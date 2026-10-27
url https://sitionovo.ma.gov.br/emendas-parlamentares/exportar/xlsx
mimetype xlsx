--- v4 (2026-09-16)
+++ v5 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1669">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► KEKÊ TEIXEIRA — Nº EPI.2026.06143/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -275,98 +275,131 @@
   <si>
     <t>FOLHA DE PAGAMENTO - HOSPITAL MUNIC FREI ALBERTO B</t>
   </si>
   <si>
     <t>13.911.662/0001-65</t>
   </si>
   <si>
     <t>31.90.04 - FOLHA DE PAGAMENTO</t>
   </si>
   <si>
     <t>Descrição:</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000529063 (1 registro(s))</t>
   </si>
   <si>
     <t>****</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>R$ 5.740,31</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0000529063 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000529063 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.846,62</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE INSS RETIDO</t>
+  </si>
+  <si>
+    <t>R$ 605,14</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE IMPOSTO DE RENDA RETIDO</t>
+  </si>
+  <si>
+    <t>R$ 288,55</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000529064 | Data: 29/05/2026 | Vl. Empenhado: R$ 335.481,79 | Vl. Liquidado: R$ 335.481,79 | Vl. Pago: R$ 335.481,79</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000529064 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 335.481,79</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0000529064 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000529064 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 277.510,75</t>
+  </si>
+  <si>
+    <t>R$ 23.366,83</t>
+  </si>
+  <si>
+    <t>R$ 34.604,21</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000630113 | Data: 30/06/2026 | Vl. Empenhado: R$ 32.735,55 | Vl. Liquidado: R$ 32.735,55 | Vl. Pago: R$ 32.735,55</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000630113 (1 registro(s))</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>R$ 32.735,55</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0000630113 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000630113 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 2.521,40</t>
+  </si>
+  <si>
+    <t>R$ 30.214,15</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000622040 | Data: 22/06/2026 | Vl. Empenhado: R$ 47.645,00 | Vl. Liquidado: R$ 47.645,00 | Vl. Pago: R$ 47.645,00</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000622040 (1 registro(s))</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>R$ 47.645,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000622040 (1 registro(s))</t>
   </si>
   <si>
-    <t>13/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº NE0000622041 | Data: 22/06/2026 | Vl. Empenhado: R$ 47.532,00 | Vl. Liquidado: R$ 47.532,00 | Vl. Pago: R$ 47.532,00</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000622041 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 47.532,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000622041 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000622042 | Data: 22/06/2026 | Vl. Empenhado: R$ 49.629,00 | Vl. Liquidado: R$ 49.629,00 | Vl. Pago: R$ 49.629,00</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERNTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A ATA 007/2026 E CONTRATO 123/2026</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000622042 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 49.629,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000622042 (1 registro(s))</t>
@@ -392,54 +425,54 @@
   <si>
     <t>R$ 42.099,20</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000622044 (1 registro(s))</t>
   </si>
   <si>
     <t>► RICARDO ARRUDA — Nº EPI.2026.05406/2026</t>
   </si>
   <si>
     <t>RICARDO ARRUDA</t>
   </si>
   <si>
     <t>EPI.2026.05406/2026</t>
   </si>
   <si>
     <t>Ampliar a Atenção Especializada/MAC – Média e Alta Complexidade (consultas, cirurgias e exames) – Atenção ambulatorial...</t>
   </si>
   <si>
     <t>R$ 600.000,00</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
-    <t>R$ 188.536,92</t>
-[...2 lines deleted...]
-    <t>31,4%</t>
+    <t>R$ 373.404,38</t>
+  </si>
+  <si>
+    <t>62,2%</t>
   </si>
   <si>
     <t>Ampliar a Atenção Especializada/MAC – Média e Alta Complexidade (consultas, cirurgias e exames) – Atenção ambulatorial e hospitalar</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000805014 | Data: 05/08/2026 | Vl. Empenhado: R$ 48.489,00 | Vl. Liquidado: R$ 48.489,00 | Vl. Pago: R$ 48.489,00</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000805014 (1 registro(s))</t>
   </si>
   <si>
     <t>10/08/2026</t>
   </si>
   <si>
     <t>R$ 48.489,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000805014 (1 registro(s))</t>
   </si>
   <si>
     <t>14/08/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000805015 | Data: 05/08/2026 | Vl. Empenhado: R$ 44.005,00 | Vl. Liquidado: R$ 44.005,00 | Vl. Pago: R$ 44.005,00</t>
   </si>
@@ -455,120 +488,237 @@
   <si>
     <t>EMPENHO Nº NE0000805016 | Data: 05/08/2026 | Vl. Empenhado: R$ 46.426,67 | Vl. Liquidado: R$ 46.426,67 | Vl. Pago: R$ 46.426,67</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000805016 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 46.426,67</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000805016 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000805017 | Data: 05/08/2026 | Vl. Empenhado: R$ 49.616,25 | Vl. Liquidado: R$ 49.616,25 | Vl. Pago: R$ 49.616,25</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000805017 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 49.616,25</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000805017 (1 registro(s))</t>
   </si>
   <si>
+    <t>EMPENHO Nº NE0000918031 | Data: 18/09/2026 | Vl. Empenhado: R$ 44.470,26 | Vl. Liquidado: R$ 44.470,26 | Vl. Pago: R$ 44.470,26</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A ATA 007/2026 E CONTRATO 123/2026 ITEM</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000918031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 44.470,26</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000918031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000918032 | Data: 18/09/2026 | Vl. Empenhado: R$ 47.829,00 | Vl. Liquidado: R$ 47.829,00 | Vl. Pago: R$ 47.829,00</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÁO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A ATA 007/2026 E CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000918032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 47.829,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000918032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000918033 | Data: 18/09/2026 | Vl. Empenhado: R$ 48.577,25 | Vl. Liquidado: R$ 48.577,25 | Vl. Pago: R$ 48.577,25</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESAO A ATA 007/2026 E CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000918033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 48.577,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000918033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000918034 | Data: 18/09/2026 | Vl. Empenhado: R$ 43.990,95 | Vl. Liquidado: R$ 43.990,95 | Vl. Pago: R$ 43.990,95</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000918034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 43.990,95</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000918034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► EMENDA DE COMISÃO — Nº 202650490001/2026</t>
+  </si>
+  <si>
+    <t>EMENDA DE COMISÃO</t>
+  </si>
+  <si>
+    <t>202650490001/2026</t>
+  </si>
+  <si>
+    <t>EMENDA DE COMISSÃO</t>
+  </si>
+  <si>
+    <t>Investimento a título de incremento temporário para a execução dos Serviços de Proteção Social Básica e Especial, confor...</t>
+  </si>
+  <si>
+    <t>R$ 98.570,00</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>ASSITENCIA SOCIAL</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>Investimento a título de incremento temporário para a execução dos Serviços de Proteção Social Básica e Especial, conforme a Tipificação nacional, já executados pelas Unidades Socioassistenciais Beneficiárias (</t>
+  </si>
+  <si>
     <t>► COMISSÃO DE SAÚDE — Nº 50410002/2026</t>
   </si>
   <si>
     <t>50410002/2026</t>
   </si>
   <si>
     <t>INCREMENTO AO PISO DA ATENÇÃO PRIMÁRIA</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>R$ 519.259,23</t>
   </si>
   <si>
     <t>69,2%</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000529066 | Data: 29/05/2026 | Vl. Empenhado: R$ 124.085,40 | Vl. Liquidado: R$ 124.085,40 | Vl. Pago: R$ 124.085,40</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO - UNIDADES BASICAS DE SAUDE/UBS</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO</t>
   </si>
   <si>
     <t>0010 / 4127</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000529066 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 124.085,40</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0000529066 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000529066 (2 registro(s))</t>
   </si>
   <si>
     <t>02591</t>
   </si>
   <si>
+    <t>R$ 114.430,08</t>
+  </si>
+  <si>
+    <t>R$ 9.655,32</t>
+  </si>
+  <si>
     <t>EMPENHO Nº NE0000731081 | Data: 31/07/2026 | Vl. Empenhado: R$ 102.501,60 | Vl. Liquidado: R$ 102.501,60 | Vl. Pago: R$ 102.501,60</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000731081 (1 registro(s))</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>R$ 102.501,60</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0000731081 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000731081 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 94.497,19</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.004,41</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000630115 | Data: 30/06/2026 | Vl. Empenhado: R$ 120.278,52 | Vl. Liquidado: R$ 120.278,52 | Vl. Pago: R$ 120.278,52</t>
   </si>
   <si>
     <t>MATERIAL DE CONSUMO</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000630115 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 120.278,52</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0000630115 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000630115 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 110.975,35</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 9.303,17</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000525015 | Data: 25/05/2026 | Vl. Empenhado: R$ 26.091,91 | Vl. Liquidado: R$ 26.091,91 | Vl. Pago: R$ 26.091,91</t>
   </si>
   <si>
     <t>116/2025</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MATERIAIS ODONTOLOGICOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 033/2025, ATA DE ADESÃO 002/2025 E 1° TERMO DO ADITIVO DO CONTRATO 116/2025</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000525015 (1 registro(s))</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>R$ 26.091,91</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000525015 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000525016 | Data: 26/05/2026 | Vl. Empenhado: R$ 18.388,90 | Vl. Liquidado: R$ 18.388,90 | Vl. Pago: R$ 18.388,90</t>
   </si>
@@ -626,53 +776,50 @@
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000622039 (1 registro(s))</t>
   </si>
   <si>
     <t>► COMISSÃO DA SAÚDE — Nº 50410002/2026</t>
   </si>
   <si>
     <t>COMISSÃO DA SAÚDE</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>R$ 190.299,25</t>
   </si>
   <si>
     <t>19,0%</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000710020 | Data: 10/07/2026 | Vl. Empenhado: R$ 35.832,00 | Vl. Liquidado: R$ 35.832,00 | Vl. Pago: R$ 35.832,00</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000710020 (1 registro(s))</t>
   </si>
   <si>
-    <t>15/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 35.832,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000710020 (1 registro(s))</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000710021 | Data: 10/07/2026 | Vl. Empenhado: R$ 53.228,50 | Vl. Liquidado: R$ 53.228,50 | Vl. Pago: R$ 53.228,50</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERNTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000710021 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 53.228,50</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000710021 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000710022 | Data: 10/07/2026 | Vl. Empenhado: R$ 49.052,80 | Vl. Liquidado: R$ 49.052,80 | Vl. Pago: R$ 49.052,80</t>
@@ -692,51 +839,108 @@
   <si>
     <t>Descrição:VALOR REFERNTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026 ITEM</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000710023 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 52.185,95</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000710023 (1 registro(s))</t>
   </si>
   <si>
     <t>► COMISSÃO DE ASSUNTOS SOCIAIS — Nº 60060001/2026</t>
   </si>
   <si>
     <t>COMISSÃO DE ASSUNTOS SOCIAIS</t>
   </si>
   <si>
     <t>60060001/2026</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
-    <t>0,0%</t>
+    <t>R$ 230.869,01</t>
+  </si>
+  <si>
+    <t>23,1%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000831120 | Data: 31/08/2026 | Vl. Empenhado: R$ 109.185,55 | Vl. Liquidado: R$ 109.185,55 | Vl. Pago: R$ 109.185,55</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - UNIDADES BASICAS DE SAÚDE/UBS</t>
+  </si>
+  <si>
+    <t>33.90.04 - FOLHA DE PAGAMENTO</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE&amp;nbsp; A PAGAMENTO DE SERVIDORES CONTRATADOS DAS UNIDADES BASICAS DE SAÚDE,(RECURSO EMENDA), AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000831120 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 109.185,55</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000831120 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 100.705,39</t>
+  </si>
+  <si>
+    <t>R$ 8.480,16</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE00009310119 | Data: 30/09/2026 | Vl. Empenhado: R$ 121.683,46 | Vl. Liquidado: R$ 121.683,46 | Vl. Pago: R$ 121.683,46</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A PAGAMENTO DE SERVIDORES CONTRATADOS DAS UNIDADES BASICAS DE SAUDE,(RECURSO EMENDA), SETEMBRO DE 2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE00009310119 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 121.683,46</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE00009310119 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 112.260,82</t>
+  </si>
+  <si>
+    <t>R$ 9.422,64</t>
   </si>
   <si>
     <t>► CLEBER VERDE — Nº 23880010/2026</t>
   </si>
   <si>
     <t>CLEBER VERDE</t>
   </si>
   <si>
     <t>23880010/2026</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>R$ 424.022,83</t>
   </si>
   <si>
     <t>42,4%</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000710024 | Data: 10/07/2026 | Vl. Empenhado: R$ 38.594,90 | Vl. Liquidado: R$ 38.594,90 | Vl. Pago: R$ 38.594,90</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000710024 (1 registro(s))</t>
   </si>
@@ -896,99 +1100,129 @@
   <si>
     <t>AGRICULTURA</t>
   </si>
   <si>
     <t>Pavimentação de estrada vicinal em área rural no município de Sítio Novo/MA, visando o escoamento da produção agropecuária de pequenos e médios produtores Beneficiando pequenos e médios produtores rurais</t>
   </si>
   <si>
     <t>► EMENDA DE COMISAO — Nº 50410001/2025</t>
   </si>
   <si>
     <t>EMENDA DE COMISAO</t>
   </si>
   <si>
     <t>50410001/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>Sitio Novo</t>
   </si>
   <si>
     <t>R$ 411.503,36</t>
   </si>
   <si>
+    <t>R$ 411.503,33</t>
+  </si>
+  <si>
     <t>68,6%</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0001128104 | Data: 28/11/2025 | Vl. Empenhado: R$ 111.625,18 | Vl. Liquidado: R$ 111.625,18 | Vl. Pago: R$ 111.625,18</t>
   </si>
   <si>
     <t>0052 / 4127</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001128104 (1 registro(s))</t>
   </si>
   <si>
     <t>000</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>R$ 111.625,18</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0001128104 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0001128104 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 102.651,24</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.742,32</t>
+  </si>
+  <si>
+    <t>R$ 231,62</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0001230098 | Data: 30/12/2025 | Vl. Empenhado: R$ 1.518,00 | Vl. Liquidado: R$ 1.518,00 | Vl. Pago: R$ 1.518,00</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001230098 (1 registro(s))</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>R$ 1.518,00</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0001230098 (1 registro(s))</t>
-[...2 lines deleted...]
-    <t>EMPENHO Nº NE0001230099 | Data: 30/12/2025 | Vl. Empenhado: R$ 51.121,78 | Vl. Liquidado: R$ 51.121,78 | Vl. Pago: R$ 51.121,78</t>
+    <t>PAGAMENTOS DO EMPENHO NE0001230098 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.404,15</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 113,85</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0001230099 | Data: 30/12/2025 | Vl. Empenhado: R$ 51.121,78 | Vl. Liquidado: R$ 51.121,78 | Vl. Pago: R$ 51.121,75</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001230099 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 51.121,78</t>
   </si>
   <si>
-    <t>PAGAMENTOS DO EMPENHO NE0001230099 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0001230099 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 47.282,59</t>
+  </si>
+  <si>
+    <t>R$ 3.839,16</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0001107007 | Data: 07/11/2025 | Vl. Empenhado: R$ 11.850,00 | Vl. Liquidado: R$ 11.850,00 | Vl. Pago: R$ 11.850,00</t>
   </si>
   <si>
     <t>BRASFARMA COMERCIAL LTDA</t>
   </si>
   <si>
     <t>10.554.289/0001-44</t>
   </si>
   <si>
     <t>PREGÃO ELECTRÔNICO</t>
   </si>
   <si>
     <t>129/2024</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0001107007 (1 registro(s))</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>R$ 11.850,00</t>
   </si>
@@ -1134,50 +1368,134 @@
     <t>50410002/2025</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202542120005/2025</t>
   </si>
   <si>
     <t>202542120005/2025</t>
   </si>
   <si>
     <t>Construção de um campo de futebol no município de Sítio Novo/MA</t>
   </si>
   <si>
     <t>R$ 396.000,00</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>DESPORTO E LAZER</t>
+  </si>
+  <si>
+    <t>R$ 260.617,45</t>
+  </si>
+  <si>
+    <t>65,8%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000831068 | Data: 31/08/2026 | Vl. Empenhado: R$ 110.177,74 | Vl. Liquidado: R$ 110.177,74 | Vl. Pago: R$ 110.177,74</t>
+  </si>
+  <si>
+    <t>HDLIMA EMPREENDIMENTOS E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>49.425.072/0001-70</t>
+  </si>
+  <si>
+    <t>44.90.51 - MODERNIZAÇÃO DE CAMPO DE FUTEBOL</t>
+  </si>
+  <si>
+    <t>0720 / 3121</t>
+  </si>
+  <si>
+    <t>130/2026</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A 1° MEDIÇÃO DA MODERNIZAÇÃO DE CAMPO DE FUTEBOL DO POVOADO BOA LEMBRANÇA, MUNICÍPIO DE SITIO NOVO/MA, CONFORME CE 013/2026 CONFORME 130/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000831068 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 110.177,74</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000831068 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 105.550,28</t>
+  </si>
+  <si>
+    <t>R$ 1.322,13</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE ISS RETIDO</t>
+  </si>
+  <si>
+    <t>R$ 3.305,33</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000914016 | Data: 14/09/2026 | Vl. Empenhado: R$ 150.439,71 | Vl. Liquidado: R$ 150.439,71 | Vl. Pago: R$ 150.439,71</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A 2° MEDIÇÃO DA MODERNIZAÇÃO DE CAMPO DE FUTEBOL DO POVOADO BOA LEMBRANÇA, MUNICÍPIO DE SÍTIO NOVO/MA, CONFORME CE 013/2026 CONFORME 130/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000914016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 150.439,71</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000914016 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 144.121,24</t>
+  </si>
+  <si>
+    <t>R$ 1.805,28</t>
+  </si>
+  <si>
+    <t>R$ 4.513,19</t>
   </si>
   <si>
     <t>► CLEBER VERDE — Nº 202523880004/2025</t>
   </si>
   <si>
     <t>202523880004/2025</t>
   </si>
   <si>
     <t>Pavimentação de estradas vicinais no município de Sítio Novo/MA</t>
   </si>
   <si>
     <t>R$ 990.000,00</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>URBANISMO</t>
   </si>
   <si>
     <t>R$ 972.639,44</t>
   </si>
   <si>
     <t>98,3%</t>
   </si>
@@ -4848,58 +5166,58 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFf0faf4"/>
         <bgColor rgb="FFf0faf4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF154360"/>
         <bgColor rgb="FF154360"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2980b9"/>
         <bgColor rgb="FF2980b9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFebf5fb"/>
         <bgColor rgb="FFebf5fb"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFe0f5e9"/>
-        <bgColor rgb="FFe0f5e9"/>
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFd6eaf8"/>
-        <bgColor rgb="FFd6eaf8"/>
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
@@ -5276,54 +5594,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J3354"/>
+  <dimension ref="A1:J3492"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3354" sqref="E3354"/>
+      <selection activeCell="E3492" sqref="E3492"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -6102,39370 +6420,41097 @@
       </c>
       <c r="B63" s="19" t="s">
         <v>61</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D63" s="20" t="s">
         <v>33</v>
       </c>
       <c r="E63" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="21">
         <v>2589</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>85</v>
       </c>
       <c r="C64" s="21" t="s">
         <v>79</v>
       </c>
       <c r="D64" s="22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E64" s="21" t="s">
         <v>63</v>
       </c>
     </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="24">
+        <v>2593</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D65" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
     <row r="66" spans="1:10">
-      <c r="A66" s="8" t="s">
-[...11 lines deleted...]
-      <c r="A67" s="9" t="s">
+      <c r="A66" s="21">
+        <v>2781</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D66" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E66" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B68" s="8"/>
+      <c r="C68" s="8"/>
+      <c r="D68" s="8"/>
+      <c r="E68" s="8"/>
+      <c r="F68" s="8"/>
+      <c r="G68" s="8"/>
+      <c r="H68" s="8"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B67" s="9" t="s">
+      <c r="B69" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C67" s="9" t="s">
+      <c r="C69" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D67" s="9" t="s">
+      <c r="D69" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E67" s="9" t="s">
+      <c r="E69" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F67" s="9" t="s">
+      <c r="F69" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G67" s="9" t="s">
+      <c r="G69" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H67" s="10" t="s">
+      <c r="H69" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="68" spans="1:10">
-      <c r="A68" s="3" t="s">
+    <row r="70" spans="1:10">
+      <c r="A70" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B68" s="3" t="s">
+      <c r="B70" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C68" s="3" t="s">
+      <c r="C70" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="D68" s="3">
+      <c r="D70" s="3">
         <v>600</v>
       </c>
-      <c r="E68" s="3" t="s">
+      <c r="E70" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F68" s="3" t="s">
+      <c r="F70" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G68" s="3" t="s">
+      <c r="G70" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="H68" s="6" t="s">
+      <c r="H70" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="69" spans="1:10">
-      <c r="A69" s="11" t="s">
+    <row r="71" spans="1:10">
+      <c r="A71" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B69" s="12"/>
-[...8 lines deleted...]
-      <c r="A71" s="13" t="s">
+      <c r="B71" s="12"/>
+      <c r="C71" s="12"/>
+      <c r="D71" s="12"/>
+      <c r="E71" s="12"/>
+      <c r="F71" s="12"/>
+      <c r="G71" s="12"/>
+      <c r="H71" s="12"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B73" s="13"/>
+      <c r="C73" s="13"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B75" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" s="17" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="B77" s="18"/>
+      <c r="C77" s="18"/>
+      <c r="D77" s="18"/>
+      <c r="E77" s="18"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B78" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C78" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E78" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="21">
+        <v>2588</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C79" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D79" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="E79" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="24">
+        <v>2593</v>
+      </c>
+      <c r="B80" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="B71" s="13"/>
-[...3 lines deleted...]
-      <c r="A72" s="14" t="s">
+      <c r="C80" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D80" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="21">
+        <v>2781</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="C81" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D81" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="E81" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B83" s="8"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="8"/>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H84" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D85" s="3">
+        <v>600</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B86" s="12"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="12"/>
+      <c r="G86" s="12"/>
+      <c r="H86" s="12"/>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="B88" s="13"/>
+      <c r="C88" s="13"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="14" t="s">
+      <c r="B89" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C72" s="15" t="s">
+      <c r="C89" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="73" spans="1:10">
-      <c r="A73" s="16" t="s">
+    <row r="90" spans="1:10">
+      <c r="A90" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B73" s="16" t="s">
+      <c r="B90" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C90" s="17" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="B92" s="18"/>
+      <c r="C92" s="18"/>
+      <c r="D92" s="18"/>
+      <c r="E92" s="18"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B93" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C93" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E93" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="21">
+        <v>3405</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C94" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D94" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="E94" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="24">
+        <v>3317</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D95" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="E95" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="B97" s="8"/>
+      <c r="C97" s="8"/>
+      <c r="D97" s="8"/>
+      <c r="E97" s="8"/>
+      <c r="F97" s="8"/>
+      <c r="G97" s="8"/>
+      <c r="H97" s="8"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E98" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F98" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G98" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H98" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D99" s="3">
+        <v>600</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B100" s="12"/>
+      <c r="C100" s="12"/>
+      <c r="D100" s="12"/>
+      <c r="E100" s="12"/>
+      <c r="F100" s="12"/>
+      <c r="G100" s="12"/>
+      <c r="H100" s="12"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B102" s="13"/>
+      <c r="C102" s="13"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B103" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="16">
+        <v>1772</v>
+      </c>
+      <c r="B104" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C104" s="17" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B106" s="18"/>
+      <c r="C106" s="18"/>
+      <c r="D106" s="18"/>
+      <c r="E106" s="18"/>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B107" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C107" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E107" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="21">
+        <v>3392</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C108" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D108" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="E108" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B110" s="8"/>
+      <c r="C110" s="8"/>
+      <c r="D110" s="8"/>
+      <c r="E110" s="8"/>
+      <c r="F110" s="8"/>
+      <c r="G110" s="8"/>
+      <c r="H110" s="8"/>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C111" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E111" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F111" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G111" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H111" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D112" s="3">
+        <v>600</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B113" s="12"/>
+      <c r="C113" s="12"/>
+      <c r="D113" s="12"/>
+      <c r="E113" s="12"/>
+      <c r="F113" s="12"/>
+      <c r="G113" s="12"/>
+      <c r="H113" s="12"/>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B115" s="13"/>
+      <c r="C115" s="13"/>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B116" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="16">
+        <v>1788</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C117" s="17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B119" s="18"/>
+      <c r="C119" s="18"/>
+      <c r="D119" s="18"/>
+      <c r="E119" s="18"/>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B120" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C120" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E120" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="21">
+        <v>3396</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C121" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D121" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="E121" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B123" s="8"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="8"/>
+      <c r="F123" s="8"/>
+      <c r="G123" s="8"/>
+      <c r="H123" s="8"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C124" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E124" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F124" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G124" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H124" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D125" s="3">
+        <v>600</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H125" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="B126" s="12"/>
+      <c r="C126" s="12"/>
+      <c r="D126" s="12"/>
+      <c r="E126" s="12"/>
+      <c r="F126" s="12"/>
+      <c r="G126" s="12"/>
+      <c r="H126" s="12"/>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B128" s="13"/>
+      <c r="C128" s="13"/>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B129" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="16">
+        <v>1787</v>
+      </c>
+      <c r="B130" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C130" s="17" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B132" s="18"/>
+      <c r="C132" s="18"/>
+      <c r="D132" s="18"/>
+      <c r="E132" s="18"/>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B133" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C133" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D133" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E133" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="21">
+        <v>3395</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C134" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D134" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="E134" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B136" s="8"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+      <c r="F136" s="8"/>
+      <c r="G136" s="8"/>
+      <c r="H136" s="8"/>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B137" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E137" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F137" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H137" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D138" s="3">
+        <v>600</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H138" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B139" s="12"/>
+      <c r="C139" s="12"/>
+      <c r="D139" s="12"/>
+      <c r="E139" s="12"/>
+      <c r="F139" s="12"/>
+      <c r="G139" s="12"/>
+      <c r="H139" s="12"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="B141" s="13"/>
+      <c r="C141" s="13"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B142" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="16">
+        <v>1784</v>
+      </c>
+      <c r="B143" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C143" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B145" s="18"/>
+      <c r="C145" s="18"/>
+      <c r="D145" s="18"/>
+      <c r="E145" s="18"/>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B146" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C146" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E146" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="21">
+        <v>3394</v>
+      </c>
+      <c r="B147" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C147" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D147" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="E147" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B149" s="8"/>
+      <c r="C149" s="8"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="8"/>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8"/>
+      <c r="H149" s="8"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B150" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C150" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E150" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F150" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G150" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H150" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D151" s="3">
+        <v>600</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H151" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B152" s="12"/>
+      <c r="C152" s="12"/>
+      <c r="D152" s="12"/>
+      <c r="E152" s="12"/>
+      <c r="F152" s="12"/>
+      <c r="G152" s="12"/>
+      <c r="H152" s="12"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B154" s="13"/>
+      <c r="C154" s="13"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B155" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C155" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="16">
+        <v>1781</v>
+      </c>
+      <c r="B156" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C156" s="17" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="B158" s="18"/>
+      <c r="C158" s="18"/>
+      <c r="D158" s="18"/>
+      <c r="E158" s="18"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B159" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C159" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E159" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="21">
+        <v>3393</v>
+      </c>
+      <c r="B160" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C160" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D160" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="E160" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="23"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B165" s="2"/>
+      <c r="C165" s="2"/>
+      <c r="D165" s="2"/>
+      <c r="E165" s="2"/>
+      <c r="F165" s="2"/>
+      <c r="G165" s="2"/>
+      <c r="H165" s="2"/>
+      <c r="I165" s="2"/>
+      <c r="J165" s="2"/>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H166" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I166" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J166" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C167" s="3"/>
+      <c r="D167" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="J167" s="6" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
+        <v>21</v>
+      </c>
+      <c r="B169" t="s">
+        <v>133</v>
+      </c>
+      <c r="C169" t="s">
+        <v>22</v>
+      </c>
+      <c r="D169" t="s">
+        <v>136</v>
+      </c>
+      <c r="E169" t="s">
+        <v>5</v>
+      </c>
+      <c r="F169" t="s">
+        <v>14</v>
+      </c>
+      <c r="G169" t="s">
+        <v>7</v>
+      </c>
+      <c r="H169" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" t="s">
+        <v>18</v>
+      </c>
+      <c r="C170" t="s">
+        <v>24</v>
+      </c>
+      <c r="D170" t="s">
+        <v>25</v>
+      </c>
+      <c r="E170" t="s">
+        <v>26</v>
+      </c>
+      <c r="F170" t="s">
+        <v>27</v>
+      </c>
+      <c r="G170" t="s">
+        <v>8</v>
+      </c>
+      <c r="H170" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>28</v>
+      </c>
+      <c r="B171" t="s">
+        <v>135</v>
+      </c>
+      <c r="C171" t="s">
+        <v>29</v>
+      </c>
+      <c r="D171" t="s">
+        <v>135</v>
+      </c>
+      <c r="E171" t="s">
+        <v>30</v>
+      </c>
+      <c r="F171" t="s">
+        <v>137</v>
+      </c>
+      <c r="G171" t="s">
+        <v>32</v>
+      </c>
+      <c r="H171" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>33</v>
+      </c>
+      <c r="B172" t="s">
+        <v>137</v>
+      </c>
+      <c r="C172" t="s">
+        <v>34</v>
+      </c>
+      <c r="D172" t="s">
+        <v>138</v>
+      </c>
+      <c r="E172" t="s">
+        <v>6</v>
+      </c>
+      <c r="F172" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B174" s="7"/>
+      <c r="C174" s="7"/>
+      <c r="D174" s="7"/>
+      <c r="E174" s="7"/>
+      <c r="F174" s="7"/>
+      <c r="G174" s="7"/>
+      <c r="H174" s="7"/>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B176" s="8"/>
+      <c r="C176" s="8"/>
+      <c r="D176" s="8"/>
+      <c r="E176" s="8"/>
+      <c r="F176" s="8"/>
+      <c r="G176" s="8"/>
+      <c r="H176" s="8"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B177" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C177" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E177" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F177" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G177" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H177" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D178" s="3">
+        <v>710</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H178" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B179" s="12"/>
+      <c r="C179" s="12"/>
+      <c r="D179" s="12"/>
+      <c r="E179" s="12"/>
+      <c r="F179" s="12"/>
+      <c r="G179" s="12"/>
+      <c r="H179" s="12"/>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B181" s="13"/>
+      <c r="C181" s="13"/>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B182" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C182" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="16">
+        <v>1936</v>
+      </c>
+      <c r="B183" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C183" s="17" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B185" s="18"/>
+      <c r="C185" s="18"/>
+      <c r="D185" s="18"/>
+      <c r="E185" s="18"/>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B186" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C186" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E186" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="21">
+        <v>4004</v>
+      </c>
+      <c r="B187" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C187" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D187" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="E187" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B189" s="8"/>
+      <c r="C189" s="8"/>
+      <c r="D189" s="8"/>
+      <c r="E189" s="8"/>
+      <c r="F189" s="8"/>
+      <c r="G189" s="8"/>
+      <c r="H189" s="8"/>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B190" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C190" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E190" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F190" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G190" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H190" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D191" s="3">
+        <v>710</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B192" s="12"/>
+      <c r="C192" s="12"/>
+      <c r="D192" s="12"/>
+      <c r="E192" s="12"/>
+      <c r="F192" s="12"/>
+      <c r="G192" s="12"/>
+      <c r="H192" s="12"/>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B194" s="13"/>
+      <c r="C194" s="13"/>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B195" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C195" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="16">
+        <v>1935</v>
+      </c>
+      <c r="B196" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C196" s="17" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="B198" s="18"/>
+      <c r="C198" s="18"/>
+      <c r="D198" s="18"/>
+      <c r="E198" s="18"/>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B199" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C199" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D199" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E199" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="21">
+        <v>4006</v>
+      </c>
+      <c r="B200" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C200" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D200" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="E200" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B202" s="8"/>
+      <c r="C202" s="8"/>
+      <c r="D202" s="8"/>
+      <c r="E202" s="8"/>
+      <c r="F202" s="8"/>
+      <c r="G202" s="8"/>
+      <c r="H202" s="8"/>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B203" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C203" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E203" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F203" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G203" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H203" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D204" s="3">
+        <v>710</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H204" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B205" s="12"/>
+      <c r="C205" s="12"/>
+      <c r="D205" s="12"/>
+      <c r="E205" s="12"/>
+      <c r="F205" s="12"/>
+      <c r="G205" s="12"/>
+      <c r="H205" s="12"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B207" s="13"/>
+      <c r="C207" s="13"/>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B208" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C208" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="16">
+        <v>1933</v>
+      </c>
+      <c r="B209" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C209" s="17" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="B211" s="18"/>
+      <c r="C211" s="18"/>
+      <c r="D211" s="18"/>
+      <c r="E211" s="18"/>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B212" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C212" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D212" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E212" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="21">
+        <v>4007</v>
+      </c>
+      <c r="B213" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C213" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D213" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="E213" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B215" s="8"/>
+      <c r="C215" s="8"/>
+      <c r="D215" s="8"/>
+      <c r="E215" s="8"/>
+      <c r="F215" s="8"/>
+      <c r="G215" s="8"/>
+      <c r="H215" s="8"/>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B216" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C216" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D216" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E216" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F216" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G216" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H216" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D217" s="3">
+        <v>710</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H217" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B218" s="12"/>
+      <c r="C218" s="12"/>
+      <c r="D218" s="12"/>
+      <c r="E218" s="12"/>
+      <c r="F218" s="12"/>
+      <c r="G218" s="12"/>
+      <c r="H218" s="12"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B220" s="13"/>
+      <c r="C220" s="13"/>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B221" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C221" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="16">
+        <v>1929</v>
+      </c>
+      <c r="B222" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C222" s="17" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B224" s="18"/>
+      <c r="C224" s="18"/>
+      <c r="D224" s="18"/>
+      <c r="E224" s="18"/>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B225" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C225" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D225" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E225" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="21">
+        <v>4010</v>
+      </c>
+      <c r="B226" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C226" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D226" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="E226" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B228" s="8"/>
+      <c r="C228" s="8"/>
+      <c r="D228" s="8"/>
+      <c r="E228" s="8"/>
+      <c r="F228" s="8"/>
+      <c r="G228" s="8"/>
+      <c r="H228" s="8"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B229" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C229" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E229" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F229" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G229" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H229" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D230" s="3">
+        <v>710</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H230" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B231" s="12"/>
+      <c r="C231" s="12"/>
+      <c r="D231" s="12"/>
+      <c r="E231" s="12"/>
+      <c r="F231" s="12"/>
+      <c r="G231" s="12"/>
+      <c r="H231" s="12"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B233" s="13"/>
+      <c r="C233" s="13"/>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B234" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C234" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="16">
+        <v>2109</v>
+      </c>
+      <c r="B235" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="C235" s="17" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="B237" s="18"/>
+      <c r="C237" s="18"/>
+      <c r="D237" s="18"/>
+      <c r="E237" s="18"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B238" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C238" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D238" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E238" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="21">
+        <v>5232</v>
+      </c>
+      <c r="B239" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C239" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D239" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="E239" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B241" s="8"/>
+      <c r="C241" s="8"/>
+      <c r="D241" s="8"/>
+      <c r="E241" s="8"/>
+      <c r="F241" s="8"/>
+      <c r="G241" s="8"/>
+      <c r="H241" s="8"/>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B242" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C242" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E242" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F242" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G242" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H242" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D243" s="3">
+        <v>710</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H243" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B244" s="12"/>
+      <c r="C244" s="12"/>
+      <c r="D244" s="12"/>
+      <c r="E244" s="12"/>
+      <c r="F244" s="12"/>
+      <c r="G244" s="12"/>
+      <c r="H244" s="12"/>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B246" s="13"/>
+      <c r="C246" s="13"/>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B247" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C247" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="16">
+        <v>2108</v>
+      </c>
+      <c r="B248" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="C248" s="17" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B250" s="18"/>
+      <c r="C250" s="18"/>
+      <c r="D250" s="18"/>
+      <c r="E250" s="18"/>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B251" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C251" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D251" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E251" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="21">
+        <v>5231</v>
+      </c>
+      <c r="B252" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C252" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D252" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="E252" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B254" s="8"/>
+      <c r="C254" s="8"/>
+      <c r="D254" s="8"/>
+      <c r="E254" s="8"/>
+      <c r="F254" s="8"/>
+      <c r="G254" s="8"/>
+      <c r="H254" s="8"/>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C255" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E255" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F255" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G255" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H255" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D256" s="3">
+        <v>710</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H256" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="B257" s="12"/>
+      <c r="C257" s="12"/>
+      <c r="D257" s="12"/>
+      <c r="E257" s="12"/>
+      <c r="F257" s="12"/>
+      <c r="G257" s="12"/>
+      <c r="H257" s="12"/>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B259" s="13"/>
+      <c r="C259" s="13"/>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B260" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C260" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="16">
+        <v>2115</v>
+      </c>
+      <c r="B261" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="C261" s="17" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B263" s="18"/>
+      <c r="C263" s="18"/>
+      <c r="D263" s="18"/>
+      <c r="E263" s="18"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B264" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C264" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D264" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E264" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="21">
+        <v>5230</v>
+      </c>
+      <c r="B265" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C265" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D265" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="E265" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B267" s="8"/>
+      <c r="C267" s="8"/>
+      <c r="D267" s="8"/>
+      <c r="E267" s="8"/>
+      <c r="F267" s="8"/>
+      <c r="G267" s="8"/>
+      <c r="H267" s="8"/>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B268" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C268" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D268" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E268" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F268" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G268" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H268" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D269" s="3">
+        <v>710</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H269" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B270" s="12"/>
+      <c r="C270" s="12"/>
+      <c r="D270" s="12"/>
+      <c r="E270" s="12"/>
+      <c r="F270" s="12"/>
+      <c r="G270" s="12"/>
+      <c r="H270" s="12"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="B272" s="13"/>
+      <c r="C272" s="13"/>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B273" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C273" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="16">
+        <v>2112</v>
+      </c>
+      <c r="B274" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="C274" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="18" t="s">
+        <v>178</v>
+      </c>
+      <c r="B276" s="18"/>
+      <c r="C276" s="18"/>
+      <c r="D276" s="18"/>
+      <c r="E276" s="18"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B277" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C277" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D277" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E277" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="21">
+        <v>5233</v>
+      </c>
+      <c r="B278" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C278" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D278" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="E278" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="23"/>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B283" s="2"/>
+      <c r="C283" s="2"/>
+      <c r="D283" s="2"/>
+      <c r="E283" s="2"/>
+      <c r="F283" s="2"/>
+      <c r="G283" s="2"/>
+      <c r="H283" s="2"/>
+      <c r="I283" s="2"/>
+      <c r="J283" s="2"/>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B284" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C284" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D284" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E284" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F284" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G284" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H284" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I284" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J284" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C285" s="3"/>
+      <c r="D285" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G285" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I285" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="J285" s="6" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" t="s">
+        <v>21</v>
+      </c>
+      <c r="B287" t="s">
+        <v>181</v>
+      </c>
+      <c r="C287" t="s">
+        <v>22</v>
+      </c>
+      <c r="D287" t="s">
+        <v>185</v>
+      </c>
+      <c r="E287" t="s">
+        <v>5</v>
+      </c>
+      <c r="F287" t="s">
+        <v>182</v>
+      </c>
+      <c r="G287" t="s">
+        <v>7</v>
+      </c>
+      <c r="H287" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" t="s">
+        <v>9</v>
+      </c>
+      <c r="B288" t="s">
+        <v>18</v>
+      </c>
+      <c r="C288" t="s">
+        <v>24</v>
+      </c>
+      <c r="D288" t="s">
+        <v>186</v>
+      </c>
+      <c r="E288" t="s">
+        <v>26</v>
+      </c>
+      <c r="F288" t="s">
+        <v>27</v>
+      </c>
+      <c r="G288" t="s">
+        <v>8</v>
+      </c>
+      <c r="H288" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" t="s">
+        <v>28</v>
+      </c>
+      <c r="B289" t="s">
+        <v>184</v>
+      </c>
+      <c r="C289" t="s">
+        <v>29</v>
+      </c>
+      <c r="D289" t="s">
+        <v>184</v>
+      </c>
+      <c r="E289" t="s">
+        <v>30</v>
+      </c>
+      <c r="F289" t="s">
+        <v>52</v>
+      </c>
+      <c r="G289" t="s">
+        <v>32</v>
+      </c>
+      <c r="H289" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" t="s">
+        <v>33</v>
+      </c>
+      <c r="B290" t="s">
+        <v>52</v>
+      </c>
+      <c r="C290" t="s">
+        <v>34</v>
+      </c>
+      <c r="D290" t="s">
+        <v>187</v>
+      </c>
+      <c r="E290" t="s">
+        <v>6</v>
+      </c>
+      <c r="F290" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="23"/>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B295" s="2"/>
+      <c r="C295" s="2"/>
+      <c r="D295" s="2"/>
+      <c r="E295" s="2"/>
+      <c r="F295" s="2"/>
+      <c r="G295" s="2"/>
+      <c r="H295" s="2"/>
+      <c r="I295" s="2"/>
+      <c r="J295" s="2"/>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B296" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C296" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D296" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E296" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F296" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G296" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H296" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I296" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J296" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C297" s="3"/>
+      <c r="D297" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H297" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I297" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J297" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" t="s">
+        <v>21</v>
+      </c>
+      <c r="B299" t="s">
+        <v>190</v>
+      </c>
+      <c r="C299" t="s">
+        <v>22</v>
+      </c>
+      <c r="D299" t="s">
+        <v>192</v>
+      </c>
+      <c r="E299" t="s">
+        <v>5</v>
+      </c>
+      <c r="F299" t="s">
+        <v>71</v>
+      </c>
+      <c r="G299" t="s">
+        <v>7</v>
+      </c>
+      <c r="H299" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" t="s">
+        <v>9</v>
+      </c>
+      <c r="B300" t="s">
+        <v>18</v>
+      </c>
+      <c r="C300" t="s">
+        <v>24</v>
+      </c>
+      <c r="D300" t="s">
+        <v>25</v>
+      </c>
+      <c r="E300" t="s">
+        <v>26</v>
+      </c>
+      <c r="F300" t="s">
+        <v>27</v>
+      </c>
+      <c r="G300" t="s">
+        <v>8</v>
+      </c>
+      <c r="H300" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" t="s">
+        <v>28</v>
+      </c>
+      <c r="B301" t="s">
+        <v>74</v>
+      </c>
+      <c r="C301" t="s">
+        <v>29</v>
+      </c>
+      <c r="D301" t="s">
+        <v>74</v>
+      </c>
+      <c r="E301" t="s">
+        <v>30</v>
+      </c>
+      <c r="F301" t="s">
+        <v>193</v>
+      </c>
+      <c r="G301" t="s">
+        <v>32</v>
+      </c>
+      <c r="H301" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" t="s">
+        <v>33</v>
+      </c>
+      <c r="B302" t="s">
+        <v>193</v>
+      </c>
+      <c r="C302" t="s">
+        <v>34</v>
+      </c>
+      <c r="D302" t="s">
+        <v>194</v>
+      </c>
+      <c r="E302" t="s">
+        <v>6</v>
+      </c>
+      <c r="F302" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B304" s="7"/>
+      <c r="C304" s="7"/>
+      <c r="D304" s="7"/>
+      <c r="E304" s="7"/>
+      <c r="F304" s="7"/>
+      <c r="G304" s="7"/>
+      <c r="H304" s="7"/>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B306" s="8"/>
+      <c r="C306" s="8"/>
+      <c r="D306" s="8"/>
+      <c r="E306" s="8"/>
+      <c r="F306" s="8"/>
+      <c r="G306" s="8"/>
+      <c r="H306" s="8"/>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B307" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D307" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E307" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F307" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G307" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H307" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D308" s="3">
+        <v>600</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H308" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B309" s="12"/>
+      <c r="C309" s="12"/>
+      <c r="D309" s="12"/>
+      <c r="E309" s="12"/>
+      <c r="F309" s="12"/>
+      <c r="G309" s="12"/>
+      <c r="H309" s="12"/>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B311" s="13"/>
+      <c r="C311" s="13"/>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B312" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C312" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B313" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="C73" s="17" t="s">
+      <c r="C313" s="17" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="B315" s="18"/>
+      <c r="C315" s="18"/>
+      <c r="D315" s="18"/>
+      <c r="E315" s="18"/>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B316" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C316" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D316" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E316" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="B317" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C317" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D317" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="E317" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="24">
+        <v>2592</v>
+      </c>
+      <c r="B318" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C318" s="24" t="s">
         <v>90</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A76" s="19" t="s">
+      <c r="D318" s="25" t="s">
+        <v>204</v>
+      </c>
+      <c r="E318" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="B320" s="8"/>
+      <c r="C320" s="8"/>
+      <c r="D320" s="8"/>
+      <c r="E320" s="8"/>
+      <c r="F320" s="8"/>
+      <c r="G320" s="8"/>
+      <c r="H320" s="8"/>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B321" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C321" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E321" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F321" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G321" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H321" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D322" s="3">
+        <v>600</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G322" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H322" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B323" s="12"/>
+      <c r="C323" s="12"/>
+      <c r="D323" s="12"/>
+      <c r="E323" s="12"/>
+      <c r="F323" s="12"/>
+      <c r="G323" s="12"/>
+      <c r="H323" s="12"/>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B325" s="13"/>
+      <c r="C325" s="13"/>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B326" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C326" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B327" s="16" t="s">
+        <v>207</v>
+      </c>
+      <c r="C327" s="17" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="18" t="s">
+        <v>209</v>
+      </c>
+      <c r="B329" s="18"/>
+      <c r="C329" s="18"/>
+      <c r="D329" s="18"/>
+      <c r="E329" s="18"/>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B76" s="19" t="s">
+      <c r="B330" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C76" s="19" t="s">
+      <c r="C330" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D76" s="20" t="s">
+      <c r="D330" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E76" s="19" t="s">
+      <c r="E330" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="77" spans="1:10">
-[...9 lines deleted...]
-      <c r="D77" s="22" t="s">
+    <row r="331" spans="1:10">
+      <c r="A331" s="21">
+        <v>3884</v>
+      </c>
+      <c r="B331" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C331" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D331" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="E331" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="24">
+        <v>3885</v>
+      </c>
+      <c r="B332" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="C332" s="24" t="s">
         <v>90</v>
       </c>
-      <c r="E77" s="21" t="s">
+      <c r="D332" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="E332" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="79" spans="1:10">
-[...12 lines deleted...]
-      <c r="A80" s="9" t="s">
+    <row r="334" spans="1:10">
+      <c r="A334" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="B334" s="8"/>
+      <c r="C334" s="8"/>
+      <c r="D334" s="8"/>
+      <c r="E334" s="8"/>
+      <c r="F334" s="8"/>
+      <c r="G334" s="8"/>
+      <c r="H334" s="8"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B80" s="9" t="s">
+      <c r="B335" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C80" s="9" t="s">
+      <c r="C335" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D80" s="9" t="s">
+      <c r="D335" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E80" s="9" t="s">
+      <c r="E335" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F80" s="9" t="s">
+      <c r="F335" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G80" s="9" t="s">
+      <c r="G335" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H80" s="10" t="s">
+      <c r="H335" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="81" spans="1:10">
-[...3 lines deleted...]
-      <c r="B81" s="3" t="s">
+    <row r="336" spans="1:10">
+      <c r="A336" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B336" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C81" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="3">
+      <c r="C336" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D336" s="3">
         <v>600</v>
       </c>
-      <c r="E81" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F81" s="3" t="s">
+      <c r="E336" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F336" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G81" s="3" t="s">
+      <c r="G336" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="H81" s="6" t="s">
+      <c r="H336" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="82" spans="1:10">
-      <c r="A82" s="11" t="s">
+    <row r="337" spans="1:10">
+      <c r="A337" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B82" s="12"/>
-[...15 lines deleted...]
-      <c r="A85" s="14" t="s">
+      <c r="B337" s="12"/>
+      <c r="C337" s="12"/>
+      <c r="D337" s="12"/>
+      <c r="E337" s="12"/>
+      <c r="F337" s="12"/>
+      <c r="G337" s="12"/>
+      <c r="H337" s="12"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="B339" s="13"/>
+      <c r="C339" s="13"/>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B85" s="14" t="s">
+      <c r="B340" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C85" s="15" t="s">
+      <c r="C340" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="86" spans="1:10">
-      <c r="A86" s="16" t="s">
+    <row r="341" spans="1:10">
+      <c r="A341" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B86" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A89" s="19" t="s">
+      <c r="B341" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C341" s="17" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="B343" s="18"/>
+      <c r="C343" s="18"/>
+      <c r="D343" s="18"/>
+      <c r="E343" s="18"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B89" s="19" t="s">
+      <c r="B344" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C89" s="19" t="s">
+      <c r="C344" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D89" s="20" t="s">
+      <c r="D344" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E89" s="19" t="s">
+      <c r="E344" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="90" spans="1:10">
-[...12 lines deleted...]
-      <c r="E90" s="21" t="s">
+    <row r="345" spans="1:10">
+      <c r="A345" s="21">
+        <v>3320</v>
+      </c>
+      <c r="B345" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="C345" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D345" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="E345" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="92" spans="1:10">
-[...12 lines deleted...]
-      <c r="A93" s="9" t="s">
+    <row r="346" spans="1:10">
+      <c r="A346" s="24">
+        <v>3469</v>
+      </c>
+      <c r="B346" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="C346" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D346" s="25" t="s">
+        <v>220</v>
+      </c>
+      <c r="E346" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="B348" s="8"/>
+      <c r="C348" s="8"/>
+      <c r="D348" s="8"/>
+      <c r="E348" s="8"/>
+      <c r="F348" s="8"/>
+      <c r="G348" s="8"/>
+      <c r="H348" s="8"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B93" s="9" t="s">
+      <c r="B349" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C93" s="9" t="s">
+      <c r="C349" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D93" s="9" t="s">
+      <c r="D349" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E93" s="9" t="s">
+      <c r="E349" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F93" s="9" t="s">
+      <c r="F349" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G93" s="9" t="s">
+      <c r="G349" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H93" s="10" t="s">
+      <c r="H349" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="94" spans="1:10">
-      <c r="A94" s="3" t="s">
+    <row r="350" spans="1:10">
+      <c r="A350" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B94" s="3" t="s">
+      <c r="B350" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C94" s="3" t="s">
+      <c r="C350" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D94" s="3">
+      <c r="D350" s="3">
         <v>600</v>
       </c>
-      <c r="E94" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F94" s="3" t="s">
+      <c r="E350" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F350" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G94" s="3" t="s">
+      <c r="G350" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H350" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="B351" s="12"/>
+      <c r="C351" s="12"/>
+      <c r="D351" s="12"/>
+      <c r="E351" s="12"/>
+      <c r="F351" s="12"/>
+      <c r="G351" s="12"/>
+      <c r="H351" s="12"/>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B353" s="13"/>
+      <c r="C353" s="13"/>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B354" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C354" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="16">
+        <v>1670</v>
+      </c>
+      <c r="B355" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="C355" s="17" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" s="18" t="s">
+        <v>227</v>
+      </c>
+      <c r="B357" s="18"/>
+      <c r="C357" s="18"/>
+      <c r="D357" s="18"/>
+      <c r="E357" s="18"/>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B358" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C358" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D358" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E358" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" s="21">
+        <v>3389</v>
+      </c>
+      <c r="B359" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C359" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D359" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="E359" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="B361" s="8"/>
+      <c r="C361" s="8"/>
+      <c r="D361" s="8"/>
+      <c r="E361" s="8"/>
+      <c r="F361" s="8"/>
+      <c r="G361" s="8"/>
+      <c r="H361" s="8"/>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B362" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C362" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D362" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E362" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F362" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G362" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H362" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B363" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D363" s="3">
+        <v>600</v>
+      </c>
+      <c r="E363" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F363" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G363" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H363" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B364" s="12"/>
+      <c r="C364" s="12"/>
+      <c r="D364" s="12"/>
+      <c r="E364" s="12"/>
+      <c r="F364" s="12"/>
+      <c r="G364" s="12"/>
+      <c r="H364" s="12"/>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B366" s="13"/>
+      <c r="C366" s="13"/>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B367" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C367" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="16">
+        <v>1674</v>
+      </c>
+      <c r="B368" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="C368" s="17" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="18" t="s">
+        <v>232</v>
+      </c>
+      <c r="B370" s="18"/>
+      <c r="C370" s="18"/>
+      <c r="D370" s="18"/>
+      <c r="E370" s="18"/>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B371" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C371" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D371" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E371" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="21">
+        <v>3391</v>
+      </c>
+      <c r="B372" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C372" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D372" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="E372" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="B374" s="8"/>
+      <c r="C374" s="8"/>
+      <c r="D374" s="8"/>
+      <c r="E374" s="8"/>
+      <c r="F374" s="8"/>
+      <c r="G374" s="8"/>
+      <c r="H374" s="8"/>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B375" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C375" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D375" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E375" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F375" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G375" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H375" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B376" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D376" s="3">
+        <v>600</v>
+      </c>
+      <c r="E376" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F376" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G376" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H376" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="B377" s="12"/>
+      <c r="C377" s="12"/>
+      <c r="D377" s="12"/>
+      <c r="E377" s="12"/>
+      <c r="F377" s="12"/>
+      <c r="G377" s="12"/>
+      <c r="H377" s="12"/>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="B379" s="13"/>
+      <c r="C379" s="13"/>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B380" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C380" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="16">
+        <v>1675</v>
+      </c>
+      <c r="B381" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="C381" s="17" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="B383" s="18"/>
+      <c r="C383" s="18"/>
+      <c r="D383" s="18"/>
+      <c r="E383" s="18"/>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B384" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C384" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D384" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E384" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="21">
+        <v>3388</v>
+      </c>
+      <c r="B385" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C385" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D385" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="E385" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="B387" s="8"/>
+      <c r="C387" s="8"/>
+      <c r="D387" s="8"/>
+      <c r="E387" s="8"/>
+      <c r="F387" s="8"/>
+      <c r="G387" s="8"/>
+      <c r="H387" s="8"/>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B388" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C388" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D388" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E388" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F388" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G388" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H388" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B389" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D389" s="3">
+        <v>600</v>
+      </c>
+      <c r="E389" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F389" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G389" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H389" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B390" s="12"/>
+      <c r="C390" s="12"/>
+      <c r="D390" s="12"/>
+      <c r="E390" s="12"/>
+      <c r="F390" s="12"/>
+      <c r="G390" s="12"/>
+      <c r="H390" s="12"/>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="B392" s="13"/>
+      <c r="C392" s="13"/>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B393" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C393" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="16">
+        <v>1671</v>
+      </c>
+      <c r="B394" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="C394" s="17" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="B396" s="18"/>
+      <c r="C396" s="18"/>
+      <c r="D396" s="18"/>
+      <c r="E396" s="18"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B397" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C397" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D397" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E397" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="21">
+        <v>3390</v>
+      </c>
+      <c r="B398" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C398" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D398" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="E398" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B400" s="8"/>
+      <c r="C400" s="8"/>
+      <c r="D400" s="8"/>
+      <c r="E400" s="8"/>
+      <c r="F400" s="8"/>
+      <c r="G400" s="8"/>
+      <c r="H400" s="8"/>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B401" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C401" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D401" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E401" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F401" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G401" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H401" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B402" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D402" s="3">
+        <v>600</v>
+      </c>
+      <c r="E402" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F402" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G402" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H402" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B403" s="12"/>
+      <c r="C403" s="12"/>
+      <c r="D403" s="12"/>
+      <c r="E403" s="12"/>
+      <c r="F403" s="12"/>
+      <c r="G403" s="12"/>
+      <c r="H403" s="12"/>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="B405" s="13"/>
+      <c r="C405" s="13"/>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B406" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C406" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="16">
+        <v>1782</v>
+      </c>
+      <c r="B407" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C407" s="17" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="18" t="s">
+        <v>246</v>
+      </c>
+      <c r="B409" s="18"/>
+      <c r="C409" s="18"/>
+      <c r="D409" s="18"/>
+      <c r="E409" s="18"/>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B410" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C410" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D410" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E410" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="21">
+        <v>3387</v>
+      </c>
+      <c r="B411" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C411" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D411" s="22" t="s">
+        <v>245</v>
+      </c>
+      <c r="E411" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="23"/>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="B416" s="2"/>
+      <c r="C416" s="2"/>
+      <c r="D416" s="2"/>
+      <c r="E416" s="2"/>
+      <c r="F416" s="2"/>
+      <c r="G416" s="2"/>
+      <c r="H416" s="2"/>
+      <c r="I416" s="2"/>
+      <c r="J416" s="2"/>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B417" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C417" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D417" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E417" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F417" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G417" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H417" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I417" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J417" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B418" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C418" s="3"/>
+      <c r="D418" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E418" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F418" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G418" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H418" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I418" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="J418" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" t="s">
+        <v>21</v>
+      </c>
+      <c r="B420" t="s">
+        <v>190</v>
+      </c>
+      <c r="C420" t="s">
+        <v>22</v>
+      </c>
+      <c r="D420" t="s">
+        <v>192</v>
+      </c>
+      <c r="E420" t="s">
+        <v>5</v>
+      </c>
+      <c r="F420" t="s">
+        <v>71</v>
+      </c>
+      <c r="G420" t="s">
+        <v>7</v>
+      </c>
+      <c r="H420" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" t="s">
+        <v>9</v>
+      </c>
+      <c r="B421" t="s">
+        <v>18</v>
+      </c>
+      <c r="C421" t="s">
+        <v>24</v>
+      </c>
+      <c r="D421" t="s">
+        <v>25</v>
+      </c>
+      <c r="E421" t="s">
+        <v>26</v>
+      </c>
+      <c r="F421" t="s">
+        <v>27</v>
+      </c>
+      <c r="G421" t="s">
+        <v>8</v>
+      </c>
+      <c r="H421" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" t="s">
+        <v>28</v>
+      </c>
+      <c r="B422" t="s">
+        <v>249</v>
+      </c>
+      <c r="C422" t="s">
+        <v>29</v>
+      </c>
+      <c r="D422" t="s">
+        <v>249</v>
+      </c>
+      <c r="E422" t="s">
+        <v>30</v>
+      </c>
+      <c r="F422" t="s">
+        <v>250</v>
+      </c>
+      <c r="G422" t="s">
+        <v>32</v>
+      </c>
+      <c r="H422" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" t="s">
+        <v>33</v>
+      </c>
+      <c r="B423" t="s">
+        <v>250</v>
+      </c>
+      <c r="C423" t="s">
+        <v>34</v>
+      </c>
+      <c r="D423" t="s">
+        <v>251</v>
+      </c>
+      <c r="E423" t="s">
+        <v>6</v>
+      </c>
+      <c r="F423" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B425" s="7"/>
+      <c r="C425" s="7"/>
+      <c r="D425" s="7"/>
+      <c r="E425" s="7"/>
+      <c r="F425" s="7"/>
+      <c r="G425" s="7"/>
+      <c r="H425" s="7"/>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B427" s="8"/>
+      <c r="C427" s="8"/>
+      <c r="D427" s="8"/>
+      <c r="E427" s="8"/>
+      <c r="F427" s="8"/>
+      <c r="G427" s="8"/>
+      <c r="H427" s="8"/>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B428" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C428" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D428" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E428" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F428" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G428" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H428" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B429" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D429" s="3">
+        <v>600</v>
+      </c>
+      <c r="E429" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F429" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G429" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="H94" s="6" t="s">
+      <c r="H429" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="95" spans="1:10">
-      <c r="A95" s="11" t="s">
+    <row r="430" spans="1:10">
+      <c r="A430" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B430" s="12"/>
+      <c r="C430" s="12"/>
+      <c r="D430" s="12"/>
+      <c r="E430" s="12"/>
+      <c r="F430" s="12"/>
+      <c r="G430" s="12"/>
+      <c r="H430" s="12"/>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="B432" s="13"/>
+      <c r="C432" s="13"/>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B433" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C433" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" s="16">
+        <v>1860</v>
+      </c>
+      <c r="B434" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C434" s="17" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" s="18" t="s">
+        <v>255</v>
+      </c>
+      <c r="B436" s="18"/>
+      <c r="C436" s="18"/>
+      <c r="D436" s="18"/>
+      <c r="E436" s="18"/>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B437" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C437" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D437" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E437" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="21">
+        <v>3490</v>
+      </c>
+      <c r="B438" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C438" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D438" s="22" t="s">
+        <v>254</v>
+      </c>
+      <c r="E438" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="B440" s="8"/>
+      <c r="C440" s="8"/>
+      <c r="D440" s="8"/>
+      <c r="E440" s="8"/>
+      <c r="F440" s="8"/>
+      <c r="G440" s="8"/>
+      <c r="H440" s="8"/>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B441" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C441" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D441" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E441" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F441" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G441" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H441" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B442" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D442" s="3">
+        <v>600</v>
+      </c>
+      <c r="E442" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F442" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G442" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H442" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="B443" s="12"/>
+      <c r="C443" s="12"/>
+      <c r="D443" s="12"/>
+      <c r="E443" s="12"/>
+      <c r="F443" s="12"/>
+      <c r="G443" s="12"/>
+      <c r="H443" s="12"/>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="B445" s="13"/>
+      <c r="C445" s="13"/>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B446" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C446" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="16">
+        <v>1854</v>
+      </c>
+      <c r="B447" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C447" s="17" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="B449" s="18"/>
+      <c r="C449" s="18"/>
+      <c r="D449" s="18"/>
+      <c r="E449" s="18"/>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B450" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C450" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D450" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E450" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="21">
+        <v>3489</v>
+      </c>
+      <c r="B451" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C451" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D451" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="E451" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="B453" s="8"/>
+      <c r="C453" s="8"/>
+      <c r="D453" s="8"/>
+      <c r="E453" s="8"/>
+      <c r="F453" s="8"/>
+      <c r="G453" s="8"/>
+      <c r="H453" s="8"/>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B454" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C454" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D454" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E454" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F454" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G454" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H454" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B455" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D455" s="3">
+        <v>600</v>
+      </c>
+      <c r="E455" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F455" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G455" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H455" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B95" s="12"/>
-[...15 lines deleted...]
-      <c r="A98" s="14" t="s">
+      <c r="B456" s="12"/>
+      <c r="C456" s="12"/>
+      <c r="D456" s="12"/>
+      <c r="E456" s="12"/>
+      <c r="F456" s="12"/>
+      <c r="G456" s="12"/>
+      <c r="H456" s="12"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="B458" s="13"/>
+      <c r="C458" s="13"/>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B98" s="14" t="s">
+      <c r="B459" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C98" s="15" t="s">
+      <c r="C459" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="99" spans="1:10">
-[...20 lines deleted...]
-      <c r="A102" s="19" t="s">
+    <row r="460" spans="1:10">
+      <c r="A460" s="16">
+        <v>1854</v>
+      </c>
+      <c r="B460" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C460" s="17" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="18" t="s">
+        <v>265</v>
+      </c>
+      <c r="B462" s="18"/>
+      <c r="C462" s="18"/>
+      <c r="D462" s="18"/>
+      <c r="E462" s="18"/>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B102" s="19" t="s">
+      <c r="B463" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C102" s="19" t="s">
+      <c r="C463" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D102" s="20" t="s">
+      <c r="D463" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E102" s="19" t="s">
+      <c r="E463" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="103" spans="1:10">
-[...6 lines deleted...]
-      <c r="C103" s="21" t="s">
+    <row r="464" spans="1:10">
+      <c r="A464" s="21">
+        <v>3488</v>
+      </c>
+      <c r="B464" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C464" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D103" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="21" t="s">
+      <c r="D464" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="E464" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="105" spans="1:10">
-[...12 lines deleted...]
-      <c r="A106" s="9" t="s">
+    <row r="466" spans="1:10">
+      <c r="A466" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B466" s="8"/>
+      <c r="C466" s="8"/>
+      <c r="D466" s="8"/>
+      <c r="E466" s="8"/>
+      <c r="F466" s="8"/>
+      <c r="G466" s="8"/>
+      <c r="H466" s="8"/>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B106" s="9" t="s">
+      <c r="B467" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C106" s="9" t="s">
+      <c r="C467" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D106" s="9" t="s">
+      <c r="D467" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E106" s="9" t="s">
+      <c r="E467" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F106" s="9" t="s">
+      <c r="F467" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G106" s="9" t="s">
+      <c r="G467" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H106" s="10" t="s">
+      <c r="H467" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="107" spans="1:10">
-      <c r="A107" s="3" t="s">
+    <row r="468" spans="1:10">
+      <c r="A468" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B107" s="3" t="s">
+      <c r="B468" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C107" s="3" t="s">
+      <c r="C468" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D107" s="3">
+      <c r="D468" s="3">
         <v>600</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F107" s="3" t="s">
+      <c r="E468" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F468" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G107" s="3" t="s">
+      <c r="G468" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="H107" s="6" t="s">
+      <c r="H468" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="108" spans="1:10">
-[...19 lines deleted...]
-      <c r="A111" s="14" t="s">
+    <row r="469" spans="1:10">
+      <c r="A469" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="B469" s="12"/>
+      <c r="C469" s="12"/>
+      <c r="D469" s="12"/>
+      <c r="E469" s="12"/>
+      <c r="F469" s="12"/>
+      <c r="G469" s="12"/>
+      <c r="H469" s="12"/>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="B471" s="13"/>
+      <c r="C471" s="13"/>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B111" s="14" t="s">
+      <c r="B472" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C111" s="15" t="s">
+      <c r="C472" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="112" spans="1:10">
-[...20 lines deleted...]
-      <c r="A115" s="19" t="s">
+    <row r="473" spans="1:10">
+      <c r="A473" s="16">
+        <v>1852</v>
+      </c>
+      <c r="B473" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C473" s="17" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="18" t="s">
+        <v>270</v>
+      </c>
+      <c r="B475" s="18"/>
+      <c r="C475" s="18"/>
+      <c r="D475" s="18"/>
+      <c r="E475" s="18"/>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B115" s="19" t="s">
+      <c r="B476" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C115" s="19" t="s">
+      <c r="C476" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D115" s="20" t="s">
+      <c r="D476" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E115" s="19" t="s">
+      <c r="E476" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="116" spans="1:10">
-[...6 lines deleted...]
-      <c r="C116" s="21" t="s">
+    <row r="477" spans="1:10">
+      <c r="A477" s="21">
+        <v>3487</v>
+      </c>
+      <c r="B477" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="C477" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D116" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="21" t="s">
+      <c r="D477" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="E477" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="118" spans="1:10">
-[...12 lines deleted...]
-      <c r="A119" s="9" t="s">
+    <row r="480" spans="1:10">
+      <c r="A480" s="23"/>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="B482" s="2"/>
+      <c r="C482" s="2"/>
+      <c r="D482" s="2"/>
+      <c r="E482" s="2"/>
+      <c r="F482" s="2"/>
+      <c r="G482" s="2"/>
+      <c r="H482" s="2"/>
+      <c r="I482" s="2"/>
+      <c r="J482" s="2"/>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B483" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C483" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D483" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E483" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F483" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G483" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H483" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I483" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J483" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B484" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C484" s="3"/>
+      <c r="D484" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E484" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F484" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G484" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H484" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I484" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="J484" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" t="s">
+        <v>21</v>
+      </c>
+      <c r="B486" t="s">
+        <v>273</v>
+      </c>
+      <c r="C486" t="s">
+        <v>22</v>
+      </c>
+      <c r="D486" t="s">
+        <v>274</v>
+      </c>
+      <c r="E486" t="s">
+        <v>5</v>
+      </c>
+      <c r="F486" t="s">
+        <v>71</v>
+      </c>
+      <c r="G486" t="s">
+        <v>7</v>
+      </c>
+      <c r="H486" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" t="s">
+        <v>9</v>
+      </c>
+      <c r="B487" t="s">
+        <v>18</v>
+      </c>
+      <c r="C487" t="s">
+        <v>24</v>
+      </c>
+      <c r="D487" t="s">
+        <v>25</v>
+      </c>
+      <c r="E487" t="s">
+        <v>26</v>
+      </c>
+      <c r="F487" t="s">
+        <v>27</v>
+      </c>
+      <c r="G487" t="s">
+        <v>8</v>
+      </c>
+      <c r="H487" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" t="s">
+        <v>28</v>
+      </c>
+      <c r="B488" t="s">
+        <v>249</v>
+      </c>
+      <c r="C488" t="s">
+        <v>29</v>
+      </c>
+      <c r="D488" t="s">
+        <v>249</v>
+      </c>
+      <c r="E488" t="s">
+        <v>30</v>
+      </c>
+      <c r="F488" t="s">
+        <v>275</v>
+      </c>
+      <c r="G488" t="s">
+        <v>32</v>
+      </c>
+      <c r="H488" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" t="s">
+        <v>33</v>
+      </c>
+      <c r="B489" t="s">
+        <v>275</v>
+      </c>
+      <c r="C489" t="s">
+        <v>34</v>
+      </c>
+      <c r="D489" t="s">
+        <v>276</v>
+      </c>
+      <c r="E489" t="s">
+        <v>6</v>
+      </c>
+      <c r="F489" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B491" s="7"/>
+      <c r="C491" s="7"/>
+      <c r="D491" s="7"/>
+      <c r="E491" s="7"/>
+      <c r="F491" s="7"/>
+      <c r="G491" s="7"/>
+      <c r="H491" s="7"/>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="B493" s="8"/>
+      <c r="C493" s="8"/>
+      <c r="D493" s="8"/>
+      <c r="E493" s="8"/>
+      <c r="F493" s="8"/>
+      <c r="G493" s="8"/>
+      <c r="H493" s="8"/>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B119" s="9" t="s">
+      <c r="B494" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C119" s="9" t="s">
+      <c r="C494" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D119" s="9" t="s">
+      <c r="D494" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E119" s="9" t="s">
+      <c r="E494" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F119" s="9" t="s">
+      <c r="F494" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G119" s="9" t="s">
+      <c r="G494" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H119" s="10" t="s">
+      <c r="H494" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="120" spans="1:10">
-[...9 lines deleted...]
-      <c r="D120" s="3">
+    <row r="495" spans="1:10">
+      <c r="A495" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B495" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D495" s="3">
         <v>600</v>
       </c>
-      <c r="E120" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F120" s="3" t="s">
+      <c r="E495" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F495" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G120" s="3" t="s">
+      <c r="G495" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="H120" s="6" t="s">
+      <c r="H495" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="121" spans="1:10">
-[...19 lines deleted...]
-      <c r="A124" s="14" t="s">
+    <row r="496" spans="1:10">
+      <c r="A496" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B496" s="12"/>
+      <c r="C496" s="12"/>
+      <c r="D496" s="12"/>
+      <c r="E496" s="12"/>
+      <c r="F496" s="12"/>
+      <c r="G496" s="12"/>
+      <c r="H496" s="12"/>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="B498" s="13"/>
+      <c r="C498" s="13"/>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B124" s="14" t="s">
+      <c r="B499" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C124" s="15" t="s">
+      <c r="C499" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="125" spans="1:10">
-[...20 lines deleted...]
-      <c r="A128" s="19" t="s">
+    <row r="500" spans="1:10">
+      <c r="A500" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B500" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="C500" s="17" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="18" t="s">
+        <v>284</v>
+      </c>
+      <c r="B502" s="18"/>
+      <c r="C502" s="18"/>
+      <c r="D502" s="18"/>
+      <c r="E502" s="18"/>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B128" s="19" t="s">
+      <c r="B503" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C128" s="19" t="s">
+      <c r="C503" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D128" s="20" t="s">
+      <c r="D503" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E128" s="19" t="s">
+      <c r="E503" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="129" spans="1:10">
-[...12 lines deleted...]
-      <c r="E129" s="21" t="s">
+    <row r="504" spans="1:10">
+      <c r="A504" s="21">
+        <v>4372</v>
+      </c>
+      <c r="B504" s="21" t="s">
+        <v>282</v>
+      </c>
+      <c r="C504" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="D504" s="22" t="s">
+        <v>285</v>
+      </c>
+      <c r="E504" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="131" spans="1:10">
-[...12 lines deleted...]
-      <c r="A132" s="9" t="s">
+    <row r="505" spans="1:10">
+      <c r="A505" s="24">
+        <v>4373</v>
+      </c>
+      <c r="B505" s="24" t="s">
+        <v>282</v>
+      </c>
+      <c r="C505" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D505" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="E505" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="B507" s="8"/>
+      <c r="C507" s="8"/>
+      <c r="D507" s="8"/>
+      <c r="E507" s="8"/>
+      <c r="F507" s="8"/>
+      <c r="G507" s="8"/>
+      <c r="H507" s="8"/>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B132" s="9" t="s">
+      <c r="B508" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C132" s="9" t="s">
+      <c r="C508" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D132" s="9" t="s">
+      <c r="D508" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E132" s="9" t="s">
+      <c r="E508" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F132" s="9" t="s">
+      <c r="F508" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G132" s="9" t="s">
+      <c r="G508" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H132" s="10" t="s">
+      <c r="H508" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="133" spans="1:10">
-[...9 lines deleted...]
-      <c r="D133" s="3">
+    <row r="509" spans="1:10">
+      <c r="A509" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B509" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C509" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D509" s="3">
         <v>600</v>
       </c>
-      <c r="E133" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="3" t="s">
+      <c r="E509" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F509" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G133" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="6" t="s">
+      <c r="G509" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H509" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="134" spans="1:10">
-[...19 lines deleted...]
-      <c r="A137" s="14" t="s">
+    <row r="510" spans="1:10">
+      <c r="A510" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="B510" s="12"/>
+      <c r="C510" s="12"/>
+      <c r="D510" s="12"/>
+      <c r="E510" s="12"/>
+      <c r="F510" s="12"/>
+      <c r="G510" s="12"/>
+      <c r="H510" s="12"/>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="B512" s="13"/>
+      <c r="C512" s="13"/>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B137" s="14" t="s">
+      <c r="B513" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C137" s="15" t="s">
+      <c r="C513" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="138" spans="1:10">
-[...20 lines deleted...]
-      <c r="A141" s="19" t="s">
+    <row r="514" spans="1:10">
+      <c r="A514" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B514" s="16" t="s">
+        <v>290</v>
+      </c>
+      <c r="C514" s="17" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" s="18" t="s">
+        <v>292</v>
+      </c>
+      <c r="B516" s="18"/>
+      <c r="C516" s="18"/>
+      <c r="D516" s="18"/>
+      <c r="E516" s="18"/>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B141" s="19" t="s">
+      <c r="B517" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C141" s="19" t="s">
+      <c r="C517" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D141" s="20" t="s">
+      <c r="D517" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E141" s="19" t="s">
+      <c r="E517" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="142" spans="1:10">
-[...12 lines deleted...]
-      <c r="E142" s="21" t="s">
+    <row r="518" spans="1:10">
+      <c r="A518" s="21">
+        <v>4976</v>
+      </c>
+      <c r="B518" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="C518" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D518" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="E518" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="144" spans="1:10">
-[...126 lines deleted...]
-      <c r="E154" s="19" t="s">
+    <row r="519" spans="1:10">
+      <c r="A519" s="24">
+        <v>4977</v>
+      </c>
+      <c r="B519" s="24" t="s">
+        <v>290</v>
+      </c>
+      <c r="C519" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D519" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="E519" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="23"/>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B524" s="2"/>
+      <c r="C524" s="2"/>
+      <c r="D524" s="2"/>
+      <c r="E524" s="2"/>
+      <c r="F524" s="2"/>
+      <c r="G524" s="2"/>
+      <c r="H524" s="2"/>
+      <c r="I524" s="2"/>
+      <c r="J524" s="2"/>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B525" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C525" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D525" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E525" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F525" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G525" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="H161" s="4" t="s">
+      <c r="H525" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I161" s="5" t="s">
+      <c r="I525" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J161" s="5" t="s">
+      <c r="J525" s="5" t="s">
         <v>11</v>
-      </c>
-[...4324 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B526" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C526" s="3"/>
+      <c r="D526" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E526" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F526" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G526" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H526" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I526" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="J526" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" t="s">
+        <v>21</v>
+      </c>
+      <c r="B528" t="s">
+        <v>297</v>
+      </c>
+      <c r="C528" t="s">
+        <v>22</v>
+      </c>
+      <c r="D528" t="s">
+        <v>298</v>
+      </c>
+      <c r="E528" t="s">
+        <v>5</v>
+      </c>
+      <c r="F528" t="s">
+        <v>14</v>
+      </c>
+      <c r="G528" t="s">
+        <v>7</v>
+      </c>
+      <c r="H528" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" t="s">
+        <v>9</v>
+      </c>
+      <c r="B529" t="s">
+        <v>18</v>
+      </c>
+      <c r="C529" t="s">
+        <v>24</v>
+      </c>
+      <c r="D529" t="s">
+        <v>25</v>
+      </c>
+      <c r="E529" t="s">
+        <v>26</v>
+      </c>
+      <c r="F529" t="s">
+        <v>27</v>
+      </c>
+      <c r="G529" t="s">
+        <v>8</v>
+      </c>
+      <c r="H529" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" t="s">
+        <v>28</v>
+      </c>
+      <c r="B530" t="s">
+        <v>249</v>
+      </c>
+      <c r="C530" t="s">
+        <v>29</v>
+      </c>
+      <c r="D530" t="s">
+        <v>249</v>
+      </c>
+      <c r="E530" t="s">
+        <v>30</v>
+      </c>
+      <c r="F530" t="s">
+        <v>299</v>
+      </c>
+      <c r="G530" t="s">
+        <v>32</v>
+      </c>
+      <c r="H530" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" t="s">
+        <v>33</v>
+      </c>
+      <c r="B531" t="s">
+        <v>299</v>
+      </c>
+      <c r="C531" t="s">
+        <v>34</v>
+      </c>
+      <c r="D531" t="s">
+        <v>300</v>
+      </c>
+      <c r="E531" t="s">
+        <v>6</v>
+      </c>
+      <c r="F531" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B533" s="7"/>
+      <c r="C533" s="7"/>
+      <c r="D533" s="7"/>
+      <c r="E533" s="7"/>
+      <c r="F533" s="7"/>
+      <c r="G533" s="7"/>
+      <c r="H533" s="7"/>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="B535" s="8"/>
+      <c r="C535" s="8"/>
+      <c r="D535" s="8"/>
+      <c r="E535" s="8"/>
+      <c r="F535" s="8"/>
+      <c r="G535" s="8"/>
+      <c r="H535" s="8"/>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B536" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C536" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D536" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E536" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F536" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G536" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H536" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B526" s="3" t="s">
+      <c r="B537" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C526" s="3" t="s">
+      <c r="C537" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D526" s="3">
+      <c r="D537" s="3">
         <v>600</v>
       </c>
-      <c r="E526" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F526" s="3" t="s">
+      <c r="E537" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F537" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G526" s="3" t="s">
+      <c r="G537" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="H526" s="6" t="s">
+      <c r="H537" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="527" spans="1:10">
-[...19 lines deleted...]
-      <c r="A530" s="14" t="s">
+    <row r="538" spans="1:10">
+      <c r="A538" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B538" s="12"/>
+      <c r="C538" s="12"/>
+      <c r="D538" s="12"/>
+      <c r="E538" s="12"/>
+      <c r="F538" s="12"/>
+      <c r="G538" s="12"/>
+      <c r="H538" s="12"/>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B540" s="13"/>
+      <c r="C540" s="13"/>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B530" s="14" t="s">
+      <c r="B541" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C530" s="15" t="s">
+      <c r="C541" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="531" spans="1:10">
-      <c r="A531" s="16">
+    <row r="542" spans="1:10">
+      <c r="A542" s="16">
+        <v>1863</v>
+      </c>
+      <c r="B542" s="16" t="s">
+        <v>303</v>
+      </c>
+      <c r="C542" s="17" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" s="18" t="s">
+        <v>305</v>
+      </c>
+      <c r="B544" s="18"/>
+      <c r="C544" s="18"/>
+      <c r="D544" s="18"/>
+      <c r="E544" s="18"/>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B545" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C545" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D545" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E545" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="21">
+        <v>3495</v>
+      </c>
+      <c r="B546" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C546" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D546" s="22" t="s">
+        <v>304</v>
+      </c>
+      <c r="E546" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B548" s="8"/>
+      <c r="C548" s="8"/>
+      <c r="D548" s="8"/>
+      <c r="E548" s="8"/>
+      <c r="F548" s="8"/>
+      <c r="G548" s="8"/>
+      <c r="H548" s="8"/>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B549" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C549" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D549" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E549" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F549" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G549" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H549" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B550" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D550" s="3">
+        <v>600</v>
+      </c>
+      <c r="E550" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F550" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G550" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H550" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="B551" s="12"/>
+      <c r="C551" s="12"/>
+      <c r="D551" s="12"/>
+      <c r="E551" s="12"/>
+      <c r="F551" s="12"/>
+      <c r="G551" s="12"/>
+      <c r="H551" s="12"/>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="B553" s="13"/>
+      <c r="C553" s="13"/>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B554" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C554" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="16">
+        <v>1868</v>
+      </c>
+      <c r="B555" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C555" s="17" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" s="18" t="s">
+        <v>311</v>
+      </c>
+      <c r="B557" s="18"/>
+      <c r="C557" s="18"/>
+      <c r="D557" s="18"/>
+      <c r="E557" s="18"/>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B558" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C558" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D558" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E558" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="21">
+        <v>3491</v>
+      </c>
+      <c r="B559" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C559" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D559" s="22" t="s">
+        <v>310</v>
+      </c>
+      <c r="E559" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B561" s="8"/>
+      <c r="C561" s="8"/>
+      <c r="D561" s="8"/>
+      <c r="E561" s="8"/>
+      <c r="F561" s="8"/>
+      <c r="G561" s="8"/>
+      <c r="H561" s="8"/>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B562" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C562" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D562" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E562" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F562" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G562" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H562" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B563" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D563" s="3">
+        <v>600</v>
+      </c>
+      <c r="E563" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F563" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G563" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H563" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B564" s="12"/>
+      <c r="C564" s="12"/>
+      <c r="D564" s="12"/>
+      <c r="E564" s="12"/>
+      <c r="F564" s="12"/>
+      <c r="G564" s="12"/>
+      <c r="H564" s="12"/>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="B566" s="13"/>
+      <c r="C566" s="13"/>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B567" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C567" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="16">
+        <v>1859</v>
+      </c>
+      <c r="B568" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C568" s="17" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="B570" s="18"/>
+      <c r="C570" s="18"/>
+      <c r="D570" s="18"/>
+      <c r="E570" s="18"/>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B571" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C571" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D571" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E571" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" s="21">
+        <v>3497</v>
+      </c>
+      <c r="B572" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C572" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D572" s="22" t="s">
+        <v>314</v>
+      </c>
+      <c r="E572" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="B574" s="8"/>
+      <c r="C574" s="8"/>
+      <c r="D574" s="8"/>
+      <c r="E574" s="8"/>
+      <c r="F574" s="8"/>
+      <c r="G574" s="8"/>
+      <c r="H574" s="8"/>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B575" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C575" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D575" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E575" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F575" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G575" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H575" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B576" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C576" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D576" s="3">
+        <v>600</v>
+      </c>
+      <c r="E576" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F576" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G576" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H576" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B577" s="12"/>
+      <c r="C577" s="12"/>
+      <c r="D577" s="12"/>
+      <c r="E577" s="12"/>
+      <c r="F577" s="12"/>
+      <c r="G577" s="12"/>
+      <c r="H577" s="12"/>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="B579" s="13"/>
+      <c r="C579" s="13"/>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B580" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C580" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="16">
+        <v>1862</v>
+      </c>
+      <c r="B581" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C581" s="17" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="B583" s="18"/>
+      <c r="C583" s="18"/>
+      <c r="D583" s="18"/>
+      <c r="E583" s="18"/>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B584" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C584" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D584" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E584" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" s="21">
+        <v>3496</v>
+      </c>
+      <c r="B585" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C585" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D585" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="E585" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="B587" s="8"/>
+      <c r="C587" s="8"/>
+      <c r="D587" s="8"/>
+      <c r="E587" s="8"/>
+      <c r="F587" s="8"/>
+      <c r="G587" s="8"/>
+      <c r="H587" s="8"/>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B588" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C588" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D588" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E588" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F588" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G588" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H588" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B589" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C589" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D589" s="3">
+        <v>600</v>
+      </c>
+      <c r="E589" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F589" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G589" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H589" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B590" s="12"/>
+      <c r="C590" s="12"/>
+      <c r="D590" s="12"/>
+      <c r="E590" s="12"/>
+      <c r="F590" s="12"/>
+      <c r="G590" s="12"/>
+      <c r="H590" s="12"/>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B592" s="13"/>
+      <c r="C592" s="13"/>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B593" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C593" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" s="16">
+        <v>1864</v>
+      </c>
+      <c r="B594" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C594" s="17" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" s="18" t="s">
+        <v>323</v>
+      </c>
+      <c r="B596" s="18"/>
+      <c r="C596" s="18"/>
+      <c r="D596" s="18"/>
+      <c r="E596" s="18"/>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B597" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C597" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D597" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E597" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" s="21">
+        <v>3494</v>
+      </c>
+      <c r="B598" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C598" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D598" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="E598" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="B600" s="8"/>
+      <c r="C600" s="8"/>
+      <c r="D600" s="8"/>
+      <c r="E600" s="8"/>
+      <c r="F600" s="8"/>
+      <c r="G600" s="8"/>
+      <c r="H600" s="8"/>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B601" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C601" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D601" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E601" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F601" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G601" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H601" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B602" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C602" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D602" s="3">
+        <v>600</v>
+      </c>
+      <c r="E602" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F602" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G602" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H602" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B603" s="12"/>
+      <c r="C603" s="12"/>
+      <c r="D603" s="12"/>
+      <c r="E603" s="12"/>
+      <c r="F603" s="12"/>
+      <c r="G603" s="12"/>
+      <c r="H603" s="12"/>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B605" s="13"/>
+      <c r="C605" s="13"/>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B606" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C606" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" s="16">
+        <v>1866</v>
+      </c>
+      <c r="B607" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C607" s="17" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="B609" s="18"/>
+      <c r="C609" s="18"/>
+      <c r="D609" s="18"/>
+      <c r="E609" s="18"/>
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B610" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C610" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D610" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E610" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="21">
+        <v>3492</v>
+      </c>
+      <c r="B611" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C611" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D611" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="E611" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="B613" s="8"/>
+      <c r="C613" s="8"/>
+      <c r="D613" s="8"/>
+      <c r="E613" s="8"/>
+      <c r="F613" s="8"/>
+      <c r="G613" s="8"/>
+      <c r="H613" s="8"/>
+    </row>
+    <row r="614" spans="1:10">
+      <c r="A614" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B614" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C614" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D614" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E614" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F614" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G614" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H614" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B615" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C615" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D615" s="3">
+        <v>600</v>
+      </c>
+      <c r="E615" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F615" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G615" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H615" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B616" s="12"/>
+      <c r="C616" s="12"/>
+      <c r="D616" s="12"/>
+      <c r="E616" s="12"/>
+      <c r="F616" s="12"/>
+      <c r="G616" s="12"/>
+      <c r="H616" s="12"/>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B618" s="13"/>
+      <c r="C618" s="13"/>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B619" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C619" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="16">
+        <v>1867</v>
+      </c>
+      <c r="B620" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C620" s="17" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" s="18" t="s">
+        <v>331</v>
+      </c>
+      <c r="B622" s="18"/>
+      <c r="C622" s="18"/>
+      <c r="D622" s="18"/>
+      <c r="E622" s="18"/>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B623" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C623" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D623" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E623" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="21">
+        <v>3493</v>
+      </c>
+      <c r="B624" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C624" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D624" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="E624" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10">
+      <c r="A626" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="B626" s="8"/>
+      <c r="C626" s="8"/>
+      <c r="D626" s="8"/>
+      <c r="E626" s="8"/>
+      <c r="F626" s="8"/>
+      <c r="G626" s="8"/>
+      <c r="H626" s="8"/>
+    </row>
+    <row r="627" spans="1:10">
+      <c r="A627" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B627" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C627" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D627" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E627" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F627" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G627" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H627" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B628" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C628" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D628" s="3">
+        <v>600</v>
+      </c>
+      <c r="E628" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F628" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G628" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H628" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B629" s="12"/>
+      <c r="C629" s="12"/>
+      <c r="D629" s="12"/>
+      <c r="E629" s="12"/>
+      <c r="F629" s="12"/>
+      <c r="G629" s="12"/>
+      <c r="H629" s="12"/>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="B631" s="13"/>
+      <c r="C631" s="13"/>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B632" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C632" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="16">
         <v>1931</v>
       </c>
-      <c r="B531" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A534" s="19" t="s">
+      <c r="B633" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C633" s="17" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="B635" s="18"/>
+      <c r="C635" s="18"/>
+      <c r="D635" s="18"/>
+      <c r="E635" s="18"/>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B534" s="19" t="s">
+      <c r="B636" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C534" s="19" t="s">
+      <c r="C636" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D534" s="20" t="s">
+      <c r="D636" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E534" s="19" t="s">
+      <c r="E636" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="535" spans="1:10">
-      <c r="A535" s="21">
+    <row r="637" spans="1:10">
+      <c r="A637" s="21">
         <v>4015</v>
       </c>
-      <c r="B535" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C535" s="21" t="s">
+      <c r="B637" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C637" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D535" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E535" s="21" t="s">
+      <c r="D637" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="E637" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="537" spans="1:10">
-[...12 lines deleted...]
-      <c r="A538" s="9" t="s">
+    <row r="639" spans="1:10">
+      <c r="A639" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="B639" s="8"/>
+      <c r="C639" s="8"/>
+      <c r="D639" s="8"/>
+      <c r="E639" s="8"/>
+      <c r="F639" s="8"/>
+      <c r="G639" s="8"/>
+      <c r="H639" s="8"/>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B538" s="9" t="s">
+      <c r="B640" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C538" s="9" t="s">
+      <c r="C640" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D538" s="9" t="s">
+      <c r="D640" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E538" s="9" t="s">
+      <c r="E640" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F538" s="9" t="s">
+      <c r="F640" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G538" s="9" t="s">
+      <c r="G640" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H538" s="10" t="s">
+      <c r="H640" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="539" spans="1:10">
-      <c r="A539" s="3" t="s">
+    <row r="641" spans="1:10">
+      <c r="A641" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B539" s="3" t="s">
+      <c r="B641" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C539" s="3" t="s">
+      <c r="C641" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D539" s="3">
+      <c r="D641" s="3">
         <v>600</v>
       </c>
-      <c r="E539" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F539" s="3" t="s">
+      <c r="E641" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F641" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G539" s="3" t="s">
+      <c r="G641" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="H539" s="6" t="s">
+      <c r="H641" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="540" spans="1:10">
-[...19 lines deleted...]
-      <c r="A543" s="14" t="s">
+    <row r="642" spans="1:10">
+      <c r="A642" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B642" s="12"/>
+      <c r="C642" s="12"/>
+      <c r="D642" s="12"/>
+      <c r="E642" s="12"/>
+      <c r="F642" s="12"/>
+      <c r="G642" s="12"/>
+      <c r="H642" s="12"/>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B644" s="13"/>
+      <c r="C644" s="13"/>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B543" s="14" t="s">
+      <c r="B645" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C543" s="15" t="s">
+      <c r="C645" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="544" spans="1:10">
-      <c r="A544" s="16">
+    <row r="646" spans="1:10">
+      <c r="A646" s="16">
         <v>1930</v>
       </c>
-      <c r="B544" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A547" s="19" t="s">
+      <c r="B646" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C646" s="17" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="B648" s="18"/>
+      <c r="C648" s="18"/>
+      <c r="D648" s="18"/>
+      <c r="E648" s="18"/>
+    </row>
+    <row r="649" spans="1:10">
+      <c r="A649" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B547" s="19" t="s">
+      <c r="B649" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C547" s="19" t="s">
+      <c r="C649" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D547" s="20" t="s">
+      <c r="D649" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E547" s="19" t="s">
+      <c r="E649" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="548" spans="1:10">
-      <c r="A548" s="21">
+    <row r="650" spans="1:10">
+      <c r="A650" s="21">
         <v>4003</v>
       </c>
-      <c r="B548" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C548" s="21" t="s">
+      <c r="B650" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C650" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D548" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E548" s="21" t="s">
+      <c r="D650" s="22" t="s">
+        <v>339</v>
+      </c>
+      <c r="E650" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="550" spans="1:10">
-[...12 lines deleted...]
-      <c r="A551" s="9" t="s">
+    <row r="652" spans="1:10">
+      <c r="A652" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B652" s="8"/>
+      <c r="C652" s="8"/>
+      <c r="D652" s="8"/>
+      <c r="E652" s="8"/>
+      <c r="F652" s="8"/>
+      <c r="G652" s="8"/>
+      <c r="H652" s="8"/>
+    </row>
+    <row r="653" spans="1:10">
+      <c r="A653" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B551" s="9" t="s">
+      <c r="B653" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C551" s="9" t="s">
+      <c r="C653" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D551" s="9" t="s">
+      <c r="D653" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E551" s="9" t="s">
+      <c r="E653" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F551" s="9" t="s">
+      <c r="F653" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G551" s="9" t="s">
+      <c r="G653" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H551" s="10" t="s">
+      <c r="H653" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="552" spans="1:10">
-      <c r="A552" s="3" t="s">
+    <row r="654" spans="1:10">
+      <c r="A654" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B552" s="3" t="s">
+      <c r="B654" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="C552" s="3" t="s">
+      <c r="C654" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D552" s="3">
+      <c r="D654" s="3">
         <v>600</v>
       </c>
-      <c r="E552" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F552" s="3" t="s">
+      <c r="E654" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F654" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G552" s="3" t="s">
+      <c r="G654" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="H552" s="6" t="s">
+      <c r="H654" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="553" spans="1:10">
-[...19 lines deleted...]
-      <c r="A556" s="14" t="s">
+    <row r="655" spans="1:10">
+      <c r="A655" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B655" s="12"/>
+      <c r="C655" s="12"/>
+      <c r="D655" s="12"/>
+      <c r="E655" s="12"/>
+      <c r="F655" s="12"/>
+      <c r="G655" s="12"/>
+      <c r="H655" s="12"/>
+    </row>
+    <row r="657" spans="1:10">
+      <c r="A657" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="B657" s="13"/>
+      <c r="C657" s="13"/>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B556" s="14" t="s">
+      <c r="B658" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C556" s="15" t="s">
+      <c r="C658" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="557" spans="1:10">
-      <c r="A557" s="16">
+    <row r="659" spans="1:10">
+      <c r="A659" s="16">
         <v>1932</v>
       </c>
-      <c r="B557" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A560" s="19" t="s">
+      <c r="B659" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C659" s="17" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" s="18" t="s">
+        <v>344</v>
+      </c>
+      <c r="B661" s="18"/>
+      <c r="C661" s="18"/>
+      <c r="D661" s="18"/>
+      <c r="E661" s="18"/>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B560" s="19" t="s">
+      <c r="B662" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C560" s="19" t="s">
+      <c r="C662" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D560" s="20" t="s">
+      <c r="D662" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E560" s="19" t="s">
+      <c r="E662" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="561" spans="1:10">
-      <c r="A561" s="21">
+    <row r="663" spans="1:10">
+      <c r="A663" s="21">
         <v>4013</v>
       </c>
-      <c r="B561" s="21" t="s">
-[...2 lines deleted...]
-      <c r="C561" s="21" t="s">
+      <c r="B663" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C663" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="D561" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E561" s="21" t="s">
+      <c r="D663" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="E663" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="564" spans="1:10">
-[...17 lines deleted...]
-      <c r="A567" s="4" t="s">
+    <row r="666" spans="1:10">
+      <c r="A666" s="23"/>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B668" s="2"/>
+      <c r="C668" s="2"/>
+      <c r="D668" s="2"/>
+      <c r="E668" s="2"/>
+      <c r="F668" s="2"/>
+      <c r="G668" s="2"/>
+      <c r="H668" s="2"/>
+      <c r="I668" s="2"/>
+      <c r="J668" s="2"/>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B567" s="4" t="s">
+      <c r="B669" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C567" s="4" t="s">
+      <c r="C669" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D567" s="4" t="s">
+      <c r="D669" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E567" s="4" t="s">
+      <c r="E669" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F567" s="4" t="s">
+      <c r="F669" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G567" s="4" t="s">
+      <c r="G669" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H567" s="4" t="s">
+      <c r="H669" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I567" s="5" t="s">
+      <c r="I669" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J567" s="5" t="s">
+      <c r="J669" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="568" spans="1:10">
-[...13 lines deleted...]
-      <c r="F568" s="3" t="s">
+    <row r="670" spans="1:10">
+      <c r="A670" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B670" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="C670" s="3"/>
+      <c r="D670" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="E670" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F670" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="G568" s="3" t="s">
-[...11 lines deleted...]
-      <c r="A570" t="s">
+      <c r="G670" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="H670" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I670" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="J670" s="6"/>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" t="s">
         <v>21</v>
       </c>
-      <c r="B570" t="s">
-[...2 lines deleted...]
-      <c r="C570" t="s">
+      <c r="B672" t="s">
+        <v>347</v>
+      </c>
+      <c r="C672" t="s">
         <v>22</v>
       </c>
-      <c r="D570" t="s">
-[...2 lines deleted...]
-      <c r="E570" t="s">
+      <c r="D672" t="s">
+        <v>353</v>
+      </c>
+      <c r="E672" t="s">
         <v>5</v>
       </c>
-      <c r="F570" t="s">
-[...2 lines deleted...]
-      <c r="G570" t="s">
+      <c r="F672" t="s">
+        <v>348</v>
+      </c>
+      <c r="G672" t="s">
         <v>7</v>
       </c>
-      <c r="H570" t="s">
+      <c r="H672" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="571" spans="1:10">
-      <c r="A571" t="s">
+    <row r="673" spans="1:10">
+      <c r="A673" t="s">
         <v>9</v>
       </c>
-      <c r="B571" t="s">
-[...2 lines deleted...]
-      <c r="C571" t="s">
+      <c r="B673" t="s">
+        <v>351</v>
+      </c>
+      <c r="C673" t="s">
         <v>24</v>
       </c>
-      <c r="D571" t="s">
-[...2 lines deleted...]
-      <c r="E571" t="s">
+      <c r="D673" t="s">
+        <v>354</v>
+      </c>
+      <c r="E673" t="s">
         <v>26</v>
       </c>
-      <c r="F571" t="s">
+      <c r="F673" t="s">
         <v>27</v>
       </c>
-      <c r="G571" t="s">
+      <c r="G673" t="s">
         <v>8</v>
       </c>
-      <c r="H571" t="s">
-[...4 lines deleted...]
-      <c r="A572" t="s">
+      <c r="H673" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" t="s">
         <v>28</v>
       </c>
-      <c r="B572" t="s">
-[...2 lines deleted...]
-      <c r="C572" t="s">
+      <c r="B674" t="s">
+        <v>352</v>
+      </c>
+      <c r="C674" t="s">
         <v>29</v>
       </c>
-      <c r="D572" t="s">
+      <c r="D674" t="s">
         <v>52</v>
       </c>
-      <c r="E572" t="s">
+      <c r="E674" t="s">
         <v>30</v>
       </c>
-      <c r="F572" t="s">
+      <c r="F674" t="s">
         <v>52</v>
       </c>
-      <c r="G572" t="s">
+      <c r="G674" t="s">
         <v>32</v>
       </c>
-      <c r="H572" t="s">
+      <c r="H674" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="573" spans="1:10">
-      <c r="A573" t="s">
+    <row r="675" spans="1:10">
+      <c r="A675" t="s">
         <v>33</v>
       </c>
-      <c r="B573" t="s">
+      <c r="B675" t="s">
         <v>52</v>
       </c>
-      <c r="C573" t="s">
+      <c r="C675" t="s">
         <v>34</v>
       </c>
-      <c r="D573" t="s">
-[...2 lines deleted...]
-      <c r="E573" t="s">
+      <c r="D675" t="s">
+        <v>187</v>
+      </c>
+      <c r="E675" t="s">
         <v>6</v>
       </c>
-      <c r="F573" t="s">
-[...21 lines deleted...]
-      <c r="A579" s="4" t="s">
+      <c r="F675" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="23"/>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B680" s="2"/>
+      <c r="C680" s="2"/>
+      <c r="D680" s="2"/>
+      <c r="E680" s="2"/>
+      <c r="F680" s="2"/>
+      <c r="G680" s="2"/>
+      <c r="H680" s="2"/>
+      <c r="I680" s="2"/>
+      <c r="J680" s="2"/>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B579" s="4" t="s">
+      <c r="B681" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C579" s="4" t="s">
+      <c r="C681" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D579" s="4" t="s">
+      <c r="D681" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E579" s="4" t="s">
+      <c r="E681" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F579" s="4" t="s">
+      <c r="F681" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G579" s="4" t="s">
+      <c r="G681" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H579" s="4" t="s">
+      <c r="H681" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I579" s="5" t="s">
+      <c r="I681" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J579" s="5" t="s">
+      <c r="J681" s="5" t="s">
         <v>11</v>
-      </c>
-[...1212 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" s="3" t="s">
-        <v>312</v>
+        <v>357</v>
       </c>
       <c r="B682" s="3" t="s">
-        <v>313</v>
-[...4 lines deleted...]
-      <c r="D682" s="3">
+        <v>358</v>
+      </c>
+      <c r="C682" s="3"/>
+      <c r="D682" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E682" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F682" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G682" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H682" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I682" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="J682" s="6" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" t="s">
+        <v>21</v>
+      </c>
+      <c r="B684" t="s">
+        <v>358</v>
+      </c>
+      <c r="C684" t="s">
+        <v>22</v>
+      </c>
+      <c r="D684" t="s">
+        <v>359</v>
+      </c>
+      <c r="E684" t="s">
+        <v>5</v>
+      </c>
+      <c r="F684" t="s">
+        <v>69</v>
+      </c>
+      <c r="G684" t="s">
+        <v>7</v>
+      </c>
+      <c r="H684" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" t="s">
+        <v>9</v>
+      </c>
+      <c r="B685" t="s">
+        <v>18</v>
+      </c>
+      <c r="C685" t="s">
+        <v>24</v>
+      </c>
+      <c r="D685" t="s">
+        <v>25</v>
+      </c>
+      <c r="E685" t="s">
+        <v>26</v>
+      </c>
+      <c r="F685" t="s">
+        <v>360</v>
+      </c>
+      <c r="G685" t="s">
+        <v>8</v>
+      </c>
+      <c r="H685" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" t="s">
+        <v>28</v>
+      </c>
+      <c r="B686" t="s">
+        <v>135</v>
+      </c>
+      <c r="C686" t="s">
+        <v>29</v>
+      </c>
+      <c r="D686" t="s">
+        <v>135</v>
+      </c>
+      <c r="E686" t="s">
+        <v>30</v>
+      </c>
+      <c r="F686" t="s">
+        <v>361</v>
+      </c>
+      <c r="G686" t="s">
+        <v>32</v>
+      </c>
+      <c r="H686" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10">
+      <c r="A687" t="s">
+        <v>33</v>
+      </c>
+      <c r="B687" t="s">
+        <v>362</v>
+      </c>
+      <c r="C687" t="s">
+        <v>34</v>
+      </c>
+      <c r="D687" t="s">
+        <v>363</v>
+      </c>
+      <c r="E687" t="s">
+        <v>6</v>
+      </c>
+      <c r="F687" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B689" s="7"/>
+      <c r="C689" s="7"/>
+      <c r="D689" s="7"/>
+      <c r="E689" s="7"/>
+      <c r="F689" s="7"/>
+      <c r="G689" s="7"/>
+      <c r="H689" s="7"/>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B691" s="8"/>
+      <c r="C691" s="8"/>
+      <c r="D691" s="8"/>
+      <c r="E691" s="8"/>
+      <c r="F691" s="8"/>
+      <c r="G691" s="8"/>
+      <c r="H691" s="8"/>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B692" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C692" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D692" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E692" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F692" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G692" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H692" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B693" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C693" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D693" s="3">
         <v>600</v>
       </c>
-      <c r="E682" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G682" s="3" t="s">
+      <c r="E693" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F693" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="H682" s="6" t="s">
+      <c r="G693" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H693" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="683" spans="1:10">
-      <c r="A683" s="11" t="s">
+    <row r="694" spans="1:10">
+      <c r="A694" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B683" s="12"/>
-[...15 lines deleted...]
-      <c r="A686" s="14" t="s">
+      <c r="B694" s="12"/>
+      <c r="C694" s="12"/>
+      <c r="D694" s="12"/>
+      <c r="E694" s="12"/>
+      <c r="F694" s="12"/>
+      <c r="G694" s="12"/>
+      <c r="H694" s="12"/>
+    </row>
+    <row r="696" spans="1:10">
+      <c r="A696" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B696" s="13"/>
+      <c r="C696" s="13"/>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B686" s="14" t="s">
+      <c r="B697" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C686" s="15" t="s">
+      <c r="C697" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="687" spans="1:10">
-[...20 lines deleted...]
-      <c r="A690" s="19" t="s">
+    <row r="698" spans="1:10">
+      <c r="A698" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="B698" s="16" t="s">
+        <v>368</v>
+      </c>
+      <c r="C698" s="17" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" s="18" t="s">
+        <v>370</v>
+      </c>
+      <c r="B700" s="18"/>
+      <c r="C700" s="18"/>
+      <c r="D700" s="18"/>
+      <c r="E700" s="18"/>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B690" s="19" t="s">
+      <c r="B701" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C690" s="19" t="s">
+      <c r="C701" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D690" s="20" t="s">
+      <c r="D701" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E690" s="19" t="s">
+      <c r="E701" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="691" spans="1:10">
-[...12 lines deleted...]
-      <c r="E691" s="21" t="s">
+    <row r="702" spans="1:10">
+      <c r="A702" s="21">
+        <v>5919</v>
+      </c>
+      <c r="B702" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="C702" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D702" s="22" t="s">
+        <v>371</v>
+      </c>
+      <c r="E702" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="693" spans="1:10">
-[...112 lines deleted...]
-    </row>
     <row r="703" spans="1:10">
-      <c r="A703" s="19" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A703" s="24">
+        <v>5920</v>
+      </c>
+      <c r="B703" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="C703" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D703" s="25" t="s">
+        <v>373</v>
+      </c>
+      <c r="E703" s="24" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" s="21">
-        <v>5616</v>
+        <v>5921</v>
       </c>
       <c r="B704" s="21" t="s">
-        <v>336</v>
+        <v>372</v>
       </c>
       <c r="C704" s="21" t="s">
-        <v>312</v>
+        <v>92</v>
       </c>
       <c r="D704" s="22" t="s">
-        <v>341</v>
+        <v>374</v>
       </c>
       <c r="E704" s="21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" s="8" t="s">
-        <v>343</v>
+        <v>375</v>
       </c>
       <c r="B706" s="8"/>
       <c r="C706" s="8"/>
       <c r="D706" s="8"/>
       <c r="E706" s="8"/>
       <c r="F706" s="8"/>
       <c r="G706" s="8"/>
       <c r="H706" s="8"/>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B707" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C707" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D707" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E707" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F707" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G707" s="9" t="s">
         <v>44</v>
       </c>
       <c r="H707" s="10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" s="3" t="s">
-        <v>312</v>
+        <v>196</v>
       </c>
       <c r="B708" s="3" t="s">
-        <v>313</v>
+        <v>80</v>
       </c>
       <c r="C708" s="3" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="D708" s="3">
         <v>600</v>
       </c>
       <c r="E708" s="3" t="s">
-        <v>296</v>
+        <v>365</v>
       </c>
       <c r="F708" s="3" t="s">
-        <v>314</v>
+        <v>50</v>
       </c>
       <c r="G708" s="3" t="s">
-        <v>315</v>
+        <v>50</v>
       </c>
       <c r="H708" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B709" s="12"/>
       <c r="C709" s="12"/>
       <c r="D709" s="12"/>
       <c r="E709" s="12"/>
       <c r="F709" s="12"/>
       <c r="G709" s="12"/>
       <c r="H709" s="12"/>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" s="13" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="B711" s="13"/>
       <c r="C711" s="13"/>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B712" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C712" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="713" spans="1:10">
-      <c r="A713" s="16">
-        <v>12015</v>
+      <c r="A713" s="16" t="s">
+        <v>367</v>
       </c>
       <c r="B713" s="16" t="s">
-        <v>336</v>
+        <v>377</v>
       </c>
       <c r="C713" s="17" t="s">
-        <v>345</v>
+        <v>378</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" s="18" t="s">
-        <v>346</v>
+        <v>379</v>
       </c>
       <c r="B715" s="18"/>
       <c r="C715" s="18"/>
       <c r="D715" s="18"/>
       <c r="E715" s="18"/>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B716" s="19" t="s">
         <v>61</v>
       </c>
       <c r="C716" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D716" s="20" t="s">
         <v>33</v>
       </c>
       <c r="E716" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" s="21">
-        <v>5620</v>
+        <v>6510</v>
       </c>
       <c r="B717" s="21" t="s">
-        <v>336</v>
+        <v>377</v>
       </c>
       <c r="C717" s="21" t="s">
-        <v>312</v>
+        <v>196</v>
       </c>
       <c r="D717" s="22" t="s">
-        <v>345</v>
+        <v>380</v>
       </c>
       <c r="E717" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="719" spans="1:10">
-[...9 lines deleted...]
-      <c r="H719" s="8"/>
+    <row r="718" spans="1:10">
+      <c r="A718" s="24">
+        <v>620</v>
+      </c>
+      <c r="B718" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="C718" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D718" s="25" t="s">
+        <v>382</v>
+      </c>
+      <c r="E718" s="24" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="720" spans="1:10">
-      <c r="A720" s="9" t="s">
+      <c r="A720" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="B720" s="8"/>
+      <c r="C720" s="8"/>
+      <c r="D720" s="8"/>
+      <c r="E720" s="8"/>
+      <c r="F720" s="8"/>
+      <c r="G720" s="8"/>
+      <c r="H720" s="8"/>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B720" s="9" t="s">
+      <c r="B721" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C720" s="9" t="s">
+      <c r="C721" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D720" s="9" t="s">
+      <c r="D721" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E720" s="9" t="s">
+      <c r="E721" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F720" s="9" t="s">
+      <c r="F721" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G720" s="9" t="s">
+      <c r="G721" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H720" s="10" t="s">
+      <c r="H721" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="721" spans="1:10">
-[...9 lines deleted...]
-      <c r="D721" s="3">
+    <row r="722" spans="1:10">
+      <c r="A722" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B722" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C722" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D722" s="3">
         <v>600</v>
       </c>
-      <c r="E721" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H721" s="6" t="s">
+      <c r="E722" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F722" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G722" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H722" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="722" spans="1:10">
-      <c r="A722" s="11" t="s">
+    <row r="723" spans="1:10">
+      <c r="A723" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B722" s="12"/>
-[...12 lines deleted...]
-      <c r="C724" s="13"/>
+      <c r="B723" s="12"/>
+      <c r="C723" s="12"/>
+      <c r="D723" s="12"/>
+      <c r="E723" s="12"/>
+      <c r="F723" s="12"/>
+      <c r="G723" s="12"/>
+      <c r="H723" s="12"/>
     </row>
     <row r="725" spans="1:10">
-      <c r="A725" s="14" t="s">
+      <c r="A725" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="B725" s="13"/>
+      <c r="C725" s="13"/>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B725" s="14" t="s">
+      <c r="B726" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C725" s="15" t="s">
+      <c r="C726" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="726" spans="1:10">
-[...17 lines deleted...]
-      <c r="E728" s="18"/>
+    <row r="727" spans="1:10">
+      <c r="A727" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="B727" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="C727" s="17" t="s">
+        <v>385</v>
+      </c>
     </row>
     <row r="729" spans="1:10">
-      <c r="A729" s="19" t="s">
+      <c r="A729" s="18" t="s">
+        <v>386</v>
+      </c>
+      <c r="B729" s="18"/>
+      <c r="C729" s="18"/>
+      <c r="D729" s="18"/>
+      <c r="E729" s="18"/>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B729" s="19" t="s">
+      <c r="B730" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C729" s="19" t="s">
+      <c r="C730" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D729" s="20" t="s">
+      <c r="D730" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E729" s="19" t="s">
+      <c r="E730" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="730" spans="1:10">
-[...12 lines deleted...]
-      <c r="E730" s="21" t="s">
+    <row r="731" spans="1:10">
+      <c r="A731" s="21">
+        <v>6511</v>
+      </c>
+      <c r="B731" s="21" t="s">
+        <v>377</v>
+      </c>
+      <c r="C731" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D731" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="E731" s="21" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" s="24">
+        <v>619</v>
+      </c>
+      <c r="B732" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="C732" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D732" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="E732" s="24" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="732" spans="1:10">
-[...12 lines deleted...]
-      <c r="A733" s="9" t="s">
+    <row r="734" spans="1:10">
+      <c r="A734" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="B734" s="8"/>
+      <c r="C734" s="8"/>
+      <c r="D734" s="8"/>
+      <c r="E734" s="8"/>
+      <c r="F734" s="8"/>
+      <c r="G734" s="8"/>
+      <c r="H734" s="8"/>
+    </row>
+    <row r="735" spans="1:10">
+      <c r="A735" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B733" s="9" t="s">
+      <c r="B735" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C733" s="9" t="s">
+      <c r="C735" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D733" s="9" t="s">
+      <c r="D735" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E733" s="9" t="s">
+      <c r="E735" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F733" s="9" t="s">
+      <c r="F735" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G733" s="9" t="s">
+      <c r="G735" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H733" s="10" t="s">
+      <c r="H735" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="734" spans="1:10">
-[...9 lines deleted...]
-      <c r="D734" s="3">
+    <row r="736" spans="1:10">
+      <c r="A736" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B736" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C736" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D736" s="3">
         <v>600</v>
       </c>
-      <c r="E734" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H734" s="6" t="s">
+      <c r="E736" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F736" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G736" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H736" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="735" spans="1:10">
-      <c r="A735" s="11" t="s">
+    <row r="737" spans="1:10">
+      <c r="A737" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B735" s="12"/>
-[...15 lines deleted...]
-      <c r="A738" s="14" t="s">
+      <c r="B737" s="12"/>
+      <c r="C737" s="12"/>
+      <c r="D737" s="12"/>
+      <c r="E737" s="12"/>
+      <c r="F737" s="12"/>
+      <c r="G737" s="12"/>
+      <c r="H737" s="12"/>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="B739" s="13"/>
+      <c r="C739" s="13"/>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B738" s="14" t="s">
+      <c r="B740" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C738" s="15" t="s">
+      <c r="C740" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="739" spans="1:10">
-[...9 lines deleted...]
-    </row>
     <row r="741" spans="1:10">
-      <c r="A741" s="18" t="s">
-[...8 lines deleted...]
-      <c r="A742" s="19" t="s">
+      <c r="A741" s="16">
+        <v>11992</v>
+      </c>
+      <c r="B741" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="C741" s="17" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" s="18" t="s">
+        <v>397</v>
+      </c>
+      <c r="B743" s="18"/>
+      <c r="C743" s="18"/>
+      <c r="D743" s="18"/>
+      <c r="E743" s="18"/>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B742" s="19" t="s">
+      <c r="B744" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C742" s="19" t="s">
+      <c r="C744" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D742" s="20" t="s">
+      <c r="D744" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E742" s="19" t="s">
+      <c r="E744" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="743" spans="1:10">
-[...12 lines deleted...]
-      <c r="E743" s="21" t="s">
+    <row r="745" spans="1:10">
+      <c r="A745" s="21">
+        <v>5516</v>
+      </c>
+      <c r="B745" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="C745" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D745" s="22" t="s">
+        <v>396</v>
+      </c>
+      <c r="E745" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="745" spans="1:10">
-[...12 lines deleted...]
-      <c r="A746" s="9" t="s">
+    <row r="747" spans="1:10">
+      <c r="A747" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="B747" s="8"/>
+      <c r="C747" s="8"/>
+      <c r="D747" s="8"/>
+      <c r="E747" s="8"/>
+      <c r="F747" s="8"/>
+      <c r="G747" s="8"/>
+      <c r="H747" s="8"/>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B746" s="9" t="s">
+      <c r="B748" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C746" s="9" t="s">
+      <c r="C748" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D746" s="9" t="s">
+      <c r="D748" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E746" s="9" t="s">
+      <c r="E748" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F746" s="9" t="s">
+      <c r="F748" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G746" s="9" t="s">
+      <c r="G748" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H746" s="10" t="s">
+      <c r="H748" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="747" spans="1:10">
-[...9 lines deleted...]
-      <c r="D747" s="3">
+    <row r="749" spans="1:10">
+      <c r="A749" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B749" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C749" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D749" s="3">
         <v>600</v>
       </c>
-      <c r="E747" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H747" s="6" t="s">
+      <c r="E749" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F749" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G749" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H749" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="748" spans="1:10">
-      <c r="A748" s="11" t="s">
+    <row r="750" spans="1:10">
+      <c r="A750" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B748" s="12"/>
-[...15 lines deleted...]
-      <c r="A751" s="14" t="s">
+      <c r="B750" s="12"/>
+      <c r="C750" s="12"/>
+      <c r="D750" s="12"/>
+      <c r="E750" s="12"/>
+      <c r="F750" s="12"/>
+      <c r="G750" s="12"/>
+      <c r="H750" s="12"/>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B752" s="13"/>
+      <c r="C752" s="13"/>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B751" s="14" t="s">
+      <c r="B753" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C751" s="15" t="s">
+      <c r="C753" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="752" spans="1:10">
-[...9 lines deleted...]
-    </row>
     <row r="754" spans="1:10">
-      <c r="A754" s="18" t="s">
-[...8 lines deleted...]
-      <c r="A755" s="19" t="s">
+      <c r="A754" s="16">
+        <v>11989</v>
+      </c>
+      <c r="B754" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="C754" s="17" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" s="18" t="s">
+        <v>402</v>
+      </c>
+      <c r="B756" s="18"/>
+      <c r="C756" s="18"/>
+      <c r="D756" s="18"/>
+      <c r="E756" s="18"/>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B755" s="19" t="s">
+      <c r="B757" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C755" s="19" t="s">
+      <c r="C757" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D755" s="20" t="s">
+      <c r="D757" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E755" s="19" t="s">
+      <c r="E757" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="756" spans="1:10">
-[...12 lines deleted...]
-      <c r="E756" s="21" t="s">
+    <row r="758" spans="1:10">
+      <c r="A758" s="21">
+        <v>5511</v>
+      </c>
+      <c r="B758" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="C758" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D758" s="22" t="s">
+        <v>401</v>
+      </c>
+      <c r="E758" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="758" spans="1:10">
-[...12 lines deleted...]
-      <c r="A759" s="9" t="s">
+    <row r="760" spans="1:10">
+      <c r="A760" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="B760" s="8"/>
+      <c r="C760" s="8"/>
+      <c r="D760" s="8"/>
+      <c r="E760" s="8"/>
+      <c r="F760" s="8"/>
+      <c r="G760" s="8"/>
+      <c r="H760" s="8"/>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B759" s="9" t="s">
+      <c r="B761" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C759" s="9" t="s">
+      <c r="C761" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D759" s="9" t="s">
+      <c r="D761" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E759" s="9" t="s">
+      <c r="E761" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F759" s="9" t="s">
+      <c r="F761" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G759" s="9" t="s">
+      <c r="G761" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H759" s="10" t="s">
+      <c r="H761" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="760" spans="1:10">
-[...9 lines deleted...]
-      <c r="D760" s="3">
+    <row r="762" spans="1:10">
+      <c r="A762" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B762" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C762" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D762" s="3">
         <v>600</v>
       </c>
-      <c r="E760" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H760" s="6" t="s">
+      <c r="E762" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F762" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G762" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H762" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="761" spans="1:10">
-      <c r="A761" s="11" t="s">
+    <row r="763" spans="1:10">
+      <c r="A763" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B761" s="12"/>
-[...15 lines deleted...]
-      <c r="A764" s="14" t="s">
+      <c r="B763" s="12"/>
+      <c r="C763" s="12"/>
+      <c r="D763" s="12"/>
+      <c r="E763" s="12"/>
+      <c r="F763" s="12"/>
+      <c r="G763" s="12"/>
+      <c r="H763" s="12"/>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="B765" s="13"/>
+      <c r="C765" s="13"/>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B764" s="14" t="s">
+      <c r="B766" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C764" s="15" t="s">
+      <c r="C766" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="765" spans="1:10">
-[...9 lines deleted...]
-    </row>
     <row r="767" spans="1:10">
-      <c r="A767" s="18" t="s">
-[...8 lines deleted...]
-      <c r="A768" s="19" t="s">
+      <c r="A767" s="16">
+        <v>11990</v>
+      </c>
+      <c r="B767" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="C767" s="17" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" s="18" t="s">
+        <v>407</v>
+      </c>
+      <c r="B769" s="18"/>
+      <c r="C769" s="18"/>
+      <c r="D769" s="18"/>
+      <c r="E769" s="18"/>
+    </row>
+    <row r="770" spans="1:10">
+      <c r="A770" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B768" s="19" t="s">
+      <c r="B770" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C768" s="19" t="s">
+      <c r="C770" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D768" s="20" t="s">
+      <c r="D770" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E768" s="19" t="s">
+      <c r="E770" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="769" spans="1:10">
-[...12 lines deleted...]
-      <c r="E769" s="21" t="s">
+    <row r="771" spans="1:10">
+      <c r="A771" s="21">
+        <v>5513</v>
+      </c>
+      <c r="B771" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="C771" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D771" s="22" t="s">
+        <v>406</v>
+      </c>
+      <c r="E771" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="772" spans="1:10">
-      <c r="A772" s="23"/>
+    <row r="773" spans="1:10">
+      <c r="A773" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="B773" s="8"/>
+      <c r="C773" s="8"/>
+      <c r="D773" s="8"/>
+      <c r="E773" s="8"/>
+      <c r="F773" s="8"/>
+      <c r="G773" s="8"/>
+      <c r="H773" s="8"/>
     </row>
     <row r="774" spans="1:10">
-      <c r="A774" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J774" s="2"/>
+      <c r="A774" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B774" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C774" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D774" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E774" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F774" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G774" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H774" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="775" spans="1:10">
-      <c r="A775" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G775" s="4" t="s">
+      <c r="A775" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B775" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C775" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D775" s="3">
+        <v>600</v>
+      </c>
+      <c r="E775" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F775" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G775" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H775" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B776" s="12"/>
+      <c r="C776" s="12"/>
+      <c r="D776" s="12"/>
+      <c r="E776" s="12"/>
+      <c r="F776" s="12"/>
+      <c r="G776" s="12"/>
+      <c r="H776" s="12"/>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="B778" s="13"/>
+      <c r="C778" s="13"/>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B779" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C779" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="780" spans="1:10">
+      <c r="A780" s="16">
+        <v>12010</v>
+      </c>
+      <c r="B780" s="16" t="s">
+        <v>398</v>
+      </c>
+      <c r="C780" s="17" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" s="18" t="s">
+        <v>411</v>
+      </c>
+      <c r="B782" s="18"/>
+      <c r="C782" s="18"/>
+      <c r="D782" s="18"/>
+      <c r="E782" s="18"/>
+    </row>
+    <row r="783" spans="1:10">
+      <c r="A783" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B783" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C783" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D783" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E783" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H775" s="4" t="s">
-[...135 lines deleted...]
-      </c>
     </row>
     <row r="784" spans="1:10">
-      <c r="A784" s="23"/>
+      <c r="A784" s="21">
+        <v>5522</v>
+      </c>
+      <c r="B784" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="C784" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D784" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="E784" s="21" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="786" spans="1:10">
-      <c r="A786" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J786" s="2"/>
+      <c r="A786" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="B786" s="8"/>
+      <c r="C786" s="8"/>
+      <c r="D786" s="8"/>
+      <c r="E786" s="8"/>
+      <c r="F786" s="8"/>
+      <c r="G786" s="8"/>
+      <c r="H786" s="8"/>
     </row>
     <row r="787" spans="1:10">
-      <c r="A787" s="4" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="A787" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B787" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C787" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D787" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E787" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F787" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G787" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H787" s="10" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" s="3" t="s">
-        <v>278</v>
+        <v>390</v>
       </c>
       <c r="B788" s="3" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-      <c r="D788" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C788" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D788" s="3">
+        <v>600</v>
+      </c>
+      <c r="E788" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F788" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G788" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H788" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="789" spans="1:10">
+      <c r="A789" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B789" s="12"/>
+      <c r="C789" s="12"/>
+      <c r="D789" s="12"/>
+      <c r="E789" s="12"/>
+      <c r="F789" s="12"/>
+      <c r="G789" s="12"/>
+      <c r="H789" s="12"/>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" s="13" t="s">
+        <v>413</v>
+      </c>
+      <c r="B791" s="13"/>
+      <c r="C791" s="13"/>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B792" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C792" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="793" spans="1:10">
+      <c r="A793" s="16">
+        <v>12011</v>
+      </c>
+      <c r="B793" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C793" s="17" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="795" spans="1:10">
+      <c r="A795" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="B795" s="18"/>
+      <c r="C795" s="18"/>
+      <c r="D795" s="18"/>
+      <c r="E795" s="18"/>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B796" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C796" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D796" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E796" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="797" spans="1:10">
+      <c r="A797" s="21">
+        <v>5618</v>
+      </c>
+      <c r="B797" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C797" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D797" s="22" t="s">
+        <v>415</v>
+      </c>
+      <c r="E797" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="B799" s="8"/>
+      <c r="C799" s="8"/>
+      <c r="D799" s="8"/>
+      <c r="E799" s="8"/>
+      <c r="F799" s="8"/>
+      <c r="G799" s="8"/>
+      <c r="H799" s="8"/>
+    </row>
+    <row r="800" spans="1:10">
+      <c r="A800" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B800" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C800" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D800" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E800" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F800" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G800" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H800" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="801" spans="1:10">
+      <c r="A801" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B801" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C801" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D801" s="3">
+        <v>600</v>
+      </c>
+      <c r="E801" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F801" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G801" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H801" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B802" s="12"/>
+      <c r="C802" s="12"/>
+      <c r="D802" s="12"/>
+      <c r="E802" s="12"/>
+      <c r="F802" s="12"/>
+      <c r="G802" s="12"/>
+      <c r="H802" s="12"/>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B804" s="13"/>
+      <c r="C804" s="13"/>
+    </row>
+    <row r="805" spans="1:10">
+      <c r="A805" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B805" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C805" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="806" spans="1:10">
+      <c r="A806" s="16">
+        <v>12013</v>
+      </c>
+      <c r="B806" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C806" s="17" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" s="18" t="s">
+        <v>420</v>
+      </c>
+      <c r="B808" s="18"/>
+      <c r="C808" s="18"/>
+      <c r="D808" s="18"/>
+      <c r="E808" s="18"/>
+    </row>
+    <row r="809" spans="1:10">
+      <c r="A809" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B809" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C809" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D809" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E809" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="810" spans="1:10">
+      <c r="A810" s="21">
+        <v>5616</v>
+      </c>
+      <c r="B810" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C810" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D810" s="22" t="s">
+        <v>419</v>
+      </c>
+      <c r="E810" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="B812" s="8"/>
+      <c r="C812" s="8"/>
+      <c r="D812" s="8"/>
+      <c r="E812" s="8"/>
+      <c r="F812" s="8"/>
+      <c r="G812" s="8"/>
+      <c r="H812" s="8"/>
+    </row>
+    <row r="813" spans="1:10">
+      <c r="A813" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B813" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C813" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D813" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E813" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F813" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G813" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H813" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="814" spans="1:10">
+      <c r="A814" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B814" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C814" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D814" s="3">
+        <v>600</v>
+      </c>
+      <c r="E814" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F814" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G814" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H814" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B815" s="12"/>
+      <c r="C815" s="12"/>
+      <c r="D815" s="12"/>
+      <c r="E815" s="12"/>
+      <c r="F815" s="12"/>
+      <c r="G815" s="12"/>
+      <c r="H815" s="12"/>
+    </row>
+    <row r="817" spans="1:10">
+      <c r="A817" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="B817" s="13"/>
+      <c r="C817" s="13"/>
+    </row>
+    <row r="818" spans="1:10">
+      <c r="A818" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B818" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C818" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="819" spans="1:10">
+      <c r="A819" s="16">
+        <v>12015</v>
+      </c>
+      <c r="B819" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C819" s="17" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="821" spans="1:10">
+      <c r="A821" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="B821" s="18"/>
+      <c r="C821" s="18"/>
+      <c r="D821" s="18"/>
+      <c r="E821" s="18"/>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B822" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C822" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D822" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E822" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="823" spans="1:10">
+      <c r="A823" s="21">
+        <v>5620</v>
+      </c>
+      <c r="B823" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C823" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D823" s="22" t="s">
+        <v>423</v>
+      </c>
+      <c r="E823" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="825" spans="1:10">
+      <c r="A825" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="B825" s="8"/>
+      <c r="C825" s="8"/>
+      <c r="D825" s="8"/>
+      <c r="E825" s="8"/>
+      <c r="F825" s="8"/>
+      <c r="G825" s="8"/>
+      <c r="H825" s="8"/>
+    </row>
+    <row r="826" spans="1:10">
+      <c r="A826" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B826" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C826" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D826" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E826" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F826" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G826" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H826" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="827" spans="1:10">
+      <c r="A827" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B827" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C827" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D827" s="3">
+        <v>600</v>
+      </c>
+      <c r="E827" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F827" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G827" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H827" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="828" spans="1:10">
+      <c r="A828" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B828" s="12"/>
+      <c r="C828" s="12"/>
+      <c r="D828" s="12"/>
+      <c r="E828" s="12"/>
+      <c r="F828" s="12"/>
+      <c r="G828" s="12"/>
+      <c r="H828" s="12"/>
+    </row>
+    <row r="830" spans="1:10">
+      <c r="A830" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="B830" s="13"/>
+      <c r="C830" s="13"/>
+    </row>
+    <row r="831" spans="1:10">
+      <c r="A831" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B831" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C831" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="832" spans="1:10">
+      <c r="A832" s="16">
+        <v>12016</v>
+      </c>
+      <c r="B832" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C832" s="17" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="834" spans="1:10">
+      <c r="A834" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="B834" s="18"/>
+      <c r="C834" s="18"/>
+      <c r="D834" s="18"/>
+      <c r="E834" s="18"/>
+    </row>
+    <row r="835" spans="1:10">
+      <c r="A835" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B835" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C835" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D835" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E835" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="836" spans="1:10">
+      <c r="A836" s="21">
+        <v>5612</v>
+      </c>
+      <c r="B836" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C836" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D836" s="22" t="s">
+        <v>427</v>
+      </c>
+      <c r="E836" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="838" spans="1:10">
+      <c r="A838" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="B838" s="8"/>
+      <c r="C838" s="8"/>
+      <c r="D838" s="8"/>
+      <c r="E838" s="8"/>
+      <c r="F838" s="8"/>
+      <c r="G838" s="8"/>
+      <c r="H838" s="8"/>
+    </row>
+    <row r="839" spans="1:10">
+      <c r="A839" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B839" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C839" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D839" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E839" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F839" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G839" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H839" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="840" spans="1:10">
+      <c r="A840" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B840" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C840" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D840" s="3">
+        <v>600</v>
+      </c>
+      <c r="E840" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F840" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G840" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H840" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="841" spans="1:10">
+      <c r="A841" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B841" s="12"/>
+      <c r="C841" s="12"/>
+      <c r="D841" s="12"/>
+      <c r="E841" s="12"/>
+      <c r="F841" s="12"/>
+      <c r="G841" s="12"/>
+      <c r="H841" s="12"/>
+    </row>
+    <row r="843" spans="1:10">
+      <c r="A843" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="B843" s="13"/>
+      <c r="C843" s="13"/>
+    </row>
+    <row r="844" spans="1:10">
+      <c r="A844" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B844" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C844" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="845" spans="1:10">
+      <c r="A845" s="16">
+        <v>12017</v>
+      </c>
+      <c r="B845" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C845" s="17" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="847" spans="1:10">
+      <c r="A847" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="B847" s="18"/>
+      <c r="C847" s="18"/>
+      <c r="D847" s="18"/>
+      <c r="E847" s="18"/>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B848" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C848" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D848" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E848" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="849" spans="1:10">
+      <c r="A849" s="21">
+        <v>5614</v>
+      </c>
+      <c r="B849" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C849" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D849" s="22" t="s">
+        <v>431</v>
+      </c>
+      <c r="E849" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="851" spans="1:10">
+      <c r="A851" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="B851" s="8"/>
+      <c r="C851" s="8"/>
+      <c r="D851" s="8"/>
+      <c r="E851" s="8"/>
+      <c r="F851" s="8"/>
+      <c r="G851" s="8"/>
+      <c r="H851" s="8"/>
+    </row>
+    <row r="852" spans="1:10">
+      <c r="A852" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B852" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C852" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D852" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E852" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F852" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G852" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H852" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="853" spans="1:10">
+      <c r="A853" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B853" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C853" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D853" s="3">
+        <v>600</v>
+      </c>
+      <c r="E853" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F853" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G853" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H853" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="854" spans="1:10">
+      <c r="A854" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B854" s="12"/>
+      <c r="C854" s="12"/>
+      <c r="D854" s="12"/>
+      <c r="E854" s="12"/>
+      <c r="F854" s="12"/>
+      <c r="G854" s="12"/>
+      <c r="H854" s="12"/>
+    </row>
+    <row r="856" spans="1:10">
+      <c r="A856" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="B856" s="13"/>
+      <c r="C856" s="13"/>
+    </row>
+    <row r="857" spans="1:10">
+      <c r="A857" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B857" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C857" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="858" spans="1:10">
+      <c r="A858" s="16">
+        <v>12012</v>
+      </c>
+      <c r="B858" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="C858" s="17" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="860" spans="1:10">
+      <c r="A860" s="18" t="s">
+        <v>437</v>
+      </c>
+      <c r="B860" s="18"/>
+      <c r="C860" s="18"/>
+      <c r="D860" s="18"/>
+      <c r="E860" s="18"/>
+    </row>
+    <row r="861" spans="1:10">
+      <c r="A861" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B861" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C861" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D861" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E861" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="862" spans="1:10">
+      <c r="A862" s="21">
+        <v>5610</v>
+      </c>
+      <c r="B862" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C862" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D862" s="22" t="s">
+        <v>436</v>
+      </c>
+      <c r="E862" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="864" spans="1:10">
+      <c r="A864" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="B864" s="8"/>
+      <c r="C864" s="8"/>
+      <c r="D864" s="8"/>
+      <c r="E864" s="8"/>
+      <c r="F864" s="8"/>
+      <c r="G864" s="8"/>
+      <c r="H864" s="8"/>
+    </row>
+    <row r="865" spans="1:10">
+      <c r="A865" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B865" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C865" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D865" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E865" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F865" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G865" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H865" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="866" spans="1:10">
+      <c r="A866" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B866" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C866" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D866" s="3">
+        <v>600</v>
+      </c>
+      <c r="E866" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F866" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G866" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H866" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="867" spans="1:10">
+      <c r="A867" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B867" s="12"/>
+      <c r="C867" s="12"/>
+      <c r="D867" s="12"/>
+      <c r="E867" s="12"/>
+      <c r="F867" s="12"/>
+      <c r="G867" s="12"/>
+      <c r="H867" s="12"/>
+    </row>
+    <row r="869" spans="1:10">
+      <c r="A869" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="B869" s="13"/>
+      <c r="C869" s="13"/>
+    </row>
+    <row r="870" spans="1:10">
+      <c r="A870" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B870" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C870" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="871" spans="1:10">
+      <c r="A871" s="16">
+        <v>12014</v>
+      </c>
+      <c r="B871" s="16" t="s">
+        <v>414</v>
+      </c>
+      <c r="C871" s="17" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="873" spans="1:10">
+      <c r="A873" s="18" t="s">
+        <v>441</v>
+      </c>
+      <c r="B873" s="18"/>
+      <c r="C873" s="18"/>
+      <c r="D873" s="18"/>
+      <c r="E873" s="18"/>
+    </row>
+    <row r="874" spans="1:10">
+      <c r="A874" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B874" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C874" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D874" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E874" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="875" spans="1:10">
+      <c r="A875" s="21">
+        <v>5625</v>
+      </c>
+      <c r="B875" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C875" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D875" s="22" t="s">
+        <v>440</v>
+      </c>
+      <c r="E875" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="878" spans="1:10">
+      <c r="A878" s="23"/>
+    </row>
+    <row r="880" spans="1:10">
+      <c r="A880" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B880" s="2"/>
+      <c r="C880" s="2"/>
+      <c r="D880" s="2"/>
+      <c r="E880" s="2"/>
+      <c r="F880" s="2"/>
+      <c r="G880" s="2"/>
+      <c r="H880" s="2"/>
+      <c r="I880" s="2"/>
+      <c r="J880" s="2"/>
+    </row>
+    <row r="881" spans="1:10">
+      <c r="A881" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B881" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C881" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D881" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E881" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F881" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G881" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H881" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I881" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J881" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="882" spans="1:10">
+      <c r="A882" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B882" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C882" s="3"/>
+      <c r="D882" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E788" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F788" s="3" t="s">
+      <c r="E882" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F882" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="G788" s="3" t="s">
+      <c r="G882" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H788" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A790" t="s">
+      <c r="H882" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I882" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="J882" s="6" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="884" spans="1:10">
+      <c r="A884" t="s">
         <v>21</v>
       </c>
-      <c r="B790" t="s">
-[...2 lines deleted...]
-      <c r="C790" t="s">
+      <c r="B884" t="s">
+        <v>443</v>
+      </c>
+      <c r="C884" t="s">
         <v>22</v>
       </c>
-      <c r="D790" t="s">
-[...2 lines deleted...]
-      <c r="E790" t="s">
+      <c r="D884" t="s">
+        <v>445</v>
+      </c>
+      <c r="E884" t="s">
         <v>5</v>
       </c>
-      <c r="F790" t="s">
+      <c r="F884" t="s">
         <v>14</v>
       </c>
-      <c r="G790" t="s">
+      <c r="G884" t="s">
         <v>7</v>
       </c>
-      <c r="H790" t="s">
+      <c r="H884" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="791" spans="1:10">
-      <c r="A791" t="s">
+    <row r="885" spans="1:10">
+      <c r="A885" t="s">
         <v>9</v>
       </c>
-      <c r="B791" t="s">
-[...2 lines deleted...]
-      <c r="C791" t="s">
+      <c r="B885" t="s">
+        <v>18</v>
+      </c>
+      <c r="C885" t="s">
         <v>24</v>
       </c>
-      <c r="D791" t="s">
-[...2 lines deleted...]
-      <c r="E791" t="s">
+      <c r="D885" t="s">
+        <v>25</v>
+      </c>
+      <c r="E885" t="s">
         <v>26</v>
       </c>
-      <c r="F791" t="s">
+      <c r="F885" t="s">
+        <v>360</v>
+      </c>
+      <c r="G885" t="s">
+        <v>8</v>
+      </c>
+      <c r="H885" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="886" spans="1:10">
+      <c r="A886" t="s">
+        <v>28</v>
+      </c>
+      <c r="B886" t="s">
+        <v>444</v>
+      </c>
+      <c r="C886" t="s">
+        <v>29</v>
+      </c>
+      <c r="D886" t="s">
+        <v>444</v>
+      </c>
+      <c r="E886" t="s">
+        <v>30</v>
+      </c>
+      <c r="F886" t="s">
+        <v>52</v>
+      </c>
+      <c r="G886" t="s">
+        <v>32</v>
+      </c>
+      <c r="H886" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10">
+      <c r="A887" t="s">
+        <v>33</v>
+      </c>
+      <c r="B887" t="s">
+        <v>52</v>
+      </c>
+      <c r="C887" t="s">
+        <v>34</v>
+      </c>
+      <c r="D887" t="s">
+        <v>187</v>
+      </c>
+      <c r="E887" t="s">
+        <v>6</v>
+      </c>
+      <c r="F887" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="890" spans="1:10">
+      <c r="A890" s="23"/>
+    </row>
+    <row r="892" spans="1:10">
+      <c r="A892" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="B892" s="2"/>
+      <c r="C892" s="2"/>
+      <c r="D892" s="2"/>
+      <c r="E892" s="2"/>
+      <c r="F892" s="2"/>
+      <c r="G892" s="2"/>
+      <c r="H892" s="2"/>
+      <c r="I892" s="2"/>
+      <c r="J892" s="2"/>
+    </row>
+    <row r="893" spans="1:10">
+      <c r="A893" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B893" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C893" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D893" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E893" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F893" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G893" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H893" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I893" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J893" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="894" spans="1:10">
+      <c r="A894" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B894" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C894" s="3"/>
+      <c r="D894" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E894" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="F894" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G894" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H894" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I894" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="J894" s="6" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10">
+      <c r="A896" t="s">
+        <v>21</v>
+      </c>
+      <c r="B896" t="s">
+        <v>447</v>
+      </c>
+      <c r="C896" t="s">
+        <v>22</v>
+      </c>
+      <c r="D896" t="s">
+        <v>450</v>
+      </c>
+      <c r="E896" t="s">
+        <v>5</v>
+      </c>
+      <c r="F896" t="s">
+        <v>14</v>
+      </c>
+      <c r="G896" t="s">
+        <v>7</v>
+      </c>
+      <c r="H896" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="897" spans="1:10">
+      <c r="A897" t="s">
+        <v>9</v>
+      </c>
+      <c r="B897" t="s">
+        <v>351</v>
+      </c>
+      <c r="C897" t="s">
+        <v>24</v>
+      </c>
+      <c r="D897" t="s">
+        <v>451</v>
+      </c>
+      <c r="E897" t="s">
+        <v>26</v>
+      </c>
+      <c r="F897" t="s">
         <v>27</v>
       </c>
-      <c r="G791" t="s">
+      <c r="G897" t="s">
         <v>8</v>
       </c>
-      <c r="H791" t="s">
+      <c r="H897" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="792" spans="1:10">
-      <c r="A792" t="s">
+    <row r="898" spans="1:10">
+      <c r="A898" t="s">
         <v>28</v>
       </c>
-      <c r="B792" t="s">
-[...2 lines deleted...]
-      <c r="C792" t="s">
+      <c r="B898" t="s">
+        <v>449</v>
+      </c>
+      <c r="C898" t="s">
         <v>29</v>
       </c>
-      <c r="D792" t="s">
-[...2 lines deleted...]
-      <c r="E792" t="s">
+      <c r="D898" t="s">
+        <v>449</v>
+      </c>
+      <c r="E898" t="s">
         <v>30</v>
       </c>
-      <c r="F792" t="s">
+      <c r="F898" t="s">
+        <v>452</v>
+      </c>
+      <c r="G898" t="s">
+        <v>32</v>
+      </c>
+      <c r="H898" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="899" spans="1:10">
+      <c r="A899" t="s">
+        <v>33</v>
+      </c>
+      <c r="B899" t="s">
+        <v>452</v>
+      </c>
+      <c r="C899" t="s">
+        <v>34</v>
+      </c>
+      <c r="D899" t="s">
+        <v>453</v>
+      </c>
+      <c r="E899" t="s">
+        <v>6</v>
+      </c>
+      <c r="F899" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="901" spans="1:10">
+      <c r="A901" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B901" s="7"/>
+      <c r="C901" s="7"/>
+      <c r="D901" s="7"/>
+      <c r="E901" s="7"/>
+      <c r="F901" s="7"/>
+      <c r="G901" s="7"/>
+      <c r="H901" s="7"/>
+    </row>
+    <row r="903" spans="1:10">
+      <c r="A903" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="B903" s="8"/>
+      <c r="C903" s="8"/>
+      <c r="D903" s="8"/>
+      <c r="E903" s="8"/>
+      <c r="F903" s="8"/>
+      <c r="G903" s="8"/>
+      <c r="H903" s="8"/>
+    </row>
+    <row r="904" spans="1:10">
+      <c r="A904" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B904" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C904" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D904" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E904" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F904" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G904" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H904" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="905" spans="1:10">
+      <c r="A905" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B905" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="C905" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D905" s="3">
+        <v>706</v>
+      </c>
+      <c r="E905" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F905" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G905" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="H905" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="G792" t="s">
+    </row>
+    <row r="906" spans="1:10">
+      <c r="A906" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="B906" s="12"/>
+      <c r="C906" s="12"/>
+      <c r="D906" s="12"/>
+      <c r="E906" s="12"/>
+      <c r="F906" s="12"/>
+      <c r="G906" s="12"/>
+      <c r="H906" s="12"/>
+    </row>
+    <row r="908" spans="1:10">
+      <c r="A908" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="B908" s="13"/>
+      <c r="C908" s="13"/>
+    </row>
+    <row r="909" spans="1:10">
+      <c r="A909" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B909" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C909" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="H792" t="s">
+    </row>
+    <row r="910" spans="1:10">
+      <c r="A910" s="16">
+        <v>49</v>
+      </c>
+      <c r="B910" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="C910" s="17" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="912" spans="1:10">
+      <c r="A912" s="18" t="s">
+        <v>464</v>
+      </c>
+      <c r="B912" s="18"/>
+      <c r="C912" s="18"/>
+      <c r="D912" s="18"/>
+      <c r="E912" s="18"/>
+    </row>
+    <row r="913" spans="1:10">
+      <c r="A913" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B913" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C913" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D913" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E913" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="914" spans="1:10">
+      <c r="A914" s="21">
+        <v>4583</v>
+      </c>
+      <c r="B914" s="21" t="s">
+        <v>465</v>
+      </c>
+      <c r="C914" s="21" t="s">
+        <v>455</v>
+      </c>
+      <c r="D914" s="22" t="s">
+        <v>466</v>
+      </c>
+      <c r="E914" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="915" spans="1:10">
+      <c r="A915" s="24">
+        <v>4584</v>
+      </c>
+      <c r="B915" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="C915" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D915" s="25" t="s">
+        <v>467</v>
+      </c>
+      <c r="E915" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="916" spans="1:10">
+      <c r="A916" s="21">
+        <v>4587</v>
+      </c>
+      <c r="B916" s="21" t="s">
+        <v>465</v>
+      </c>
+      <c r="C916" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="D916" s="22" t="s">
+        <v>469</v>
+      </c>
+      <c r="E916" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="918" spans="1:10">
+      <c r="A918" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="B918" s="8"/>
+      <c r="C918" s="8"/>
+      <c r="D918" s="8"/>
+      <c r="E918" s="8"/>
+      <c r="F918" s="8"/>
+      <c r="G918" s="8"/>
+      <c r="H918" s="8"/>
+    </row>
+    <row r="919" spans="1:10">
+      <c r="A919" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B919" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C919" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D919" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E919" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F919" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G919" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H919" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="920" spans="1:10">
+      <c r="A920" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B920" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="C920" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D920" s="3">
+        <v>706</v>
+      </c>
+      <c r="E920" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F920" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G920" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="H920" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="793" spans="1:10">
-      <c r="A793" t="s">
+    <row r="921" spans="1:10">
+      <c r="A921" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="B921" s="12"/>
+      <c r="C921" s="12"/>
+      <c r="D921" s="12"/>
+      <c r="E921" s="12"/>
+      <c r="F921" s="12"/>
+      <c r="G921" s="12"/>
+      <c r="H921" s="12"/>
+    </row>
+    <row r="923" spans="1:10">
+      <c r="A923" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="B923" s="13"/>
+      <c r="C923" s="13"/>
+    </row>
+    <row r="924" spans="1:10">
+      <c r="A924" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B924" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C924" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="925" spans="1:10">
+      <c r="A925" s="16">
+        <v>57</v>
+      </c>
+      <c r="B925" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="C925" s="17" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="927" spans="1:10">
+      <c r="A927" s="18" t="s">
+        <v>475</v>
+      </c>
+      <c r="B927" s="18"/>
+      <c r="C927" s="18"/>
+      <c r="D927" s="18"/>
+      <c r="E927" s="18"/>
+    </row>
+    <row r="928" spans="1:10">
+      <c r="A928" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B928" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C928" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D928" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B793" t="s">
+      <c r="E928" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="929" spans="1:10">
+      <c r="A929" s="21">
+        <v>4680</v>
+      </c>
+      <c r="B929" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="C929" s="21" t="s">
+        <v>455</v>
+      </c>
+      <c r="D929" s="22" t="s">
+        <v>477</v>
+      </c>
+      <c r="E929" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" s="24">
+        <v>4681</v>
+      </c>
+      <c r="B930" s="24" t="s">
+        <v>476</v>
+      </c>
+      <c r="C930" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D930" s="25" t="s">
+        <v>478</v>
+      </c>
+      <c r="E930" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="931" spans="1:10">
+      <c r="A931" s="21">
+        <v>4683</v>
+      </c>
+      <c r="B931" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="C931" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="D931" s="22" t="s">
+        <v>479</v>
+      </c>
+      <c r="E931" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="934" spans="1:10">
+      <c r="A934" s="23"/>
+    </row>
+    <row r="936" spans="1:10">
+      <c r="A936" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B936" s="2"/>
+      <c r="C936" s="2"/>
+      <c r="D936" s="2"/>
+      <c r="E936" s="2"/>
+      <c r="F936" s="2"/>
+      <c r="G936" s="2"/>
+      <c r="H936" s="2"/>
+      <c r="I936" s="2"/>
+      <c r="J936" s="2"/>
+    </row>
+    <row r="937" spans="1:10">
+      <c r="A937" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B937" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C937" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D937" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E937" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F937" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G937" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H937" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I937" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J937" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="938" spans="1:10">
+      <c r="A938" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B938" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="C938" s="3"/>
+      <c r="D938" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E938" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F938" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G938" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H938" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I938" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="J938" s="6" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="940" spans="1:10">
+      <c r="A940" t="s">
+        <v>21</v>
+      </c>
+      <c r="B940" t="s">
+        <v>481</v>
+      </c>
+      <c r="C940" t="s">
+        <v>22</v>
+      </c>
+      <c r="D940" t="s">
+        <v>484</v>
+      </c>
+      <c r="E940" t="s">
+        <v>5</v>
+      </c>
+      <c r="F940" t="s">
+        <v>14</v>
+      </c>
+      <c r="G940" t="s">
+        <v>7</v>
+      </c>
+      <c r="H940" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="941" spans="1:10">
+      <c r="A941" t="s">
+        <v>9</v>
+      </c>
+      <c r="B941" t="s">
+        <v>351</v>
+      </c>
+      <c r="C941" t="s">
+        <v>24</v>
+      </c>
+      <c r="D941" t="s">
+        <v>485</v>
+      </c>
+      <c r="E941" t="s">
+        <v>26</v>
+      </c>
+      <c r="F941" t="s">
+        <v>27</v>
+      </c>
+      <c r="G941" t="s">
+        <v>8</v>
+      </c>
+      <c r="H941" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="942" spans="1:10">
+      <c r="A942" t="s">
+        <v>28</v>
+      </c>
+      <c r="B942" t="s">
+        <v>483</v>
+      </c>
+      <c r="C942" t="s">
+        <v>29</v>
+      </c>
+      <c r="D942" t="s">
+        <v>483</v>
+      </c>
+      <c r="E942" t="s">
+        <v>30</v>
+      </c>
+      <c r="F942" t="s">
+        <v>486</v>
+      </c>
+      <c r="G942" t="s">
+        <v>32</v>
+      </c>
+      <c r="H942" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10">
+      <c r="A943" t="s">
+        <v>33</v>
+      </c>
+      <c r="B943" t="s">
+        <v>486</v>
+      </c>
+      <c r="C943" t="s">
+        <v>34</v>
+      </c>
+      <c r="D943" t="s">
+        <v>487</v>
+      </c>
+      <c r="E943" t="s">
+        <v>6</v>
+      </c>
+      <c r="F943" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="945" spans="1:10">
+      <c r="A945" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B945" s="7"/>
+      <c r="C945" s="7"/>
+      <c r="D945" s="7"/>
+      <c r="E945" s="7"/>
+      <c r="F945" s="7"/>
+      <c r="G945" s="7"/>
+      <c r="H945" s="7"/>
+    </row>
+    <row r="947" spans="1:10">
+      <c r="A947" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="B947" s="8"/>
+      <c r="C947" s="8"/>
+      <c r="D947" s="8"/>
+      <c r="E947" s="8"/>
+      <c r="F947" s="8"/>
+      <c r="G947" s="8"/>
+      <c r="H947" s="8"/>
+    </row>
+    <row r="948" spans="1:10">
+      <c r="A948" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B948" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C948" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D948" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E948" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F948" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G948" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H948" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="949" spans="1:10">
+      <c r="A949" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B949" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C949" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D949" s="3">
+        <v>706</v>
+      </c>
+      <c r="E949" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F949" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G949" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="H949" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="C793" t="s">
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B950" s="12"/>
+      <c r="C950" s="12"/>
+      <c r="D950" s="12"/>
+      <c r="E950" s="12"/>
+      <c r="F950" s="12"/>
+      <c r="G950" s="12"/>
+      <c r="H950" s="12"/>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="B952" s="13"/>
+      <c r="C952" s="13"/>
+    </row>
+    <row r="953" spans="1:10">
+      <c r="A953" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B953" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C953" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" s="16">
+        <v>272</v>
+      </c>
+      <c r="B954" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="C954" s="17" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="956" spans="1:10">
+      <c r="A956" s="18" t="s">
+        <v>498</v>
+      </c>
+      <c r="B956" s="18"/>
+      <c r="C956" s="18"/>
+      <c r="D956" s="18"/>
+      <c r="E956" s="18"/>
+    </row>
+    <row r="957" spans="1:10">
+      <c r="A957" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B957" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C957" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D957" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E957" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="958" spans="1:10">
+      <c r="A958" s="21">
+        <v>4892</v>
+      </c>
+      <c r="B958" s="21" t="s">
+        <v>499</v>
+      </c>
+      <c r="C958" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D958" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="E958" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="B960" s="8"/>
+      <c r="C960" s="8"/>
+      <c r="D960" s="8"/>
+      <c r="E960" s="8"/>
+      <c r="F960" s="8"/>
+      <c r="G960" s="8"/>
+      <c r="H960" s="8"/>
+    </row>
+    <row r="961" spans="1:10">
+      <c r="A961" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B961" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C961" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D961" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E961" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F961" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G961" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H961" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="962" spans="1:10">
+      <c r="A962" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B962" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C962" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D962" s="3">
+        <v>706</v>
+      </c>
+      <c r="E962" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F962" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G962" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="H962" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="963" spans="1:10">
+      <c r="A963" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B963" s="12"/>
+      <c r="C963" s="12"/>
+      <c r="D963" s="12"/>
+      <c r="E963" s="12"/>
+      <c r="F963" s="12"/>
+      <c r="G963" s="12"/>
+      <c r="H963" s="12"/>
+    </row>
+    <row r="965" spans="1:10">
+      <c r="A965" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="B965" s="13"/>
+      <c r="C965" s="13"/>
+    </row>
+    <row r="966" spans="1:10">
+      <c r="A966" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B966" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C966" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" s="16">
+        <v>269</v>
+      </c>
+      <c r="B967" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="C967" s="17" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="969" spans="1:10">
+      <c r="A969" s="18" t="s">
+        <v>504</v>
+      </c>
+      <c r="B969" s="18"/>
+      <c r="C969" s="18"/>
+      <c r="D969" s="18"/>
+      <c r="E969" s="18"/>
+    </row>
+    <row r="970" spans="1:10">
+      <c r="A970" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B970" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C970" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D970" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E970" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="971" spans="1:10">
+      <c r="A971" s="21">
+        <v>4902</v>
+      </c>
+      <c r="B971" s="21" t="s">
+        <v>505</v>
+      </c>
+      <c r="C971" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D971" s="22" t="s">
+        <v>503</v>
+      </c>
+      <c r="E971" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="973" spans="1:10">
+      <c r="A973" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="B973" s="8"/>
+      <c r="C973" s="8"/>
+      <c r="D973" s="8"/>
+      <c r="E973" s="8"/>
+      <c r="F973" s="8"/>
+      <c r="G973" s="8"/>
+      <c r="H973" s="8"/>
+    </row>
+    <row r="974" spans="1:10">
+      <c r="A974" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B974" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C974" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D974" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E974" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F974" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G974" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H974" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="975" spans="1:10">
+      <c r="A975" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B975" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C975" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D975" s="3">
+        <v>706</v>
+      </c>
+      <c r="E975" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F975" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G975" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="H975" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="976" spans="1:10">
+      <c r="A976" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B976" s="12"/>
+      <c r="C976" s="12"/>
+      <c r="D976" s="12"/>
+      <c r="E976" s="12"/>
+      <c r="F976" s="12"/>
+      <c r="G976" s="12"/>
+      <c r="H976" s="12"/>
+    </row>
+    <row r="978" spans="1:10">
+      <c r="A978" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="B978" s="13"/>
+      <c r="C978" s="13"/>
+    </row>
+    <row r="979" spans="1:10">
+      <c r="A979" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B979" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C979" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="980" spans="1:10">
+      <c r="A980" s="16">
+        <v>271</v>
+      </c>
+      <c r="B980" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="C980" s="17" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="982" spans="1:10">
+      <c r="A982" s="18" t="s">
+        <v>510</v>
+      </c>
+      <c r="B982" s="18"/>
+      <c r="C982" s="18"/>
+      <c r="D982" s="18"/>
+      <c r="E982" s="18"/>
+    </row>
+    <row r="983" spans="1:10">
+      <c r="A983" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B983" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C983" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D983" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E983" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10">
+      <c r="A984" s="21">
+        <v>4895</v>
+      </c>
+      <c r="B984" s="21" t="s">
+        <v>499</v>
+      </c>
+      <c r="C984" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D984" s="22" t="s">
+        <v>509</v>
+      </c>
+      <c r="E984" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="986" spans="1:10">
+      <c r="A986" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="B986" s="8"/>
+      <c r="C986" s="8"/>
+      <c r="D986" s="8"/>
+      <c r="E986" s="8"/>
+      <c r="F986" s="8"/>
+      <c r="G986" s="8"/>
+      <c r="H986" s="8"/>
+    </row>
+    <row r="987" spans="1:10">
+      <c r="A987" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B987" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C987" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D987" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E987" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F987" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G987" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H987" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B988" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C988" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D988" s="3">
+        <v>706</v>
+      </c>
+      <c r="E988" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F988" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G988" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="H988" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="989" spans="1:10">
+      <c r="A989" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B989" s="12"/>
+      <c r="C989" s="12"/>
+      <c r="D989" s="12"/>
+      <c r="E989" s="12"/>
+      <c r="F989" s="12"/>
+      <c r="G989" s="12"/>
+      <c r="H989" s="12"/>
+    </row>
+    <row r="991" spans="1:10">
+      <c r="A991" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="B991" s="13"/>
+      <c r="C991" s="13"/>
+    </row>
+    <row r="992" spans="1:10">
+      <c r="A992" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B992" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C992" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="993" spans="1:10">
+      <c r="A993" s="16">
+        <v>270</v>
+      </c>
+      <c r="B993" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="C993" s="17" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10">
+      <c r="A995" s="18" t="s">
+        <v>515</v>
+      </c>
+      <c r="B995" s="18"/>
+      <c r="C995" s="18"/>
+      <c r="D995" s="18"/>
+      <c r="E995" s="18"/>
+    </row>
+    <row r="996" spans="1:10">
+      <c r="A996" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B996" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C996" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D996" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E996" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="997" spans="1:10">
+      <c r="A997" s="21">
+        <v>4905</v>
+      </c>
+      <c r="B997" s="21" t="s">
+        <v>505</v>
+      </c>
+      <c r="C997" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D997" s="22" t="s">
+        <v>514</v>
+      </c>
+      <c r="E997" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="999" spans="1:10">
+      <c r="A999" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="B999" s="8"/>
+      <c r="C999" s="8"/>
+      <c r="D999" s="8"/>
+      <c r="E999" s="8"/>
+      <c r="F999" s="8"/>
+      <c r="G999" s="8"/>
+      <c r="H999" s="8"/>
+    </row>
+    <row r="1000" spans="1:10">
+      <c r="A1000" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1000" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1000" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1000" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1000" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1000" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1000" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1000" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:10">
+      <c r="A1001" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="B1001" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1001" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D1001" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1001" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1001" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G1001" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="H1001" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:10">
+      <c r="A1002" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1002" s="12"/>
+      <c r="C1002" s="12"/>
+      <c r="D1002" s="12"/>
+      <c r="E1002" s="12"/>
+      <c r="F1002" s="12"/>
+      <c r="G1002" s="12"/>
+      <c r="H1002" s="12"/>
+    </row>
+    <row r="1004" spans="1:10">
+      <c r="A1004" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="B1004" s="13"/>
+      <c r="C1004" s="13"/>
+    </row>
+    <row r="1005" spans="1:10">
+      <c r="A1005" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1005" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1005" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:10">
+      <c r="A1006" s="16">
+        <v>202500000000081</v>
+      </c>
+      <c r="B1006" s="16" t="s">
+        <v>522</v>
+      </c>
+      <c r="C1006" s="17" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:10">
+      <c r="A1008" s="18" t="s">
+        <v>524</v>
+      </c>
+      <c r="B1008" s="18"/>
+      <c r="C1008" s="18"/>
+      <c r="D1008" s="18"/>
+      <c r="E1008" s="18"/>
+    </row>
+    <row r="1009" spans="1:10">
+      <c r="A1009" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1009" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1009" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1009" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1009" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:10">
+      <c r="A1010" s="21">
+        <v>5124</v>
+      </c>
+      <c r="B1010" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="C1010" s="21" t="s">
+        <v>517</v>
+      </c>
+      <c r="D1010" s="22" t="s">
+        <v>523</v>
+      </c>
+      <c r="E1010" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:10">
+      <c r="A1012" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1012" s="8"/>
+      <c r="C1012" s="8"/>
+      <c r="D1012" s="8"/>
+      <c r="E1012" s="8"/>
+      <c r="F1012" s="8"/>
+      <c r="G1012" s="8"/>
+      <c r="H1012" s="8"/>
+    </row>
+    <row r="1013" spans="1:10">
+      <c r="A1013" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1013" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1013" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1013" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1013" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1013" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1013" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1013" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10">
+      <c r="A1014" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1014" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1014" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D1014" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1014" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1014" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G1014" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="H1014" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:10">
+      <c r="A1015" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1015" s="12"/>
+      <c r="C1015" s="12"/>
+      <c r="D1015" s="12"/>
+      <c r="E1015" s="12"/>
+      <c r="F1015" s="12"/>
+      <c r="G1015" s="12"/>
+      <c r="H1015" s="12"/>
+    </row>
+    <row r="1017" spans="1:10">
+      <c r="A1017" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="B1017" s="13"/>
+      <c r="C1017" s="13"/>
+    </row>
+    <row r="1018" spans="1:10">
+      <c r="A1018" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1018" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1018" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10">
+      <c r="A1019" s="16">
+        <v>289</v>
+      </c>
+      <c r="B1019" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1019" s="17" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:10">
+      <c r="A1021" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="B1021" s="18"/>
+      <c r="C1021" s="18"/>
+      <c r="D1021" s="18"/>
+      <c r="E1021" s="18"/>
+    </row>
+    <row r="1022" spans="1:10">
+      <c r="A1022" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1022" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1022" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1022" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1022" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:10">
+      <c r="A1023" s="21">
+        <v>5360</v>
+      </c>
+      <c r="B1023" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1023" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1023" s="22" t="s">
+        <v>529</v>
+      </c>
+      <c r="E1023" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:10">
+      <c r="A1025" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="B1025" s="8"/>
+      <c r="C1025" s="8"/>
+      <c r="D1025" s="8"/>
+      <c r="E1025" s="8"/>
+      <c r="F1025" s="8"/>
+      <c r="G1025" s="8"/>
+      <c r="H1025" s="8"/>
+    </row>
+    <row r="1026" spans="1:10">
+      <c r="A1026" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1026" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1026" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1026" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1026" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1026" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1026" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1026" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:10">
+      <c r="A1027" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1027" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1027" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D1027" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1027" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1027" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G1027" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="H1027" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:10">
+      <c r="A1028" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1028" s="12"/>
+      <c r="C1028" s="12"/>
+      <c r="D1028" s="12"/>
+      <c r="E1028" s="12"/>
+      <c r="F1028" s="12"/>
+      <c r="G1028" s="12"/>
+      <c r="H1028" s="12"/>
+    </row>
+    <row r="1030" spans="1:10">
+      <c r="A1030" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="B1030" s="13"/>
+      <c r="C1030" s="13"/>
+    </row>
+    <row r="1031" spans="1:10">
+      <c r="A1031" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1031" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1031" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:10">
+      <c r="A1032" s="16">
+        <v>285</v>
+      </c>
+      <c r="B1032" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1032" s="17" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:10">
+      <c r="A1034" s="18" t="s">
+        <v>534</v>
+      </c>
+      <c r="B1034" s="18"/>
+      <c r="C1034" s="18"/>
+      <c r="D1034" s="18"/>
+      <c r="E1034" s="18"/>
+    </row>
+    <row r="1035" spans="1:10">
+      <c r="A1035" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1035" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1035" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1035" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1035" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:10">
+      <c r="A1036" s="21">
+        <v>5362</v>
+      </c>
+      <c r="B1036" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1036" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1036" s="22" t="s">
+        <v>533</v>
+      </c>
+      <c r="E1036" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:10">
+      <c r="A1038" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="B1038" s="8"/>
+      <c r="C1038" s="8"/>
+      <c r="D1038" s="8"/>
+      <c r="E1038" s="8"/>
+      <c r="F1038" s="8"/>
+      <c r="G1038" s="8"/>
+      <c r="H1038" s="8"/>
+    </row>
+    <row r="1039" spans="1:10">
+      <c r="A1039" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1039" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1039" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1039" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1039" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1039" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1039" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1039" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:10">
+      <c r="A1040" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1040" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1040" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D1040" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1040" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1040" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G1040" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="H1040" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:10">
+      <c r="A1041" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1041" s="12"/>
+      <c r="C1041" s="12"/>
+      <c r="D1041" s="12"/>
+      <c r="E1041" s="12"/>
+      <c r="F1041" s="12"/>
+      <c r="G1041" s="12"/>
+      <c r="H1041" s="12"/>
+    </row>
+    <row r="1043" spans="1:10">
+      <c r="A1043" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1043" s="13"/>
+      <c r="C1043" s="13"/>
+    </row>
+    <row r="1044" spans="1:10">
+      <c r="A1044" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1044" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1044" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:10">
+      <c r="A1045" s="16">
+        <v>286</v>
+      </c>
+      <c r="B1045" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1045" s="17" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:10">
+      <c r="A1047" s="18" t="s">
+        <v>538</v>
+      </c>
+      <c r="B1047" s="18"/>
+      <c r="C1047" s="18"/>
+      <c r="D1047" s="18"/>
+      <c r="E1047" s="18"/>
+    </row>
+    <row r="1048" spans="1:10">
+      <c r="A1048" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1048" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1048" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1048" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1048" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:10">
+      <c r="A1049" s="21">
+        <v>5361</v>
+      </c>
+      <c r="B1049" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1049" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1049" s="22" t="s">
+        <v>537</v>
+      </c>
+      <c r="E1049" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:10">
+      <c r="A1051" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="B1051" s="8"/>
+      <c r="C1051" s="8"/>
+      <c r="D1051" s="8"/>
+      <c r="E1051" s="8"/>
+      <c r="F1051" s="8"/>
+      <c r="G1051" s="8"/>
+      <c r="H1051" s="8"/>
+    </row>
+    <row r="1052" spans="1:10">
+      <c r="A1052" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1052" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1052" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1052" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1052" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1052" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1052" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1052" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:10">
+      <c r="A1053" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1053" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1053" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D1053" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1053" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1053" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G1053" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="H1053" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:10">
+      <c r="A1054" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1054" s="12"/>
+      <c r="C1054" s="12"/>
+      <c r="D1054" s="12"/>
+      <c r="E1054" s="12"/>
+      <c r="F1054" s="12"/>
+      <c r="G1054" s="12"/>
+      <c r="H1054" s="12"/>
+    </row>
+    <row r="1056" spans="1:10">
+      <c r="A1056" s="13" t="s">
+        <v>540</v>
+      </c>
+      <c r="B1056" s="13"/>
+      <c r="C1056" s="13"/>
+    </row>
+    <row r="1057" spans="1:10">
+      <c r="A1057" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1057" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1057" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:10">
+      <c r="A1058" s="16">
+        <v>288</v>
+      </c>
+      <c r="B1058" s="16" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1058" s="17" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:10">
+      <c r="A1060" s="18" t="s">
+        <v>542</v>
+      </c>
+      <c r="B1060" s="18"/>
+      <c r="C1060" s="18"/>
+      <c r="D1060" s="18"/>
+      <c r="E1060" s="18"/>
+    </row>
+    <row r="1061" spans="1:10">
+      <c r="A1061" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1061" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1061" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1061" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1061" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:10">
+      <c r="A1062" s="21">
+        <v>5359</v>
+      </c>
+      <c r="B1062" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="C1062" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1062" s="22" t="s">
+        <v>541</v>
+      </c>
+      <c r="E1062" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:10">
+      <c r="A1065" s="23"/>
+    </row>
+    <row r="1067" spans="1:10">
+      <c r="A1067" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B1067" s="2"/>
+      <c r="C1067" s="2"/>
+      <c r="D1067" s="2"/>
+      <c r="E1067" s="2"/>
+      <c r="F1067" s="2"/>
+      <c r="G1067" s="2"/>
+      <c r="H1067" s="2"/>
+      <c r="I1067" s="2"/>
+      <c r="J1067" s="2"/>
+    </row>
+    <row r="1068" spans="1:10">
+      <c r="A1068" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1068" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1068" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1068" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1068" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1068" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1068" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1068" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1068" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1068" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:10">
+      <c r="A1069" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1069" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1069" s="3"/>
+      <c r="D1069" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1069" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F1069" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1069" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1069" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1069" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="J1069" s="6" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:10">
+      <c r="A1071" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>546</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:10">
+      <c r="A1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>360</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:10">
+      <c r="A1073" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>444</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>444</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>547</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:10">
+      <c r="A1074" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>547</v>
+      </c>
+      <c r="C1074" t="s">
         <v>34</v>
       </c>
-      <c r="D793" t="s">
-[...2 lines deleted...]
-      <c r="E793" t="s">
+      <c r="D1074" t="s">
+        <v>548</v>
+      </c>
+      <c r="E1074" t="s">
         <v>6</v>
       </c>
-      <c r="F793" t="s">
-[...21 lines deleted...]
-      <c r="A799" s="4" t="s">
+      <c r="F1074" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:10">
+      <c r="A1076" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1076" s="7"/>
+      <c r="C1076" s="7"/>
+      <c r="D1076" s="7"/>
+      <c r="E1076" s="7"/>
+      <c r="F1076" s="7"/>
+      <c r="G1076" s="7"/>
+      <c r="H1076" s="7"/>
+    </row>
+    <row r="1078" spans="1:10">
+      <c r="A1078" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="B1078" s="8"/>
+      <c r="C1078" s="8"/>
+      <c r="D1078" s="8"/>
+      <c r="E1078" s="8"/>
+      <c r="F1078" s="8"/>
+      <c r="G1078" s="8"/>
+      <c r="H1078" s="8"/>
+    </row>
+    <row r="1079" spans="1:10">
+      <c r="A1079" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1079" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1079" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1079" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1079" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1079" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1079" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1079" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:10">
+      <c r="A1080" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1080" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1080" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1080" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1080" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1080" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1080" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1080" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:10">
+      <c r="A1081" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1081" s="12"/>
+      <c r="C1081" s="12"/>
+      <c r="D1081" s="12"/>
+      <c r="E1081" s="12"/>
+      <c r="F1081" s="12"/>
+      <c r="G1081" s="12"/>
+      <c r="H1081" s="12"/>
+    </row>
+    <row r="1083" spans="1:10">
+      <c r="A1083" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="B1083" s="13"/>
+      <c r="C1083" s="13"/>
+    </row>
+    <row r="1084" spans="1:10">
+      <c r="A1084" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1084" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1084" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:10">
+      <c r="A1085" s="16">
+        <v>1886</v>
+      </c>
+      <c r="B1085" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1085" s="17" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:10">
+      <c r="A1087" s="18" t="s">
+        <v>553</v>
+      </c>
+      <c r="B1087" s="18"/>
+      <c r="C1087" s="18"/>
+      <c r="D1087" s="18"/>
+      <c r="E1087" s="18"/>
+    </row>
+    <row r="1088" spans="1:10">
+      <c r="A1088" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1088" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1088" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1088" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1088" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:10">
+      <c r="A1089" s="21">
+        <v>3781</v>
+      </c>
+      <c r="B1089" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1089" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1089" s="22" t="s">
+        <v>552</v>
+      </c>
+      <c r="E1089" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:10">
+      <c r="A1091" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1091" s="8"/>
+      <c r="C1091" s="8"/>
+      <c r="D1091" s="8"/>
+      <c r="E1091" s="8"/>
+      <c r="F1091" s="8"/>
+      <c r="G1091" s="8"/>
+      <c r="H1091" s="8"/>
+    </row>
+    <row r="1092" spans="1:10">
+      <c r="A1092" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1092" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1092" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1092" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1092" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1092" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1092" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1092" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:10">
+      <c r="A1093" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1093" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1093" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1093" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1093" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1093" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1093" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1093" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:10">
+      <c r="A1094" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1094" s="12"/>
+      <c r="C1094" s="12"/>
+      <c r="D1094" s="12"/>
+      <c r="E1094" s="12"/>
+      <c r="F1094" s="12"/>
+      <c r="G1094" s="12"/>
+      <c r="H1094" s="12"/>
+    </row>
+    <row r="1096" spans="1:10">
+      <c r="A1096" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1096" s="13"/>
+      <c r="C1096" s="13"/>
+    </row>
+    <row r="1097" spans="1:10">
+      <c r="A1097" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1097" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1097" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:10">
+      <c r="A1098" s="16">
+        <v>1887</v>
+      </c>
+      <c r="B1098" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1098" s="17" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:10">
+      <c r="A1100" s="18" t="s">
+        <v>558</v>
+      </c>
+      <c r="B1100" s="18"/>
+      <c r="C1100" s="18"/>
+      <c r="D1100" s="18"/>
+      <c r="E1100" s="18"/>
+    </row>
+    <row r="1101" spans="1:10">
+      <c r="A1101" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1101" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1101" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1101" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1101" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:10">
+      <c r="A1102" s="21">
+        <v>3780</v>
+      </c>
+      <c r="B1102" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1102" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1102" s="22" t="s">
+        <v>557</v>
+      </c>
+      <c r="E1102" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:10">
+      <c r="A1104" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="B1104" s="8"/>
+      <c r="C1104" s="8"/>
+      <c r="D1104" s="8"/>
+      <c r="E1104" s="8"/>
+      <c r="F1104" s="8"/>
+      <c r="G1104" s="8"/>
+      <c r="H1104" s="8"/>
+    </row>
+    <row r="1105" spans="1:10">
+      <c r="A1105" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1105" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1105" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1105" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1105" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1105" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1105" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1105" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:10">
+      <c r="A1106" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1106" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1106" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1106" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1106" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1106" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1106" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1106" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:10">
+      <c r="A1107" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="B1107" s="12"/>
+      <c r="C1107" s="12"/>
+      <c r="D1107" s="12"/>
+      <c r="E1107" s="12"/>
+      <c r="F1107" s="12"/>
+      <c r="G1107" s="12"/>
+      <c r="H1107" s="12"/>
+    </row>
+    <row r="1109" spans="1:10">
+      <c r="A1109" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="B1109" s="13"/>
+      <c r="C1109" s="13"/>
+    </row>
+    <row r="1110" spans="1:10">
+      <c r="A1110" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1110" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1110" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:10">
+      <c r="A1111" s="16">
+        <v>1885</v>
+      </c>
+      <c r="B1111" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1111" s="17" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:10">
+      <c r="A1113" s="18" t="s">
+        <v>563</v>
+      </c>
+      <c r="B1113" s="18"/>
+      <c r="C1113" s="18"/>
+      <c r="D1113" s="18"/>
+      <c r="E1113" s="18"/>
+    </row>
+    <row r="1114" spans="1:10">
+      <c r="A1114" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1114" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1114" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1114" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1114" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" s="21">
+        <v>3779</v>
+      </c>
+      <c r="B1115" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1115" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1115" s="22" t="s">
+        <v>562</v>
+      </c>
+      <c r="E1115" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10">
+      <c r="A1117" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="B1117" s="8"/>
+      <c r="C1117" s="8"/>
+      <c r="D1117" s="8"/>
+      <c r="E1117" s="8"/>
+      <c r="F1117" s="8"/>
+      <c r="G1117" s="8"/>
+      <c r="H1117" s="8"/>
+    </row>
+    <row r="1118" spans="1:10">
+      <c r="A1118" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1118" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1118" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1118" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1118" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1118" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1118" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1118" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:10">
+      <c r="A1119" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1119" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1119" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1119" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1119" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1119" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1119" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1119" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:10">
+      <c r="A1120" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1120" s="12"/>
+      <c r="C1120" s="12"/>
+      <c r="D1120" s="12"/>
+      <c r="E1120" s="12"/>
+      <c r="F1120" s="12"/>
+      <c r="G1120" s="12"/>
+      <c r="H1120" s="12"/>
+    </row>
+    <row r="1122" spans="1:10">
+      <c r="A1122" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="B1122" s="13"/>
+      <c r="C1122" s="13"/>
+    </row>
+    <row r="1123" spans="1:10">
+      <c r="A1123" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1123" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1123" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10">
+      <c r="A1124" s="16">
+        <v>1934</v>
+      </c>
+      <c r="B1124" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1124" s="17" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:10">
+      <c r="A1126" s="18" t="s">
+        <v>567</v>
+      </c>
+      <c r="B1126" s="18"/>
+      <c r="C1126" s="18"/>
+      <c r="D1126" s="18"/>
+      <c r="E1126" s="18"/>
+    </row>
+    <row r="1127" spans="1:10">
+      <c r="A1127" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1127" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1127" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1127" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1127" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10">
+      <c r="A1128" s="21">
+        <v>4012</v>
+      </c>
+      <c r="B1128" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C1128" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1128" s="22" t="s">
+        <v>566</v>
+      </c>
+      <c r="E1128" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:10">
+      <c r="A1130" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="B1130" s="8"/>
+      <c r="C1130" s="8"/>
+      <c r="D1130" s="8"/>
+      <c r="E1130" s="8"/>
+      <c r="F1130" s="8"/>
+      <c r="G1130" s="8"/>
+      <c r="H1130" s="8"/>
+    </row>
+    <row r="1131" spans="1:10">
+      <c r="A1131" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1131" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1131" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1131" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1131" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1131" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1131" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1131" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:10">
+      <c r="A1132" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1132" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1132" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1132" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1132" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1132" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1132" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1132" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:10">
+      <c r="A1133" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1133" s="12"/>
+      <c r="C1133" s="12"/>
+      <c r="D1133" s="12"/>
+      <c r="E1133" s="12"/>
+      <c r="F1133" s="12"/>
+      <c r="G1133" s="12"/>
+      <c r="H1133" s="12"/>
+    </row>
+    <row r="1135" spans="1:10">
+      <c r="A1135" s="13" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1135" s="13"/>
+      <c r="C1135" s="13"/>
+    </row>
+    <row r="1136" spans="1:10">
+      <c r="A1136" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1136" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1136" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:10">
+      <c r="A1137" s="16">
+        <v>1857</v>
+      </c>
+      <c r="B1137" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1137" s="17" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:10">
+      <c r="A1139" s="18" t="s">
+        <v>571</v>
+      </c>
+      <c r="B1139" s="18"/>
+      <c r="C1139" s="18"/>
+      <c r="D1139" s="18"/>
+      <c r="E1139" s="18"/>
+    </row>
+    <row r="1140" spans="1:10">
+      <c r="A1140" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1140" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1140" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1140" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1140" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:10">
+      <c r="A1141" s="21">
+        <v>3778</v>
+      </c>
+      <c r="B1141" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1141" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1141" s="22" t="s">
+        <v>570</v>
+      </c>
+      <c r="E1141" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:10">
+      <c r="A1144" s="23"/>
+    </row>
+    <row r="1146" spans="1:10">
+      <c r="A1146" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B1146" s="2"/>
+      <c r="C1146" s="2"/>
+      <c r="D1146" s="2"/>
+      <c r="E1146" s="2"/>
+      <c r="F1146" s="2"/>
+      <c r="G1146" s="2"/>
+      <c r="H1146" s="2"/>
+      <c r="I1146" s="2"/>
+      <c r="J1146" s="2"/>
+    </row>
+    <row r="1147" spans="1:10">
+      <c r="A1147" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B799" s="4" t="s">
+      <c r="B1147" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C799" s="4" t="s">
+      <c r="C1147" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D799" s="4" t="s">
+      <c r="D1147" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E799" s="4" t="s">
+      <c r="E1147" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F799" s="4" t="s">
+      <c r="F1147" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G799" s="4" t="s">
+      <c r="G1147" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H799" s="4" t="s">
+      <c r="H1147" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I799" s="5" t="s">
+      <c r="I1147" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J799" s="5" t="s">
+      <c r="J1147" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="800" spans="1:10">
-[...7 lines deleted...]
-      <c r="D800" s="3" t="s">
+    <row r="1148" spans="1:10">
+      <c r="A1148" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="B1148" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C1148" s="3"/>
+      <c r="D1148" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E800" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F800" s="3" t="s">
+      <c r="E1148" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F1148" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="G800" s="3" t="s">
+      <c r="G1148" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H800" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A802" t="s">
+      <c r="H1148" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1148" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1148" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:10">
+      <c r="A1150" t="s">
         <v>21</v>
       </c>
-      <c r="B802" t="s">
-[...2 lines deleted...]
-      <c r="C802" t="s">
+      <c r="B1150" t="s">
+        <v>574</v>
+      </c>
+      <c r="C1150" t="s">
         <v>22</v>
       </c>
-      <c r="D802" t="s">
-[...2 lines deleted...]
-      <c r="E802" t="s">
+      <c r="D1150" t="s">
+        <v>546</v>
+      </c>
+      <c r="E1150" t="s">
         <v>5</v>
       </c>
-      <c r="F802" t="s">
+      <c r="F1150" t="s">
         <v>14</v>
       </c>
-      <c r="G802" t="s">
+      <c r="G1150" t="s">
         <v>7</v>
       </c>
-      <c r="H802" t="s">
+      <c r="H1150" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="803" spans="1:10">
-      <c r="A803" t="s">
+    <row r="1151" spans="1:10">
+      <c r="A1151" t="s">
         <v>9</v>
       </c>
-      <c r="B803" t="s">
-[...2 lines deleted...]
-      <c r="C803" t="s">
+      <c r="B1151" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1151" t="s">
         <v>24</v>
       </c>
-      <c r="D803" t="s">
-[...2 lines deleted...]
-      <c r="E803" t="s">
+      <c r="D1151" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1151" t="s">
         <v>26</v>
       </c>
-      <c r="F803" t="s">
+      <c r="F1151" t="s">
         <v>27</v>
       </c>
-      <c r="G803" t="s">
+      <c r="G1151" t="s">
         <v>8</v>
       </c>
-      <c r="H803" t="s">
+      <c r="H1151" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="804" spans="1:10">
-      <c r="A804" t="s">
+    <row r="1152" spans="1:10">
+      <c r="A1152" t="s">
         <v>28</v>
       </c>
-      <c r="B804" t="s">
-[...2 lines deleted...]
-      <c r="C804" t="s">
+      <c r="B1152" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1152" t="s">
         <v>29</v>
       </c>
-      <c r="D804" t="s">
-[...2 lines deleted...]
-      <c r="E804" t="s">
+      <c r="D1152" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1152" t="s">
         <v>30</v>
       </c>
-      <c r="F804" t="s">
-[...2 lines deleted...]
-      <c r="G804" t="s">
+      <c r="F1152" t="s">
+        <v>575</v>
+      </c>
+      <c r="G1152" t="s">
         <v>32</v>
       </c>
-      <c r="H804" t="s">
-[...4 lines deleted...]
-      <c r="A805" t="s">
+      <c r="H1152" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:10">
+      <c r="A1153" t="s">
         <v>33</v>
       </c>
-      <c r="B805" t="s">
-[...2 lines deleted...]
-      <c r="C805" t="s">
+      <c r="B1153" t="s">
+        <v>575</v>
+      </c>
+      <c r="C1153" t="s">
         <v>34</v>
       </c>
-      <c r="D805" t="s">
-[...2 lines deleted...]
-      <c r="E805" t="s">
+      <c r="D1153" t="s">
+        <v>576</v>
+      </c>
+      <c r="E1153" t="s">
         <v>6</v>
       </c>
-      <c r="F805" t="s">
-[...4 lines deleted...]
-      <c r="A807" s="7" t="s">
+      <c r="F1153" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:10">
+      <c r="A1155" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B807" s="7"/>
-[...20 lines deleted...]
-      <c r="A810" s="9" t="s">
+      <c r="B1155" s="7"/>
+      <c r="C1155" s="7"/>
+      <c r="D1155" s="7"/>
+      <c r="E1155" s="7"/>
+      <c r="F1155" s="7"/>
+      <c r="G1155" s="7"/>
+      <c r="H1155" s="7"/>
+    </row>
+    <row r="1157" spans="1:10">
+      <c r="A1157" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="B1157" s="8"/>
+      <c r="C1157" s="8"/>
+      <c r="D1157" s="8"/>
+      <c r="E1157" s="8"/>
+      <c r="F1157" s="8"/>
+      <c r="G1157" s="8"/>
+      <c r="H1157" s="8"/>
+    </row>
+    <row r="1158" spans="1:10">
+      <c r="A1158" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B810" s="9" t="s">
+      <c r="B1158" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C810" s="9" t="s">
+      <c r="C1158" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D810" s="9" t="s">
+      <c r="D1158" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E810" s="9" t="s">
+      <c r="E1158" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F810" s="9" t="s">
+      <c r="F1158" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G810" s="9" t="s">
+      <c r="G1158" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H810" s="10" t="s">
+      <c r="H1158" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="811" spans="1:10">
-[...9 lines deleted...]
-      <c r="D811" s="3">
+    <row r="1159" spans="1:10">
+      <c r="A1159" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1159" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1159" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1159" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1159" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1159" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1159" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1159" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:10">
+      <c r="A1160" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1160" s="12"/>
+      <c r="C1160" s="12"/>
+      <c r="D1160" s="12"/>
+      <c r="E1160" s="12"/>
+      <c r="F1160" s="12"/>
+      <c r="G1160" s="12"/>
+      <c r="H1160" s="12"/>
+    </row>
+    <row r="1162" spans="1:10">
+      <c r="A1162" s="13" t="s">
+        <v>578</v>
+      </c>
+      <c r="B1162" s="13"/>
+      <c r="C1162" s="13"/>
+    </row>
+    <row r="1163" spans="1:10">
+      <c r="A1163" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1163" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1163" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:10">
+      <c r="A1164" s="16">
+        <v>1858</v>
+      </c>
+      <c r="B1164" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1164" s="17" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:10">
+      <c r="A1166" s="18" t="s">
+        <v>580</v>
+      </c>
+      <c r="B1166" s="18"/>
+      <c r="C1166" s="18"/>
+      <c r="D1166" s="18"/>
+      <c r="E1166" s="18"/>
+    </row>
+    <row r="1167" spans="1:10">
+      <c r="A1167" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1167" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1167" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1167" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1167" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:10">
+      <c r="A1168" s="21">
+        <v>3777</v>
+      </c>
+      <c r="B1168" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1168" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1168" s="22" t="s">
+        <v>579</v>
+      </c>
+      <c r="E1168" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:10">
+      <c r="A1170" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="B1170" s="8"/>
+      <c r="C1170" s="8"/>
+      <c r="D1170" s="8"/>
+      <c r="E1170" s="8"/>
+      <c r="F1170" s="8"/>
+      <c r="G1170" s="8"/>
+      <c r="H1170" s="8"/>
+    </row>
+    <row r="1171" spans="1:10">
+      <c r="A1171" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1171" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1171" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1171" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1171" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1171" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1171" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1171" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:10">
+      <c r="A1172" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1172" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1172" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1172" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1172" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1172" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1172" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1172" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:10">
+      <c r="A1173" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1173" s="12"/>
+      <c r="C1173" s="12"/>
+      <c r="D1173" s="12"/>
+      <c r="E1173" s="12"/>
+      <c r="F1173" s="12"/>
+      <c r="G1173" s="12"/>
+      <c r="H1173" s="12"/>
+    </row>
+    <row r="1175" spans="1:10">
+      <c r="A1175" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="B1175" s="13"/>
+      <c r="C1175" s="13"/>
+    </row>
+    <row r="1176" spans="1:10">
+      <c r="A1176" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1176" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1176" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:10">
+      <c r="A1177" s="16">
+        <v>1884</v>
+      </c>
+      <c r="B1177" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1177" s="17" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:10">
+      <c r="A1179" s="18" t="s">
+        <v>584</v>
+      </c>
+      <c r="B1179" s="18"/>
+      <c r="C1179" s="18"/>
+      <c r="D1179" s="18"/>
+      <c r="E1179" s="18"/>
+    </row>
+    <row r="1180" spans="1:10">
+      <c r="A1180" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1180" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1180" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1180" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1180" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:10">
+      <c r="A1181" s="21">
+        <v>3656</v>
+      </c>
+      <c r="B1181" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1181" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1181" s="22" t="s">
+        <v>583</v>
+      </c>
+      <c r="E1181" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:10">
+      <c r="A1183" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B1183" s="8"/>
+      <c r="C1183" s="8"/>
+      <c r="D1183" s="8"/>
+      <c r="E1183" s="8"/>
+      <c r="F1183" s="8"/>
+      <c r="G1183" s="8"/>
+      <c r="H1183" s="8"/>
+    </row>
+    <row r="1184" spans="1:10">
+      <c r="A1184" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1184" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1184" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1184" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1184" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1184" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1184" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1184" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:10">
+      <c r="A1185" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1185" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1185" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1185" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1185" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1185" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1185" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1185" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:10">
+      <c r="A1186" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1186" s="12"/>
+      <c r="C1186" s="12"/>
+      <c r="D1186" s="12"/>
+      <c r="E1186" s="12"/>
+      <c r="F1186" s="12"/>
+      <c r="G1186" s="12"/>
+      <c r="H1186" s="12"/>
+    </row>
+    <row r="1188" spans="1:10">
+      <c r="A1188" s="13" t="s">
+        <v>587</v>
+      </c>
+      <c r="B1188" s="13"/>
+      <c r="C1188" s="13"/>
+    </row>
+    <row r="1189" spans="1:10">
+      <c r="A1189" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1189" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1189" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:10">
+      <c r="A1190" s="16">
+        <v>1883</v>
+      </c>
+      <c r="B1190" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1190" s="17" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:10">
+      <c r="A1192" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="B1192" s="18"/>
+      <c r="C1192" s="18"/>
+      <c r="D1192" s="18"/>
+      <c r="E1192" s="18"/>
+    </row>
+    <row r="1193" spans="1:10">
+      <c r="A1193" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1193" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1193" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1193" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1193" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:10">
+      <c r="A1194" s="21">
+        <v>3655</v>
+      </c>
+      <c r="B1194" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1194" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1194" s="22" t="s">
+        <v>588</v>
+      </c>
+      <c r="E1194" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:10">
+      <c r="A1196" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="B1196" s="8"/>
+      <c r="C1196" s="8"/>
+      <c r="D1196" s="8"/>
+      <c r="E1196" s="8"/>
+      <c r="F1196" s="8"/>
+      <c r="G1196" s="8"/>
+      <c r="H1196" s="8"/>
+    </row>
+    <row r="1197" spans="1:10">
+      <c r="A1197" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1197" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1197" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1197" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1197" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1197" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1197" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1197" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:10">
+      <c r="A1198" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1198" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1198" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1198" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1198" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1198" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1198" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1198" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:10">
+      <c r="A1199" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1199" s="12"/>
+      <c r="C1199" s="12"/>
+      <c r="D1199" s="12"/>
+      <c r="E1199" s="12"/>
+      <c r="F1199" s="12"/>
+      <c r="G1199" s="12"/>
+      <c r="H1199" s="12"/>
+    </row>
+    <row r="1201" spans="1:10">
+      <c r="A1201" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="B1201" s="13"/>
+      <c r="C1201" s="13"/>
+    </row>
+    <row r="1202" spans="1:10">
+      <c r="A1202" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1202" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1202" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:10">
+      <c r="A1203" s="16">
+        <v>1882</v>
+      </c>
+      <c r="B1203" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1203" s="17" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:10">
+      <c r="A1205" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="B1205" s="18"/>
+      <c r="C1205" s="18"/>
+      <c r="D1205" s="18"/>
+      <c r="E1205" s="18"/>
+    </row>
+    <row r="1206" spans="1:10">
+      <c r="A1206" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1206" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1206" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1206" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1206" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:10">
+      <c r="A1207" s="21">
+        <v>3554</v>
+      </c>
+      <c r="B1207" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1207" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1207" s="22" t="s">
+        <v>592</v>
+      </c>
+      <c r="E1207" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:10">
+      <c r="A1209" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="B1209" s="8"/>
+      <c r="C1209" s="8"/>
+      <c r="D1209" s="8"/>
+      <c r="E1209" s="8"/>
+      <c r="F1209" s="8"/>
+      <c r="G1209" s="8"/>
+      <c r="H1209" s="8"/>
+    </row>
+    <row r="1210" spans="1:10">
+      <c r="A1210" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1210" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1210" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1210" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1210" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1210" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1210" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1210" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:10">
+      <c r="A1211" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1211" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1211" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1211" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1211" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1211" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1211" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1211" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:10">
+      <c r="A1212" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1212" s="12"/>
+      <c r="C1212" s="12"/>
+      <c r="D1212" s="12"/>
+      <c r="E1212" s="12"/>
+      <c r="F1212" s="12"/>
+      <c r="G1212" s="12"/>
+      <c r="H1212" s="12"/>
+    </row>
+    <row r="1214" spans="1:10">
+      <c r="A1214" s="13" t="s">
+        <v>595</v>
+      </c>
+      <c r="B1214" s="13"/>
+      <c r="C1214" s="13"/>
+    </row>
+    <row r="1215" spans="1:10">
+      <c r="A1215" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1215" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1215" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:10">
+      <c r="A1216" s="16">
+        <v>1881</v>
+      </c>
+      <c r="B1216" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1216" s="17" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:10">
+      <c r="A1218" s="18" t="s">
+        <v>597</v>
+      </c>
+      <c r="B1218" s="18"/>
+      <c r="C1218" s="18"/>
+      <c r="D1218" s="18"/>
+      <c r="E1218" s="18"/>
+    </row>
+    <row r="1219" spans="1:10">
+      <c r="A1219" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1219" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1219" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1219" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1219" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:10">
+      <c r="A1220" s="21">
+        <v>3653</v>
+      </c>
+      <c r="B1220" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1220" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1220" s="22" t="s">
+        <v>596</v>
+      </c>
+      <c r="E1220" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:10">
+      <c r="A1222" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="B1222" s="8"/>
+      <c r="C1222" s="8"/>
+      <c r="D1222" s="8"/>
+      <c r="E1222" s="8"/>
+      <c r="F1222" s="8"/>
+      <c r="G1222" s="8"/>
+      <c r="H1222" s="8"/>
+    </row>
+    <row r="1223" spans="1:10">
+      <c r="A1223" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1223" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1223" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1223" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1223" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1223" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1223" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1223" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:10">
+      <c r="A1224" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1224" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1224" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1224" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1224" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1224" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1224" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1224" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:10">
+      <c r="A1225" s="11" t="s">
+        <v>599</v>
+      </c>
+      <c r="B1225" s="12"/>
+      <c r="C1225" s="12"/>
+      <c r="D1225" s="12"/>
+      <c r="E1225" s="12"/>
+      <c r="F1225" s="12"/>
+      <c r="G1225" s="12"/>
+      <c r="H1225" s="12"/>
+    </row>
+    <row r="1227" spans="1:10">
+      <c r="A1227" s="13" t="s">
+        <v>600</v>
+      </c>
+      <c r="B1227" s="13"/>
+      <c r="C1227" s="13"/>
+    </row>
+    <row r="1228" spans="1:10">
+      <c r="A1228" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1228" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1228" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:10">
+      <c r="A1229" s="16">
+        <v>1880</v>
+      </c>
+      <c r="B1229" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1229" s="17" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:10">
+      <c r="A1231" s="18" t="s">
+        <v>602</v>
+      </c>
+      <c r="B1231" s="18"/>
+      <c r="C1231" s="18"/>
+      <c r="D1231" s="18"/>
+      <c r="E1231" s="18"/>
+    </row>
+    <row r="1232" spans="1:10">
+      <c r="A1232" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1232" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1232" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1232" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1232" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:10">
+      <c r="A1233" s="21">
+        <v>3652</v>
+      </c>
+      <c r="B1233" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1233" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1233" s="22" t="s">
+        <v>601</v>
+      </c>
+      <c r="E1233" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:10">
+      <c r="A1235" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="B1235" s="8"/>
+      <c r="C1235" s="8"/>
+      <c r="D1235" s="8"/>
+      <c r="E1235" s="8"/>
+      <c r="F1235" s="8"/>
+      <c r="G1235" s="8"/>
+      <c r="H1235" s="8"/>
+    </row>
+    <row r="1236" spans="1:10">
+      <c r="A1236" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1236" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1236" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1236" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1236" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1236" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1236" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1236" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:10">
+      <c r="A1237" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1237" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1237" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1237" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1237" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1237" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1237" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1237" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:10">
+      <c r="A1238" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1238" s="12"/>
+      <c r="C1238" s="12"/>
+      <c r="D1238" s="12"/>
+      <c r="E1238" s="12"/>
+      <c r="F1238" s="12"/>
+      <c r="G1238" s="12"/>
+      <c r="H1238" s="12"/>
+    </row>
+    <row r="1240" spans="1:10">
+      <c r="A1240" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="B1240" s="13"/>
+      <c r="C1240" s="13"/>
+    </row>
+    <row r="1241" spans="1:10">
+      <c r="A1241" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1241" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1241" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:10">
+      <c r="A1242" s="16">
+        <v>1879</v>
+      </c>
+      <c r="B1242" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1242" s="17" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:10">
+      <c r="A1244" s="18" t="s">
+        <v>606</v>
+      </c>
+      <c r="B1244" s="18"/>
+      <c r="C1244" s="18"/>
+      <c r="D1244" s="18"/>
+      <c r="E1244" s="18"/>
+    </row>
+    <row r="1245" spans="1:10">
+      <c r="A1245" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1245" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1245" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1245" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1245" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:10">
+      <c r="A1246" s="21">
+        <v>3651</v>
+      </c>
+      <c r="B1246" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1246" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1246" s="22" t="s">
+        <v>605</v>
+      </c>
+      <c r="E1246" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:10">
+      <c r="A1248" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="B1248" s="8"/>
+      <c r="C1248" s="8"/>
+      <c r="D1248" s="8"/>
+      <c r="E1248" s="8"/>
+      <c r="F1248" s="8"/>
+      <c r="G1248" s="8"/>
+      <c r="H1248" s="8"/>
+    </row>
+    <row r="1249" spans="1:10">
+      <c r="A1249" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1249" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1249" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1249" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1249" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1249" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1249" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1249" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:10">
+      <c r="A1250" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1250" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1250" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1250" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1250" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1250" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1250" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1250" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:10">
+      <c r="A1251" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B1251" s="12"/>
+      <c r="C1251" s="12"/>
+      <c r="D1251" s="12"/>
+      <c r="E1251" s="12"/>
+      <c r="F1251" s="12"/>
+      <c r="G1251" s="12"/>
+      <c r="H1251" s="12"/>
+    </row>
+    <row r="1253" spans="1:10">
+      <c r="A1253" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="B1253" s="13"/>
+      <c r="C1253" s="13"/>
+    </row>
+    <row r="1254" spans="1:10">
+      <c r="A1254" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1254" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1254" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:10">
+      <c r="A1255" s="16">
+        <v>1878</v>
+      </c>
+      <c r="B1255" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C1255" s="17" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:10">
+      <c r="A1257" s="18" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1257" s="18"/>
+      <c r="C1257" s="18"/>
+      <c r="D1257" s="18"/>
+      <c r="E1257" s="18"/>
+    </row>
+    <row r="1258" spans="1:10">
+      <c r="A1258" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1258" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1258" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1258" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1258" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:10">
+      <c r="A1259" s="21">
+        <v>3650</v>
+      </c>
+      <c r="B1259" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="C1259" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1259" s="22" t="s">
+        <v>609</v>
+      </c>
+      <c r="E1259" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:10">
+      <c r="A1262" s="23"/>
+    </row>
+    <row r="1264" spans="1:10">
+      <c r="A1264" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="B1264" s="2"/>
+      <c r="C1264" s="2"/>
+      <c r="D1264" s="2"/>
+      <c r="E1264" s="2"/>
+      <c r="F1264" s="2"/>
+      <c r="G1264" s="2"/>
+      <c r="H1264" s="2"/>
+      <c r="I1264" s="2"/>
+      <c r="J1264" s="2"/>
+    </row>
+    <row r="1265" spans="1:10">
+      <c r="A1265" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1265" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1265" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1265" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1265" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1265" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1265" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1265" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1265" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1265" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:10">
+      <c r="A1266" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B1266" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="C1266" s="3"/>
+      <c r="D1266" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1266" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F1266" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1266" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1266" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1266" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="J1266" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:10">
+      <c r="A1268" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>612</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>613</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1268" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1268" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:10">
+      <c r="A1269" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>360</v>
+      </c>
+      <c r="G1269" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1269" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:10">
+      <c r="A1270" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>249</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>249</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>614</v>
+      </c>
+      <c r="G1270" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1270" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:10">
+      <c r="A1271" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>614</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>615</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:10">
+      <c r="A1273" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1273" s="7"/>
+      <c r="C1273" s="7"/>
+      <c r="D1273" s="7"/>
+      <c r="E1273" s="7"/>
+      <c r="F1273" s="7"/>
+      <c r="G1273" s="7"/>
+      <c r="H1273" s="7"/>
+    </row>
+    <row r="1275" spans="1:10">
+      <c r="A1275" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="B1275" s="8"/>
+      <c r="C1275" s="8"/>
+      <c r="D1275" s="8"/>
+      <c r="E1275" s="8"/>
+      <c r="F1275" s="8"/>
+      <c r="G1275" s="8"/>
+      <c r="H1275" s="8"/>
+    </row>
+    <row r="1276" spans="1:10">
+      <c r="A1276" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1276" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1276" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1276" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1276" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1276" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1276" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1276" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:10">
+      <c r="A1277" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B1277" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C1277" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1277" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1277" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F1277" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G1277" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H1277" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:10">
+      <c r="A1278" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1278" s="12"/>
+      <c r="C1278" s="12"/>
+      <c r="D1278" s="12"/>
+      <c r="E1278" s="12"/>
+      <c r="F1278" s="12"/>
+      <c r="G1278" s="12"/>
+      <c r="H1278" s="12"/>
+    </row>
+    <row r="1280" spans="1:10">
+      <c r="A1280" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="B1280" s="13"/>
+      <c r="C1280" s="13"/>
+    </row>
+    <row r="1281" spans="1:10">
+      <c r="A1281" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1281" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1281" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:10">
+      <c r="A1282" s="16">
+        <v>11852</v>
+      </c>
+      <c r="B1282" s="16" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1282" s="17" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:10">
+      <c r="A1284" s="18" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1284" s="18"/>
+      <c r="C1284" s="18"/>
+      <c r="D1284" s="18"/>
+      <c r="E1284" s="18"/>
+    </row>
+    <row r="1285" spans="1:10">
+      <c r="A1285" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1285" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1285" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1285" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1285" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:10">
+      <c r="A1286" s="21">
+        <v>3609</v>
+      </c>
+      <c r="B1286" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="C1286" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D1286" s="22" t="s">
+        <v>620</v>
+      </c>
+      <c r="E1286" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:10">
+      <c r="A1288" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="B1288" s="8"/>
+      <c r="C1288" s="8"/>
+      <c r="D1288" s="8"/>
+      <c r="E1288" s="8"/>
+      <c r="F1288" s="8"/>
+      <c r="G1288" s="8"/>
+      <c r="H1288" s="8"/>
+    </row>
+    <row r="1289" spans="1:10">
+      <c r="A1289" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1289" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1289" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1289" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1289" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1289" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1289" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1289" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:10">
+      <c r="A1290" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B1290" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C1290" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1290" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1290" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F1290" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G1290" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H1290" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:10">
+      <c r="A1291" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1291" s="12"/>
+      <c r="C1291" s="12"/>
+      <c r="D1291" s="12"/>
+      <c r="E1291" s="12"/>
+      <c r="F1291" s="12"/>
+      <c r="G1291" s="12"/>
+      <c r="H1291" s="12"/>
+    </row>
+    <row r="1293" spans="1:10">
+      <c r="A1293" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="B1293" s="13"/>
+      <c r="C1293" s="13"/>
+    </row>
+    <row r="1294" spans="1:10">
+      <c r="A1294" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1294" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1294" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:10">
+      <c r="A1295" s="16">
+        <v>11850</v>
+      </c>
+      <c r="B1295" s="16" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1295" s="17" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:10">
+      <c r="A1297" s="18" t="s">
+        <v>626</v>
+      </c>
+      <c r="B1297" s="18"/>
+      <c r="C1297" s="18"/>
+      <c r="D1297" s="18"/>
+      <c r="E1297" s="18"/>
+    </row>
+    <row r="1298" spans="1:10">
+      <c r="A1298" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1298" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1298" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1298" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1298" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:10">
+      <c r="A1299" s="21">
+        <v>3607</v>
+      </c>
+      <c r="B1299" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="C1299" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D1299" s="22" t="s">
+        <v>625</v>
+      </c>
+      <c r="E1299" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:10">
+      <c r="A1301" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="B1301" s="8"/>
+      <c r="C1301" s="8"/>
+      <c r="D1301" s="8"/>
+      <c r="E1301" s="8"/>
+      <c r="F1301" s="8"/>
+      <c r="G1301" s="8"/>
+      <c r="H1301" s="8"/>
+    </row>
+    <row r="1302" spans="1:10">
+      <c r="A1302" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1302" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1302" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1302" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1302" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1302" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1302" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1302" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:10">
+      <c r="A1303" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B1303" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C1303" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1303" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1303" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F1303" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G1303" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H1303" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:10">
+      <c r="A1304" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1304" s="12"/>
+      <c r="C1304" s="12"/>
+      <c r="D1304" s="12"/>
+      <c r="E1304" s="12"/>
+      <c r="F1304" s="12"/>
+      <c r="G1304" s="12"/>
+      <c r="H1304" s="12"/>
+    </row>
+    <row r="1306" spans="1:10">
+      <c r="A1306" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="B1306" s="13"/>
+      <c r="C1306" s="13"/>
+    </row>
+    <row r="1307" spans="1:10">
+      <c r="A1307" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1307" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1307" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:10">
+      <c r="A1308" s="16">
+        <v>11856</v>
+      </c>
+      <c r="B1308" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="C1308" s="17" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:10">
+      <c r="A1310" s="18" t="s">
+        <v>631</v>
+      </c>
+      <c r="B1310" s="18"/>
+      <c r="C1310" s="18"/>
+      <c r="D1310" s="18"/>
+      <c r="E1310" s="18"/>
+    </row>
+    <row r="1311" spans="1:10">
+      <c r="A1311" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1311" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1311" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1311" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1311" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:10">
+      <c r="A1312" s="21">
+        <v>3611</v>
+      </c>
+      <c r="B1312" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="C1312" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D1312" s="22" t="s">
+        <v>630</v>
+      </c>
+      <c r="E1312" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:10">
+      <c r="A1314" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1314" s="8"/>
+      <c r="C1314" s="8"/>
+      <c r="D1314" s="8"/>
+      <c r="E1314" s="8"/>
+      <c r="F1314" s="8"/>
+      <c r="G1314" s="8"/>
+      <c r="H1314" s="8"/>
+    </row>
+    <row r="1315" spans="1:10">
+      <c r="A1315" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1315" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1315" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1315" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1315" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1315" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1315" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1315" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:10">
+      <c r="A1316" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1316" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1316" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1316" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1316" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1316" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1316" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H1316" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:10">
+      <c r="A1317" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1317" s="12"/>
+      <c r="C1317" s="12"/>
+      <c r="D1317" s="12"/>
+      <c r="E1317" s="12"/>
+      <c r="F1317" s="12"/>
+      <c r="G1317" s="12"/>
+      <c r="H1317" s="12"/>
+    </row>
+    <row r="1319" spans="1:10">
+      <c r="A1319" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="B1319" s="13"/>
+      <c r="C1319" s="13"/>
+    </row>
+    <row r="1320" spans="1:10">
+      <c r="A1320" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1320" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1320" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:10">
+      <c r="A1321" s="16">
+        <v>1765</v>
+      </c>
+      <c r="B1321" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1321" s="17" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:10">
+      <c r="A1323" s="18" t="s">
+        <v>636</v>
+      </c>
+      <c r="B1323" s="18"/>
+      <c r="C1323" s="18"/>
+      <c r="D1323" s="18"/>
+      <c r="E1323" s="18"/>
+    </row>
+    <row r="1324" spans="1:10">
+      <c r="A1324" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1324" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1324" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1324" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1324" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:10">
+      <c r="A1325" s="21">
+        <v>3071</v>
+      </c>
+      <c r="B1325" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1325" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1325" s="22" t="s">
+        <v>635</v>
+      </c>
+      <c r="E1325" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:10">
+      <c r="A1327" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="B1327" s="8"/>
+      <c r="C1327" s="8"/>
+      <c r="D1327" s="8"/>
+      <c r="E1327" s="8"/>
+      <c r="F1327" s="8"/>
+      <c r="G1327" s="8"/>
+      <c r="H1327" s="8"/>
+    </row>
+    <row r="1328" spans="1:10">
+      <c r="A1328" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1328" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1328" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1328" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1328" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1328" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1328" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1328" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:10">
+      <c r="A1329" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1329" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1329" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1329" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1329" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1329" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1329" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H1329" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:10">
+      <c r="A1330" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1330" s="12"/>
+      <c r="C1330" s="12"/>
+      <c r="D1330" s="12"/>
+      <c r="E1330" s="12"/>
+      <c r="F1330" s="12"/>
+      <c r="G1330" s="12"/>
+      <c r="H1330" s="12"/>
+    </row>
+    <row r="1332" spans="1:10">
+      <c r="A1332" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="B1332" s="13"/>
+      <c r="C1332" s="13"/>
+    </row>
+    <row r="1333" spans="1:10">
+      <c r="A1333" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1333" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1333" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:10">
+      <c r="A1334" s="16">
+        <v>1760</v>
+      </c>
+      <c r="B1334" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1334" s="17" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:10">
+      <c r="A1336" s="18" t="s">
+        <v>641</v>
+      </c>
+      <c r="B1336" s="18"/>
+      <c r="C1336" s="18"/>
+      <c r="D1336" s="18"/>
+      <c r="E1336" s="18"/>
+    </row>
+    <row r="1337" spans="1:10">
+      <c r="A1337" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1337" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1337" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1337" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1337" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:10">
+      <c r="A1338" s="21">
+        <v>3067</v>
+      </c>
+      <c r="B1338" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1338" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1338" s="22" t="s">
+        <v>640</v>
+      </c>
+      <c r="E1338" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:10">
+      <c r="A1340" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1340" s="8"/>
+      <c r="C1340" s="8"/>
+      <c r="D1340" s="8"/>
+      <c r="E1340" s="8"/>
+      <c r="F1340" s="8"/>
+      <c r="G1340" s="8"/>
+      <c r="H1340" s="8"/>
+    </row>
+    <row r="1341" spans="1:10">
+      <c r="A1341" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1341" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1341" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1341" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1341" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1341" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1341" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1341" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:10">
+      <c r="A1342" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1342" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1342" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1342" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1342" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1342" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1342" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H1342" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:10">
+      <c r="A1343" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1343" s="12"/>
+      <c r="C1343" s="12"/>
+      <c r="D1343" s="12"/>
+      <c r="E1343" s="12"/>
+      <c r="F1343" s="12"/>
+      <c r="G1343" s="12"/>
+      <c r="H1343" s="12"/>
+    </row>
+    <row r="1345" spans="1:10">
+      <c r="A1345" s="13" t="s">
+        <v>643</v>
+      </c>
+      <c r="B1345" s="13"/>
+      <c r="C1345" s="13"/>
+    </row>
+    <row r="1346" spans="1:10">
+      <c r="A1346" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1346" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1346" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:10">
+      <c r="A1347" s="16">
+        <v>1758</v>
+      </c>
+      <c r="B1347" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1347" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:10">
+      <c r="A1349" s="18" t="s">
+        <v>645</v>
+      </c>
+      <c r="B1349" s="18"/>
+      <c r="C1349" s="18"/>
+      <c r="D1349" s="18"/>
+      <c r="E1349" s="18"/>
+    </row>
+    <row r="1350" spans="1:10">
+      <c r="A1350" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1350" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1350" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1350" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1350" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:10">
+      <c r="A1351" s="21">
+        <v>3065</v>
+      </c>
+      <c r="B1351" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1351" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1351" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="E1351" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:10">
+      <c r="A1353" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="B1353" s="8"/>
+      <c r="C1353" s="8"/>
+      <c r="D1353" s="8"/>
+      <c r="E1353" s="8"/>
+      <c r="F1353" s="8"/>
+      <c r="G1353" s="8"/>
+      <c r="H1353" s="8"/>
+    </row>
+    <row r="1354" spans="1:10">
+      <c r="A1354" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1354" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1354" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1354" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1354" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1354" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1354" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1354" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:10">
+      <c r="A1355" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1355" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1355" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1355" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1355" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1355" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1355" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H1355" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:10">
+      <c r="A1356" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1356" s="12"/>
+      <c r="C1356" s="12"/>
+      <c r="D1356" s="12"/>
+      <c r="E1356" s="12"/>
+      <c r="F1356" s="12"/>
+      <c r="G1356" s="12"/>
+      <c r="H1356" s="12"/>
+    </row>
+    <row r="1358" spans="1:10">
+      <c r="A1358" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="B1358" s="13"/>
+      <c r="C1358" s="13"/>
+    </row>
+    <row r="1359" spans="1:10">
+      <c r="A1359" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1359" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1359" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:10">
+      <c r="A1360" s="16">
+        <v>1759</v>
+      </c>
+      <c r="B1360" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1360" s="17" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:10">
+      <c r="A1362" s="18" t="s">
+        <v>649</v>
+      </c>
+      <c r="B1362" s="18"/>
+      <c r="C1362" s="18"/>
+      <c r="D1362" s="18"/>
+      <c r="E1362" s="18"/>
+    </row>
+    <row r="1363" spans="1:10">
+      <c r="A1363" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1363" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1363" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1363" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1363" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:10">
+      <c r="A1364" s="21">
+        <v>3066</v>
+      </c>
+      <c r="B1364" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1364" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1364" s="22" t="s">
+        <v>648</v>
+      </c>
+      <c r="E1364" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:10">
+      <c r="A1366" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1366" s="8"/>
+      <c r="C1366" s="8"/>
+      <c r="D1366" s="8"/>
+      <c r="E1366" s="8"/>
+      <c r="F1366" s="8"/>
+      <c r="G1366" s="8"/>
+      <c r="H1366" s="8"/>
+    </row>
+    <row r="1367" spans="1:10">
+      <c r="A1367" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1367" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1367" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1367" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1367" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1367" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1367" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1367" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:10">
+      <c r="A1368" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1368" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1368" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1368" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1368" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1368" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1368" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H1368" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:10">
+      <c r="A1369" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1369" s="12"/>
+      <c r="C1369" s="12"/>
+      <c r="D1369" s="12"/>
+      <c r="E1369" s="12"/>
+      <c r="F1369" s="12"/>
+      <c r="G1369" s="12"/>
+      <c r="H1369" s="12"/>
+    </row>
+    <row r="1371" spans="1:10">
+      <c r="A1371" s="13" t="s">
+        <v>651</v>
+      </c>
+      <c r="B1371" s="13"/>
+      <c r="C1371" s="13"/>
+    </row>
+    <row r="1372" spans="1:10">
+      <c r="A1372" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1372" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1372" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:10">
+      <c r="A1373" s="16">
+        <v>1764</v>
+      </c>
+      <c r="B1373" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1373" s="17" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:10">
+      <c r="A1375" s="18" t="s">
+        <v>653</v>
+      </c>
+      <c r="B1375" s="18"/>
+      <c r="C1375" s="18"/>
+      <c r="D1375" s="18"/>
+      <c r="E1375" s="18"/>
+    </row>
+    <row r="1376" spans="1:10">
+      <c r="A1376" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1376" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1376" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1376" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1376" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:10">
+      <c r="A1377" s="21">
+        <v>3070</v>
+      </c>
+      <c r="B1377" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1377" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1377" s="22" t="s">
+        <v>652</v>
+      </c>
+      <c r="E1377" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:10">
+      <c r="A1379" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1379" s="8"/>
+      <c r="C1379" s="8"/>
+      <c r="D1379" s="8"/>
+      <c r="E1379" s="8"/>
+      <c r="F1379" s="8"/>
+      <c r="G1379" s="8"/>
+      <c r="H1379" s="8"/>
+    </row>
+    <row r="1380" spans="1:10">
+      <c r="A1380" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1380" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1380" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1380" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1380" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1380" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1380" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1380" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:10">
+      <c r="A1381" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1381" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1381" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1381" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1381" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1381" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1381" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H1381" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:10">
+      <c r="A1382" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1382" s="12"/>
+      <c r="C1382" s="12"/>
+      <c r="D1382" s="12"/>
+      <c r="E1382" s="12"/>
+      <c r="F1382" s="12"/>
+      <c r="G1382" s="12"/>
+      <c r="H1382" s="12"/>
+    </row>
+    <row r="1384" spans="1:10">
+      <c r="A1384" s="13" t="s">
+        <v>655</v>
+      </c>
+      <c r="B1384" s="13"/>
+      <c r="C1384" s="13"/>
+    </row>
+    <row r="1385" spans="1:10">
+      <c r="A1385" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1385" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1385" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:10">
+      <c r="A1386" s="16">
+        <v>1763</v>
+      </c>
+      <c r="B1386" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1386" s="17" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:10">
+      <c r="A1388" s="18" t="s">
+        <v>657</v>
+      </c>
+      <c r="B1388" s="18"/>
+      <c r="C1388" s="18"/>
+      <c r="D1388" s="18"/>
+      <c r="E1388" s="18"/>
+    </row>
+    <row r="1389" spans="1:10">
+      <c r="A1389" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1389" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1389" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1389" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1389" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:10">
+      <c r="A1390" s="21">
+        <v>3069</v>
+      </c>
+      <c r="B1390" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1390" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1390" s="22" t="s">
+        <v>656</v>
+      </c>
+      <c r="E1390" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:10">
+      <c r="A1392" s="8" t="s">
+        <v>658</v>
+      </c>
+      <c r="B1392" s="8"/>
+      <c r="C1392" s="8"/>
+      <c r="D1392" s="8"/>
+      <c r="E1392" s="8"/>
+      <c r="F1392" s="8"/>
+      <c r="G1392" s="8"/>
+      <c r="H1392" s="8"/>
+    </row>
+    <row r="1393" spans="1:10">
+      <c r="A1393" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1393" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1393" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1393" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1393" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1393" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1393" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1393" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:10">
+      <c r="A1394" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1394" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1394" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1394" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1394" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1394" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1394" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="H1394" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:10">
+      <c r="A1395" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1395" s="12"/>
+      <c r="C1395" s="12"/>
+      <c r="D1395" s="12"/>
+      <c r="E1395" s="12"/>
+      <c r="F1395" s="12"/>
+      <c r="G1395" s="12"/>
+      <c r="H1395" s="12"/>
+    </row>
+    <row r="1397" spans="1:10">
+      <c r="A1397" s="13" t="s">
+        <v>659</v>
+      </c>
+      <c r="B1397" s="13"/>
+      <c r="C1397" s="13"/>
+    </row>
+    <row r="1398" spans="1:10">
+      <c r="A1398" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1398" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1398" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:10">
+      <c r="A1399" s="16">
+        <v>1762</v>
+      </c>
+      <c r="B1399" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C1399" s="17" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:10">
+      <c r="A1401" s="18" t="s">
+        <v>661</v>
+      </c>
+      <c r="B1401" s="18"/>
+      <c r="C1401" s="18"/>
+      <c r="D1401" s="18"/>
+      <c r="E1401" s="18"/>
+    </row>
+    <row r="1402" spans="1:10">
+      <c r="A1402" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1402" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1402" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1402" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1402" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:10">
+      <c r="A1403" s="21">
+        <v>3068</v>
+      </c>
+      <c r="B1403" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C1403" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1403" s="22" t="s">
+        <v>660</v>
+      </c>
+      <c r="E1403" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:10">
+      <c r="A1405" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="B1405" s="8"/>
+      <c r="C1405" s="8"/>
+      <c r="D1405" s="8"/>
+      <c r="E1405" s="8"/>
+      <c r="F1405" s="8"/>
+      <c r="G1405" s="8"/>
+      <c r="H1405" s="8"/>
+    </row>
+    <row r="1406" spans="1:10">
+      <c r="A1406" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1406" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1406" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1406" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1406" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1406" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1406" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1406" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:10">
+      <c r="A1407" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1407" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1407" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1407" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1407" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1407" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1407" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1407" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:10">
+      <c r="A1408" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1408" s="12"/>
+      <c r="C1408" s="12"/>
+      <c r="D1408" s="12"/>
+      <c r="E1408" s="12"/>
+      <c r="F1408" s="12"/>
+      <c r="G1408" s="12"/>
+      <c r="H1408" s="12"/>
+    </row>
+    <row r="1410" spans="1:10">
+      <c r="A1410" s="13" t="s">
+        <v>663</v>
+      </c>
+      <c r="B1410" s="13"/>
+      <c r="C1410" s="13"/>
+    </row>
+    <row r="1411" spans="1:10">
+      <c r="A1411" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1411" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1411" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:10">
+      <c r="A1412" s="16">
+        <v>1773</v>
+      </c>
+      <c r="B1412" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1412" s="17" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:10">
+      <c r="A1414" s="18" t="s">
+        <v>666</v>
+      </c>
+      <c r="B1414" s="18"/>
+      <c r="C1414" s="18"/>
+      <c r="D1414" s="18"/>
+      <c r="E1414" s="18"/>
+    </row>
+    <row r="1415" spans="1:10">
+      <c r="A1415" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1415" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1415" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1415" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1415" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:10">
+      <c r="A1416" s="21">
+        <v>3099</v>
+      </c>
+      <c r="B1416" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1416" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1416" s="22" t="s">
+        <v>665</v>
+      </c>
+      <c r="E1416" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:10">
+      <c r="A1418" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="B1418" s="8"/>
+      <c r="C1418" s="8"/>
+      <c r="D1418" s="8"/>
+      <c r="E1418" s="8"/>
+      <c r="F1418" s="8"/>
+      <c r="G1418" s="8"/>
+      <c r="H1418" s="8"/>
+    </row>
+    <row r="1419" spans="1:10">
+      <c r="A1419" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1419" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1419" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1419" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1419" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1419" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1419" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1419" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:10">
+      <c r="A1420" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1420" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1420" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1420" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1420" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1420" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1420" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1420" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:10">
+      <c r="A1421" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1421" s="12"/>
+      <c r="C1421" s="12"/>
+      <c r="D1421" s="12"/>
+      <c r="E1421" s="12"/>
+      <c r="F1421" s="12"/>
+      <c r="G1421" s="12"/>
+      <c r="H1421" s="12"/>
+    </row>
+    <row r="1423" spans="1:10">
+      <c r="A1423" s="13" t="s">
+        <v>669</v>
+      </c>
+      <c r="B1423" s="13"/>
+      <c r="C1423" s="13"/>
+    </row>
+    <row r="1424" spans="1:10">
+      <c r="A1424" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1424" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1424" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:10">
+      <c r="A1425" s="16">
+        <v>1774</v>
+      </c>
+      <c r="B1425" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1425" s="17" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:10">
+      <c r="A1427" s="18" t="s">
+        <v>671</v>
+      </c>
+      <c r="B1427" s="18"/>
+      <c r="C1427" s="18"/>
+      <c r="D1427" s="18"/>
+      <c r="E1427" s="18"/>
+    </row>
+    <row r="1428" spans="1:10">
+      <c r="A1428" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1428" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1428" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1428" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1428" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:10">
+      <c r="A1429" s="21">
+        <v>3100</v>
+      </c>
+      <c r="B1429" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1429" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1429" s="22" t="s">
+        <v>670</v>
+      </c>
+      <c r="E1429" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:10">
+      <c r="A1431" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="B1431" s="8"/>
+      <c r="C1431" s="8"/>
+      <c r="D1431" s="8"/>
+      <c r="E1431" s="8"/>
+      <c r="F1431" s="8"/>
+      <c r="G1431" s="8"/>
+      <c r="H1431" s="8"/>
+    </row>
+    <row r="1432" spans="1:10">
+      <c r="A1432" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1432" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1432" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1432" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1432" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1432" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1432" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1432" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:10">
+      <c r="A1433" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1433" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1433" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1433" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1433" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1433" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1433" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1433" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:10">
+      <c r="A1434" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1434" s="12"/>
+      <c r="C1434" s="12"/>
+      <c r="D1434" s="12"/>
+      <c r="E1434" s="12"/>
+      <c r="F1434" s="12"/>
+      <c r="G1434" s="12"/>
+      <c r="H1434" s="12"/>
+    </row>
+    <row r="1436" spans="1:10">
+      <c r="A1436" s="13" t="s">
+        <v>673</v>
+      </c>
+      <c r="B1436" s="13"/>
+      <c r="C1436" s="13"/>
+    </row>
+    <row r="1437" spans="1:10">
+      <c r="A1437" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1437" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1437" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:10">
+      <c r="A1438" s="16">
+        <v>1776</v>
+      </c>
+      <c r="B1438" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1438" s="17" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:10">
+      <c r="A1440" s="18" t="s">
+        <v>675</v>
+      </c>
+      <c r="B1440" s="18"/>
+      <c r="C1440" s="18"/>
+      <c r="D1440" s="18"/>
+      <c r="E1440" s="18"/>
+    </row>
+    <row r="1441" spans="1:10">
+      <c r="A1441" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1441" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1441" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1441" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1441" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:10">
+      <c r="A1442" s="21">
+        <v>3101</v>
+      </c>
+      <c r="B1442" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1442" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1442" s="22" t="s">
+        <v>674</v>
+      </c>
+      <c r="E1442" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:10">
+      <c r="A1444" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="B1444" s="8"/>
+      <c r="C1444" s="8"/>
+      <c r="D1444" s="8"/>
+      <c r="E1444" s="8"/>
+      <c r="F1444" s="8"/>
+      <c r="G1444" s="8"/>
+      <c r="H1444" s="8"/>
+    </row>
+    <row r="1445" spans="1:10">
+      <c r="A1445" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1445" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1445" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1445" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1445" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1445" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1445" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1445" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:10">
+      <c r="A1446" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1446" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1446" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1446" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1446" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1446" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1446" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1446" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:10">
+      <c r="A1447" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1447" s="12"/>
+      <c r="C1447" s="12"/>
+      <c r="D1447" s="12"/>
+      <c r="E1447" s="12"/>
+      <c r="F1447" s="12"/>
+      <c r="G1447" s="12"/>
+      <c r="H1447" s="12"/>
+    </row>
+    <row r="1449" spans="1:10">
+      <c r="A1449" s="13" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1449" s="13"/>
+      <c r="C1449" s="13"/>
+    </row>
+    <row r="1450" spans="1:10">
+      <c r="A1450" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1450" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1450" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:10">
+      <c r="A1451" s="16">
+        <v>1778</v>
+      </c>
+      <c r="B1451" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1451" s="17" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:10">
+      <c r="A1453" s="18" t="s">
+        <v>679</v>
+      </c>
+      <c r="B1453" s="18"/>
+      <c r="C1453" s="18"/>
+      <c r="D1453" s="18"/>
+      <c r="E1453" s="18"/>
+    </row>
+    <row r="1454" spans="1:10">
+      <c r="A1454" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1454" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1454" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1454" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1454" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:10">
+      <c r="A1455" s="21">
+        <v>3103</v>
+      </c>
+      <c r="B1455" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1455" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1455" s="22" t="s">
+        <v>678</v>
+      </c>
+      <c r="E1455" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:10">
+      <c r="A1457" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="B1457" s="8"/>
+      <c r="C1457" s="8"/>
+      <c r="D1457" s="8"/>
+      <c r="E1457" s="8"/>
+      <c r="F1457" s="8"/>
+      <c r="G1457" s="8"/>
+      <c r="H1457" s="8"/>
+    </row>
+    <row r="1458" spans="1:10">
+      <c r="A1458" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1458" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1458" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1458" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1458" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1458" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1458" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1458" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:10">
+      <c r="A1459" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1459" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1459" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1459" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1459" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1459" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1459" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1459" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:10">
+      <c r="A1460" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1460" s="12"/>
+      <c r="C1460" s="12"/>
+      <c r="D1460" s="12"/>
+      <c r="E1460" s="12"/>
+      <c r="F1460" s="12"/>
+      <c r="G1460" s="12"/>
+      <c r="H1460" s="12"/>
+    </row>
+    <row r="1462" spans="1:10">
+      <c r="A1462" s="13" t="s">
+        <v>681</v>
+      </c>
+      <c r="B1462" s="13"/>
+      <c r="C1462" s="13"/>
+    </row>
+    <row r="1463" spans="1:10">
+      <c r="A1463" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1463" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1463" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:10">
+      <c r="A1464" s="16">
+        <v>1779</v>
+      </c>
+      <c r="B1464" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1464" s="17" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:10">
+      <c r="A1466" s="18" t="s">
+        <v>683</v>
+      </c>
+      <c r="B1466" s="18"/>
+      <c r="C1466" s="18"/>
+      <c r="D1466" s="18"/>
+      <c r="E1466" s="18"/>
+    </row>
+    <row r="1467" spans="1:10">
+      <c r="A1467" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1467" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1467" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1467" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1467" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:10">
+      <c r="A1468" s="21">
+        <v>3104</v>
+      </c>
+      <c r="B1468" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1468" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1468" s="22" t="s">
+        <v>682</v>
+      </c>
+      <c r="E1468" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:10">
+      <c r="A1470" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="B1470" s="8"/>
+      <c r="C1470" s="8"/>
+      <c r="D1470" s="8"/>
+      <c r="E1470" s="8"/>
+      <c r="F1470" s="8"/>
+      <c r="G1470" s="8"/>
+      <c r="H1470" s="8"/>
+    </row>
+    <row r="1471" spans="1:10">
+      <c r="A1471" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1471" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1471" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1471" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1471" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1471" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1471" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1471" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:10">
+      <c r="A1472" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1472" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1472" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1472" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1472" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1472" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1472" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1472" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:10">
+      <c r="A1473" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1473" s="12"/>
+      <c r="C1473" s="12"/>
+      <c r="D1473" s="12"/>
+      <c r="E1473" s="12"/>
+      <c r="F1473" s="12"/>
+      <c r="G1473" s="12"/>
+      <c r="H1473" s="12"/>
+    </row>
+    <row r="1475" spans="1:10">
+      <c r="A1475" s="13" t="s">
+        <v>685</v>
+      </c>
+      <c r="B1475" s="13"/>
+      <c r="C1475" s="13"/>
+    </row>
+    <row r="1476" spans="1:10">
+      <c r="A1476" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1476" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1476" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:10">
+      <c r="A1477" s="16">
+        <v>1780</v>
+      </c>
+      <c r="B1477" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1477" s="17" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:10">
+      <c r="A1479" s="18" t="s">
+        <v>687</v>
+      </c>
+      <c r="B1479" s="18"/>
+      <c r="C1479" s="18"/>
+      <c r="D1479" s="18"/>
+      <c r="E1479" s="18"/>
+    </row>
+    <row r="1480" spans="1:10">
+      <c r="A1480" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1480" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1480" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1480" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1480" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:10">
+      <c r="A1481" s="21">
+        <v>3106</v>
+      </c>
+      <c r="B1481" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1481" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1481" s="22" t="s">
+        <v>686</v>
+      </c>
+      <c r="E1481" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:10">
+      <c r="A1483" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="B1483" s="8"/>
+      <c r="C1483" s="8"/>
+      <c r="D1483" s="8"/>
+      <c r="E1483" s="8"/>
+      <c r="F1483" s="8"/>
+      <c r="G1483" s="8"/>
+      <c r="H1483" s="8"/>
+    </row>
+    <row r="1484" spans="1:10">
+      <c r="A1484" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1484" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1484" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1484" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1484" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1484" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1484" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1484" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:10">
+      <c r="A1485" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1485" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1485" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1485" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1485" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1485" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1485" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1485" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:10">
+      <c r="A1486" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1486" s="12"/>
+      <c r="C1486" s="12"/>
+      <c r="D1486" s="12"/>
+      <c r="E1486" s="12"/>
+      <c r="F1486" s="12"/>
+      <c r="G1486" s="12"/>
+      <c r="H1486" s="12"/>
+    </row>
+    <row r="1488" spans="1:10">
+      <c r="A1488" s="13" t="s">
+        <v>689</v>
+      </c>
+      <c r="B1488" s="13"/>
+      <c r="C1488" s="13"/>
+    </row>
+    <row r="1489" spans="1:10">
+      <c r="A1489" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1489" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1489" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:10">
+      <c r="A1490" s="16">
+        <v>1783</v>
+      </c>
+      <c r="B1490" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1490" s="17" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:10">
+      <c r="A1492" s="18" t="s">
+        <v>691</v>
+      </c>
+      <c r="B1492" s="18"/>
+      <c r="C1492" s="18"/>
+      <c r="D1492" s="18"/>
+      <c r="E1492" s="18"/>
+    </row>
+    <row r="1493" spans="1:10">
+      <c r="A1493" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1493" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1493" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1493" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1493" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:10">
+      <c r="A1494" s="21">
+        <v>3108</v>
+      </c>
+      <c r="B1494" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1494" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1494" s="22" t="s">
+        <v>690</v>
+      </c>
+      <c r="E1494" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:10">
+      <c r="A1496" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="B1496" s="8"/>
+      <c r="C1496" s="8"/>
+      <c r="D1496" s="8"/>
+      <c r="E1496" s="8"/>
+      <c r="F1496" s="8"/>
+      <c r="G1496" s="8"/>
+      <c r="H1496" s="8"/>
+    </row>
+    <row r="1497" spans="1:10">
+      <c r="A1497" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1497" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1497" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1497" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1497" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1497" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1497" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1497" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:10">
+      <c r="A1498" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1498" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1498" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1498" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1498" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1498" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1498" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1498" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:10">
+      <c r="A1499" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1499" s="12"/>
+      <c r="C1499" s="12"/>
+      <c r="D1499" s="12"/>
+      <c r="E1499" s="12"/>
+      <c r="F1499" s="12"/>
+      <c r="G1499" s="12"/>
+      <c r="H1499" s="12"/>
+    </row>
+    <row r="1501" spans="1:10">
+      <c r="A1501" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="B1501" s="13"/>
+      <c r="C1501" s="13"/>
+    </row>
+    <row r="1502" spans="1:10">
+      <c r="A1502" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1502" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1502" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:10">
+      <c r="A1503" s="16">
+        <v>1785</v>
+      </c>
+      <c r="B1503" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1503" s="17" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:10">
+      <c r="A1505" s="18" t="s">
+        <v>695</v>
+      </c>
+      <c r="B1505" s="18"/>
+      <c r="C1505" s="18"/>
+      <c r="D1505" s="18"/>
+      <c r="E1505" s="18"/>
+    </row>
+    <row r="1506" spans="1:10">
+      <c r="A1506" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1506" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1506" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1506" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1506" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:10">
+      <c r="A1507" s="21">
+        <v>3110</v>
+      </c>
+      <c r="B1507" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1507" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1507" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="E1507" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:10">
+      <c r="A1509" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="B1509" s="8"/>
+      <c r="C1509" s="8"/>
+      <c r="D1509" s="8"/>
+      <c r="E1509" s="8"/>
+      <c r="F1509" s="8"/>
+      <c r="G1509" s="8"/>
+      <c r="H1509" s="8"/>
+    </row>
+    <row r="1510" spans="1:10">
+      <c r="A1510" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1510" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1510" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1510" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1510" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1510" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1510" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1510" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:10">
+      <c r="A1511" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1511" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1511" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1511" s="3">
+        <v>600</v>
+      </c>
+      <c r="E1511" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F1511" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1511" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H1511" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:10">
+      <c r="A1512" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1512" s="12"/>
+      <c r="C1512" s="12"/>
+      <c r="D1512" s="12"/>
+      <c r="E1512" s="12"/>
+      <c r="F1512" s="12"/>
+      <c r="G1512" s="12"/>
+      <c r="H1512" s="12"/>
+    </row>
+    <row r="1514" spans="1:10">
+      <c r="A1514" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="B1514" s="13"/>
+      <c r="C1514" s="13"/>
+    </row>
+    <row r="1515" spans="1:10">
+      <c r="A1515" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1515" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1515" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:10">
+      <c r="A1516" s="16">
+        <v>1786</v>
+      </c>
+      <c r="B1516" s="16" t="s">
+        <v>664</v>
+      </c>
+      <c r="C1516" s="17" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:10">
+      <c r="A1518" s="18" t="s">
+        <v>699</v>
+      </c>
+      <c r="B1518" s="18"/>
+      <c r="C1518" s="18"/>
+      <c r="D1518" s="18"/>
+      <c r="E1518" s="18"/>
+    </row>
+    <row r="1519" spans="1:10">
+      <c r="A1519" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1519" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1519" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1519" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1519" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:10">
+      <c r="A1520" s="21">
+        <v>3112</v>
+      </c>
+      <c r="B1520" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1520" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1520" s="22" t="s">
+        <v>698</v>
+      </c>
+      <c r="E1520" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:10">
+      <c r="A1523" s="23"/>
+    </row>
+    <row r="1525" spans="1:10">
+      <c r="A1525" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="B1525" s="2"/>
+      <c r="C1525" s="2"/>
+      <c r="D1525" s="2"/>
+      <c r="E1525" s="2"/>
+      <c r="F1525" s="2"/>
+      <c r="G1525" s="2"/>
+      <c r="H1525" s="2"/>
+      <c r="I1525" s="2"/>
+      <c r="J1525" s="2"/>
+    </row>
+    <row r="1526" spans="1:10">
+      <c r="A1526" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1526" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1526" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1526" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1526" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1526" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1526" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1526" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1526" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1526" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:10">
+      <c r="A1527" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1527" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1527" s="3"/>
+      <c r="D1527" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1527" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="F1527" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1527" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1527" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1527" s="6" t="s">
+        <v>703</v>
+      </c>
+      <c r="J1527" s="6" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:10">
+      <c r="A1529" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>704</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1529" t="s">
+        <v>69</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1529" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:10">
+      <c r="A1530" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1530" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1530" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:10">
+      <c r="A1531" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>703</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>703</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1531" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1531" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:10">
+      <c r="A1532" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>187</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1532" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:10">
+      <c r="A1535" s="23"/>
+    </row>
+    <row r="1537" spans="1:10">
+      <c r="A1537" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="B1537" s="2"/>
+      <c r="C1537" s="2"/>
+      <c r="D1537" s="2"/>
+      <c r="E1537" s="2"/>
+      <c r="F1537" s="2"/>
+      <c r="G1537" s="2"/>
+      <c r="H1537" s="2"/>
+      <c r="I1537" s="2"/>
+      <c r="J1537" s="2"/>
+    </row>
+    <row r="1538" spans="1:10">
+      <c r="A1538" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1538" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1538" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1538" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1538" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1538" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1538" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1538" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1538" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1538" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:10">
+      <c r="A1539" s="3" t="s">
         <v>706</v>
       </c>
-      <c r="E811" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H811" s="6" t="s">
+      <c r="B1539" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="C1539" s="3"/>
+      <c r="D1539" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1539" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="F1539" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1539" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1539" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I1539" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="J1539" s="6" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:10">
+      <c r="A1541" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>707</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>710</v>
+      </c>
+      <c r="E1541" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1541" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1541" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:10">
+      <c r="A1542" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>711</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1542" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1542" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1542" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:10">
+      <c r="A1543" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>709</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>709</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1543" t="s">
+        <v>712</v>
+      </c>
+      <c r="G1543" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1543" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:10">
+      <c r="A1544" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>712</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>713</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1544" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:10">
+      <c r="A1546" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1546" s="7"/>
+      <c r="C1546" s="7"/>
+      <c r="D1546" s="7"/>
+      <c r="E1546" s="7"/>
+      <c r="F1546" s="7"/>
+      <c r="G1546" s="7"/>
+      <c r="H1546" s="7"/>
+    </row>
+    <row r="1548" spans="1:10">
+      <c r="A1548" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1548" s="8"/>
+      <c r="C1548" s="8"/>
+      <c r="D1548" s="8"/>
+      <c r="E1548" s="8"/>
+      <c r="F1548" s="8"/>
+      <c r="G1548" s="8"/>
+      <c r="H1548" s="8"/>
+    </row>
+    <row r="1549" spans="1:10">
+      <c r="A1549" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1549" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1549" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1549" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1549" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1549" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1549" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1549" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:10">
+      <c r="A1550" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1550" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1550" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1550" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1550" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1550" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1550" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1550" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="812" spans="1:10">
-      <c r="A812" s="11" t="s">
+    <row r="1551" spans="1:10">
+      <c r="A1551" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B812" s="12"/>
-[...15 lines deleted...]
-      <c r="A815" s="14" t="s">
+      <c r="B1551" s="12"/>
+      <c r="C1551" s="12"/>
+      <c r="D1551" s="12"/>
+      <c r="E1551" s="12"/>
+      <c r="F1551" s="12"/>
+      <c r="G1551" s="12"/>
+      <c r="H1551" s="12"/>
+    </row>
+    <row r="1553" spans="1:10">
+      <c r="A1553" s="13" t="s">
+        <v>722</v>
+      </c>
+      <c r="B1553" s="13"/>
+      <c r="C1553" s="13"/>
+    </row>
+    <row r="1554" spans="1:10">
+      <c r="A1554" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B815" s="14" t="s">
+      <c r="B1554" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C815" s="15" t="s">
+      <c r="C1554" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="816" spans="1:10">
-[...20 lines deleted...]
-      <c r="A819" s="19" t="s">
+    <row r="1555" spans="1:10">
+      <c r="A1555" s="16">
+        <v>31</v>
+      </c>
+      <c r="B1555" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1555" s="17" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:10">
+      <c r="A1557" s="18" t="s">
+        <v>725</v>
+      </c>
+      <c r="B1557" s="18"/>
+      <c r="C1557" s="18"/>
+      <c r="D1557" s="18"/>
+      <c r="E1557" s="18"/>
+    </row>
+    <row r="1558" spans="1:10">
+      <c r="A1558" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B819" s="19" t="s">
+      <c r="B1558" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C819" s="19" t="s">
+      <c r="C1558" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D819" s="20" t="s">
+      <c r="D1558" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E819" s="19" t="s">
+      <c r="E1558" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="820" spans="1:10">
-[...12 lines deleted...]
-      <c r="E820" s="21" t="s">
+    <row r="1559" spans="1:10">
+      <c r="A1559" s="21">
+        <v>991</v>
+      </c>
+      <c r="B1559" s="21" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1559" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1559" s="22" t="s">
+        <v>724</v>
+      </c>
+      <c r="E1559" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="822" spans="1:10">
-[...12 lines deleted...]
-      <c r="A823" s="9" t="s">
+    <row r="1561" spans="1:10">
+      <c r="A1561" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="B1561" s="8"/>
+      <c r="C1561" s="8"/>
+      <c r="D1561" s="8"/>
+      <c r="E1561" s="8"/>
+      <c r="F1561" s="8"/>
+      <c r="G1561" s="8"/>
+      <c r="H1561" s="8"/>
+    </row>
+    <row r="1562" spans="1:10">
+      <c r="A1562" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B823" s="9" t="s">
+      <c r="B1562" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C823" s="9" t="s">
+      <c r="C1562" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D823" s="9" t="s">
+      <c r="D1562" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E823" s="9" t="s">
+      <c r="E1562" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F823" s="9" t="s">
+      <c r="F1562" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G823" s="9" t="s">
+      <c r="G1562" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H823" s="10" t="s">
+      <c r="H1562" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="824" spans="1:10">
-[...9 lines deleted...]
-      <c r="D824" s="3">
+    <row r="1563" spans="1:10">
+      <c r="A1563" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1563" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1563" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1563" s="3">
         <v>706</v>
       </c>
-      <c r="E824" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H824" s="6" t="s">
+      <c r="E1563" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1563" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1563" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1563" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="825" spans="1:10">
-      <c r="A825" s="11" t="s">
+    <row r="1564" spans="1:10">
+      <c r="A1564" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B825" s="12"/>
-[...15 lines deleted...]
-      <c r="A828" s="14" t="s">
+      <c r="B1564" s="12"/>
+      <c r="C1564" s="12"/>
+      <c r="D1564" s="12"/>
+      <c r="E1564" s="12"/>
+      <c r="F1564" s="12"/>
+      <c r="G1564" s="12"/>
+      <c r="H1564" s="12"/>
+    </row>
+    <row r="1566" spans="1:10">
+      <c r="A1566" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="B1566" s="13"/>
+      <c r="C1566" s="13"/>
+    </row>
+    <row r="1567" spans="1:10">
+      <c r="A1567" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B828" s="14" t="s">
+      <c r="B1567" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C828" s="15" t="s">
+      <c r="C1567" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="829" spans="1:10">
-[...20 lines deleted...]
-      <c r="A832" s="19" t="s">
+    <row r="1568" spans="1:10">
+      <c r="A1568" s="16">
+        <v>33</v>
+      </c>
+      <c r="B1568" s="16" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1568" s="17" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:10">
+      <c r="A1570" s="18" t="s">
+        <v>729</v>
+      </c>
+      <c r="B1570" s="18"/>
+      <c r="C1570" s="18"/>
+      <c r="D1570" s="18"/>
+      <c r="E1570" s="18"/>
+    </row>
+    <row r="1571" spans="1:10">
+      <c r="A1571" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B832" s="19" t="s">
+      <c r="B1571" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C832" s="19" t="s">
+      <c r="C1571" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D832" s="20" t="s">
+      <c r="D1571" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E832" s="19" t="s">
+      <c r="E1571" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="833" spans="1:10">
-[...12 lines deleted...]
-      <c r="E833" s="21" t="s">
+    <row r="1572" spans="1:10">
+      <c r="A1572" s="21">
+        <v>992</v>
+      </c>
+      <c r="B1572" s="21" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1572" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1572" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="E1572" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="835" spans="1:10">
-[...12 lines deleted...]
-      <c r="A836" s="9" t="s">
+    <row r="1574" spans="1:10">
+      <c r="A1574" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="B1574" s="8"/>
+      <c r="C1574" s="8"/>
+      <c r="D1574" s="8"/>
+      <c r="E1574" s="8"/>
+      <c r="F1574" s="8"/>
+      <c r="G1574" s="8"/>
+      <c r="H1574" s="8"/>
+    </row>
+    <row r="1575" spans="1:10">
+      <c r="A1575" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B836" s="9" t="s">
+      <c r="B1575" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C836" s="9" t="s">
+      <c r="C1575" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D836" s="9" t="s">
+      <c r="D1575" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E836" s="9" t="s">
+      <c r="E1575" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F836" s="9" t="s">
+      <c r="F1575" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G836" s="9" t="s">
+      <c r="G1575" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H836" s="10" t="s">
+      <c r="H1575" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="837" spans="1:10">
-[...9 lines deleted...]
-      <c r="D837" s="3">
+    <row r="1576" spans="1:10">
+      <c r="A1576" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1576" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1576" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1576" s="3">
         <v>706</v>
       </c>
-      <c r="E837" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H837" s="6" t="s">
+      <c r="E1576" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1576" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1576" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1576" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="838" spans="1:10">
-      <c r="A838" s="11" t="s">
+    <row r="1577" spans="1:10">
+      <c r="A1577" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B838" s="12"/>
-[...15 lines deleted...]
-      <c r="A841" s="14" t="s">
+      <c r="B1577" s="12"/>
+      <c r="C1577" s="12"/>
+      <c r="D1577" s="12"/>
+      <c r="E1577" s="12"/>
+      <c r="F1577" s="12"/>
+      <c r="G1577" s="12"/>
+      <c r="H1577" s="12"/>
+    </row>
+    <row r="1579" spans="1:10">
+      <c r="A1579" s="13" t="s">
+        <v>732</v>
+      </c>
+      <c r="B1579" s="13"/>
+      <c r="C1579" s="13"/>
+    </row>
+    <row r="1580" spans="1:10">
+      <c r="A1580" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B841" s="14" t="s">
+      <c r="B1580" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C841" s="15" t="s">
+      <c r="C1580" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="842" spans="1:10">
-[...20 lines deleted...]
-      <c r="A845" s="19" t="s">
+    <row r="1581" spans="1:10">
+      <c r="A1581" s="16">
+        <v>38</v>
+      </c>
+      <c r="B1581" s="16" t="s">
+        <v>733</v>
+      </c>
+      <c r="C1581" s="17" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:10">
+      <c r="A1583" s="18" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1583" s="18"/>
+      <c r="C1583" s="18"/>
+      <c r="D1583" s="18"/>
+      <c r="E1583" s="18"/>
+    </row>
+    <row r="1584" spans="1:10">
+      <c r="A1584" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B845" s="19" t="s">
+      <c r="B1584" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C845" s="19" t="s">
+      <c r="C1584" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D845" s="20" t="s">
+      <c r="D1584" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E845" s="19" t="s">
+      <c r="E1584" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="846" spans="1:10">
-[...12 lines deleted...]
-      <c r="E846" s="21" t="s">
+    <row r="1585" spans="1:10">
+      <c r="A1585" s="21">
+        <v>588</v>
+      </c>
+      <c r="B1585" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1585" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1585" s="22" t="s">
+        <v>734</v>
+      </c>
+      <c r="E1585" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="848" spans="1:10">
-[...12 lines deleted...]
-      <c r="A849" s="9" t="s">
+    <row r="1587" spans="1:10">
+      <c r="A1587" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="B1587" s="8"/>
+      <c r="C1587" s="8"/>
+      <c r="D1587" s="8"/>
+      <c r="E1587" s="8"/>
+      <c r="F1587" s="8"/>
+      <c r="G1587" s="8"/>
+      <c r="H1587" s="8"/>
+    </row>
+    <row r="1588" spans="1:10">
+      <c r="A1588" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B849" s="9" t="s">
+      <c r="B1588" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C849" s="9" t="s">
+      <c r="C1588" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D849" s="9" t="s">
+      <c r="D1588" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E849" s="9" t="s">
+      <c r="E1588" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F849" s="9" t="s">
+      <c r="F1588" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G849" s="9" t="s">
+      <c r="G1588" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H849" s="10" t="s">
+      <c r="H1588" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="850" spans="1:10">
-[...9 lines deleted...]
-      <c r="D850" s="3">
+    <row r="1589" spans="1:10">
+      <c r="A1589" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1589" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1589" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1589" s="3">
         <v>706</v>
       </c>
-      <c r="E850" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H850" s="6" t="s">
+      <c r="E1589" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1589" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1589" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1589" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="851" spans="1:10">
-      <c r="A851" s="11" t="s">
+    <row r="1590" spans="1:10">
+      <c r="A1590" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B851" s="12"/>
-[...15 lines deleted...]
-      <c r="A854" s="14" t="s">
+      <c r="B1590" s="12"/>
+      <c r="C1590" s="12"/>
+      <c r="D1590" s="12"/>
+      <c r="E1590" s="12"/>
+      <c r="F1590" s="12"/>
+      <c r="G1590" s="12"/>
+      <c r="H1590" s="12"/>
+    </row>
+    <row r="1592" spans="1:10">
+      <c r="A1592" s="13" t="s">
+        <v>738</v>
+      </c>
+      <c r="B1592" s="13"/>
+      <c r="C1592" s="13"/>
+    </row>
+    <row r="1593" spans="1:10">
+      <c r="A1593" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B854" s="14" t="s">
+      <c r="B1593" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C854" s="15" t="s">
+      <c r="C1593" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="855" spans="1:10">
-[...20 lines deleted...]
-      <c r="A858" s="19" t="s">
+    <row r="1594" spans="1:10">
+      <c r="A1594" s="16">
+        <v>37</v>
+      </c>
+      <c r="B1594" s="16" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1594" s="17" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:10">
+      <c r="A1596" s="18" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1596" s="18"/>
+      <c r="C1596" s="18"/>
+      <c r="D1596" s="18"/>
+      <c r="E1596" s="18"/>
+    </row>
+    <row r="1597" spans="1:10">
+      <c r="A1597" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B858" s="19" t="s">
+      <c r="B1597" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C858" s="19" t="s">
+      <c r="C1597" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D858" s="20" t="s">
+      <c r="D1597" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E858" s="19" t="s">
+      <c r="E1597" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="859" spans="1:10">
-[...12 lines deleted...]
-      <c r="E859" s="21" t="s">
+    <row r="1598" spans="1:10">
+      <c r="A1598" s="21">
+        <v>591</v>
+      </c>
+      <c r="B1598" s="21" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1598" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1598" s="22" t="s">
+        <v>739</v>
+      </c>
+      <c r="E1598" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="861" spans="1:10">
-[...12 lines deleted...]
-      <c r="A862" s="9" t="s">
+    <row r="1600" spans="1:10">
+      <c r="A1600" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="B1600" s="8"/>
+      <c r="C1600" s="8"/>
+      <c r="D1600" s="8"/>
+      <c r="E1600" s="8"/>
+      <c r="F1600" s="8"/>
+      <c r="G1600" s="8"/>
+      <c r="H1600" s="8"/>
+    </row>
+    <row r="1601" spans="1:10">
+      <c r="A1601" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B862" s="9" t="s">
+      <c r="B1601" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C862" s="9" t="s">
+      <c r="C1601" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D862" s="9" t="s">
+      <c r="D1601" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E862" s="9" t="s">
+      <c r="E1601" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F862" s="9" t="s">
+      <c r="F1601" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G862" s="9" t="s">
+      <c r="G1601" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H862" s="10" t="s">
+      <c r="H1601" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="863" spans="1:10">
-[...9 lines deleted...]
-      <c r="D863" s="3">
+    <row r="1602" spans="1:10">
+      <c r="A1602" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1602" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1602" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="D1602" s="3">
         <v>706</v>
       </c>
-      <c r="E863" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H863" s="6" t="s">
+      <c r="E1602" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1602" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1602" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="H1602" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="864" spans="1:10">
-      <c r="A864" s="11" t="s">
+    <row r="1603" spans="1:10">
+      <c r="A1603" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B864" s="12"/>
-[...15 lines deleted...]
-      <c r="A867" s="14" t="s">
+      <c r="B1603" s="12"/>
+      <c r="C1603" s="12"/>
+      <c r="D1603" s="12"/>
+      <c r="E1603" s="12"/>
+      <c r="F1603" s="12"/>
+      <c r="G1603" s="12"/>
+      <c r="H1603" s="12"/>
+    </row>
+    <row r="1605" spans="1:10">
+      <c r="A1605" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="B1605" s="13"/>
+      <c r="C1605" s="13"/>
+    </row>
+    <row r="1606" spans="1:10">
+      <c r="A1606" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B867" s="14" t="s">
+      <c r="B1606" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C867" s="15" t="s">
+      <c r="C1606" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="868" spans="1:10">
-[...20 lines deleted...]
-      <c r="A871" s="19" t="s">
+    <row r="1607" spans="1:10">
+      <c r="A1607" s="16">
+        <v>1</v>
+      </c>
+      <c r="B1607" s="16" t="s">
+        <v>736</v>
+      </c>
+      <c r="C1607" s="17" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:10">
+      <c r="A1609" s="18" t="s">
+        <v>746</v>
+      </c>
+      <c r="B1609" s="18"/>
+      <c r="C1609" s="18"/>
+      <c r="D1609" s="18"/>
+      <c r="E1609" s="18"/>
+    </row>
+    <row r="1610" spans="1:10">
+      <c r="A1610" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B871" s="19" t="s">
+      <c r="B1610" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C871" s="19" t="s">
+      <c r="C1610" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D871" s="20" t="s">
+      <c r="D1610" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E871" s="19" t="s">
+      <c r="E1610" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="872" spans="1:10">
-[...12 lines deleted...]
-      <c r="E872" s="21" t="s">
+    <row r="1611" spans="1:10">
+      <c r="A1611" s="21">
+        <v>994</v>
+      </c>
+      <c r="B1611" s="21" t="s">
+        <v>747</v>
+      </c>
+      <c r="C1611" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1611" s="22" t="s">
+        <v>745</v>
+      </c>
+      <c r="E1611" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="874" spans="1:10">
-[...12 lines deleted...]
-      <c r="A875" s="9" t="s">
+    <row r="1613" spans="1:10">
+      <c r="A1613" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="B1613" s="8"/>
+      <c r="C1613" s="8"/>
+      <c r="D1613" s="8"/>
+      <c r="E1613" s="8"/>
+      <c r="F1613" s="8"/>
+      <c r="G1613" s="8"/>
+      <c r="H1613" s="8"/>
+    </row>
+    <row r="1614" spans="1:10">
+      <c r="A1614" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B875" s="9" t="s">
+      <c r="B1614" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C875" s="9" t="s">
+      <c r="C1614" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D875" s="9" t="s">
+      <c r="D1614" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E875" s="9" t="s">
+      <c r="E1614" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F875" s="9" t="s">
+      <c r="F1614" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G875" s="9" t="s">
+      <c r="G1614" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H875" s="10" t="s">
+      <c r="H1614" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="876" spans="1:10">
-[...9 lines deleted...]
-      <c r="D876" s="3">
+    <row r="1615" spans="1:10">
+      <c r="A1615" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1615" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1615" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1615" s="3">
         <v>706</v>
       </c>
-      <c r="E876" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H876" s="6" t="s">
+      <c r="E1615" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1615" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1615" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1615" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="877" spans="1:10">
-      <c r="A877" s="11" t="s">
+    <row r="1616" spans="1:10">
+      <c r="A1616" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B877" s="12"/>
-[...15 lines deleted...]
-      <c r="A880" s="14" t="s">
+      <c r="B1616" s="12"/>
+      <c r="C1616" s="12"/>
+      <c r="D1616" s="12"/>
+      <c r="E1616" s="12"/>
+      <c r="F1616" s="12"/>
+      <c r="G1616" s="12"/>
+      <c r="H1616" s="12"/>
+    </row>
+    <row r="1618" spans="1:10">
+      <c r="A1618" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="B1618" s="13"/>
+      <c r="C1618" s="13"/>
+    </row>
+    <row r="1619" spans="1:10">
+      <c r="A1619" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B880" s="14" t="s">
+      <c r="B1619" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C880" s="15" t="s">
+      <c r="C1619" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="881" spans="1:10">
-[...20 lines deleted...]
-      <c r="A884" s="19" t="s">
+    <row r="1620" spans="1:10">
+      <c r="A1620" s="16">
+        <v>41</v>
+      </c>
+      <c r="B1620" s="16" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1620" s="17" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:10">
+      <c r="A1622" s="18" t="s">
+        <v>752</v>
+      </c>
+      <c r="B1622" s="18"/>
+      <c r="C1622" s="18"/>
+      <c r="D1622" s="18"/>
+      <c r="E1622" s="18"/>
+    </row>
+    <row r="1623" spans="1:10">
+      <c r="A1623" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B884" s="19" t="s">
+      <c r="B1623" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C884" s="19" t="s">
+      <c r="C1623" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D884" s="20" t="s">
+      <c r="D1623" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E884" s="19" t="s">
+      <c r="E1623" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="885" spans="1:10">
-[...12 lines deleted...]
-      <c r="E885" s="21" t="s">
+    <row r="1624" spans="1:10">
+      <c r="A1624" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B1624" s="21" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1624" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1624" s="22" t="s">
+        <v>751</v>
+      </c>
+      <c r="E1624" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="887" spans="1:10">
-[...12 lines deleted...]
-      <c r="A888" s="9" t="s">
+    <row r="1626" spans="1:10">
+      <c r="A1626" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="B1626" s="8"/>
+      <c r="C1626" s="8"/>
+      <c r="D1626" s="8"/>
+      <c r="E1626" s="8"/>
+      <c r="F1626" s="8"/>
+      <c r="G1626" s="8"/>
+      <c r="H1626" s="8"/>
+    </row>
+    <row r="1627" spans="1:10">
+      <c r="A1627" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B888" s="9" t="s">
+      <c r="B1627" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C888" s="9" t="s">
+      <c r="C1627" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D888" s="9" t="s">
+      <c r="D1627" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E888" s="9" t="s">
+      <c r="E1627" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F888" s="9" t="s">
+      <c r="F1627" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G888" s="9" t="s">
+      <c r="G1627" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H888" s="10" t="s">
+      <c r="H1627" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="889" spans="1:10">
-[...9 lines deleted...]
-      <c r="D889" s="3">
+    <row r="1628" spans="1:10">
+      <c r="A1628" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1628" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1628" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1628" s="3">
         <v>706</v>
       </c>
-      <c r="E889" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H889" s="6" t="s">
+      <c r="E1628" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1628" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1628" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1628" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="890" spans="1:10">
-      <c r="A890" s="11" t="s">
+    <row r="1629" spans="1:10">
+      <c r="A1629" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B890" s="12"/>
-[...15 lines deleted...]
-      <c r="A893" s="14" t="s">
+      <c r="B1629" s="12"/>
+      <c r="C1629" s="12"/>
+      <c r="D1629" s="12"/>
+      <c r="E1629" s="12"/>
+      <c r="F1629" s="12"/>
+      <c r="G1629" s="12"/>
+      <c r="H1629" s="12"/>
+    </row>
+    <row r="1631" spans="1:10">
+      <c r="A1631" s="13" t="s">
+        <v>754</v>
+      </c>
+      <c r="B1631" s="13"/>
+      <c r="C1631" s="13"/>
+    </row>
+    <row r="1632" spans="1:10">
+      <c r="A1632" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B893" s="14" t="s">
+      <c r="B1632" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C893" s="15" t="s">
+      <c r="C1632" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="894" spans="1:10">
-[...20 lines deleted...]
-      <c r="A897" s="19" t="s">
+    <row r="1633" spans="1:10">
+      <c r="A1633" s="16">
+        <v>43</v>
+      </c>
+      <c r="B1633" s="16" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1633" s="17" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:10">
+      <c r="A1635" s="18" t="s">
+        <v>756</v>
+      </c>
+      <c r="B1635" s="18"/>
+      <c r="C1635" s="18"/>
+      <c r="D1635" s="18"/>
+      <c r="E1635" s="18"/>
+    </row>
+    <row r="1636" spans="1:10">
+      <c r="A1636" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B897" s="19" t="s">
+      <c r="B1636" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C897" s="19" t="s">
+      <c r="C1636" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D897" s="20" t="s">
+      <c r="D1636" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E897" s="19" t="s">
+      <c r="E1636" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="898" spans="1:10">
-[...12 lines deleted...]
-      <c r="E898" s="21" t="s">
+    <row r="1637" spans="1:10">
+      <c r="A1637" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B1637" s="21" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1637" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1637" s="22" t="s">
+        <v>755</v>
+      </c>
+      <c r="E1637" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="900" spans="1:10">
-[...12 lines deleted...]
-      <c r="A901" s="9" t="s">
+    <row r="1639" spans="1:10">
+      <c r="A1639" s="8" t="s">
+        <v>757</v>
+      </c>
+      <c r="B1639" s="8"/>
+      <c r="C1639" s="8"/>
+      <c r="D1639" s="8"/>
+      <c r="E1639" s="8"/>
+      <c r="F1639" s="8"/>
+      <c r="G1639" s="8"/>
+      <c r="H1639" s="8"/>
+    </row>
+    <row r="1640" spans="1:10">
+      <c r="A1640" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B901" s="9" t="s">
+      <c r="B1640" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C901" s="9" t="s">
+      <c r="C1640" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D901" s="9" t="s">
+      <c r="D1640" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E901" s="9" t="s">
+      <c r="E1640" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F901" s="9" t="s">
+      <c r="F1640" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G901" s="9" t="s">
+      <c r="G1640" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H901" s="10" t="s">
+      <c r="H1640" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="902" spans="1:10">
-[...9 lines deleted...]
-      <c r="D902" s="3">
+    <row r="1641" spans="1:10">
+      <c r="A1641" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1641" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1641" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1641" s="3">
         <v>706</v>
       </c>
-      <c r="E902" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H902" s="6" t="s">
+      <c r="E1641" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1641" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1641" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1641" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="903" spans="1:10">
-      <c r="A903" s="11" t="s">
+    <row r="1642" spans="1:10">
+      <c r="A1642" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B903" s="12"/>
-[...15 lines deleted...]
-      <c r="A906" s="14" t="s">
+      <c r="B1642" s="12"/>
+      <c r="C1642" s="12"/>
+      <c r="D1642" s="12"/>
+      <c r="E1642" s="12"/>
+      <c r="F1642" s="12"/>
+      <c r="G1642" s="12"/>
+      <c r="H1642" s="12"/>
+    </row>
+    <row r="1644" spans="1:10">
+      <c r="A1644" s="13" t="s">
+        <v>758</v>
+      </c>
+      <c r="B1644" s="13"/>
+      <c r="C1644" s="13"/>
+    </row>
+    <row r="1645" spans="1:10">
+      <c r="A1645" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B906" s="14" t="s">
+      <c r="B1645" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C906" s="15" t="s">
+      <c r="C1645" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="907" spans="1:10">
-[...20 lines deleted...]
-      <c r="A910" s="19" t="s">
+    <row r="1646" spans="1:10">
+      <c r="A1646" s="16">
+        <v>42</v>
+      </c>
+      <c r="B1646" s="16" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1646" s="17" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:10">
+      <c r="A1648" s="18" t="s">
+        <v>760</v>
+      </c>
+      <c r="B1648" s="18"/>
+      <c r="C1648" s="18"/>
+      <c r="D1648" s="18"/>
+      <c r="E1648" s="18"/>
+    </row>
+    <row r="1649" spans="1:10">
+      <c r="A1649" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B910" s="19" t="s">
+      <c r="B1649" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C910" s="19" t="s">
+      <c r="C1649" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D910" s="20" t="s">
+      <c r="D1649" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E910" s="19" t="s">
+      <c r="E1649" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="911" spans="1:10">
-[...12 lines deleted...]
-      <c r="E911" s="21" t="s">
+    <row r="1650" spans="1:10">
+      <c r="A1650" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B1650" s="21" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1650" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1650" s="22" t="s">
+        <v>759</v>
+      </c>
+      <c r="E1650" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="913" spans="1:10">
-[...12 lines deleted...]
-      <c r="A914" s="9" t="s">
+    <row r="1652" spans="1:10">
+      <c r="A1652" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="B1652" s="8"/>
+      <c r="C1652" s="8"/>
+      <c r="D1652" s="8"/>
+      <c r="E1652" s="8"/>
+      <c r="F1652" s="8"/>
+      <c r="G1652" s="8"/>
+      <c r="H1652" s="8"/>
+    </row>
+    <row r="1653" spans="1:10">
+      <c r="A1653" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B914" s="9" t="s">
+      <c r="B1653" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C914" s="9" t="s">
+      <c r="C1653" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D914" s="9" t="s">
+      <c r="D1653" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E914" s="9" t="s">
+      <c r="E1653" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F914" s="9" t="s">
+      <c r="F1653" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G914" s="9" t="s">
+      <c r="G1653" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H914" s="10" t="s">
+      <c r="H1653" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="915" spans="1:10">
-[...9 lines deleted...]
-      <c r="D915" s="3">
+    <row r="1654" spans="1:10">
+      <c r="A1654" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1654" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1654" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1654" s="3">
         <v>706</v>
       </c>
-      <c r="E915" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H915" s="6" t="s">
+      <c r="E1654" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1654" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1654" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1654" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="916" spans="1:10">
-      <c r="A916" s="11" t="s">
+    <row r="1655" spans="1:10">
+      <c r="A1655" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B916" s="12"/>
-[...15 lines deleted...]
-      <c r="A919" s="14" t="s">
+      <c r="B1655" s="12"/>
+      <c r="C1655" s="12"/>
+      <c r="D1655" s="12"/>
+      <c r="E1655" s="12"/>
+      <c r="F1655" s="12"/>
+      <c r="G1655" s="12"/>
+      <c r="H1655" s="12"/>
+    </row>
+    <row r="1657" spans="1:10">
+      <c r="A1657" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="B1657" s="13"/>
+      <c r="C1657" s="13"/>
+    </row>
+    <row r="1658" spans="1:10">
+      <c r="A1658" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B919" s="14" t="s">
+      <c r="B1658" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C919" s="15" t="s">
+      <c r="C1658" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="920" spans="1:10">
-[...20 lines deleted...]
-      <c r="A923" s="19" t="s">
+    <row r="1659" spans="1:10">
+      <c r="A1659" s="16">
+        <v>46</v>
+      </c>
+      <c r="B1659" s="16" t="s">
+        <v>763</v>
+      </c>
+      <c r="C1659" s="17" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:10">
+      <c r="A1661" s="18" t="s">
+        <v>765</v>
+      </c>
+      <c r="B1661" s="18"/>
+      <c r="C1661" s="18"/>
+      <c r="D1661" s="18"/>
+      <c r="E1661" s="18"/>
+    </row>
+    <row r="1662" spans="1:10">
+      <c r="A1662" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B923" s="19" t="s">
+      <c r="B1662" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C923" s="19" t="s">
+      <c r="C1662" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D923" s="20" t="s">
+      <c r="D1662" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E923" s="19" t="s">
+      <c r="E1662" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="924" spans="1:10">
-[...12 lines deleted...]
-      <c r="E924" s="21" t="s">
+    <row r="1663" spans="1:10">
+      <c r="A1663" s="21">
+        <v>2862</v>
+      </c>
+      <c r="B1663" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="C1663" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1663" s="22" t="s">
+        <v>764</v>
+      </c>
+      <c r="E1663" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="927" spans="1:10">
-[...17 lines deleted...]
-      <c r="A930" s="4" t="s">
+    <row r="1665" spans="1:10">
+      <c r="A1665" s="8" t="s">
+        <v>766</v>
+      </c>
+      <c r="B1665" s="8"/>
+      <c r="C1665" s="8"/>
+      <c r="D1665" s="8"/>
+      <c r="E1665" s="8"/>
+      <c r="F1665" s="8"/>
+      <c r="G1665" s="8"/>
+      <c r="H1665" s="8"/>
+    </row>
+    <row r="1666" spans="1:10">
+      <c r="A1666" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1666" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1666" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1666" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1666" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1666" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1666" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1666" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:10">
+      <c r="A1667" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1667" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1667" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1667" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1667" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1667" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1667" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1667" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:10">
+      <c r="A1668" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1668" s="12"/>
+      <c r="C1668" s="12"/>
+      <c r="D1668" s="12"/>
+      <c r="E1668" s="12"/>
+      <c r="F1668" s="12"/>
+      <c r="G1668" s="12"/>
+      <c r="H1668" s="12"/>
+    </row>
+    <row r="1670" spans="1:10">
+      <c r="A1670" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="B1670" s="13"/>
+      <c r="C1670" s="13"/>
+    </row>
+    <row r="1671" spans="1:10">
+      <c r="A1671" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1671" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1671" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:10">
+      <c r="A1672" s="16">
+        <v>48</v>
+      </c>
+      <c r="B1672" s="16" t="s">
+        <v>763</v>
+      </c>
+      <c r="C1672" s="17" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:10">
+      <c r="A1674" s="18" t="s">
+        <v>769</v>
+      </c>
+      <c r="B1674" s="18"/>
+      <c r="C1674" s="18"/>
+      <c r="D1674" s="18"/>
+      <c r="E1674" s="18"/>
+    </row>
+    <row r="1675" spans="1:10">
+      <c r="A1675" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1675" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1675" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1675" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1675" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:10">
+      <c r="A1676" s="21">
+        <v>2863</v>
+      </c>
+      <c r="B1676" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="C1676" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1676" s="22" t="s">
+        <v>768</v>
+      </c>
+      <c r="E1676" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:10">
+      <c r="A1678" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="B1678" s="8"/>
+      <c r="C1678" s="8"/>
+      <c r="D1678" s="8"/>
+      <c r="E1678" s="8"/>
+      <c r="F1678" s="8"/>
+      <c r="G1678" s="8"/>
+      <c r="H1678" s="8"/>
+    </row>
+    <row r="1679" spans="1:10">
+      <c r="A1679" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1679" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1679" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1679" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1679" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1679" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1679" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1679" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:10">
+      <c r="A1680" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1680" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1680" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1680" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1680" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1680" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1680" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1680" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:10">
+      <c r="A1681" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1681" s="12"/>
+      <c r="C1681" s="12"/>
+      <c r="D1681" s="12"/>
+      <c r="E1681" s="12"/>
+      <c r="F1681" s="12"/>
+      <c r="G1681" s="12"/>
+      <c r="H1681" s="12"/>
+    </row>
+    <row r="1683" spans="1:10">
+      <c r="A1683" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="B1683" s="13"/>
+      <c r="C1683" s="13"/>
+    </row>
+    <row r="1684" spans="1:10">
+      <c r="A1684" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1684" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1684" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:10">
+      <c r="A1685" s="16">
+        <v>49</v>
+      </c>
+      <c r="B1685" s="16" t="s">
+        <v>772</v>
+      </c>
+      <c r="C1685" s="17" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:10">
+      <c r="A1687" s="18" t="s">
+        <v>774</v>
+      </c>
+      <c r="B1687" s="18"/>
+      <c r="C1687" s="18"/>
+      <c r="D1687" s="18"/>
+      <c r="E1687" s="18"/>
+    </row>
+    <row r="1688" spans="1:10">
+      <c r="A1688" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1688" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1688" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1688" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1688" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:10">
+      <c r="A1689" s="21">
+        <v>2866</v>
+      </c>
+      <c r="B1689" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="C1689" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1689" s="22" t="s">
+        <v>773</v>
+      </c>
+      <c r="E1689" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:10">
+      <c r="A1691" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="B1691" s="8"/>
+      <c r="C1691" s="8"/>
+      <c r="D1691" s="8"/>
+      <c r="E1691" s="8"/>
+      <c r="F1691" s="8"/>
+      <c r="G1691" s="8"/>
+      <c r="H1691" s="8"/>
+    </row>
+    <row r="1692" spans="1:10">
+      <c r="A1692" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1692" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1692" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1692" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1692" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1692" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1692" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1692" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:10">
+      <c r="A1693" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="B1693" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1693" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="D1693" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1693" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1693" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1693" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="H1693" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:10">
+      <c r="A1694" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1694" s="12"/>
+      <c r="C1694" s="12"/>
+      <c r="D1694" s="12"/>
+      <c r="E1694" s="12"/>
+      <c r="F1694" s="12"/>
+      <c r="G1694" s="12"/>
+      <c r="H1694" s="12"/>
+    </row>
+    <row r="1696" spans="1:10">
+      <c r="A1696" s="13" t="s">
+        <v>778</v>
+      </c>
+      <c r="B1696" s="13"/>
+      <c r="C1696" s="13"/>
+    </row>
+    <row r="1697" spans="1:10">
+      <c r="A1697" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1697" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1697" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:10">
+      <c r="A1698" s="16">
+        <v>202400000000049</v>
+      </c>
+      <c r="B1698" s="16" t="s">
+        <v>779</v>
+      </c>
+      <c r="C1698" s="17" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:10">
+      <c r="A1700" s="18" t="s">
+        <v>781</v>
+      </c>
+      <c r="B1700" s="18"/>
+      <c r="C1700" s="18"/>
+      <c r="D1700" s="18"/>
+      <c r="E1700" s="18"/>
+    </row>
+    <row r="1701" spans="1:10">
+      <c r="A1701" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1701" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1701" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1701" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1701" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:10">
+      <c r="A1702" s="21">
+        <v>3023</v>
+      </c>
+      <c r="B1702" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="C1702" s="21" t="s">
+        <v>517</v>
+      </c>
+      <c r="D1702" s="22" t="s">
+        <v>780</v>
+      </c>
+      <c r="E1702" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:10">
+      <c r="A1704" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="B1704" s="8"/>
+      <c r="C1704" s="8"/>
+      <c r="D1704" s="8"/>
+      <c r="E1704" s="8"/>
+      <c r="F1704" s="8"/>
+      <c r="G1704" s="8"/>
+      <c r="H1704" s="8"/>
+    </row>
+    <row r="1705" spans="1:10">
+      <c r="A1705" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1705" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1705" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1705" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1705" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1705" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1705" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1705" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:10">
+      <c r="A1706" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="B1706" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="C1706" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="D1706" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1706" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="F1706" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1706" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="H1706" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:10">
+      <c r="A1707" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1707" s="12"/>
+      <c r="C1707" s="12"/>
+      <c r="D1707" s="12"/>
+      <c r="E1707" s="12"/>
+      <c r="F1707" s="12"/>
+      <c r="G1707" s="12"/>
+      <c r="H1707" s="12"/>
+    </row>
+    <row r="1709" spans="1:10">
+      <c r="A1709" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="B1709" s="13"/>
+      <c r="C1709" s="13"/>
+    </row>
+    <row r="1710" spans="1:10">
+      <c r="A1710" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1710" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1710" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:10">
+      <c r="A1711" s="16">
+        <v>214</v>
+      </c>
+      <c r="B1711" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="C1711" s="17" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:10">
+      <c r="A1713" s="18" t="s">
+        <v>791</v>
+      </c>
+      <c r="B1713" s="18"/>
+      <c r="C1713" s="18"/>
+      <c r="D1713" s="18"/>
+      <c r="E1713" s="18"/>
+    </row>
+    <row r="1714" spans="1:10">
+      <c r="A1714" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1714" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1714" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1714" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1714" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:10">
+      <c r="A1715" s="21">
+        <v>4064</v>
+      </c>
+      <c r="B1715" s="21" t="s">
+        <v>792</v>
+      </c>
+      <c r="C1715" s="21" t="s">
+        <v>783</v>
+      </c>
+      <c r="D1715" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="E1715" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:10">
+      <c r="A1717" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="B1717" s="8"/>
+      <c r="C1717" s="8"/>
+      <c r="D1717" s="8"/>
+      <c r="E1717" s="8"/>
+      <c r="F1717" s="8"/>
+      <c r="G1717" s="8"/>
+      <c r="H1717" s="8"/>
+    </row>
+    <row r="1718" spans="1:10">
+      <c r="A1718" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1718" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1718" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1718" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1718" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1718" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1718" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1718" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:10">
+      <c r="A1719" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B1719" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C1719" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="D1719" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1719" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1719" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1719" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="H1719" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:10">
+      <c r="A1720" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1720" s="12"/>
+      <c r="C1720" s="12"/>
+      <c r="D1720" s="12"/>
+      <c r="E1720" s="12"/>
+      <c r="F1720" s="12"/>
+      <c r="G1720" s="12"/>
+      <c r="H1720" s="12"/>
+    </row>
+    <row r="1722" spans="1:10">
+      <c r="A1722" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="B1722" s="13"/>
+      <c r="C1722" s="13"/>
+    </row>
+    <row r="1723" spans="1:10">
+      <c r="A1723" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1723" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1723" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:10">
+      <c r="A1724" s="16">
+        <v>49</v>
+      </c>
+      <c r="B1724" s="16" t="s">
+        <v>799</v>
+      </c>
+      <c r="C1724" s="17" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:10">
+      <c r="A1726" s="18" t="s">
+        <v>801</v>
+      </c>
+      <c r="B1726" s="18"/>
+      <c r="C1726" s="18"/>
+      <c r="D1726" s="18"/>
+      <c r="E1726" s="18"/>
+    </row>
+    <row r="1727" spans="1:10">
+      <c r="A1727" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1727" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1727" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1727" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1727" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:10">
+      <c r="A1728" s="21">
+        <v>5536</v>
+      </c>
+      <c r="B1728" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="C1728" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="D1728" s="22" t="s">
+        <v>800</v>
+      </c>
+      <c r="E1728" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:10">
+      <c r="A1730" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="B1730" s="8"/>
+      <c r="C1730" s="8"/>
+      <c r="D1730" s="8"/>
+      <c r="E1730" s="8"/>
+      <c r="F1730" s="8"/>
+      <c r="G1730" s="8"/>
+      <c r="H1730" s="8"/>
+    </row>
+    <row r="1731" spans="1:10">
+      <c r="A1731" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1731" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1731" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1731" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1731" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1731" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1731" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1731" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:10">
+      <c r="A1732" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1732" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1732" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="D1732" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1732" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1732" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1732" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="H1732" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:10">
+      <c r="A1733" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1733" s="12"/>
+      <c r="C1733" s="12"/>
+      <c r="D1733" s="12"/>
+      <c r="E1733" s="12"/>
+      <c r="F1733" s="12"/>
+      <c r="G1733" s="12"/>
+      <c r="H1733" s="12"/>
+    </row>
+    <row r="1735" spans="1:10">
+      <c r="A1735" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="B1735" s="13"/>
+      <c r="C1735" s="13"/>
+    </row>
+    <row r="1736" spans="1:10">
+      <c r="A1736" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1736" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1736" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:10">
+      <c r="A1737" s="16">
+        <v>817</v>
+      </c>
+      <c r="B1737" s="16" t="s">
+        <v>807</v>
+      </c>
+      <c r="C1737" s="17" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:10">
+      <c r="A1739" s="18" t="s">
+        <v>809</v>
+      </c>
+      <c r="B1739" s="18"/>
+      <c r="C1739" s="18"/>
+      <c r="D1739" s="18"/>
+      <c r="E1739" s="18"/>
+    </row>
+    <row r="1740" spans="1:10">
+      <c r="A1740" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1740" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1740" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1740" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1740" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:10">
+      <c r="A1741" s="21">
+        <v>5535</v>
+      </c>
+      <c r="B1741" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="C1741" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1741" s="22" t="s">
+        <v>808</v>
+      </c>
+      <c r="E1741" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:10">
+      <c r="A1744" s="23"/>
+    </row>
+    <row r="1746" spans="1:10">
+      <c r="A1746" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1746" s="2"/>
+      <c r="C1746" s="2"/>
+      <c r="D1746" s="2"/>
+      <c r="E1746" s="2"/>
+      <c r="F1746" s="2"/>
+      <c r="G1746" s="2"/>
+      <c r="H1746" s="2"/>
+      <c r="I1746" s="2"/>
+      <c r="J1746" s="2"/>
+    </row>
+    <row r="1747" spans="1:10">
+      <c r="A1747" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B930" s="4" t="s">
+      <c r="B1747" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C930" s="4" t="s">
+      <c r="C1747" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D930" s="4" t="s">
+      <c r="D1747" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E930" s="4" t="s">
+      <c r="E1747" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F930" s="4" t="s">
+      <c r="F1747" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G930" s="4" t="s">
+      <c r="G1747" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H930" s="4" t="s">
+      <c r="H1747" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I930" s="5" t="s">
+      <c r="I1747" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J930" s="5" t="s">
+      <c r="J1747" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="931" spans="1:10">
-[...7 lines deleted...]
-      <c r="D931" s="3" t="s">
+    <row r="1748" spans="1:10">
+      <c r="A1748" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B1748" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="C1748" s="3"/>
+      <c r="D1748" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E931" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F931" s="3" t="s">
+      <c r="E1748" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="F1748" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="G931" s="3" t="s">
+      <c r="G1748" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H931" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A933" t="s">
+      <c r="H1748" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I1748" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J1748" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:10">
+      <c r="A1750" t="s">
         <v>21</v>
       </c>
-      <c r="B933" t="s">
-[...2 lines deleted...]
-      <c r="C933" t="s">
+      <c r="B1750" t="s">
+        <v>811</v>
+      </c>
+      <c r="C1750" t="s">
         <v>22</v>
       </c>
-      <c r="D933" t="s">
-[...2 lines deleted...]
-      <c r="E933" t="s">
+      <c r="D1750" t="s">
+        <v>710</v>
+      </c>
+      <c r="E1750" t="s">
         <v>5</v>
       </c>
-      <c r="F933" t="s">
+      <c r="F1750" t="s">
         <v>14</v>
       </c>
-      <c r="G933" t="s">
+      <c r="G1750" t="s">
         <v>7</v>
       </c>
-      <c r="H933" t="s">
+      <c r="H1750" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="934" spans="1:10">
-      <c r="A934" t="s">
+    <row r="1751" spans="1:10">
+      <c r="A1751" t="s">
         <v>9</v>
       </c>
-      <c r="B934" t="s">
-[...2 lines deleted...]
-      <c r="C934" t="s">
+      <c r="B1751" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1751" t="s">
         <v>24</v>
       </c>
-      <c r="D934" t="s">
-[...2 lines deleted...]
-      <c r="E934" t="s">
+      <c r="D1751" t="s">
+        <v>813</v>
+      </c>
+      <c r="E1751" t="s">
         <v>26</v>
       </c>
-      <c r="F934" t="s">
-[...2 lines deleted...]
-      <c r="G934" t="s">
+      <c r="F1751" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1751" t="s">
         <v>8</v>
       </c>
-      <c r="H934" t="s">
+      <c r="H1751" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="935" spans="1:10">
-      <c r="A935" t="s">
+    <row r="1752" spans="1:10">
+      <c r="A1752" t="s">
         <v>28</v>
       </c>
-      <c r="B935" t="s">
-[...2 lines deleted...]
-      <c r="C935" t="s">
+      <c r="B1752" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1752" t="s">
         <v>29</v>
       </c>
-      <c r="D935" t="s">
-[...2 lines deleted...]
-      <c r="E935" t="s">
+      <c r="D1752" t="s">
+        <v>20</v>
+      </c>
+      <c r="E1752" t="s">
         <v>30</v>
       </c>
-      <c r="F935" t="s">
-[...2 lines deleted...]
-      <c r="G935" t="s">
+      <c r="F1752" t="s">
+        <v>814</v>
+      </c>
+      <c r="G1752" t="s">
         <v>32</v>
       </c>
-      <c r="H935" t="s">
-[...4 lines deleted...]
-      <c r="A936" t="s">
+      <c r="H1752" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:10">
+      <c r="A1753" t="s">
         <v>33</v>
       </c>
-      <c r="B936" t="s">
-[...2 lines deleted...]
-      <c r="C936" t="s">
+      <c r="B1753" t="s">
+        <v>814</v>
+      </c>
+      <c r="C1753" t="s">
         <v>34</v>
       </c>
-      <c r="D936" t="s">
-[...2 lines deleted...]
-      <c r="E936" t="s">
+      <c r="D1753" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1753" t="s">
         <v>6</v>
       </c>
-      <c r="F936" t="s">
-[...4 lines deleted...]
-      <c r="A938" s="7" t="s">
+      <c r="F1753" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:10">
+      <c r="A1755" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B938" s="7"/>
-[...20 lines deleted...]
-      <c r="A941" s="9" t="s">
+      <c r="B1755" s="7"/>
+      <c r="C1755" s="7"/>
+      <c r="D1755" s="7"/>
+      <c r="E1755" s="7"/>
+      <c r="F1755" s="7"/>
+      <c r="G1755" s="7"/>
+      <c r="H1755" s="7"/>
+    </row>
+    <row r="1757" spans="1:10">
+      <c r="A1757" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="B1757" s="8"/>
+      <c r="C1757" s="8"/>
+      <c r="D1757" s="8"/>
+      <c r="E1757" s="8"/>
+      <c r="F1757" s="8"/>
+      <c r="G1757" s="8"/>
+      <c r="H1757" s="8"/>
+    </row>
+    <row r="1758" spans="1:10">
+      <c r="A1758" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B941" s="9" t="s">
+      <c r="B1758" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C941" s="9" t="s">
+      <c r="C1758" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D941" s="9" t="s">
+      <c r="D1758" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E941" s="9" t="s">
+      <c r="E1758" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F941" s="9" t="s">
+      <c r="F1758" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G941" s="9" t="s">
+      <c r="G1758" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H941" s="10" t="s">
+      <c r="H1758" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="942" spans="1:10">
-[...15 lines deleted...]
-      <c r="F942" s="3" t="s">
+    <row r="1759" spans="1:10">
+      <c r="A1759" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="B1759" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1759" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="D1759" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G942" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H942" s="6" t="s">
+      <c r="E1759" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1759" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="G1759" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="H1759" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="943" spans="1:10">
-[...19 lines deleted...]
-      <c r="A946" s="14" t="s">
+    <row r="1760" spans="1:10">
+      <c r="A1760" s="11" t="s">
+        <v>823</v>
+      </c>
+      <c r="B1760" s="12"/>
+      <c r="C1760" s="12"/>
+      <c r="D1760" s="12"/>
+      <c r="E1760" s="12"/>
+      <c r="F1760" s="12"/>
+      <c r="G1760" s="12"/>
+      <c r="H1760" s="12"/>
+    </row>
+    <row r="1762" spans="1:10">
+      <c r="A1762" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="B1762" s="13"/>
+      <c r="C1762" s="13"/>
+    </row>
+    <row r="1763" spans="1:10">
+      <c r="A1763" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B946" s="14" t="s">
+      <c r="B1763" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C946" s="15" t="s">
+      <c r="C1763" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="947" spans="1:10">
-[...20 lines deleted...]
-      <c r="A950" s="19" t="s">
+    <row r="1764" spans="1:10">
+      <c r="A1764" s="16">
+        <v>202300000000014</v>
+      </c>
+      <c r="B1764" s="16" t="s">
+        <v>825</v>
+      </c>
+      <c r="C1764" s="17" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:10">
+      <c r="A1766" s="18" t="s">
+        <v>826</v>
+      </c>
+      <c r="B1766" s="18"/>
+      <c r="C1766" s="18"/>
+      <c r="D1766" s="18"/>
+      <c r="E1766" s="18"/>
+    </row>
+    <row r="1767" spans="1:10">
+      <c r="A1767" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B950" s="19" t="s">
+      <c r="B1767" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C950" s="19" t="s">
+      <c r="C1767" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D950" s="20" t="s">
+      <c r="D1767" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E950" s="19" t="s">
+      <c r="E1767" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="951" spans="1:10">
-[...12 lines deleted...]
-      <c r="E951" s="21" t="s">
+    <row r="1768" spans="1:10">
+      <c r="A1768" s="21">
+        <v>5537</v>
+      </c>
+      <c r="B1768" s="21" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1768" s="21" t="s">
+        <v>817</v>
+      </c>
+      <c r="D1768" s="22" t="s">
+        <v>814</v>
+      </c>
+      <c r="E1768" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="953" spans="1:10">
-[...12 lines deleted...]
-      <c r="A954" s="9" t="s">
+    <row r="1771" spans="1:10">
+      <c r="A1771" s="23"/>
+    </row>
+    <row r="1773" spans="1:10">
+      <c r="A1773" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="B1773" s="2"/>
+      <c r="C1773" s="2"/>
+      <c r="D1773" s="2"/>
+      <c r="E1773" s="2"/>
+      <c r="F1773" s="2"/>
+      <c r="G1773" s="2"/>
+      <c r="H1773" s="2"/>
+      <c r="I1773" s="2"/>
+      <c r="J1773" s="2"/>
+    </row>
+    <row r="1774" spans="1:10">
+      <c r="A1774" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1774" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1774" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1774" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1774" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1774" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1774" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1774" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1774" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1774" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:10">
+      <c r="A1775" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B1775" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="C1775" s="3"/>
+      <c r="D1775" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1775" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="F1775" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1775" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1775" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I1775" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="J1775" s="6" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:10">
+      <c r="A1777" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>829</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>832</v>
+      </c>
+      <c r="E1777" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1777" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1777" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1777" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:10">
+      <c r="A1778" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>833</v>
+      </c>
+      <c r="E1778" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1778" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1778" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1778" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:10">
+      <c r="A1779" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>831</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>831</v>
+      </c>
+      <c r="E1779" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1779" t="s">
+        <v>834</v>
+      </c>
+      <c r="G1779" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1779" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:10">
+      <c r="A1780" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>834</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>835</v>
+      </c>
+      <c r="E1780" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1780" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:10">
+      <c r="A1782" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1782" s="7"/>
+      <c r="C1782" s="7"/>
+      <c r="D1782" s="7"/>
+      <c r="E1782" s="7"/>
+      <c r="F1782" s="7"/>
+      <c r="G1782" s="7"/>
+      <c r="H1782" s="7"/>
+    </row>
+    <row r="1784" spans="1:10">
+      <c r="A1784" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="B1784" s="8"/>
+      <c r="C1784" s="8"/>
+      <c r="D1784" s="8"/>
+      <c r="E1784" s="8"/>
+      <c r="F1784" s="8"/>
+      <c r="G1784" s="8"/>
+      <c r="H1784" s="8"/>
+    </row>
+    <row r="1785" spans="1:10">
+      <c r="A1785" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B954" s="9" t="s">
+      <c r="B1785" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C954" s="9" t="s">
+      <c r="C1785" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D954" s="9" t="s">
+      <c r="D1785" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E954" s="9" t="s">
+      <c r="E1785" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F954" s="9" t="s">
+      <c r="F1785" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G954" s="9" t="s">
+      <c r="G1785" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H954" s="10" t="s">
+      <c r="H1785" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="955" spans="1:10">
-[...21 lines deleted...]
-      <c r="H955" s="6" t="s">
+    <row r="1786" spans="1:10">
+      <c r="A1786" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1786" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1786" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1786" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1786" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1786" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1786" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1786" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="956" spans="1:10">
-[...19 lines deleted...]
-      <c r="A959" s="14" t="s">
+    <row r="1787" spans="1:10">
+      <c r="A1787" s="11" t="s">
+        <v>837</v>
+      </c>
+      <c r="B1787" s="12"/>
+      <c r="C1787" s="12"/>
+      <c r="D1787" s="12"/>
+      <c r="E1787" s="12"/>
+      <c r="F1787" s="12"/>
+      <c r="G1787" s="12"/>
+      <c r="H1787" s="12"/>
+    </row>
+    <row r="1789" spans="1:10">
+      <c r="A1789" s="13" t="s">
+        <v>838</v>
+      </c>
+      <c r="B1789" s="13"/>
+      <c r="C1789" s="13"/>
+    </row>
+    <row r="1790" spans="1:10">
+      <c r="A1790" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B959" s="14" t="s">
+      <c r="B1790" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C959" s="15" t="s">
+      <c r="C1790" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="960" spans="1:10">
-[...20 lines deleted...]
-      <c r="A963" s="19" t="s">
+    <row r="1791" spans="1:10">
+      <c r="A1791" s="16">
+        <v>30</v>
+      </c>
+      <c r="B1791" s="16" t="s">
+        <v>839</v>
+      </c>
+      <c r="C1791" s="17" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:10">
+      <c r="A1793" s="18" t="s">
+        <v>841</v>
+      </c>
+      <c r="B1793" s="18"/>
+      <c r="C1793" s="18"/>
+      <c r="D1793" s="18"/>
+      <c r="E1793" s="18"/>
+    </row>
+    <row r="1794" spans="1:10">
+      <c r="A1794" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B963" s="19" t="s">
+      <c r="B1794" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C963" s="19" t="s">
+      <c r="C1794" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D963" s="20" t="s">
+      <c r="D1794" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E963" s="19" t="s">
+      <c r="E1794" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="964" spans="1:10">
-[...12 lines deleted...]
-      <c r="E964" s="21" t="s">
+    <row r="1795" spans="1:10">
+      <c r="A1795" s="21">
+        <v>4726</v>
+      </c>
+      <c r="B1795" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="C1795" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1795" s="22" t="s">
+        <v>840</v>
+      </c>
+      <c r="E1795" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="966" spans="1:10">
-[...12 lines deleted...]
-      <c r="A967" s="9" t="s">
+    <row r="1797" spans="1:10">
+      <c r="A1797" s="8" t="s">
+        <v>843</v>
+      </c>
+      <c r="B1797" s="8"/>
+      <c r="C1797" s="8"/>
+      <c r="D1797" s="8"/>
+      <c r="E1797" s="8"/>
+      <c r="F1797" s="8"/>
+      <c r="G1797" s="8"/>
+      <c r="H1797" s="8"/>
+    </row>
+    <row r="1798" spans="1:10">
+      <c r="A1798" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B967" s="9" t="s">
+      <c r="B1798" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C967" s="9" t="s">
+      <c r="C1798" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D967" s="9" t="s">
+      <c r="D1798" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E967" s="9" t="s">
+      <c r="E1798" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F967" s="9" t="s">
+      <c r="F1798" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G967" s="9" t="s">
+      <c r="G1798" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H967" s="10" t="s">
+      <c r="H1798" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="968" spans="1:10">
-[...21 lines deleted...]
-      <c r="H968" s="6" t="s">
+    <row r="1799" spans="1:10">
+      <c r="A1799" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1799" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1799" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1799" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1799" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1799" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1799" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1799" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="969" spans="1:10">
-[...19 lines deleted...]
-      <c r="A972" s="14" t="s">
+    <row r="1800" spans="1:10">
+      <c r="A1800" s="11" t="s">
+        <v>844</v>
+      </c>
+      <c r="B1800" s="12"/>
+      <c r="C1800" s="12"/>
+      <c r="D1800" s="12"/>
+      <c r="E1800" s="12"/>
+      <c r="F1800" s="12"/>
+      <c r="G1800" s="12"/>
+      <c r="H1800" s="12"/>
+    </row>
+    <row r="1802" spans="1:10">
+      <c r="A1802" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="B1802" s="13"/>
+      <c r="C1802" s="13"/>
+    </row>
+    <row r="1803" spans="1:10">
+      <c r="A1803" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B972" s="14" t="s">
+      <c r="B1803" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C972" s="15" t="s">
+      <c r="C1803" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="973" spans="1:10">
-[...20 lines deleted...]
-      <c r="A976" s="19" t="s">
+    <row r="1804" spans="1:10">
+      <c r="A1804" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1804" s="16" t="s">
+        <v>846</v>
+      </c>
+      <c r="C1804" s="17" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:10">
+      <c r="A1806" s="18" t="s">
+        <v>848</v>
+      </c>
+      <c r="B1806" s="18"/>
+      <c r="C1806" s="18"/>
+      <c r="D1806" s="18"/>
+      <c r="E1806" s="18"/>
+    </row>
+    <row r="1807" spans="1:10">
+      <c r="A1807" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B976" s="19" t="s">
+      <c r="B1807" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C976" s="19" t="s">
+      <c r="C1807" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D976" s="20" t="s">
+      <c r="D1807" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E976" s="19" t="s">
+      <c r="E1807" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="977" spans="1:10">
-[...12 lines deleted...]
-      <c r="E977" s="21" t="s">
+    <row r="1808" spans="1:10">
+      <c r="A1808" s="21">
+        <v>4745</v>
+      </c>
+      <c r="B1808" s="21" t="s">
+        <v>849</v>
+      </c>
+      <c r="C1808" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1808" s="22" t="s">
+        <v>847</v>
+      </c>
+      <c r="E1808" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="979" spans="1:10">
-[...12 lines deleted...]
-      <c r="A980" s="9" t="s">
+    <row r="1810" spans="1:10">
+      <c r="A1810" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1810" s="8"/>
+      <c r="C1810" s="8"/>
+      <c r="D1810" s="8"/>
+      <c r="E1810" s="8"/>
+      <c r="F1810" s="8"/>
+      <c r="G1810" s="8"/>
+      <c r="H1810" s="8"/>
+    </row>
+    <row r="1811" spans="1:10">
+      <c r="A1811" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B980" s="9" t="s">
+      <c r="B1811" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C980" s="9" t="s">
+      <c r="C1811" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D980" s="9" t="s">
+      <c r="D1811" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E980" s="9" t="s">
+      <c r="E1811" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F980" s="9" t="s">
+      <c r="F1811" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G980" s="9" t="s">
+      <c r="G1811" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H980" s="10" t="s">
+      <c r="H1811" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="981" spans="1:10">
-[...21 lines deleted...]
-      <c r="H981" s="6" t="s">
+    <row r="1812" spans="1:10">
+      <c r="A1812" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1812" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1812" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1812" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1812" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1812" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1812" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1812" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="982" spans="1:10">
-[...19 lines deleted...]
-      <c r="A985" s="14" t="s">
+    <row r="1813" spans="1:10">
+      <c r="A1813" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="B1813" s="12"/>
+      <c r="C1813" s="12"/>
+      <c r="D1813" s="12"/>
+      <c r="E1813" s="12"/>
+      <c r="F1813" s="12"/>
+      <c r="G1813" s="12"/>
+      <c r="H1813" s="12"/>
+    </row>
+    <row r="1815" spans="1:10">
+      <c r="A1815" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="B1815" s="13"/>
+      <c r="C1815" s="13"/>
+    </row>
+    <row r="1816" spans="1:10">
+      <c r="A1816" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B985" s="14" t="s">
+      <c r="B1816" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C985" s="15" t="s">
+      <c r="C1816" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="986" spans="1:10">
-[...20 lines deleted...]
-      <c r="A989" s="19" t="s">
+    <row r="1817" spans="1:10">
+      <c r="A1817" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1817" s="16" t="s">
+        <v>839</v>
+      </c>
+      <c r="C1817" s="17" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:10">
+      <c r="A1819" s="18" t="s">
+        <v>854</v>
+      </c>
+      <c r="B1819" s="18"/>
+      <c r="C1819" s="18"/>
+      <c r="D1819" s="18"/>
+      <c r="E1819" s="18"/>
+    </row>
+    <row r="1820" spans="1:10">
+      <c r="A1820" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B989" s="19" t="s">
+      <c r="B1820" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C989" s="19" t="s">
+      <c r="C1820" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D989" s="20" t="s">
+      <c r="D1820" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E989" s="19" t="s">
+      <c r="E1820" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="990" spans="1:10">
-[...12 lines deleted...]
-      <c r="E990" s="21" t="s">
+    <row r="1821" spans="1:10">
+      <c r="A1821" s="21">
+        <v>4727</v>
+      </c>
+      <c r="B1821" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="C1821" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1821" s="22" t="s">
+        <v>853</v>
+      </c>
+      <c r="E1821" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="992" spans="1:10">
-[...12 lines deleted...]
-      <c r="A993" s="9" t="s">
+    <row r="1823" spans="1:10">
+      <c r="A1823" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="B1823" s="8"/>
+      <c r="C1823" s="8"/>
+      <c r="D1823" s="8"/>
+      <c r="E1823" s="8"/>
+      <c r="F1823" s="8"/>
+      <c r="G1823" s="8"/>
+      <c r="H1823" s="8"/>
+    </row>
+    <row r="1824" spans="1:10">
+      <c r="A1824" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B993" s="9" t="s">
+      <c r="B1824" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C993" s="9" t="s">
+      <c r="C1824" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D993" s="9" t="s">
+      <c r="D1824" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E993" s="9" t="s">
+      <c r="E1824" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F993" s="9" t="s">
+      <c r="F1824" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G993" s="9" t="s">
+      <c r="G1824" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H993" s="10" t="s">
+      <c r="H1824" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="994" spans="1:10">
-[...21 lines deleted...]
-      <c r="H994" s="6" t="s">
+    <row r="1825" spans="1:10">
+      <c r="A1825" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1825" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C1825" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1825" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1825" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="F1825" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1825" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="H1825" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="995" spans="1:10">
-[...19 lines deleted...]
-      <c r="A998" s="14" t="s">
+    <row r="1826" spans="1:10">
+      <c r="A1826" s="11" t="s">
+        <v>856</v>
+      </c>
+      <c r="B1826" s="12"/>
+      <c r="C1826" s="12"/>
+      <c r="D1826" s="12"/>
+      <c r="E1826" s="12"/>
+      <c r="F1826" s="12"/>
+      <c r="G1826" s="12"/>
+      <c r="H1826" s="12"/>
+    </row>
+    <row r="1828" spans="1:10">
+      <c r="A1828" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="B1828" s="13"/>
+      <c r="C1828" s="13"/>
+    </row>
+    <row r="1829" spans="1:10">
+      <c r="A1829" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B998" s="14" t="s">
+      <c r="B1829" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C998" s="15" t="s">
+      <c r="C1829" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="999" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1002" s="19" t="s">
+    <row r="1830" spans="1:10">
+      <c r="A1830" s="16">
+        <v>27</v>
+      </c>
+      <c r="B1830" s="16" t="s">
+        <v>839</v>
+      </c>
+      <c r="C1830" s="17" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:10">
+      <c r="A1832" s="18" t="s">
+        <v>859</v>
+      </c>
+      <c r="B1832" s="18"/>
+      <c r="C1832" s="18"/>
+      <c r="D1832" s="18"/>
+      <c r="E1832" s="18"/>
+    </row>
+    <row r="1833" spans="1:10">
+      <c r="A1833" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1002" s="19" t="s">
+      <c r="B1833" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1002" s="19" t="s">
+      <c r="C1833" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1002" s="20" t="s">
+      <c r="D1833" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1002" s="19" t="s">
+      <c r="E1833" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1003" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1003" s="21" t="s">
+    <row r="1834" spans="1:10">
+      <c r="A1834" s="21">
+        <v>4728</v>
+      </c>
+      <c r="B1834" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="C1834" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D1834" s="22" t="s">
+        <v>858</v>
+      </c>
+      <c r="E1834" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1006" spans="1:10">
-[...149 lines deleted...]
-      <c r="G1014" t="s">
+    <row r="1836" spans="1:10">
+      <c r="A1836" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="B1836" s="8"/>
+      <c r="C1836" s="8"/>
+      <c r="D1836" s="8"/>
+      <c r="E1836" s="8"/>
+      <c r="F1836" s="8"/>
+      <c r="G1836" s="8"/>
+      <c r="H1836" s="8"/>
+    </row>
+    <row r="1837" spans="1:10">
+      <c r="A1837" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1837" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1837" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1837" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1837" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1837" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1837" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1837" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:10">
+      <c r="A1838" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1838" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1838" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="D1838" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1838" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="F1838" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1838" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="H1838" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:10">
+      <c r="A1839" s="11" t="s">
+        <v>864</v>
+      </c>
+      <c r="B1839" s="12"/>
+      <c r="C1839" s="12"/>
+      <c r="D1839" s="12"/>
+      <c r="E1839" s="12"/>
+      <c r="F1839" s="12"/>
+      <c r="G1839" s="12"/>
+      <c r="H1839" s="12"/>
+    </row>
+    <row r="1841" spans="1:10">
+      <c r="A1841" s="13" t="s">
+        <v>865</v>
+      </c>
+      <c r="B1841" s="13"/>
+      <c r="C1841" s="13"/>
+    </row>
+    <row r="1842" spans="1:10">
+      <c r="A1842" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1842" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1842" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="H1014" t="s">
-[...6291 lines deleted...]
-      <c r="A1558" s="13" t="s">
+    </row>
+    <row r="1843" spans="1:10">
+      <c r="A1843" s="16">
         <v>672</v>
       </c>
-      <c r="B1558" s="13"/>
-[...408 lines deleted...]
-      <c r="C1594" s="3" t="s">
+      <c r="B1843" s="16" t="s">
+        <v>866</v>
+      </c>
+      <c r="C1843" s="17" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:10">
+      <c r="A1844" s="26">
         <v>698</v>
       </c>
-      <c r="D1594" s="3">
-[...908 lines deleted...]
-      <c r="B1670" s="21" t="s">
+      <c r="B1844" s="26" t="s">
+        <v>868</v>
+      </c>
+      <c r="C1844" s="27" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:10">
+      <c r="A1845" s="16">
         <v>743</v>
       </c>
-      <c r="C1670" s="21" t="s">
-[...403 lines deleted...]
-      <c r="B1705" s="16" t="s">
+      <c r="B1845" s="16" t="s">
+        <v>870</v>
+      </c>
+      <c r="C1845" s="17" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:10">
+      <c r="A1846" s="26">
         <v>760</v>
       </c>
-      <c r="C1705" s="17" t="s">
-[...1691 lines deleted...]
-        <v>32</v>
+      <c r="B1846" s="26" t="s">
+        <v>872</v>
+      </c>
+      <c r="C1846" s="27" t="s">
+        <v>873</v>
       </c>
     </row>
     <row r="1847" spans="1:10">
       <c r="A1847" s="16">
+        <v>767</v>
+      </c>
+      <c r="B1847" s="16" t="s">
+        <v>874</v>
+      </c>
+      <c r="C1847" s="17" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:10">
+      <c r="A1848" s="26">
+        <v>768</v>
+      </c>
+      <c r="B1848" s="26" t="s">
+        <v>876</v>
+      </c>
+      <c r="C1848" s="27" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:10">
+      <c r="A1850" s="18" t="s">
+        <v>878</v>
+      </c>
+      <c r="B1850" s="18"/>
+      <c r="C1850" s="18"/>
+      <c r="D1850" s="18"/>
+      <c r="E1850" s="18"/>
+    </row>
+    <row r="1851" spans="1:10">
+      <c r="A1851" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1851" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1851" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1851" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1851" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:10">
+      <c r="A1852" s="21">
+        <v>1366</v>
+      </c>
+      <c r="B1852" s="21" t="s">
+        <v>879</v>
+      </c>
+      <c r="C1852" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1852" s="22" t="s">
+        <v>867</v>
+      </c>
+      <c r="E1852" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:10">
+      <c r="A1853" s="24">
+        <v>1874</v>
+      </c>
+      <c r="B1853" s="24" t="s">
+        <v>868</v>
+      </c>
+      <c r="C1853" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1853" s="25" t="s">
+        <v>869</v>
+      </c>
+      <c r="E1853" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:10">
+      <c r="A1854" s="21">
+        <v>2582</v>
+      </c>
+      <c r="B1854" s="21" t="s">
+        <v>880</v>
+      </c>
+      <c r="C1854" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1854" s="22" t="s">
+        <v>871</v>
+      </c>
+      <c r="E1854" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:10">
+      <c r="A1855" s="24">
+        <v>3055</v>
+      </c>
+      <c r="B1855" s="24" t="s">
+        <v>876</v>
+      </c>
+      <c r="C1855" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1855" s="25" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1855" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:10">
+      <c r="A1856" s="21">
+        <v>3465</v>
+      </c>
+      <c r="B1856" s="21" t="s">
+        <v>874</v>
+      </c>
+      <c r="C1856" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1856" s="22" t="s">
+        <v>875</v>
+      </c>
+      <c r="E1856" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:10">
+      <c r="A1857" s="24">
+        <v>3661</v>
+      </c>
+      <c r="B1857" s="24" t="s">
+        <v>881</v>
+      </c>
+      <c r="C1857" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1857" s="25" t="s">
+        <v>877</v>
+      </c>
+      <c r="E1857" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:10">
+      <c r="A1860" s="23"/>
+    </row>
+    <row r="1862" spans="1:10">
+      <c r="A1862" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="B1862" s="2"/>
+      <c r="C1862" s="2"/>
+      <c r="D1862" s="2"/>
+      <c r="E1862" s="2"/>
+      <c r="F1862" s="2"/>
+      <c r="G1862" s="2"/>
+      <c r="H1862" s="2"/>
+      <c r="I1862" s="2"/>
+      <c r="J1862" s="2"/>
+    </row>
+    <row r="1863" spans="1:10">
+      <c r="A1863" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1863" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1863" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1863" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1863" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1863" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1863" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1863" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1863" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1863" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:10">
+      <c r="A1864" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="B1864" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1864" s="3"/>
+      <c r="D1864" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1864" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="F1864" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1864" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1864" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I1864" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="J1864" s="6" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:10">
+      <c r="A1866" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>832</v>
+      </c>
+      <c r="E1866" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1866" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1866" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1866" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:10">
+      <c r="A1867" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>351</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>354</v>
+      </c>
+      <c r="E1867" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1867" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1867" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1867" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:10">
+      <c r="A1868" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>444</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>444</v>
+      </c>
+      <c r="E1868" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1868" t="s">
+        <v>886</v>
+      </c>
+      <c r="G1868" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1868" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:10">
+      <c r="A1869" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>886</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>887</v>
+      </c>
+      <c r="E1869" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1869" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:10">
+      <c r="A1871" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1871" s="7"/>
+      <c r="C1871" s="7"/>
+      <c r="D1871" s="7"/>
+      <c r="E1871" s="7"/>
+      <c r="F1871" s="7"/>
+      <c r="G1871" s="7"/>
+      <c r="H1871" s="7"/>
+    </row>
+    <row r="1873" spans="1:10">
+      <c r="A1873" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="B1873" s="8"/>
+      <c r="C1873" s="8"/>
+      <c r="D1873" s="8"/>
+      <c r="E1873" s="8"/>
+      <c r="F1873" s="8"/>
+      <c r="G1873" s="8"/>
+      <c r="H1873" s="8"/>
+    </row>
+    <row r="1874" spans="1:10">
+      <c r="A1874" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1874" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1874" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1874" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1874" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1874" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1874" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1874" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:10">
+      <c r="A1875" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1875" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C1875" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D1875" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1875" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F1875" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="G1875" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="H1875" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:10">
+      <c r="A1876" s="11" t="s">
+        <v>890</v>
+      </c>
+      <c r="B1876" s="12"/>
+      <c r="C1876" s="12"/>
+      <c r="D1876" s="12"/>
+      <c r="E1876" s="12"/>
+      <c r="F1876" s="12"/>
+      <c r="G1876" s="12"/>
+      <c r="H1876" s="12"/>
+    </row>
+    <row r="1878" spans="1:10">
+      <c r="A1878" s="13" t="s">
+        <v>891</v>
+      </c>
+      <c r="B1878" s="13"/>
+      <c r="C1878" s="13"/>
+    </row>
+    <row r="1879" spans="1:10">
+      <c r="A1879" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1879" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1879" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:10">
+      <c r="A1880" s="16">
+        <v>797</v>
+      </c>
+      <c r="B1880" s="16" t="s">
+        <v>842</v>
+      </c>
+      <c r="C1880" s="17" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:10">
+      <c r="A1882" s="18" t="s">
+        <v>892</v>
+      </c>
+      <c r="B1882" s="18"/>
+      <c r="C1882" s="18"/>
+      <c r="D1882" s="18"/>
+      <c r="E1882" s="18"/>
+    </row>
+    <row r="1883" spans="1:10">
+      <c r="A1883" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1883" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1883" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1883" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1883" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:10">
+      <c r="A1884" s="21">
+        <v>4725</v>
+      </c>
+      <c r="B1884" s="21" t="s">
+        <v>842</v>
+      </c>
+      <c r="C1884" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="D1884" s="22" t="s">
+        <v>886</v>
+      </c>
+      <c r="E1884" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:10">
+      <c r="A1887" s="23"/>
+    </row>
+    <row r="1889" spans="1:10">
+      <c r="A1889" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="B1889" s="2"/>
+      <c r="C1889" s="2"/>
+      <c r="D1889" s="2"/>
+      <c r="E1889" s="2"/>
+      <c r="F1889" s="2"/>
+      <c r="G1889" s="2"/>
+      <c r="H1889" s="2"/>
+      <c r="I1889" s="2"/>
+      <c r="J1889" s="2"/>
+    </row>
+    <row r="1890" spans="1:10">
+      <c r="A1890" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1890" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1890" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1890" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1890" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1890" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1890" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1890" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1890" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1890" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:10">
+      <c r="A1891" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B1891" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="C1891" s="3"/>
+      <c r="D1891" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="E1891" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="F1891" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1891" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H1891" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1891" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1891" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:10">
+      <c r="A1893" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>894</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>898</v>
+      </c>
+      <c r="E1893" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1893" t="s">
+        <v>895</v>
+      </c>
+      <c r="G1893" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1893" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:10">
+      <c r="A1894" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>25</v>
+      </c>
+      <c r="E1894" t="s">
+        <v>26</v>
+      </c>
+      <c r="F1894" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1894" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1894" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:10">
+      <c r="A1895" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1895" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1895" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1895" t="s">
+        <v>899</v>
+      </c>
+      <c r="G1895" t="s">
+        <v>32</v>
+      </c>
+      <c r="H1895" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:10">
+      <c r="A1896" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>899</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>34</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>900</v>
+      </c>
+      <c r="E1896" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1896" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:10">
+      <c r="A1898" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1898" s="7"/>
+      <c r="C1898" s="7"/>
+      <c r="D1898" s="7"/>
+      <c r="E1898" s="7"/>
+      <c r="F1898" s="7"/>
+      <c r="G1898" s="7"/>
+      <c r="H1898" s="7"/>
+    </row>
+    <row r="1900" spans="1:10">
+      <c r="A1900" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="B1900" s="8"/>
+      <c r="C1900" s="8"/>
+      <c r="D1900" s="8"/>
+      <c r="E1900" s="8"/>
+      <c r="F1900" s="8"/>
+      <c r="G1900" s="8"/>
+      <c r="H1900" s="8"/>
+    </row>
+    <row r="1901" spans="1:10">
+      <c r="A1901" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1901" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1901" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1901" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1901" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1901" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1901" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1901" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:10">
+      <c r="A1902" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B1902" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1902" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1902" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1902" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F1902" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G1902" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="H1902" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:10">
+      <c r="A1903" s="11" t="s">
+        <v>908</v>
+      </c>
+      <c r="B1903" s="12"/>
+      <c r="C1903" s="12"/>
+      <c r="D1903" s="12"/>
+      <c r="E1903" s="12"/>
+      <c r="F1903" s="12"/>
+      <c r="G1903" s="12"/>
+      <c r="H1903" s="12"/>
+    </row>
+    <row r="1905" spans="1:10">
+      <c r="A1905" s="13" t="s">
+        <v>909</v>
+      </c>
+      <c r="B1905" s="13"/>
+      <c r="C1905" s="13"/>
+    </row>
+    <row r="1906" spans="1:10">
+      <c r="A1906" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1906" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1906" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:10">
+      <c r="A1907" s="16">
+        <v>1448</v>
+      </c>
+      <c r="B1907" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1907" s="17" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:10">
+      <c r="A1909" s="18" t="s">
+        <v>912</v>
+      </c>
+      <c r="B1909" s="18"/>
+      <c r="C1909" s="18"/>
+      <c r="D1909" s="18"/>
+      <c r="E1909" s="18"/>
+    </row>
+    <row r="1910" spans="1:10">
+      <c r="A1910" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1910" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1910" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1910" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1910" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:10">
+      <c r="A1911" s="21">
+        <v>380</v>
+      </c>
+      <c r="B1911" s="21" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1911" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D1911" s="22" t="s">
+        <v>911</v>
+      </c>
+      <c r="E1911" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:10">
+      <c r="A1913" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="B1913" s="8"/>
+      <c r="C1913" s="8"/>
+      <c r="D1913" s="8"/>
+      <c r="E1913" s="8"/>
+      <c r="F1913" s="8"/>
+      <c r="G1913" s="8"/>
+      <c r="H1913" s="8"/>
+    </row>
+    <row r="1914" spans="1:10">
+      <c r="A1914" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1914" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1914" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1914" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1914" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1914" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1914" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1914" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:10">
+      <c r="A1915" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B1915" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1915" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1915" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1915" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1915" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G1915" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="H1915" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:10">
+      <c r="A1916" s="11" t="s">
+        <v>915</v>
+      </c>
+      <c r="B1916" s="12"/>
+      <c r="C1916" s="12"/>
+      <c r="D1916" s="12"/>
+      <c r="E1916" s="12"/>
+      <c r="F1916" s="12"/>
+      <c r="G1916" s="12"/>
+      <c r="H1916" s="12"/>
+    </row>
+    <row r="1918" spans="1:10">
+      <c r="A1918" s="13" t="s">
+        <v>916</v>
+      </c>
+      <c r="B1918" s="13"/>
+      <c r="C1918" s="13"/>
+    </row>
+    <row r="1919" spans="1:10">
+      <c r="A1919" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1919" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1919" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:10">
+      <c r="A1920" s="16">
+        <v>1450</v>
+      </c>
+      <c r="B1920" s="16" t="s">
+        <v>917</v>
+      </c>
+      <c r="C1920" s="17" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:10">
+      <c r="A1922" s="18" t="s">
+        <v>919</v>
+      </c>
+      <c r="B1922" s="18"/>
+      <c r="C1922" s="18"/>
+      <c r="D1922" s="18"/>
+      <c r="E1922" s="18"/>
+    </row>
+    <row r="1923" spans="1:10">
+      <c r="A1923" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1923" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1923" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1923" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1923" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:10">
+      <c r="A1924" s="21">
+        <v>355</v>
+      </c>
+      <c r="B1924" s="21" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1924" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D1924" s="22" t="s">
+        <v>918</v>
+      </c>
+      <c r="E1924" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:10">
+      <c r="A1926" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="B1926" s="8"/>
+      <c r="C1926" s="8"/>
+      <c r="D1926" s="8"/>
+      <c r="E1926" s="8"/>
+      <c r="F1926" s="8"/>
+      <c r="G1926" s="8"/>
+      <c r="H1926" s="8"/>
+    </row>
+    <row r="1927" spans="1:10">
+      <c r="A1927" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1927" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1927" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1927" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1927" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1927" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1927" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1927" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:10">
+      <c r="A1928" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="B1928" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1928" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D1928" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1928" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1928" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1928" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1928" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:10">
+      <c r="A1929" s="11" t="s">
+        <v>922</v>
+      </c>
+      <c r="B1929" s="12"/>
+      <c r="C1929" s="12"/>
+      <c r="D1929" s="12"/>
+      <c r="E1929" s="12"/>
+      <c r="F1929" s="12"/>
+      <c r="G1929" s="12"/>
+      <c r="H1929" s="12"/>
+    </row>
+    <row r="1931" spans="1:10">
+      <c r="A1931" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="B1931" s="13"/>
+      <c r="C1931" s="13"/>
+    </row>
+    <row r="1932" spans="1:10">
+      <c r="A1932" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1932" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1932" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:10">
+      <c r="A1933" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1933" s="16" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1933" s="17" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:10">
+      <c r="A1935" s="18" t="s">
+        <v>926</v>
+      </c>
+      <c r="B1935" s="18"/>
+      <c r="C1935" s="18"/>
+      <c r="D1935" s="18"/>
+      <c r="E1935" s="18"/>
+    </row>
+    <row r="1936" spans="1:10">
+      <c r="A1936" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1936" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1936" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1936" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1936" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:10">
+      <c r="A1937" s="21">
+        <v>251</v>
+      </c>
+      <c r="B1937" s="21" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1937" s="21" t="s">
+        <v>921</v>
+      </c>
+      <c r="D1937" s="22" t="s">
+        <v>925</v>
+      </c>
+      <c r="E1937" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:10">
+      <c r="A1939" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="B1939" s="8"/>
+      <c r="C1939" s="8"/>
+      <c r="D1939" s="8"/>
+      <c r="E1939" s="8"/>
+      <c r="F1939" s="8"/>
+      <c r="G1939" s="8"/>
+      <c r="H1939" s="8"/>
+    </row>
+    <row r="1940" spans="1:10">
+      <c r="A1940" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1940" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1940" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1940" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1940" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1940" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1940" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1940" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:10">
+      <c r="A1941" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="B1941" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1941" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D1941" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1941" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1941" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1941" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1941" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:10">
+      <c r="A1942" s="11" t="s">
+        <v>929</v>
+      </c>
+      <c r="B1942" s="12"/>
+      <c r="C1942" s="12"/>
+      <c r="D1942" s="12"/>
+      <c r="E1942" s="12"/>
+      <c r="F1942" s="12"/>
+      <c r="G1942" s="12"/>
+      <c r="H1942" s="12"/>
+    </row>
+    <row r="1944" spans="1:10">
+      <c r="A1944" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="B1944" s="13"/>
+      <c r="C1944" s="13"/>
+    </row>
+    <row r="1945" spans="1:10">
+      <c r="A1945" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1945" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1945" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:10">
+      <c r="A1946" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1946" s="16" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1946" s="17" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:10">
+      <c r="A1948" s="18" t="s">
+        <v>932</v>
+      </c>
+      <c r="B1948" s="18"/>
+      <c r="C1948" s="18"/>
+      <c r="D1948" s="18"/>
+      <c r="E1948" s="18"/>
+    </row>
+    <row r="1949" spans="1:10">
+      <c r="A1949" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1949" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1949" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1949" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1949" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:10">
+      <c r="A1950" s="21">
+        <v>267</v>
+      </c>
+      <c r="B1950" s="21" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1950" s="21" t="s">
+        <v>928</v>
+      </c>
+      <c r="D1950" s="22" t="s">
+        <v>931</v>
+      </c>
+      <c r="E1950" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:10">
+      <c r="A1952" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="B1952" s="8"/>
+      <c r="C1952" s="8"/>
+      <c r="D1952" s="8"/>
+      <c r="E1952" s="8"/>
+      <c r="F1952" s="8"/>
+      <c r="G1952" s="8"/>
+      <c r="H1952" s="8"/>
+    </row>
+    <row r="1953" spans="1:10">
+      <c r="A1953" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1953" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1953" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1953" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1953" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1953" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1953" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1953" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:10">
+      <c r="A1954" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="B1954" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1954" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D1954" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1954" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1954" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G1954" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1954" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:10">
+      <c r="A1955" s="11" t="s">
+        <v>935</v>
+      </c>
+      <c r="B1955" s="12"/>
+      <c r="C1955" s="12"/>
+      <c r="D1955" s="12"/>
+      <c r="E1955" s="12"/>
+      <c r="F1955" s="12"/>
+      <c r="G1955" s="12"/>
+      <c r="H1955" s="12"/>
+    </row>
+    <row r="1957" spans="1:10">
+      <c r="A1957" s="13" t="s">
+        <v>936</v>
+      </c>
+      <c r="B1957" s="13"/>
+      <c r="C1957" s="13"/>
+    </row>
+    <row r="1958" spans="1:10">
+      <c r="A1958" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1958" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1958" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:10">
+      <c r="A1959" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1959" s="16" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1959" s="17" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:10">
+      <c r="A1961" s="18" t="s">
+        <v>938</v>
+      </c>
+      <c r="B1961" s="18"/>
+      <c r="C1961" s="18"/>
+      <c r="D1961" s="18"/>
+      <c r="E1961" s="18"/>
+    </row>
+    <row r="1962" spans="1:10">
+      <c r="A1962" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1962" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1962" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1962" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1962" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:10">
+      <c r="A1963" s="21">
+        <v>268</v>
+      </c>
+      <c r="B1963" s="21" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1963" s="21" t="s">
+        <v>934</v>
+      </c>
+      <c r="D1963" s="22" t="s">
+        <v>937</v>
+      </c>
+      <c r="E1963" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:10">
+      <c r="A1965" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="B1965" s="8"/>
+      <c r="C1965" s="8"/>
+      <c r="D1965" s="8"/>
+      <c r="E1965" s="8"/>
+      <c r="F1965" s="8"/>
+      <c r="G1965" s="8"/>
+      <c r="H1965" s="8"/>
+    </row>
+    <row r="1966" spans="1:10">
+      <c r="A1966" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1966" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1966" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1966" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1966" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1966" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1966" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1966" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:10">
+      <c r="A1967" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B1967" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1967" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1967" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1967" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1967" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G1967" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="H1967" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:10">
+      <c r="A1968" s="11" t="s">
+        <v>942</v>
+      </c>
+      <c r="B1968" s="12"/>
+      <c r="C1968" s="12"/>
+      <c r="D1968" s="12"/>
+      <c r="E1968" s="12"/>
+      <c r="F1968" s="12"/>
+      <c r="G1968" s="12"/>
+      <c r="H1968" s="12"/>
+    </row>
+    <row r="1970" spans="1:10">
+      <c r="A1970" s="13" t="s">
+        <v>943</v>
+      </c>
+      <c r="B1970" s="13"/>
+      <c r="C1970" s="13"/>
+    </row>
+    <row r="1971" spans="1:10">
+      <c r="A1971" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1971" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1971" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:10">
+      <c r="A1972" s="16">
+        <v>13939</v>
+      </c>
+      <c r="B1972" s="16" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1972" s="17" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:10">
+      <c r="A1974" s="18" t="s">
+        <v>946</v>
+      </c>
+      <c r="B1974" s="18"/>
+      <c r="C1974" s="18"/>
+      <c r="D1974" s="18"/>
+      <c r="E1974" s="18"/>
+    </row>
+    <row r="1975" spans="1:10">
+      <c r="A1975" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1975" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1975" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D1975" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E1975" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:10">
+      <c r="A1976" s="21">
+        <v>569</v>
+      </c>
+      <c r="B1976" s="21" t="s">
+        <v>947</v>
+      </c>
+      <c r="C1976" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D1976" s="22" t="s">
+        <v>945</v>
+      </c>
+      <c r="E1976" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:10">
+      <c r="A1978" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="B1978" s="8"/>
+      <c r="C1978" s="8"/>
+      <c r="D1978" s="8"/>
+      <c r="E1978" s="8"/>
+      <c r="F1978" s="8"/>
+      <c r="G1978" s="8"/>
+      <c r="H1978" s="8"/>
+    </row>
+    <row r="1979" spans="1:10">
+      <c r="A1979" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1979" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1979" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1979" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1979" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F1979" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G1979" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1979" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:10">
+      <c r="A1980" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B1980" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1980" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1980" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1980" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1980" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G1980" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="H1980" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:10">
+      <c r="A1981" s="11" t="s">
+        <v>949</v>
+      </c>
+      <c r="B1981" s="12"/>
+      <c r="C1981" s="12"/>
+      <c r="D1981" s="12"/>
+      <c r="E1981" s="12"/>
+      <c r="F1981" s="12"/>
+      <c r="G1981" s="12"/>
+      <c r="H1981" s="12"/>
+    </row>
+    <row r="1983" spans="1:10">
+      <c r="A1983" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="B1983" s="13"/>
+      <c r="C1983" s="13"/>
+    </row>
+    <row r="1984" spans="1:10">
+      <c r="A1984" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1984" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1984" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:10">
+      <c r="A1985" s="16">
         <v>1580</v>
       </c>
-      <c r="B1847" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A1850" s="19" t="s">
+      <c r="B1985" s="16" t="s">
+        <v>951</v>
+      </c>
+      <c r="C1985" s="17" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:10">
+      <c r="A1987" s="18" t="s">
+        <v>953</v>
+      </c>
+      <c r="B1987" s="18"/>
+      <c r="C1987" s="18"/>
+      <c r="D1987" s="18"/>
+      <c r="E1987" s="18"/>
+    </row>
+    <row r="1988" spans="1:10">
+      <c r="A1988" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1850" s="19" t="s">
+      <c r="B1988" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1850" s="19" t="s">
+      <c r="C1988" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1850" s="20" t="s">
+      <c r="D1988" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1850" s="19" t="s">
+      <c r="E1988" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1851" spans="1:10">
-      <c r="A1851" s="21">
+    <row r="1989" spans="1:10">
+      <c r="A1989" s="21">
         <v>517</v>
       </c>
-      <c r="B1851" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E1851" s="21" t="s">
+      <c r="B1989" s="21" t="s">
+        <v>954</v>
+      </c>
+      <c r="C1989" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D1989" s="22" t="s">
+        <v>952</v>
+      </c>
+      <c r="E1989" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1853" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1854" s="9" t="s">
+    <row r="1991" spans="1:10">
+      <c r="A1991" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="B1991" s="8"/>
+      <c r="C1991" s="8"/>
+      <c r="D1991" s="8"/>
+      <c r="E1991" s="8"/>
+      <c r="F1991" s="8"/>
+      <c r="G1991" s="8"/>
+      <c r="H1991" s="8"/>
+    </row>
+    <row r="1992" spans="1:10">
+      <c r="A1992" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1854" s="9" t="s">
+      <c r="B1992" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1854" s="9" t="s">
+      <c r="C1992" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1854" s="9" t="s">
+      <c r="D1992" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1854" s="9" t="s">
+      <c r="E1992" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1854" s="9" t="s">
+      <c r="F1992" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1854" s="9" t="s">
+      <c r="G1992" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1854" s="10" t="s">
+      <c r="H1992" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1855" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1855" s="3" t="s">
+    <row r="1993" spans="1:10">
+      <c r="A1993" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B1993" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C1993" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D1993" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E1993" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1993" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G1993" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="H1993" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:10">
+      <c r="A1994" s="11" t="s">
+        <v>959</v>
+      </c>
+      <c r="B1994" s="12"/>
+      <c r="C1994" s="12"/>
+      <c r="D1994" s="12"/>
+      <c r="E1994" s="12"/>
+      <c r="F1994" s="12"/>
+      <c r="G1994" s="12"/>
+      <c r="H1994" s="12"/>
+    </row>
+    <row r="1996" spans="1:10">
+      <c r="A1996" s="13" t="s">
+        <v>960</v>
+      </c>
+      <c r="B1996" s="13"/>
+      <c r="C1996" s="13"/>
+    </row>
+    <row r="1997" spans="1:10">
+      <c r="A1997" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1997" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1997" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:10">
+      <c r="A1998" s="16">
+        <v>3494</v>
+      </c>
+      <c r="B1998" s="16" t="s">
+        <v>961</v>
+      </c>
+      <c r="C1998" s="17" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:10">
+      <c r="A2000" s="18" t="s">
+        <v>963</v>
+      </c>
+      <c r="B2000" s="18"/>
+      <c r="C2000" s="18"/>
+      <c r="D2000" s="18"/>
+      <c r="E2000" s="18"/>
+    </row>
+    <row r="2001" spans="1:10">
+      <c r="A2001" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2001" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2001" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2001" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2001" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:10">
+      <c r="A2002" s="21">
+        <v>478</v>
+      </c>
+      <c r="B2002" s="21" t="s">
+        <v>964</v>
+      </c>
+      <c r="C2002" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2002" s="22" t="s">
+        <v>962</v>
+      </c>
+      <c r="E2002" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:10">
+      <c r="A2004" s="8" t="s">
+        <v>965</v>
+      </c>
+      <c r="B2004" s="8"/>
+      <c r="C2004" s="8"/>
+      <c r="D2004" s="8"/>
+      <c r="E2004" s="8"/>
+      <c r="F2004" s="8"/>
+      <c r="G2004" s="8"/>
+      <c r="H2004" s="8"/>
+    </row>
+    <row r="2005" spans="1:10">
+      <c r="A2005" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2005" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2005" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2005" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2005" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2005" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2005" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2005" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:10">
+      <c r="A2006" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2006" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2006" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2006" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2006" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2006" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2006" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="H2006" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:10">
+      <c r="A2007" s="11" t="s">
+        <v>967</v>
+      </c>
+      <c r="B2007" s="12"/>
+      <c r="C2007" s="12"/>
+      <c r="D2007" s="12"/>
+      <c r="E2007" s="12"/>
+      <c r="F2007" s="12"/>
+      <c r="G2007" s="12"/>
+      <c r="H2007" s="12"/>
+    </row>
+    <row r="2009" spans="1:10">
+      <c r="A2009" s="13" t="s">
+        <v>968</v>
+      </c>
+      <c r="B2009" s="13"/>
+      <c r="C2009" s="13"/>
+    </row>
+    <row r="2010" spans="1:10">
+      <c r="A2010" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2010" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2010" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:10">
+      <c r="A2011" s="16">
+        <v>3500</v>
+      </c>
+      <c r="B2011" s="16" t="s">
+        <v>969</v>
+      </c>
+      <c r="C2011" s="17" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:10">
+      <c r="A2013" s="18" t="s">
+        <v>971</v>
+      </c>
+      <c r="B2013" s="18"/>
+      <c r="C2013" s="18"/>
+      <c r="D2013" s="18"/>
+      <c r="E2013" s="18"/>
+    </row>
+    <row r="2014" spans="1:10">
+      <c r="A2014" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2014" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2014" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2014" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2014" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:10">
+      <c r="A2015" s="21">
+        <v>440</v>
+      </c>
+      <c r="B2015" s="21" t="s">
+        <v>964</v>
+      </c>
+      <c r="C2015" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2015" s="22" t="s">
+        <v>970</v>
+      </c>
+      <c r="E2015" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:10">
+      <c r="A2017" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="B2017" s="8"/>
+      <c r="C2017" s="8"/>
+      <c r="D2017" s="8"/>
+      <c r="E2017" s="8"/>
+      <c r="F2017" s="8"/>
+      <c r="G2017" s="8"/>
+      <c r="H2017" s="8"/>
+    </row>
+    <row r="2018" spans="1:10">
+      <c r="A2018" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2018" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2018" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2018" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2018" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2018" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2018" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2018" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:10">
+      <c r="A2019" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2019" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2019" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2019" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2019" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2019" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2019" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="H2019" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:10">
+      <c r="A2020" s="11" t="s">
+        <v>959</v>
+      </c>
+      <c r="B2020" s="12"/>
+      <c r="C2020" s="12"/>
+      <c r="D2020" s="12"/>
+      <c r="E2020" s="12"/>
+      <c r="F2020" s="12"/>
+      <c r="G2020" s="12"/>
+      <c r="H2020" s="12"/>
+    </row>
+    <row r="2022" spans="1:10">
+      <c r="A2022" s="13" t="s">
+        <v>973</v>
+      </c>
+      <c r="B2022" s="13"/>
+      <c r="C2022" s="13"/>
+    </row>
+    <row r="2023" spans="1:10">
+      <c r="A2023" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2023" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2023" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:10">
+      <c r="A2024" s="16">
+        <v>3503</v>
+      </c>
+      <c r="B2024" s="16" t="s">
+        <v>969</v>
+      </c>
+      <c r="C2024" s="17" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:10">
+      <c r="A2026" s="18" t="s">
+        <v>975</v>
+      </c>
+      <c r="B2026" s="18"/>
+      <c r="C2026" s="18"/>
+      <c r="D2026" s="18"/>
+      <c r="E2026" s="18"/>
+    </row>
+    <row r="2027" spans="1:10">
+      <c r="A2027" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2027" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2027" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2027" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2027" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:10">
+      <c r="A2028" s="21">
+        <v>441</v>
+      </c>
+      <c r="B2028" s="21" t="s">
+        <v>964</v>
+      </c>
+      <c r="C2028" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2028" s="22" t="s">
+        <v>974</v>
+      </c>
+      <c r="E2028" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:10">
+      <c r="A2030" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="B2030" s="8"/>
+      <c r="C2030" s="8"/>
+      <c r="D2030" s="8"/>
+      <c r="E2030" s="8"/>
+      <c r="F2030" s="8"/>
+      <c r="G2030" s="8"/>
+      <c r="H2030" s="8"/>
+    </row>
+    <row r="2031" spans="1:10">
+      <c r="A2031" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2031" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2031" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2031" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2031" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2031" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2031" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2031" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:10">
+      <c r="A2032" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2032" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2032" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2032" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2032" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2032" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2032" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="H2032" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:10">
+      <c r="A2033" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="B2033" s="12"/>
+      <c r="C2033" s="12"/>
+      <c r="D2033" s="12"/>
+      <c r="E2033" s="12"/>
+      <c r="F2033" s="12"/>
+      <c r="G2033" s="12"/>
+      <c r="H2033" s="12"/>
+    </row>
+    <row r="2035" spans="1:10">
+      <c r="A2035" s="13" t="s">
+        <v>978</v>
+      </c>
+      <c r="B2035" s="13"/>
+      <c r="C2035" s="13"/>
+    </row>
+    <row r="2036" spans="1:10">
+      <c r="A2036" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2036" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2036" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:10">
+      <c r="A2037" s="16">
+        <v>3499</v>
+      </c>
+      <c r="B2037" s="16" t="s">
+        <v>969</v>
+      </c>
+      <c r="C2037" s="17" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:10">
+      <c r="A2039" s="18" t="s">
+        <v>980</v>
+      </c>
+      <c r="B2039" s="18"/>
+      <c r="C2039" s="18"/>
+      <c r="D2039" s="18"/>
+      <c r="E2039" s="18"/>
+    </row>
+    <row r="2040" spans="1:10">
+      <c r="A2040" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2040" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2040" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2040" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2040" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:10">
+      <c r="A2041" s="21">
+        <v>442</v>
+      </c>
+      <c r="B2041" s="21" t="s">
+        <v>964</v>
+      </c>
+      <c r="C2041" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2041" s="22" t="s">
+        <v>979</v>
+      </c>
+      <c r="E2041" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:10">
+      <c r="A2043" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="B2043" s="8"/>
+      <c r="C2043" s="8"/>
+      <c r="D2043" s="8"/>
+      <c r="E2043" s="8"/>
+      <c r="F2043" s="8"/>
+      <c r="G2043" s="8"/>
+      <c r="H2043" s="8"/>
+    </row>
+    <row r="2044" spans="1:10">
+      <c r="A2044" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2044" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2044" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2044" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2044" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2044" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2044" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2044" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:10">
+      <c r="A2045" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2045" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2045" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2045" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2045" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2045" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2045" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="H2045" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:10">
+      <c r="A2046" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="B2046" s="12"/>
+      <c r="C2046" s="12"/>
+      <c r="D2046" s="12"/>
+      <c r="E2046" s="12"/>
+      <c r="F2046" s="12"/>
+      <c r="G2046" s="12"/>
+      <c r="H2046" s="12"/>
+    </row>
+    <row r="2048" spans="1:10">
+      <c r="A2048" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="B2048" s="13"/>
+      <c r="C2048" s="13"/>
+    </row>
+    <row r="2049" spans="1:10">
+      <c r="A2049" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2049" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2049" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:10">
+      <c r="A2050" s="16">
+        <v>3570</v>
+      </c>
+      <c r="B2050" s="16" t="s">
+        <v>983</v>
+      </c>
+      <c r="C2050" s="17" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:10">
+      <c r="A2052" s="18" t="s">
+        <v>985</v>
+      </c>
+      <c r="B2052" s="18"/>
+      <c r="C2052" s="18"/>
+      <c r="D2052" s="18"/>
+      <c r="E2052" s="18"/>
+    </row>
+    <row r="2053" spans="1:10">
+      <c r="A2053" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2053" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2053" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2053" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2053" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:10">
+      <c r="A2054" s="21">
+        <v>828</v>
+      </c>
+      <c r="B2054" s="21" t="s">
+        <v>986</v>
+      </c>
+      <c r="C2054" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2054" s="22" t="s">
+        <v>984</v>
+      </c>
+      <c r="E2054" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:10">
+      <c r="A2056" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="B2056" s="8"/>
+      <c r="C2056" s="8"/>
+      <c r="D2056" s="8"/>
+      <c r="E2056" s="8"/>
+      <c r="F2056" s="8"/>
+      <c r="G2056" s="8"/>
+      <c r="H2056" s="8"/>
+    </row>
+    <row r="2057" spans="1:10">
+      <c r="A2057" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2057" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2057" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2057" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2057" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2057" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2057" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2057" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:10">
+      <c r="A2058" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2058" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2058" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2058" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2058" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2058" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2058" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="H2058" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:10">
+      <c r="A2059" s="11" t="s">
+        <v>988</v>
+      </c>
+      <c r="B2059" s="12"/>
+      <c r="C2059" s="12"/>
+      <c r="D2059" s="12"/>
+      <c r="E2059" s="12"/>
+      <c r="F2059" s="12"/>
+      <c r="G2059" s="12"/>
+      <c r="H2059" s="12"/>
+    </row>
+    <row r="2061" spans="1:10">
+      <c r="A2061" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="B2061" s="13"/>
+      <c r="C2061" s="13"/>
+    </row>
+    <row r="2062" spans="1:10">
+      <c r="A2062" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2062" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2062" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:10">
+      <c r="A2063" s="16">
+        <v>3574</v>
+      </c>
+      <c r="B2063" s="16" t="s">
+        <v>990</v>
+      </c>
+      <c r="C2063" s="17" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:10">
+      <c r="A2065" s="18" t="s">
+        <v>992</v>
+      </c>
+      <c r="B2065" s="18"/>
+      <c r="C2065" s="18"/>
+      <c r="D2065" s="18"/>
+      <c r="E2065" s="18"/>
+    </row>
+    <row r="2066" spans="1:10">
+      <c r="A2066" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2066" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2066" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2066" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2066" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:10">
+      <c r="A2067" s="21">
+        <v>818</v>
+      </c>
+      <c r="B2067" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="C2067" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2067" s="22" t="s">
+        <v>991</v>
+      </c>
+      <c r="E2067" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:10">
+      <c r="A2069" s="8" t="s">
+        <v>994</v>
+      </c>
+      <c r="B2069" s="8"/>
+      <c r="C2069" s="8"/>
+      <c r="D2069" s="8"/>
+      <c r="E2069" s="8"/>
+      <c r="F2069" s="8"/>
+      <c r="G2069" s="8"/>
+      <c r="H2069" s="8"/>
+    </row>
+    <row r="2070" spans="1:10">
+      <c r="A2070" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2070" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2070" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2070" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2070" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2070" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2070" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2070" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:10">
+      <c r="A2071" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2071" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2071" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2071" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2071" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2071" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2071" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="H2071" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:10">
+      <c r="A2072" s="11" t="s">
+        <v>988</v>
+      </c>
+      <c r="B2072" s="12"/>
+      <c r="C2072" s="12"/>
+      <c r="D2072" s="12"/>
+      <c r="E2072" s="12"/>
+      <c r="F2072" s="12"/>
+      <c r="G2072" s="12"/>
+      <c r="H2072" s="12"/>
+    </row>
+    <row r="2074" spans="1:10">
+      <c r="A2074" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="B2074" s="13"/>
+      <c r="C2074" s="13"/>
+    </row>
+    <row r="2075" spans="1:10">
+      <c r="A2075" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2075" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2075" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:10">
+      <c r="A2076" s="16">
+        <v>3575</v>
+      </c>
+      <c r="B2076" s="16" t="s">
+        <v>990</v>
+      </c>
+      <c r="C2076" s="17" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:10">
+      <c r="A2078" s="18" t="s">
+        <v>997</v>
+      </c>
+      <c r="B2078" s="18"/>
+      <c r="C2078" s="18"/>
+      <c r="D2078" s="18"/>
+      <c r="E2078" s="18"/>
+    </row>
+    <row r="2079" spans="1:10">
+      <c r="A2079" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2079" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2079" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2079" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2079" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:10">
+      <c r="A2080" s="21">
+        <v>819</v>
+      </c>
+      <c r="B2080" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="C2080" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2080" s="22" t="s">
+        <v>996</v>
+      </c>
+      <c r="E2080" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:10">
+      <c r="A2082" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="B2082" s="8"/>
+      <c r="C2082" s="8"/>
+      <c r="D2082" s="8"/>
+      <c r="E2082" s="8"/>
+      <c r="F2082" s="8"/>
+      <c r="G2082" s="8"/>
+      <c r="H2082" s="8"/>
+    </row>
+    <row r="2083" spans="1:10">
+      <c r="A2083" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2083" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2083" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2083" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2083" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2083" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2083" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2083" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:10">
+      <c r="A2084" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2084" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2084" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2084" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2084" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2084" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2084" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="H2084" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:10">
+      <c r="A2085" s="11" t="s">
+        <v>999</v>
+      </c>
+      <c r="B2085" s="12"/>
+      <c r="C2085" s="12"/>
+      <c r="D2085" s="12"/>
+      <c r="E2085" s="12"/>
+      <c r="F2085" s="12"/>
+      <c r="G2085" s="12"/>
+      <c r="H2085" s="12"/>
+    </row>
+    <row r="2087" spans="1:10">
+      <c r="A2087" s="13" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B2087" s="13"/>
+      <c r="C2087" s="13"/>
+    </row>
+    <row r="2088" spans="1:10">
+      <c r="A2088" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2088" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2088" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:10">
+      <c r="A2089" s="16">
+        <v>3573</v>
+      </c>
+      <c r="B2089" s="16" t="s">
+        <v>990</v>
+      </c>
+      <c r="C2089" s="17" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:10">
+      <c r="A2091" s="18" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B2091" s="18"/>
+      <c r="C2091" s="18"/>
+      <c r="D2091" s="18"/>
+      <c r="E2091" s="18"/>
+    </row>
+    <row r="2092" spans="1:10">
+      <c r="A2092" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2092" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2092" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2092" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2092" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:10">
+      <c r="A2093" s="21">
+        <v>817</v>
+      </c>
+      <c r="B2093" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="C2093" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2093" s="22" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E2093" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:10">
+      <c r="A2095" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B2095" s="8"/>
+      <c r="C2095" s="8"/>
+      <c r="D2095" s="8"/>
+      <c r="E2095" s="8"/>
+      <c r="F2095" s="8"/>
+      <c r="G2095" s="8"/>
+      <c r="H2095" s="8"/>
+    </row>
+    <row r="2096" spans="1:10">
+      <c r="A2096" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2096" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2096" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2096" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2096" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2096" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2096" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2096" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:10">
+      <c r="A2097" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="B2097" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2097" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2097" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2097" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2097" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2097" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2097" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:10">
+      <c r="A2098" s="11" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B2098" s="12"/>
+      <c r="C2098" s="12"/>
+      <c r="D2098" s="12"/>
+      <c r="E2098" s="12"/>
+      <c r="F2098" s="12"/>
+      <c r="G2098" s="12"/>
+      <c r="H2098" s="12"/>
+    </row>
+    <row r="2100" spans="1:10">
+      <c r="A2100" s="13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B2100" s="13"/>
+      <c r="C2100" s="13"/>
+    </row>
+    <row r="2101" spans="1:10">
+      <c r="A2101" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2101" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2101" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:10">
+      <c r="A2102" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2102" s="16" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C2102" s="17" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:10">
+      <c r="A2104" s="18" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B2104" s="18"/>
+      <c r="C2104" s="18"/>
+      <c r="D2104" s="18"/>
+      <c r="E2104" s="18"/>
+    </row>
+    <row r="2105" spans="1:10">
+      <c r="A2105" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2105" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2105" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2105" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2105" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:10">
+      <c r="A2106" s="21">
+        <v>1372</v>
+      </c>
+      <c r="B2106" s="21" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C2106" s="21" t="s">
+        <v>928</v>
+      </c>
+      <c r="D2106" s="22" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E2106" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:10">
+      <c r="A2108" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B2108" s="8"/>
+      <c r="C2108" s="8"/>
+      <c r="D2108" s="8"/>
+      <c r="E2108" s="8"/>
+      <c r="F2108" s="8"/>
+      <c r="G2108" s="8"/>
+      <c r="H2108" s="8"/>
+    </row>
+    <row r="2109" spans="1:10">
+      <c r="A2109" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2109" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2109" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2109" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2109" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2109" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2109" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2109" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:10">
+      <c r="A2110" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B2110" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2110" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2110" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2110" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2110" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2110" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2110" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:10">
+      <c r="A2111" s="11" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B2111" s="12"/>
+      <c r="C2111" s="12"/>
+      <c r="D2111" s="12"/>
+      <c r="E2111" s="12"/>
+      <c r="F2111" s="12"/>
+      <c r="G2111" s="12"/>
+      <c r="H2111" s="12"/>
+    </row>
+    <row r="2113" spans="1:10">
+      <c r="A2113" s="13" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B2113" s="13"/>
+      <c r="C2113" s="13"/>
+    </row>
+    <row r="2114" spans="1:10">
+      <c r="A2114" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2114" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2114" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:10">
+      <c r="A2115" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2115" s="16" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C2115" s="17" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:10">
+      <c r="A2117" s="18" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B2117" s="18"/>
+      <c r="C2117" s="18"/>
+      <c r="D2117" s="18"/>
+      <c r="E2117" s="18"/>
+    </row>
+    <row r="2118" spans="1:10">
+      <c r="A2118" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2118" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2118" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2118" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2118" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:10">
+      <c r="A2119" s="21">
+        <v>1751</v>
+      </c>
+      <c r="B2119" s="21" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C2119" s="21" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D2119" s="22" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E2119" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:10">
+      <c r="A2121" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B2121" s="8"/>
+      <c r="C2121" s="8"/>
+      <c r="D2121" s="8"/>
+      <c r="E2121" s="8"/>
+      <c r="F2121" s="8"/>
+      <c r="G2121" s="8"/>
+      <c r="H2121" s="8"/>
+    </row>
+    <row r="2122" spans="1:10">
+      <c r="A2122" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2122" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2122" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2122" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2122" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2122" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2122" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2122" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:10">
+      <c r="A2123" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B2123" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2123" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2123" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2123" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F2123" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2123" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2123" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:10">
+      <c r="A2124" s="11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B2124" s="12"/>
+      <c r="C2124" s="12"/>
+      <c r="D2124" s="12"/>
+      <c r="E2124" s="12"/>
+      <c r="F2124" s="12"/>
+      <c r="G2124" s="12"/>
+      <c r="H2124" s="12"/>
+    </row>
+    <row r="2126" spans="1:10">
+      <c r="A2126" s="13" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B2126" s="13"/>
+      <c r="C2126" s="13"/>
+    </row>
+    <row r="2127" spans="1:10">
+      <c r="A2127" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2127" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2127" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:10">
+      <c r="A2128" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2128" s="16" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C2128" s="17" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:10">
+      <c r="A2130" s="18" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B2130" s="18"/>
+      <c r="C2130" s="18"/>
+      <c r="D2130" s="18"/>
+      <c r="E2130" s="18"/>
+    </row>
+    <row r="2131" spans="1:10">
+      <c r="A2131" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2131" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2131" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2131" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2131" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:10">
+      <c r="A2132" s="21">
+        <v>5477</v>
+      </c>
+      <c r="B2132" s="21" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C2132" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D2132" s="22" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E2132" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:10">
+      <c r="A2134" s="8" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B2134" s="8"/>
+      <c r="C2134" s="8"/>
+      <c r="D2134" s="8"/>
+      <c r="E2134" s="8"/>
+      <c r="F2134" s="8"/>
+      <c r="G2134" s="8"/>
+      <c r="H2134" s="8"/>
+    </row>
+    <row r="2135" spans="1:10">
+      <c r="A2135" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2135" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2135" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2135" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2135" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2135" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2135" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2135" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:10">
+      <c r="A2136" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2136" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2136" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2136" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2136" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2136" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2136" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2136" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:10">
+      <c r="A2137" s="11" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B2137" s="12"/>
+      <c r="C2137" s="12"/>
+      <c r="D2137" s="12"/>
+      <c r="E2137" s="12"/>
+      <c r="F2137" s="12"/>
+      <c r="G2137" s="12"/>
+      <c r="H2137" s="12"/>
+    </row>
+    <row r="2139" spans="1:10">
+      <c r="A2139" s="13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B2139" s="13"/>
+      <c r="C2139" s="13"/>
+    </row>
+    <row r="2140" spans="1:10">
+      <c r="A2140" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2140" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2140" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:10">
+      <c r="A2141" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2141" s="16" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C2141" s="17" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:10">
+      <c r="A2143" s="18" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B2143" s="18"/>
+      <c r="C2143" s="18"/>
+      <c r="D2143" s="18"/>
+      <c r="E2143" s="18"/>
+    </row>
+    <row r="2144" spans="1:10">
+      <c r="A2144" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2144" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2144" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2144" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2144" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:10">
+      <c r="A2145" s="21">
+        <v>5034</v>
+      </c>
+      <c r="B2145" s="21" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C2145" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D2145" s="22" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E2145" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:10">
+      <c r="A2147" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B2147" s="8"/>
+      <c r="C2147" s="8"/>
+      <c r="D2147" s="8"/>
+      <c r="E2147" s="8"/>
+      <c r="F2147" s="8"/>
+      <c r="G2147" s="8"/>
+      <c r="H2147" s="8"/>
+    </row>
+    <row r="2148" spans="1:10">
+      <c r="A2148" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2148" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2148" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2148" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2148" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2148" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2148" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2148" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:10">
+      <c r="A2149" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2149" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2149" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2149" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2149" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2149" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2149" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2149" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:10">
+      <c r="A2150" s="11" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B2150" s="12"/>
+      <c r="C2150" s="12"/>
+      <c r="D2150" s="12"/>
+      <c r="E2150" s="12"/>
+      <c r="F2150" s="12"/>
+      <c r="G2150" s="12"/>
+      <c r="H2150" s="12"/>
+    </row>
+    <row r="2152" spans="1:10">
+      <c r="A2152" s="13" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B2152" s="13"/>
+      <c r="C2152" s="13"/>
+    </row>
+    <row r="2153" spans="1:10">
+      <c r="A2153" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2153" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2153" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:10">
+      <c r="A2154" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2154" s="16" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C2154" s="17" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:10">
+      <c r="A2156" s="18" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B2156" s="18"/>
+      <c r="C2156" s="18"/>
+      <c r="D2156" s="18"/>
+      <c r="E2156" s="18"/>
+    </row>
+    <row r="2157" spans="1:10">
+      <c r="A2157" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2157" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2157" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2157" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2157" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:10">
+      <c r="A2158" s="21">
+        <v>5036</v>
+      </c>
+      <c r="B2158" s="21" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C2158" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D2158" s="22" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E2158" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:10">
+      <c r="A2161" s="23"/>
+    </row>
+    <row r="2163" spans="1:10">
+      <c r="A2163" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B2163" s="2"/>
+      <c r="C2163" s="2"/>
+      <c r="D2163" s="2"/>
+      <c r="E2163" s="2"/>
+      <c r="F2163" s="2"/>
+      <c r="G2163" s="2"/>
+      <c r="H2163" s="2"/>
+      <c r="I2163" s="2"/>
+      <c r="J2163" s="2"/>
+    </row>
+    <row r="2164" spans="1:10">
+      <c r="A2164" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2164" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2164" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2164" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2164" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2164" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2164" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2164" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2164" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2164" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:10">
+      <c r="A2165" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B2165" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2165" s="3"/>
+      <c r="D2165" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E2165" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="F2165" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2165" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H2165" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2165" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J2165" s="6" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:10">
+      <c r="A2167" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2167" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C2167" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2167" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E2167" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2167" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G2167" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2167" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:10">
+      <c r="A2168" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2168" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2168" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2168" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2168" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2168" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2168" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2168" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:10">
+      <c r="A2169" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2169" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C2169" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2169" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E2169" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2169" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G2169" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2169" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:10">
+      <c r="A2170" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2170" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C2170" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2170" t="s">
+        <v>900</v>
+      </c>
+      <c r="E2170" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2170" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:10">
+      <c r="A2172" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2172" s="7"/>
+      <c r="C2172" s="7"/>
+      <c r="D2172" s="7"/>
+      <c r="E2172" s="7"/>
+      <c r="F2172" s="7"/>
+      <c r="G2172" s="7"/>
+      <c r="H2172" s="7"/>
+    </row>
+    <row r="2174" spans="1:10">
+      <c r="A2174" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B2174" s="8"/>
+      <c r="C2174" s="8"/>
+      <c r="D2174" s="8"/>
+      <c r="E2174" s="8"/>
+      <c r="F2174" s="8"/>
+      <c r="G2174" s="8"/>
+      <c r="H2174" s="8"/>
+    </row>
+    <row r="2175" spans="1:10">
+      <c r="A2175" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2175" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2175" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2175" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2175" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2175" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2175" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2175" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:10">
+      <c r="A2176" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B2176" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2176" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2176" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2176" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F2176" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2176" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2176" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:10">
+      <c r="A2177" s="11" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B2177" s="12"/>
+      <c r="C2177" s="12"/>
+      <c r="D2177" s="12"/>
+      <c r="E2177" s="12"/>
+      <c r="F2177" s="12"/>
+      <c r="G2177" s="12"/>
+      <c r="H2177" s="12"/>
+    </row>
+    <row r="2179" spans="1:10">
+      <c r="A2179" s="13" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B2179" s="13"/>
+      <c r="C2179" s="13"/>
+    </row>
+    <row r="2180" spans="1:10">
+      <c r="A2180" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2180" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2180" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:10">
+      <c r="A2181" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2181" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2181" s="17" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:10">
+      <c r="A2183" s="18" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B2183" s="18"/>
+      <c r="C2183" s="18"/>
+      <c r="D2183" s="18"/>
+      <c r="E2183" s="18"/>
+    </row>
+    <row r="2184" spans="1:10">
+      <c r="A2184" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2184" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2184" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2184" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2184" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:10">
+      <c r="A2185" s="21">
+        <v>3179</v>
+      </c>
+      <c r="B2185" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2185" s="21" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D2185" s="22" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E2185" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:10">
+      <c r="A2187" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B2187" s="8"/>
+      <c r="C2187" s="8"/>
+      <c r="D2187" s="8"/>
+      <c r="E2187" s="8"/>
+      <c r="F2187" s="8"/>
+      <c r="G2187" s="8"/>
+      <c r="H2187" s="8"/>
+    </row>
+    <row r="2188" spans="1:10">
+      <c r="A2188" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2188" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2188" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2188" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2188" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2188" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2188" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2188" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:10">
+      <c r="A2189" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B2189" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2189" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2189" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2189" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F2189" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2189" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2189" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:10">
+      <c r="A2190" s="11" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B2190" s="12"/>
+      <c r="C2190" s="12"/>
+      <c r="D2190" s="12"/>
+      <c r="E2190" s="12"/>
+      <c r="F2190" s="12"/>
+      <c r="G2190" s="12"/>
+      <c r="H2190" s="12"/>
+    </row>
+    <row r="2192" spans="1:10">
+      <c r="A2192" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B2192" s="13"/>
+      <c r="C2192" s="13"/>
+    </row>
+    <row r="2193" spans="1:10">
+      <c r="A2193" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2193" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2193" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:10">
+      <c r="A2194" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2194" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2194" s="17" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:10">
+      <c r="A2196" s="18" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B2196" s="18"/>
+      <c r="C2196" s="18"/>
+      <c r="D2196" s="18"/>
+      <c r="E2196" s="18"/>
+    </row>
+    <row r="2197" spans="1:10">
+      <c r="A2197" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2197" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2197" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2197" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2197" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:10">
+      <c r="A2198" s="21">
+        <v>3180</v>
+      </c>
+      <c r="B2198" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2198" s="21" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D2198" s="22" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E2198" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:10">
+      <c r="A2200" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B2200" s="8"/>
+      <c r="C2200" s="8"/>
+      <c r="D2200" s="8"/>
+      <c r="E2200" s="8"/>
+      <c r="F2200" s="8"/>
+      <c r="G2200" s="8"/>
+      <c r="H2200" s="8"/>
+    </row>
+    <row r="2201" spans="1:10">
+      <c r="A2201" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2201" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2201" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2201" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2201" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2201" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2201" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2201" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:10">
+      <c r="A2202" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B2202" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2202" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2202" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2202" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F2202" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2202" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2202" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:10">
+      <c r="A2203" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B2203" s="12"/>
+      <c r="C2203" s="12"/>
+      <c r="D2203" s="12"/>
+      <c r="E2203" s="12"/>
+      <c r="F2203" s="12"/>
+      <c r="G2203" s="12"/>
+      <c r="H2203" s="12"/>
+    </row>
+    <row r="2205" spans="1:10">
+      <c r="A2205" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B2205" s="13"/>
+      <c r="C2205" s="13"/>
+    </row>
+    <row r="2206" spans="1:10">
+      <c r="A2206" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2206" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2206" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:10">
+      <c r="A2207" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2207" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2207" s="17" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:10">
+      <c r="A2209" s="18" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B2209" s="18"/>
+      <c r="C2209" s="18"/>
+      <c r="D2209" s="18"/>
+      <c r="E2209" s="18"/>
+    </row>
+    <row r="2210" spans="1:10">
+      <c r="A2210" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2210" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2210" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2210" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2210" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:10">
+      <c r="A2211" s="21">
+        <v>3181</v>
+      </c>
+      <c r="B2211" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2211" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D2211" s="22" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E2211" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:10">
+      <c r="A2213" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B2213" s="8"/>
+      <c r="C2213" s="8"/>
+      <c r="D2213" s="8"/>
+      <c r="E2213" s="8"/>
+      <c r="F2213" s="8"/>
+      <c r="G2213" s="8"/>
+      <c r="H2213" s="8"/>
+    </row>
+    <row r="2214" spans="1:10">
+      <c r="A2214" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2214" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2214" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2214" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2214" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2214" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2214" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2214" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:10">
+      <c r="A2215" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B2215" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2215" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2215" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2215" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F2215" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2215" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2215" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:10">
+      <c r="A2216" s="11" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B2216" s="12"/>
+      <c r="C2216" s="12"/>
+      <c r="D2216" s="12"/>
+      <c r="E2216" s="12"/>
+      <c r="F2216" s="12"/>
+      <c r="G2216" s="12"/>
+      <c r="H2216" s="12"/>
+    </row>
+    <row r="2218" spans="1:10">
+      <c r="A2218" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B2218" s="13"/>
+      <c r="C2218" s="13"/>
+    </row>
+    <row r="2219" spans="1:10">
+      <c r="A2219" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2219" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2219" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:10">
+      <c r="A2220" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2220" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2220" s="17" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:10">
+      <c r="A2222" s="18" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B2222" s="18"/>
+      <c r="C2222" s="18"/>
+      <c r="D2222" s="18"/>
+      <c r="E2222" s="18"/>
+    </row>
+    <row r="2223" spans="1:10">
+      <c r="A2223" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2223" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2223" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2223" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2223" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:10">
+      <c r="A2224" s="21">
+        <v>3182</v>
+      </c>
+      <c r="B2224" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2224" s="21" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D2224" s="22" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E2224" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:10">
+      <c r="A2226" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B2226" s="8"/>
+      <c r="C2226" s="8"/>
+      <c r="D2226" s="8"/>
+      <c r="E2226" s="8"/>
+      <c r="F2226" s="8"/>
+      <c r="G2226" s="8"/>
+      <c r="H2226" s="8"/>
+    </row>
+    <row r="2227" spans="1:10">
+      <c r="A2227" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2227" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2227" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2227" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2227" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2227" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2227" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2227" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:10">
+      <c r="A2228" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B2228" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2228" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2228" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2228" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F2228" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2228" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2228" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:10">
+      <c r="A2229" s="11" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B2229" s="12"/>
+      <c r="C2229" s="12"/>
+      <c r="D2229" s="12"/>
+      <c r="E2229" s="12"/>
+      <c r="F2229" s="12"/>
+      <c r="G2229" s="12"/>
+      <c r="H2229" s="12"/>
+    </row>
+    <row r="2231" spans="1:10">
+      <c r="A2231" s="13" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B2231" s="13"/>
+      <c r="C2231" s="13"/>
+    </row>
+    <row r="2232" spans="1:10">
+      <c r="A2232" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2232" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2232" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:10">
+      <c r="A2233" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2233" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2233" s="17" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:10">
+      <c r="A2235" s="18" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B2235" s="18"/>
+      <c r="C2235" s="18"/>
+      <c r="D2235" s="18"/>
+      <c r="E2235" s="18"/>
+    </row>
+    <row r="2236" spans="1:10">
+      <c r="A2236" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2236" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2236" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2236" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2236" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:10">
+      <c r="A2237" s="21">
+        <v>3183</v>
+      </c>
+      <c r="B2237" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2237" s="21" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D2237" s="22" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E2237" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:10">
+      <c r="A2239" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B2239" s="8"/>
+      <c r="C2239" s="8"/>
+      <c r="D2239" s="8"/>
+      <c r="E2239" s="8"/>
+      <c r="F2239" s="8"/>
+      <c r="G2239" s="8"/>
+      <c r="H2239" s="8"/>
+    </row>
+    <row r="2240" spans="1:10">
+      <c r="A2240" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2240" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2240" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2240" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2240" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2240" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2240" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2240" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:10">
+      <c r="A2241" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B2241" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2241" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2241" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2241" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F2241" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2241" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2241" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:10">
+      <c r="A2242" s="11" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B2242" s="12"/>
+      <c r="C2242" s="12"/>
+      <c r="D2242" s="12"/>
+      <c r="E2242" s="12"/>
+      <c r="F2242" s="12"/>
+      <c r="G2242" s="12"/>
+      <c r="H2242" s="12"/>
+    </row>
+    <row r="2244" spans="1:10">
+      <c r="A2244" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B2244" s="13"/>
+      <c r="C2244" s="13"/>
+    </row>
+    <row r="2245" spans="1:10">
+      <c r="A2245" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2245" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2245" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:10">
+      <c r="A2246" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2246" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2246" s="17" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:10">
+      <c r="A2248" s="18" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B2248" s="18"/>
+      <c r="C2248" s="18"/>
+      <c r="D2248" s="18"/>
+      <c r="E2248" s="18"/>
+    </row>
+    <row r="2249" spans="1:10">
+      <c r="A2249" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2249" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2249" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2249" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2249" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:10">
+      <c r="A2250" s="21">
+        <v>3184</v>
+      </c>
+      <c r="B2250" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2250" s="21" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D2250" s="22" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E2250" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:10">
+      <c r="A2252" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B2252" s="8"/>
+      <c r="C2252" s="8"/>
+      <c r="D2252" s="8"/>
+      <c r="E2252" s="8"/>
+      <c r="F2252" s="8"/>
+      <c r="G2252" s="8"/>
+      <c r="H2252" s="8"/>
+    </row>
+    <row r="2253" spans="1:10">
+      <c r="A2253" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2253" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2253" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2253" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2253" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2253" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2253" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2253" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:10">
+      <c r="A2254" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B2254" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2254" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2254" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2254" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F2254" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2254" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2254" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:10">
+      <c r="A2255" s="11" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B2255" s="12"/>
+      <c r="C2255" s="12"/>
+      <c r="D2255" s="12"/>
+      <c r="E2255" s="12"/>
+      <c r="F2255" s="12"/>
+      <c r="G2255" s="12"/>
+      <c r="H2255" s="12"/>
+    </row>
+    <row r="2257" spans="1:10">
+      <c r="A2257" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B2257" s="13"/>
+      <c r="C2257" s="13"/>
+    </row>
+    <row r="2258" spans="1:10">
+      <c r="A2258" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2258" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2258" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:10">
+      <c r="A2259" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2259" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2259" s="17" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:10">
+      <c r="A2261" s="18" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B2261" s="18"/>
+      <c r="C2261" s="18"/>
+      <c r="D2261" s="18"/>
+      <c r="E2261" s="18"/>
+    </row>
+    <row r="2262" spans="1:10">
+      <c r="A2262" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2262" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2262" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2262" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2262" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:10">
+      <c r="A2263" s="21">
+        <v>3188</v>
+      </c>
+      <c r="B2263" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2263" s="21" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D2263" s="22" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E2263" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:10">
+      <c r="A2265" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B2265" s="8"/>
+      <c r="C2265" s="8"/>
+      <c r="D2265" s="8"/>
+      <c r="E2265" s="8"/>
+      <c r="F2265" s="8"/>
+      <c r="G2265" s="8"/>
+      <c r="H2265" s="8"/>
+    </row>
+    <row r="2266" spans="1:10">
+      <c r="A2266" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2266" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2266" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2266" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2266" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2266" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2266" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2266" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:10">
+      <c r="A2267" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B2267" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2267" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2267" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2267" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F2267" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2267" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2267" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:10">
+      <c r="A2268" s="11" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B2268" s="12"/>
+      <c r="C2268" s="12"/>
+      <c r="D2268" s="12"/>
+      <c r="E2268" s="12"/>
+      <c r="F2268" s="12"/>
+      <c r="G2268" s="12"/>
+      <c r="H2268" s="12"/>
+    </row>
+    <row r="2270" spans="1:10">
+      <c r="A2270" s="13" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B2270" s="13"/>
+      <c r="C2270" s="13"/>
+    </row>
+    <row r="2271" spans="1:10">
+      <c r="A2271" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2271" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2271" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:10">
+      <c r="A2272" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2272" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2272" s="17" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:10">
+      <c r="A2274" s="18" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B2274" s="18"/>
+      <c r="C2274" s="18"/>
+      <c r="D2274" s="18"/>
+      <c r="E2274" s="18"/>
+    </row>
+    <row r="2275" spans="1:10">
+      <c r="A2275" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2275" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2275" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2275" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2275" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:10">
+      <c r="A2276" s="21">
+        <v>3186</v>
+      </c>
+      <c r="B2276" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2276" s="21" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D2276" s="22" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E2276" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:10">
+      <c r="A2278" s="8" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B2278" s="8"/>
+      <c r="C2278" s="8"/>
+      <c r="D2278" s="8"/>
+      <c r="E2278" s="8"/>
+      <c r="F2278" s="8"/>
+      <c r="G2278" s="8"/>
+      <c r="H2278" s="8"/>
+    </row>
+    <row r="2279" spans="1:10">
+      <c r="A2279" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2279" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2279" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2279" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2279" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2279" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2279" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2279" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:10">
+      <c r="A2280" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B2280" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2280" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2280" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2280" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F2280" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2280" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2280" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:10">
+      <c r="A2281" s="11" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B2281" s="12"/>
+      <c r="C2281" s="12"/>
+      <c r="D2281" s="12"/>
+      <c r="E2281" s="12"/>
+      <c r="F2281" s="12"/>
+      <c r="G2281" s="12"/>
+      <c r="H2281" s="12"/>
+    </row>
+    <row r="2283" spans="1:10">
+      <c r="A2283" s="13" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B2283" s="13"/>
+      <c r="C2283" s="13"/>
+    </row>
+    <row r="2284" spans="1:10">
+      <c r="A2284" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2284" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2284" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:10">
+      <c r="A2285" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2285" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2285" s="17" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:10">
+      <c r="A2287" s="18" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B2287" s="18"/>
+      <c r="C2287" s="18"/>
+      <c r="D2287" s="18"/>
+      <c r="E2287" s="18"/>
+    </row>
+    <row r="2288" spans="1:10">
+      <c r="A2288" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2288" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2288" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2288" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2288" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:10">
+      <c r="A2289" s="21">
+        <v>3189</v>
+      </c>
+      <c r="B2289" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2289" s="21" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D2289" s="22" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E2289" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:10">
+      <c r="A2291" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B2291" s="8"/>
+      <c r="C2291" s="8"/>
+      <c r="D2291" s="8"/>
+      <c r="E2291" s="8"/>
+      <c r="F2291" s="8"/>
+      <c r="G2291" s="8"/>
+      <c r="H2291" s="8"/>
+    </row>
+    <row r="2292" spans="1:10">
+      <c r="A2292" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2292" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2292" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2292" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2292" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2292" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2292" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2292" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:10">
+      <c r="A2293" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B2293" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2293" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2293" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2293" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F2293" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2293" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2293" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:10">
+      <c r="A2294" s="11" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B2294" s="12"/>
+      <c r="C2294" s="12"/>
+      <c r="D2294" s="12"/>
+      <c r="E2294" s="12"/>
+      <c r="F2294" s="12"/>
+      <c r="G2294" s="12"/>
+      <c r="H2294" s="12"/>
+    </row>
+    <row r="2296" spans="1:10">
+      <c r="A2296" s="13" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B2296" s="13"/>
+      <c r="C2296" s="13"/>
+    </row>
+    <row r="2297" spans="1:10">
+      <c r="A2297" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2297" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2297" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:10">
+      <c r="A2298" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2298" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2298" s="17" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:10">
+      <c r="A2300" s="18" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B2300" s="18"/>
+      <c r="C2300" s="18"/>
+      <c r="D2300" s="18"/>
+      <c r="E2300" s="18"/>
+    </row>
+    <row r="2301" spans="1:10">
+      <c r="A2301" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2301" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2301" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2301" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2301" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:10">
+      <c r="A2302" s="21">
+        <v>3191</v>
+      </c>
+      <c r="B2302" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2302" s="21" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D2302" s="22" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E2302" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:10">
+      <c r="A2304" s="8" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B2304" s="8"/>
+      <c r="C2304" s="8"/>
+      <c r="D2304" s="8"/>
+      <c r="E2304" s="8"/>
+      <c r="F2304" s="8"/>
+      <c r="G2304" s="8"/>
+      <c r="H2304" s="8"/>
+    </row>
+    <row r="2305" spans="1:10">
+      <c r="A2305" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2305" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2305" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2305" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2305" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2305" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2305" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2305" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:10">
+      <c r="A2306" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2306" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2306" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2306" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2306" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2306" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2306" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2306" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:10">
+      <c r="A2307" s="11" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B2307" s="12"/>
+      <c r="C2307" s="12"/>
+      <c r="D2307" s="12"/>
+      <c r="E2307" s="12"/>
+      <c r="F2307" s="12"/>
+      <c r="G2307" s="12"/>
+      <c r="H2307" s="12"/>
+    </row>
+    <row r="2309" spans="1:10">
+      <c r="A2309" s="13" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B2309" s="13"/>
+      <c r="C2309" s="13"/>
+    </row>
+    <row r="2310" spans="1:10">
+      <c r="A2310" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2310" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2310" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:10">
+      <c r="A2311" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2311" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2311" s="17" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:10">
+      <c r="A2313" s="18" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B2313" s="18"/>
+      <c r="C2313" s="18"/>
+      <c r="D2313" s="18"/>
+      <c r="E2313" s="18"/>
+    </row>
+    <row r="2314" spans="1:10">
+      <c r="A2314" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2314" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2314" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2314" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2314" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:10">
+      <c r="A2315" s="21">
+        <v>3193</v>
+      </c>
+      <c r="B2315" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2315" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D2315" s="22" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E2315" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:10">
+      <c r="A2317" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B2317" s="8"/>
+      <c r="C2317" s="8"/>
+      <c r="D2317" s="8"/>
+      <c r="E2317" s="8"/>
+      <c r="F2317" s="8"/>
+      <c r="G2317" s="8"/>
+      <c r="H2317" s="8"/>
+    </row>
+    <row r="2318" spans="1:10">
+      <c r="A2318" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2318" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2318" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2318" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2318" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2318" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2318" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2318" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:10">
+      <c r="A2319" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2319" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2319" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2319" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2319" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2319" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2319" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2319" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:10">
+      <c r="A2320" s="11" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B2320" s="12"/>
+      <c r="C2320" s="12"/>
+      <c r="D2320" s="12"/>
+      <c r="E2320" s="12"/>
+      <c r="F2320" s="12"/>
+      <c r="G2320" s="12"/>
+      <c r="H2320" s="12"/>
+    </row>
+    <row r="2322" spans="1:10">
+      <c r="A2322" s="13" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B2322" s="13"/>
+      <c r="C2322" s="13"/>
+    </row>
+    <row r="2323" spans="1:10">
+      <c r="A2323" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2323" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2323" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:10">
+      <c r="A2324" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2324" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2324" s="17" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:10">
+      <c r="A2326" s="18" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B2326" s="18"/>
+      <c r="C2326" s="18"/>
+      <c r="D2326" s="18"/>
+      <c r="E2326" s="18"/>
+    </row>
+    <row r="2327" spans="1:10">
+      <c r="A2327" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2327" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2327" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2327" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2327" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:10">
+      <c r="A2328" s="21">
+        <v>3195</v>
+      </c>
+      <c r="B2328" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C2328" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D2328" s="22" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E2328" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:10">
+      <c r="A2330" s="8" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B2330" s="8"/>
+      <c r="C2330" s="8"/>
+      <c r="D2330" s="8"/>
+      <c r="E2330" s="8"/>
+      <c r="F2330" s="8"/>
+      <c r="G2330" s="8"/>
+      <c r="H2330" s="8"/>
+    </row>
+    <row r="2331" spans="1:10">
+      <c r="A2331" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2331" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2331" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2331" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2331" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2331" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2331" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2331" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:10">
+      <c r="A2332" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B2332" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2332" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2332" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2332" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2332" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2332" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H2332" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:10">
+      <c r="A2333" s="11" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B2333" s="12"/>
+      <c r="C2333" s="12"/>
+      <c r="D2333" s="12"/>
+      <c r="E2333" s="12"/>
+      <c r="F2333" s="12"/>
+      <c r="G2333" s="12"/>
+      <c r="H2333" s="12"/>
+    </row>
+    <row r="2335" spans="1:10">
+      <c r="A2335" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B2335" s="13"/>
+      <c r="C2335" s="13"/>
+    </row>
+    <row r="2336" spans="1:10">
+      <c r="A2336" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2336" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2336" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:10">
+      <c r="A2337" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2337" s="16" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C2337" s="17" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:10">
+      <c r="A2339" s="18" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B2339" s="18"/>
+      <c r="C2339" s="18"/>
+      <c r="D2339" s="18"/>
+      <c r="E2339" s="18"/>
+    </row>
+    <row r="2340" spans="1:10">
+      <c r="A2340" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2340" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2340" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2340" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2340" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:10">
+      <c r="A2341" s="21">
+        <v>3501</v>
+      </c>
+      <c r="B2341" s="21" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C2341" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D2341" s="22" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E2341" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:10">
+      <c r="A2343" s="8" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B2343" s="8"/>
+      <c r="C2343" s="8"/>
+      <c r="D2343" s="8"/>
+      <c r="E2343" s="8"/>
+      <c r="F2343" s="8"/>
+      <c r="G2343" s="8"/>
+      <c r="H2343" s="8"/>
+    </row>
+    <row r="2344" spans="1:10">
+      <c r="A2344" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2344" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2344" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2344" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2344" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2344" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2344" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2344" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:10">
+      <c r="A2345" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B2345" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C2345" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2345" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2345" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2345" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2345" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H2345" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:10">
+      <c r="A2346" s="11" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B2346" s="12"/>
+      <c r="C2346" s="12"/>
+      <c r="D2346" s="12"/>
+      <c r="E2346" s="12"/>
+      <c r="F2346" s="12"/>
+      <c r="G2346" s="12"/>
+      <c r="H2346" s="12"/>
+    </row>
+    <row r="2348" spans="1:10">
+      <c r="A2348" s="13" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B2348" s="13"/>
+      <c r="C2348" s="13"/>
+    </row>
+    <row r="2349" spans="1:10">
+      <c r="A2349" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2349" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2349" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:10">
+      <c r="A2350" s="16">
+        <v>13870</v>
+      </c>
+      <c r="B2350" s="16" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C2350" s="17" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:10">
+      <c r="A2352" s="18" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B2352" s="18"/>
+      <c r="C2352" s="18"/>
+      <c r="D2352" s="18"/>
+      <c r="E2352" s="18"/>
+    </row>
+    <row r="2353" spans="1:10">
+      <c r="A2353" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2353" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2353" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2353" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2353" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:10">
+      <c r="A2354" s="21">
+        <v>3539</v>
+      </c>
+      <c r="B2354" s="21" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C2354" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D2354" s="22" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E2354" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:10">
+      <c r="A2356" s="8" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B2356" s="8"/>
+      <c r="C2356" s="8"/>
+      <c r="D2356" s="8"/>
+      <c r="E2356" s="8"/>
+      <c r="F2356" s="8"/>
+      <c r="G2356" s="8"/>
+      <c r="H2356" s="8"/>
+    </row>
+    <row r="2357" spans="1:10">
+      <c r="A2357" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2357" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2357" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2357" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2357" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2357" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2357" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2357" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:10">
+      <c r="A2358" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B2358" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2358" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2358" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2358" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2358" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2358" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H2358" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:10">
+      <c r="A2359" s="11" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B2359" s="12"/>
+      <c r="C2359" s="12"/>
+      <c r="D2359" s="12"/>
+      <c r="E2359" s="12"/>
+      <c r="F2359" s="12"/>
+      <c r="G2359" s="12"/>
+      <c r="H2359" s="12"/>
+    </row>
+    <row r="2361" spans="1:10">
+      <c r="A2361" s="13" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B2361" s="13"/>
+      <c r="C2361" s="13"/>
+    </row>
+    <row r="2362" spans="1:10">
+      <c r="A2362" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2362" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2362" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:10">
+      <c r="A2363" s="16">
+        <v>13868</v>
+      </c>
+      <c r="B2363" s="16" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C2363" s="17" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:10">
+      <c r="A2365" s="18" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B2365" s="18"/>
+      <c r="C2365" s="18"/>
+      <c r="D2365" s="18"/>
+      <c r="E2365" s="18"/>
+    </row>
+    <row r="2366" spans="1:10">
+      <c r="A2366" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2366" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2366" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2366" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2366" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:10">
+      <c r="A2367" s="21">
+        <v>3569</v>
+      </c>
+      <c r="B2367" s="21" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C2367" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D2367" s="22" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E2367" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:10">
+      <c r="A2369" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B2369" s="8"/>
+      <c r="C2369" s="8"/>
+      <c r="D2369" s="8"/>
+      <c r="E2369" s="8"/>
+      <c r="F2369" s="8"/>
+      <c r="G2369" s="8"/>
+      <c r="H2369" s="8"/>
+    </row>
+    <row r="2370" spans="1:10">
+      <c r="A2370" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2370" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2370" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2370" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2370" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2370" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2370" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2370" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:10">
+      <c r="A2371" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B2371" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2371" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2371" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2371" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F2371" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2371" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2371" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:10">
+      <c r="A2372" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B2372" s="12"/>
+      <c r="C2372" s="12"/>
+      <c r="D2372" s="12"/>
+      <c r="E2372" s="12"/>
+      <c r="F2372" s="12"/>
+      <c r="G2372" s="12"/>
+      <c r="H2372" s="12"/>
+    </row>
+    <row r="2374" spans="1:10">
+      <c r="A2374" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B2374" s="13"/>
+      <c r="C2374" s="13"/>
+    </row>
+    <row r="2375" spans="1:10">
+      <c r="A2375" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2375" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2375" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:10">
+      <c r="A2376" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2376" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2376" s="17" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:10">
+      <c r="A2378" s="18" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B2378" s="18"/>
+      <c r="C2378" s="18"/>
+      <c r="D2378" s="18"/>
+      <c r="E2378" s="18"/>
+    </row>
+    <row r="2379" spans="1:10">
+      <c r="A2379" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2379" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2379" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2379" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2379" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:10">
+      <c r="A2380" s="21">
+        <v>3782</v>
+      </c>
+      <c r="B2380" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2380" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D2380" s="22" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E2380" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:10">
+      <c r="A2382" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B2382" s="8"/>
+      <c r="C2382" s="8"/>
+      <c r="D2382" s="8"/>
+      <c r="E2382" s="8"/>
+      <c r="F2382" s="8"/>
+      <c r="G2382" s="8"/>
+      <c r="H2382" s="8"/>
+    </row>
+    <row r="2383" spans="1:10">
+      <c r="A2383" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2383" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2383" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2383" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2383" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2383" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2383" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2383" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:10">
+      <c r="A2384" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B2384" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2384" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2384" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2384" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F2384" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2384" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2384" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:10">
+      <c r="A2385" s="11" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B2385" s="12"/>
+      <c r="C2385" s="12"/>
+      <c r="D2385" s="12"/>
+      <c r="E2385" s="12"/>
+      <c r="F2385" s="12"/>
+      <c r="G2385" s="12"/>
+      <c r="H2385" s="12"/>
+    </row>
+    <row r="2387" spans="1:10">
+      <c r="A2387" s="13" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B2387" s="13"/>
+      <c r="C2387" s="13"/>
+    </row>
+    <row r="2388" spans="1:10">
+      <c r="A2388" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2388" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2388" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:10">
+      <c r="A2389" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2389" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2389" s="17" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:10">
+      <c r="A2391" s="18" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B2391" s="18"/>
+      <c r="C2391" s="18"/>
+      <c r="D2391" s="18"/>
+      <c r="E2391" s="18"/>
+    </row>
+    <row r="2392" spans="1:10">
+      <c r="A2392" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2392" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2392" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2392" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2392" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:10">
+      <c r="A2393" s="21">
+        <v>3783</v>
+      </c>
+      <c r="B2393" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2393" s="21" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D2393" s="22" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E2393" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:10">
+      <c r="A2395" s="8" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B2395" s="8"/>
+      <c r="C2395" s="8"/>
+      <c r="D2395" s="8"/>
+      <c r="E2395" s="8"/>
+      <c r="F2395" s="8"/>
+      <c r="G2395" s="8"/>
+      <c r="H2395" s="8"/>
+    </row>
+    <row r="2396" spans="1:10">
+      <c r="A2396" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2396" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2396" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2396" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2396" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2396" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2396" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2396" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:10">
+      <c r="A2397" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B2397" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2397" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2397" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2397" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F2397" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2397" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2397" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:10">
+      <c r="A2398" s="11" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B2398" s="12"/>
+      <c r="C2398" s="12"/>
+      <c r="D2398" s="12"/>
+      <c r="E2398" s="12"/>
+      <c r="F2398" s="12"/>
+      <c r="G2398" s="12"/>
+      <c r="H2398" s="12"/>
+    </row>
+    <row r="2400" spans="1:10">
+      <c r="A2400" s="13" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B2400" s="13"/>
+      <c r="C2400" s="13"/>
+    </row>
+    <row r="2401" spans="1:10">
+      <c r="A2401" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2401" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2401" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:10">
+      <c r="A2402" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2402" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2402" s="17" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:10">
+      <c r="A2404" s="18" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B2404" s="18"/>
+      <c r="C2404" s="18"/>
+      <c r="D2404" s="18"/>
+      <c r="E2404" s="18"/>
+    </row>
+    <row r="2405" spans="1:10">
+      <c r="A2405" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2405" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2405" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2405" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2405" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:10">
+      <c r="A2406" s="21">
+        <v>3788</v>
+      </c>
+      <c r="B2406" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2406" s="21" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D2406" s="22" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E2406" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:10">
+      <c r="A2408" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B2408" s="8"/>
+      <c r="C2408" s="8"/>
+      <c r="D2408" s="8"/>
+      <c r="E2408" s="8"/>
+      <c r="F2408" s="8"/>
+      <c r="G2408" s="8"/>
+      <c r="H2408" s="8"/>
+    </row>
+    <row r="2409" spans="1:10">
+      <c r="A2409" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2409" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2409" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2409" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2409" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2409" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2409" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2409" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:10">
+      <c r="A2410" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B2410" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2410" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2410" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2410" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2410" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2410" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H2410" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:10">
+      <c r="A2411" s="11" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B2411" s="12"/>
+      <c r="C2411" s="12"/>
+      <c r="D2411" s="12"/>
+      <c r="E2411" s="12"/>
+      <c r="F2411" s="12"/>
+      <c r="G2411" s="12"/>
+      <c r="H2411" s="12"/>
+    </row>
+    <row r="2413" spans="1:10">
+      <c r="A2413" s="13" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B2413" s="13"/>
+      <c r="C2413" s="13"/>
+    </row>
+    <row r="2414" spans="1:10">
+      <c r="A2414" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2414" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2414" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:10">
+      <c r="A2415" s="16">
+        <v>1066</v>
+      </c>
+      <c r="B2415" s="16" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C2415" s="17" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:10">
+      <c r="A2417" s="18" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B2417" s="18"/>
+      <c r="C2417" s="18"/>
+      <c r="D2417" s="18"/>
+      <c r="E2417" s="18"/>
+    </row>
+    <row r="2418" spans="1:10">
+      <c r="A2418" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2418" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2418" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2418" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2418" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:10">
+      <c r="A2419" s="21">
+        <v>3898</v>
+      </c>
+      <c r="B2419" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C2419" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D2419" s="22" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E2419" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:10">
+      <c r="A2421" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B2421" s="8"/>
+      <c r="C2421" s="8"/>
+      <c r="D2421" s="8"/>
+      <c r="E2421" s="8"/>
+      <c r="F2421" s="8"/>
+      <c r="G2421" s="8"/>
+      <c r="H2421" s="8"/>
+    </row>
+    <row r="2422" spans="1:10">
+      <c r="A2422" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2422" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2422" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2422" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2422" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2422" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2422" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2422" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:10">
+      <c r="A2423" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B2423" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2423" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2423" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2423" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2423" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2423" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H2423" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:10">
+      <c r="A2424" s="11" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B2424" s="12"/>
+      <c r="C2424" s="12"/>
+      <c r="D2424" s="12"/>
+      <c r="E2424" s="12"/>
+      <c r="F2424" s="12"/>
+      <c r="G2424" s="12"/>
+      <c r="H2424" s="12"/>
+    </row>
+    <row r="2426" spans="1:10">
+      <c r="A2426" s="13" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B2426" s="13"/>
+      <c r="C2426" s="13"/>
+    </row>
+    <row r="2427" spans="1:10">
+      <c r="A2427" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2427" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2427" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:10">
+      <c r="A2428" s="16">
+        <v>1067</v>
+      </c>
+      <c r="B2428" s="16" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C2428" s="17" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:10">
+      <c r="A2430" s="18" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B2430" s="18"/>
+      <c r="C2430" s="18"/>
+      <c r="D2430" s="18"/>
+      <c r="E2430" s="18"/>
+    </row>
+    <row r="2431" spans="1:10">
+      <c r="A2431" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2431" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2431" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2431" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2431" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:10">
+      <c r="A2432" s="21">
+        <v>3897</v>
+      </c>
+      <c r="B2432" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C2432" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D2432" s="22" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E2432" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:10">
+      <c r="A2434" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B2434" s="8"/>
+      <c r="C2434" s="8"/>
+      <c r="D2434" s="8"/>
+      <c r="E2434" s="8"/>
+      <c r="F2434" s="8"/>
+      <c r="G2434" s="8"/>
+      <c r="H2434" s="8"/>
+    </row>
+    <row r="2435" spans="1:10">
+      <c r="A2435" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2435" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2435" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2435" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2435" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2435" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2435" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2435" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:10">
+      <c r="A2436" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2436" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2436" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2436" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2436" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2436" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2436" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H2436" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:10">
+      <c r="A2437" s="11" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B2437" s="12"/>
+      <c r="C2437" s="12"/>
+      <c r="D2437" s="12"/>
+      <c r="E2437" s="12"/>
+      <c r="F2437" s="12"/>
+      <c r="G2437" s="12"/>
+      <c r="H2437" s="12"/>
+    </row>
+    <row r="2439" spans="1:10">
+      <c r="A2439" s="13" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B2439" s="13"/>
+      <c r="C2439" s="13"/>
+    </row>
+    <row r="2440" spans="1:10">
+      <c r="A2440" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2440" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2440" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:10">
+      <c r="A2441" s="16">
+        <v>3136</v>
+      </c>
+      <c r="B2441" s="16" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C2441" s="17" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:10">
+      <c r="A2443" s="18" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B2443" s="18"/>
+      <c r="C2443" s="18"/>
+      <c r="D2443" s="18"/>
+      <c r="E2443" s="18"/>
+    </row>
+    <row r="2444" spans="1:10">
+      <c r="A2444" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2444" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2444" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2444" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2444" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:10">
+      <c r="A2445" s="21">
+        <v>4380</v>
+      </c>
+      <c r="B2445" s="21" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C2445" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2445" s="22" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E2445" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:10">
+      <c r="A2447" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B2447" s="8"/>
+      <c r="C2447" s="8"/>
+      <c r="D2447" s="8"/>
+      <c r="E2447" s="8"/>
+      <c r="F2447" s="8"/>
+      <c r="G2447" s="8"/>
+      <c r="H2447" s="8"/>
+    </row>
+    <row r="2448" spans="1:10">
+      <c r="A2448" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2448" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2448" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2448" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2448" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2448" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2448" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2448" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:10">
+      <c r="A2449" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2449" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2449" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2449" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2449" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2449" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2449" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H2449" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:10">
+      <c r="A2450" s="11" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B2450" s="12"/>
+      <c r="C2450" s="12"/>
+      <c r="D2450" s="12"/>
+      <c r="E2450" s="12"/>
+      <c r="F2450" s="12"/>
+      <c r="G2450" s="12"/>
+      <c r="H2450" s="12"/>
+    </row>
+    <row r="2452" spans="1:10">
+      <c r="A2452" s="13" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B2452" s="13"/>
+      <c r="C2452" s="13"/>
+    </row>
+    <row r="2453" spans="1:10">
+      <c r="A2453" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2453" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2453" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:10">
+      <c r="A2454" s="16">
+        <v>3138</v>
+      </c>
+      <c r="B2454" s="16" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C2454" s="17" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:10">
+      <c r="A2456" s="18" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B2456" s="18"/>
+      <c r="C2456" s="18"/>
+      <c r="D2456" s="18"/>
+      <c r="E2456" s="18"/>
+    </row>
+    <row r="2457" spans="1:10">
+      <c r="A2457" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2457" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2457" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2457" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2457" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:10">
+      <c r="A2458" s="21">
+        <v>4378</v>
+      </c>
+      <c r="B2458" s="21" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C2458" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2458" s="22" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E2458" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:10">
+      <c r="A2460" s="8" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B2460" s="8"/>
+      <c r="C2460" s="8"/>
+      <c r="D2460" s="8"/>
+      <c r="E2460" s="8"/>
+      <c r="F2460" s="8"/>
+      <c r="G2460" s="8"/>
+      <c r="H2460" s="8"/>
+    </row>
+    <row r="2461" spans="1:10">
+      <c r="A2461" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2461" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2461" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2461" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2461" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2461" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2461" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2461" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:10">
+      <c r="A2462" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B2462" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2462" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2462" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2462" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2462" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2462" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H2462" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:10">
+      <c r="A2463" s="11" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B2463" s="12"/>
+      <c r="C2463" s="12"/>
+      <c r="D2463" s="12"/>
+      <c r="E2463" s="12"/>
+      <c r="F2463" s="12"/>
+      <c r="G2463" s="12"/>
+      <c r="H2463" s="12"/>
+    </row>
+    <row r="2465" spans="1:10">
+      <c r="A2465" s="13" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B2465" s="13"/>
+      <c r="C2465" s="13"/>
+    </row>
+    <row r="2466" spans="1:10">
+      <c r="A2466" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2466" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2466" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:10">
+      <c r="A2467" s="16">
+        <v>1211</v>
+      </c>
+      <c r="B2467" s="16" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C2467" s="17" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:10">
+      <c r="A2469" s="18" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B2469" s="18"/>
+      <c r="C2469" s="18"/>
+      <c r="D2469" s="18"/>
+      <c r="E2469" s="18"/>
+    </row>
+    <row r="2470" spans="1:10">
+      <c r="A2470" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2470" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2470" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2470" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2470" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:10">
+      <c r="A2471" s="21">
+        <v>4367</v>
+      </c>
+      <c r="B2471" s="21" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C2471" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D2471" s="22" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E2471" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:10">
+      <c r="A2473" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B2473" s="8"/>
+      <c r="C2473" s="8"/>
+      <c r="D2473" s="8"/>
+      <c r="E2473" s="8"/>
+      <c r="F2473" s="8"/>
+      <c r="G2473" s="8"/>
+      <c r="H2473" s="8"/>
+    </row>
+    <row r="2474" spans="1:10">
+      <c r="A2474" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2474" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2474" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2474" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2474" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2474" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2474" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2474" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:10">
+      <c r="A2475" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B2475" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C2475" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2475" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2475" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2475" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2475" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H2475" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:10">
+      <c r="A2476" s="11" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B2476" s="12"/>
+      <c r="C2476" s="12"/>
+      <c r="D2476" s="12"/>
+      <c r="E2476" s="12"/>
+      <c r="F2476" s="12"/>
+      <c r="G2476" s="12"/>
+      <c r="H2476" s="12"/>
+    </row>
+    <row r="2478" spans="1:10">
+      <c r="A2478" s="13" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B2478" s="13"/>
+      <c r="C2478" s="13"/>
+    </row>
+    <row r="2479" spans="1:10">
+      <c r="A2479" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2479" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2479" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:10">
+      <c r="A2480" s="16">
+        <v>13916</v>
+      </c>
+      <c r="B2480" s="16" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C2480" s="17" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:10">
+      <c r="A2482" s="18" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B2482" s="18"/>
+      <c r="C2482" s="18"/>
+      <c r="D2482" s="18"/>
+      <c r="E2482" s="18"/>
+    </row>
+    <row r="2483" spans="1:10">
+      <c r="A2483" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2483" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2483" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2483" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2483" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:10">
+      <c r="A2484" s="21">
+        <v>4781</v>
+      </c>
+      <c r="B2484" s="21" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C2484" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D2484" s="22" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E2484" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:10">
+      <c r="A2486" s="8" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B2486" s="8"/>
+      <c r="C2486" s="8"/>
+      <c r="D2486" s="8"/>
+      <c r="E2486" s="8"/>
+      <c r="F2486" s="8"/>
+      <c r="G2486" s="8"/>
+      <c r="H2486" s="8"/>
+    </row>
+    <row r="2487" spans="1:10">
+      <c r="A2487" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2487" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2487" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2487" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2487" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2487" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2487" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2487" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:10">
+      <c r="A2488" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B2488" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C2488" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2488" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2488" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2488" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2488" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H2488" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:10">
+      <c r="A2489" s="11" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B2489" s="12"/>
+      <c r="C2489" s="12"/>
+      <c r="D2489" s="12"/>
+      <c r="E2489" s="12"/>
+      <c r="F2489" s="12"/>
+      <c r="G2489" s="12"/>
+      <c r="H2489" s="12"/>
+    </row>
+    <row r="2491" spans="1:10">
+      <c r="A2491" s="13" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B2491" s="13"/>
+      <c r="C2491" s="13"/>
+    </row>
+    <row r="2492" spans="1:10">
+      <c r="A2492" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2492" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2492" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:10">
+      <c r="A2493" s="16">
+        <v>13913</v>
+      </c>
+      <c r="B2493" s="16" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C2493" s="17" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:10">
+      <c r="A2495" s="18" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B2495" s="18"/>
+      <c r="C2495" s="18"/>
+      <c r="D2495" s="18"/>
+      <c r="E2495" s="18"/>
+    </row>
+    <row r="2496" spans="1:10">
+      <c r="A2496" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2496" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2496" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2496" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2496" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:10">
+      <c r="A2497" s="21">
+        <v>4790</v>
+      </c>
+      <c r="B2497" s="21" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C2497" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D2497" s="22" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E2497" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:10">
+      <c r="A2499" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B2499" s="8"/>
+      <c r="C2499" s="8"/>
+      <c r="D2499" s="8"/>
+      <c r="E2499" s="8"/>
+      <c r="F2499" s="8"/>
+      <c r="G2499" s="8"/>
+      <c r="H2499" s="8"/>
+    </row>
+    <row r="2500" spans="1:10">
+      <c r="A2500" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2500" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2500" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2500" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2500" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2500" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2500" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2500" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:10">
+      <c r="A2501" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B2501" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2501" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2501" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2501" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2501" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2501" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H2501" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:10">
+      <c r="A2502" s="11" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B2502" s="12"/>
+      <c r="C2502" s="12"/>
+      <c r="D2502" s="12"/>
+      <c r="E2502" s="12"/>
+      <c r="F2502" s="12"/>
+      <c r="G2502" s="12"/>
+      <c r="H2502" s="12"/>
+    </row>
+    <row r="2504" spans="1:10">
+      <c r="A2504" s="13" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B2504" s="13"/>
+      <c r="C2504" s="13"/>
+    </row>
+    <row r="2505" spans="1:10">
+      <c r="A2505" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2505" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2505" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:10">
+      <c r="A2506" s="16">
+        <v>1343</v>
+      </c>
+      <c r="B2506" s="16" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C2506" s="17" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:10">
+      <c r="A2508" s="18" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B2508" s="18"/>
+      <c r="C2508" s="18"/>
+      <c r="D2508" s="18"/>
+      <c r="E2508" s="18"/>
+    </row>
+    <row r="2509" spans="1:10">
+      <c r="A2509" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2509" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2509" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2509" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2509" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:10">
+      <c r="A2510" s="21">
+        <v>5181</v>
+      </c>
+      <c r="B2510" s="21" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C2510" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D2510" s="22" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E2510" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:10">
+      <c r="A2513" s="23"/>
+    </row>
+    <row r="2515" spans="1:10">
+      <c r="A2515" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B2515" s="2"/>
+      <c r="C2515" s="2"/>
+      <c r="D2515" s="2"/>
+      <c r="E2515" s="2"/>
+      <c r="F2515" s="2"/>
+      <c r="G2515" s="2"/>
+      <c r="H2515" s="2"/>
+      <c r="I2515" s="2"/>
+      <c r="J2515" s="2"/>
+    </row>
+    <row r="2516" spans="1:10">
+      <c r="A2516" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2516" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2516" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2516" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2516" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2516" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2516" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2516" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2516" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2516" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:10">
+      <c r="A2517" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B2517" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C2517" s="3"/>
+      <c r="D2517" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E2517" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F2517" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2517" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H2517" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2517" s="6" t="s">
+        <v>1211</v>
+      </c>
+      <c r="J2517" s="6" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:10">
+      <c r="A2519" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2519" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C2519" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2519" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E2519" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2519" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G2519" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2519" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:10">
+      <c r="A2520" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2520" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2520" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2520" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2520" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2520" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2520" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2520" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:10">
+      <c r="A2521" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2521" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C2521" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2521" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E2521" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2521" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G2521" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2521" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:10">
+      <c r="A2522" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2522" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C2522" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2522" t="s">
+        <v>900</v>
+      </c>
+      <c r="E2522" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2522" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:10">
+      <c r="A2524" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2524" s="7"/>
+      <c r="C2524" s="7"/>
+      <c r="D2524" s="7"/>
+      <c r="E2524" s="7"/>
+      <c r="F2524" s="7"/>
+      <c r="G2524" s="7"/>
+      <c r="H2524" s="7"/>
+    </row>
+    <row r="2526" spans="1:10">
+      <c r="A2526" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B2526" s="8"/>
+      <c r="C2526" s="8"/>
+      <c r="D2526" s="8"/>
+      <c r="E2526" s="8"/>
+      <c r="F2526" s="8"/>
+      <c r="G2526" s="8"/>
+      <c r="H2526" s="8"/>
+    </row>
+    <row r="2527" spans="1:10">
+      <c r="A2527" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2527" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2527" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2527" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2527" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2527" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2527" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2527" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:10">
+      <c r="A2528" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B2528" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C2528" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2528" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2528" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2528" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2528" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H2528" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:10">
+      <c r="A2529" s="11" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B2529" s="12"/>
+      <c r="C2529" s="12"/>
+      <c r="D2529" s="12"/>
+      <c r="E2529" s="12"/>
+      <c r="F2529" s="12"/>
+      <c r="G2529" s="12"/>
+      <c r="H2529" s="12"/>
+    </row>
+    <row r="2531" spans="1:10">
+      <c r="A2531" s="13" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B2531" s="13"/>
+      <c r="C2531" s="13"/>
+    </row>
+    <row r="2532" spans="1:10">
+      <c r="A2532" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2532" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2532" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:10">
+      <c r="A2533" s="16">
+        <v>13840</v>
+      </c>
+      <c r="B2533" s="16" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C2533" s="17" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:10">
+      <c r="A2535" s="18" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B2535" s="18"/>
+      <c r="C2535" s="18"/>
+      <c r="D2535" s="18"/>
+      <c r="E2535" s="18"/>
+    </row>
+    <row r="2536" spans="1:10">
+      <c r="A2536" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2536" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2536" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2536" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2536" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:10">
+      <c r="A2537" s="21">
+        <v>2964</v>
+      </c>
+      <c r="B2537" s="21" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C2537" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D2537" s="22" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E2537" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:10">
+      <c r="A2539" s="8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B2539" s="8"/>
+      <c r="C2539" s="8"/>
+      <c r="D2539" s="8"/>
+      <c r="E2539" s="8"/>
+      <c r="F2539" s="8"/>
+      <c r="G2539" s="8"/>
+      <c r="H2539" s="8"/>
+    </row>
+    <row r="2540" spans="1:10">
+      <c r="A2540" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2540" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2540" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2540" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2540" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2540" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2540" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2540" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:10">
+      <c r="A2541" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B2541" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2541" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2541" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2541" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2541" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2541" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H2541" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:10">
+      <c r="A2542" s="11" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B2542" s="12"/>
+      <c r="C2542" s="12"/>
+      <c r="D2542" s="12"/>
+      <c r="E2542" s="12"/>
+      <c r="F2542" s="12"/>
+      <c r="G2542" s="12"/>
+      <c r="H2542" s="12"/>
+    </row>
+    <row r="2544" spans="1:10">
+      <c r="A2544" s="13" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B2544" s="13"/>
+      <c r="C2544" s="13"/>
+    </row>
+    <row r="2545" spans="1:10">
+      <c r="A2545" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2545" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2545" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:10">
+      <c r="A2546" s="16">
+        <v>763</v>
+      </c>
+      <c r="B2546" s="16" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2546" s="17" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:10">
+      <c r="A2548" s="18" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B2548" s="18"/>
+      <c r="C2548" s="18"/>
+      <c r="D2548" s="18"/>
+      <c r="E2548" s="18"/>
+    </row>
+    <row r="2549" spans="1:10">
+      <c r="A2549" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2549" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2549" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2549" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2549" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:10">
+      <c r="A2550" s="21">
+        <v>3005</v>
+      </c>
+      <c r="B2550" s="21" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C2550" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D2550" s="22" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E2550" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:10">
+      <c r="A2552" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B2552" s="8"/>
+      <c r="C2552" s="8"/>
+      <c r="D2552" s="8"/>
+      <c r="E2552" s="8"/>
+      <c r="F2552" s="8"/>
+      <c r="G2552" s="8"/>
+      <c r="H2552" s="8"/>
+    </row>
+    <row r="2553" spans="1:10">
+      <c r="A2553" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2553" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2553" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2553" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2553" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2553" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2553" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2553" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:10">
+      <c r="A2554" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B2554" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C2554" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2554" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2554" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2554" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2554" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H2554" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:10">
+      <c r="A2555" s="11" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B2555" s="12"/>
+      <c r="C2555" s="12"/>
+      <c r="D2555" s="12"/>
+      <c r="E2555" s="12"/>
+      <c r="F2555" s="12"/>
+      <c r="G2555" s="12"/>
+      <c r="H2555" s="12"/>
+    </row>
+    <row r="2557" spans="1:10">
+      <c r="A2557" s="13" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B2557" s="13"/>
+      <c r="C2557" s="13"/>
+    </row>
+    <row r="2558" spans="1:10">
+      <c r="A2558" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2558" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2558" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:10">
+      <c r="A2559" s="16">
+        <v>13845</v>
+      </c>
+      <c r="B2559" s="16" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C2559" s="17" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:10">
+      <c r="A2561" s="18" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B2561" s="18"/>
+      <c r="C2561" s="18"/>
+      <c r="D2561" s="18"/>
+      <c r="E2561" s="18"/>
+    </row>
+    <row r="2562" spans="1:10">
+      <c r="A2562" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2562" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2562" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2562" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2562" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:10">
+      <c r="A2563" s="21">
+        <v>2996</v>
+      </c>
+      <c r="B2563" s="21" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C2563" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D2563" s="22" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E2563" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:10">
+      <c r="A2565" s="8" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B2565" s="8"/>
+      <c r="C2565" s="8"/>
+      <c r="D2565" s="8"/>
+      <c r="E2565" s="8"/>
+      <c r="F2565" s="8"/>
+      <c r="G2565" s="8"/>
+      <c r="H2565" s="8"/>
+    </row>
+    <row r="2566" spans="1:10">
+      <c r="A2566" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2566" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2566" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2566" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2566" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2566" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2566" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2566" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:10">
+      <c r="A2567" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2567" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2567" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2567" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2567" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2567" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2567" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H2567" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:10">
+      <c r="A2568" s="11" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B2568" s="12"/>
+      <c r="C2568" s="12"/>
+      <c r="D2568" s="12"/>
+      <c r="E2568" s="12"/>
+      <c r="F2568" s="12"/>
+      <c r="G2568" s="12"/>
+      <c r="H2568" s="12"/>
+    </row>
+    <row r="2570" spans="1:10">
+      <c r="A2570" s="13" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B2570" s="13"/>
+      <c r="C2570" s="13"/>
+    </row>
+    <row r="2571" spans="1:10">
+      <c r="A2571" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2571" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2571" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:10">
+      <c r="A2572" s="16">
+        <v>2911</v>
+      </c>
+      <c r="B2572" s="16" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C2572" s="17" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:10">
+      <c r="A2574" s="18" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B2574" s="18"/>
+      <c r="C2574" s="18"/>
+      <c r="D2574" s="18"/>
+      <c r="E2574" s="18"/>
+    </row>
+    <row r="2575" spans="1:10">
+      <c r="A2575" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2575" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2575" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2575" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2575" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:10">
+      <c r="A2576" s="21">
+        <v>3000</v>
+      </c>
+      <c r="B2576" s="21" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C2576" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2576" s="22" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E2576" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:10">
+      <c r="A2578" s="8" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B2578" s="8"/>
+      <c r="C2578" s="8"/>
+      <c r="D2578" s="8"/>
+      <c r="E2578" s="8"/>
+      <c r="F2578" s="8"/>
+      <c r="G2578" s="8"/>
+      <c r="H2578" s="8"/>
+    </row>
+    <row r="2579" spans="1:10">
+      <c r="A2579" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2579" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2579" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2579" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2579" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2579" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2579" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2579" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:10">
+      <c r="A2580" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B2580" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C2580" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2580" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2580" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2580" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2580" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H2580" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:10">
+      <c r="A2581" s="11" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B2581" s="12"/>
+      <c r="C2581" s="12"/>
+      <c r="D2581" s="12"/>
+      <c r="E2581" s="12"/>
+      <c r="F2581" s="12"/>
+      <c r="G2581" s="12"/>
+      <c r="H2581" s="12"/>
+    </row>
+    <row r="2583" spans="1:10">
+      <c r="A2583" s="13" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B2583" s="13"/>
+      <c r="C2583" s="13"/>
+    </row>
+    <row r="2584" spans="1:10">
+      <c r="A2584" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2584" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2584" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:10">
+      <c r="A2585" s="16">
+        <v>4063</v>
+      </c>
+      <c r="B2585" s="16" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C2585" s="17" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:10">
+      <c r="A2587" s="18" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B2587" s="18"/>
+      <c r="C2587" s="18"/>
+      <c r="D2587" s="18"/>
+      <c r="E2587" s="18"/>
+    </row>
+    <row r="2588" spans="1:10">
+      <c r="A2588" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2588" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2588" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2588" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2588" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:10">
+      <c r="A2589" s="21">
+        <v>3459</v>
+      </c>
+      <c r="B2589" s="21" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C2589" s="21" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D2589" s="22" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E2589" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:10">
+      <c r="A2591" s="8" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B2591" s="8"/>
+      <c r="C2591" s="8"/>
+      <c r="D2591" s="8"/>
+      <c r="E2591" s="8"/>
+      <c r="F2591" s="8"/>
+      <c r="G2591" s="8"/>
+      <c r="H2591" s="8"/>
+    </row>
+    <row r="2592" spans="1:10">
+      <c r="A2592" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2592" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2592" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2592" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2592" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2592" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2592" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2592" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:10">
+      <c r="A2593" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B2593" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C2593" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2593" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2593" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2593" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2593" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H2593" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:10">
+      <c r="A2594" s="11" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B2594" s="12"/>
+      <c r="C2594" s="12"/>
+      <c r="D2594" s="12"/>
+      <c r="E2594" s="12"/>
+      <c r="F2594" s="12"/>
+      <c r="G2594" s="12"/>
+      <c r="H2594" s="12"/>
+    </row>
+    <row r="2596" spans="1:10">
+      <c r="A2596" s="13" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B2596" s="13"/>
+      <c r="C2596" s="13"/>
+    </row>
+    <row r="2597" spans="1:10">
+      <c r="A2597" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2597" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2597" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:10">
+      <c r="A2598" s="16">
+        <v>4064</v>
+      </c>
+      <c r="B2598" s="16" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C2598" s="17" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:10">
+      <c r="A2600" s="18" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B2600" s="18"/>
+      <c r="C2600" s="18"/>
+      <c r="D2600" s="18"/>
+      <c r="E2600" s="18"/>
+    </row>
+    <row r="2601" spans="1:10">
+      <c r="A2601" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2601" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2601" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2601" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2601" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:10">
+      <c r="A2602" s="21">
+        <v>3458</v>
+      </c>
+      <c r="B2602" s="21" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C2602" s="21" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D2602" s="22" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E2602" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:10">
+      <c r="A2604" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B2604" s="8"/>
+      <c r="C2604" s="8"/>
+      <c r="D2604" s="8"/>
+      <c r="E2604" s="8"/>
+      <c r="F2604" s="8"/>
+      <c r="G2604" s="8"/>
+      <c r="H2604" s="8"/>
+    </row>
+    <row r="2605" spans="1:10">
+      <c r="A2605" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2605" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2605" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2605" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2605" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2605" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2605" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2605" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:10">
+      <c r="A2606" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B2606" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2606" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2606" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2606" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2606" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2606" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H2606" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:10">
+      <c r="A2607" s="11" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B2607" s="12"/>
+      <c r="C2607" s="12"/>
+      <c r="D2607" s="12"/>
+      <c r="E2607" s="12"/>
+      <c r="F2607" s="12"/>
+      <c r="G2607" s="12"/>
+      <c r="H2607" s="12"/>
+    </row>
+    <row r="2609" spans="1:10">
+      <c r="A2609" s="13" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B2609" s="13"/>
+      <c r="C2609" s="13"/>
+    </row>
+    <row r="2610" spans="1:10">
+      <c r="A2610" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2610" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2610" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:10">
+      <c r="A2611" s="16">
+        <v>955</v>
+      </c>
+      <c r="B2611" s="16" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C2611" s="17" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:10">
+      <c r="A2613" s="18" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B2613" s="18"/>
+      <c r="C2613" s="18"/>
+      <c r="D2613" s="18"/>
+      <c r="E2613" s="18"/>
+    </row>
+    <row r="2614" spans="1:10">
+      <c r="A2614" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2614" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2614" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2614" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2614" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:10">
+      <c r="A2615" s="21">
+        <v>3497</v>
+      </c>
+      <c r="B2615" s="21" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C2615" s="21" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D2615" s="22" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E2615" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:10">
+      <c r="A2617" s="8" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B2617" s="8"/>
+      <c r="C2617" s="8"/>
+      <c r="D2617" s="8"/>
+      <c r="E2617" s="8"/>
+      <c r="F2617" s="8"/>
+      <c r="G2617" s="8"/>
+      <c r="H2617" s="8"/>
+    </row>
+    <row r="2618" spans="1:10">
+      <c r="A2618" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2618" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2618" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2618" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2618" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2618" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2618" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2618" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:10">
+      <c r="A2619" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="B2619" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C2619" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2619" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2619" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2619" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2619" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H2619" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:10">
+      <c r="A2620" s="11" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B2620" s="12"/>
+      <c r="C2620" s="12"/>
+      <c r="D2620" s="12"/>
+      <c r="E2620" s="12"/>
+      <c r="F2620" s="12"/>
+      <c r="G2620" s="12"/>
+      <c r="H2620" s="12"/>
+    </row>
+    <row r="2622" spans="1:10">
+      <c r="A2622" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B2622" s="13"/>
+      <c r="C2622" s="13"/>
+    </row>
+    <row r="2623" spans="1:10">
+      <c r="A2623" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2623" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2623" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:10">
+      <c r="A2624" s="16">
+        <v>3041</v>
+      </c>
+      <c r="B2624" s="16" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C2624" s="17" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:10">
+      <c r="A2626" s="18" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B2626" s="18"/>
+      <c r="C2626" s="18"/>
+      <c r="D2626" s="18"/>
+      <c r="E2626" s="18"/>
+    </row>
+    <row r="2627" spans="1:10">
+      <c r="A2627" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2627" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2627" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2627" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2627" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:10">
+      <c r="A2628" s="21">
+        <v>3566</v>
+      </c>
+      <c r="B2628" s="21" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C2628" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D2628" s="22" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E2628" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:10">
+      <c r="A2630" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B2630" s="8"/>
+      <c r="C2630" s="8"/>
+      <c r="D2630" s="8"/>
+      <c r="E2630" s="8"/>
+      <c r="F2630" s="8"/>
+      <c r="G2630" s="8"/>
+      <c r="H2630" s="8"/>
+    </row>
+    <row r="2631" spans="1:10">
+      <c r="A2631" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2631" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2631" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2631" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2631" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2631" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2631" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2631" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:10">
+      <c r="A2632" s="3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B2632" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2632" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2632" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2632" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2632" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2632" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2632" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:10">
+      <c r="A2633" s="11" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B2633" s="12"/>
+      <c r="C2633" s="12"/>
+      <c r="D2633" s="12"/>
+      <c r="E2633" s="12"/>
+      <c r="F2633" s="12"/>
+      <c r="G2633" s="12"/>
+      <c r="H2633" s="12"/>
+    </row>
+    <row r="2635" spans="1:10">
+      <c r="A2635" s="13" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B2635" s="13"/>
+      <c r="C2635" s="13"/>
+    </row>
+    <row r="2636" spans="1:10">
+      <c r="A2636" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2636" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2636" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:10">
+      <c r="A2637" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2637" s="16" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C2637" s="17" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:10">
+      <c r="A2639" s="18" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B2639" s="18"/>
+      <c r="C2639" s="18"/>
+      <c r="D2639" s="18"/>
+      <c r="E2639" s="18"/>
+    </row>
+    <row r="2640" spans="1:10">
+      <c r="A2640" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2640" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2640" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2640" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2640" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:10">
+      <c r="A2641" s="21">
+        <v>4700</v>
+      </c>
+      <c r="B2641" s="21" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C2641" s="21" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D2641" s="22" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E2641" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:10">
+      <c r="A2644" s="23"/>
+    </row>
+    <row r="2646" spans="1:10">
+      <c r="A2646" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B2646" s="2"/>
+      <c r="C2646" s="2"/>
+      <c r="D2646" s="2"/>
+      <c r="E2646" s="2"/>
+      <c r="F2646" s="2"/>
+      <c r="G2646" s="2"/>
+      <c r="H2646" s="2"/>
+      <c r="I2646" s="2"/>
+      <c r="J2646" s="2"/>
+    </row>
+    <row r="2647" spans="1:10">
+      <c r="A2647" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2647" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2647" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2647" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2647" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2647" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2647" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2647" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2647" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2647" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:10">
+      <c r="A2648" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B2648" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C2648" s="3"/>
+      <c r="D2648" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2648" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F2648" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2648" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H2648" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2648" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2648" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:10">
+      <c r="A2650" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2650" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C2650" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2650" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E2650" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2650" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2650" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2650" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2651" spans="1:10">
+      <c r="A2651" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2651" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2651" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2651" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2651" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2651" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2651" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2651" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:10">
+      <c r="A2652" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2652" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2652" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2652" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2652" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2652" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G2652" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2652" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:10">
+      <c r="A2653" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2653" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C2653" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2653" t="s">
+        <v>900</v>
+      </c>
+      <c r="E2653" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2653" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:10">
+      <c r="A2655" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2655" s="7"/>
+      <c r="C2655" s="7"/>
+      <c r="D2655" s="7"/>
+      <c r="E2655" s="7"/>
+      <c r="F2655" s="7"/>
+      <c r="G2655" s="7"/>
+      <c r="H2655" s="7"/>
+    </row>
+    <row r="2657" spans="1:10">
+      <c r="A2657" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B2657" s="8"/>
+      <c r="C2657" s="8"/>
+      <c r="D2657" s="8"/>
+      <c r="E2657" s="8"/>
+      <c r="F2657" s="8"/>
+      <c r="G2657" s="8"/>
+      <c r="H2657" s="8"/>
+    </row>
+    <row r="2658" spans="1:10">
+      <c r="A2658" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2658" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2658" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2658" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2658" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2658" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2658" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2658" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:10">
+      <c r="A2659" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B2659" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2659" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2659" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2659" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2659" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2659" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2659" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2660" spans="1:10">
+      <c r="A2660" s="11" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B2660" s="12"/>
+      <c r="C2660" s="12"/>
+      <c r="D2660" s="12"/>
+      <c r="E2660" s="12"/>
+      <c r="F2660" s="12"/>
+      <c r="G2660" s="12"/>
+      <c r="H2660" s="12"/>
+    </row>
+    <row r="2662" spans="1:10">
+      <c r="A2662" s="13" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B2662" s="13"/>
+      <c r="C2662" s="13"/>
+    </row>
+    <row r="2663" spans="1:10">
+      <c r="A2663" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2663" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2663" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:10">
+      <c r="A2664" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2664" s="16" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C2664" s="17" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:10">
+      <c r="A2666" s="18" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2666" s="18"/>
+      <c r="C2666" s="18"/>
+      <c r="D2666" s="18"/>
+      <c r="E2666" s="18"/>
+    </row>
+    <row r="2667" spans="1:10">
+      <c r="A2667" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2667" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2667" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2667" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2667" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:10">
+      <c r="A2668" s="21">
+        <v>1774</v>
+      </c>
+      <c r="B2668" s="21" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C2668" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D2668" s="22" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E2668" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:10">
+      <c r="A2670" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B2670" s="8"/>
+      <c r="C2670" s="8"/>
+      <c r="D2670" s="8"/>
+      <c r="E2670" s="8"/>
+      <c r="F2670" s="8"/>
+      <c r="G2670" s="8"/>
+      <c r="H2670" s="8"/>
+    </row>
+    <row r="2671" spans="1:10">
+      <c r="A2671" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2671" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2671" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2671" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2671" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2671" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2671" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2671" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:10">
+      <c r="A2672" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B2672" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2672" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2672" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2672" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2672" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2672" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H2672" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:10">
+      <c r="A2673" s="11" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B2673" s="12"/>
+      <c r="C2673" s="12"/>
+      <c r="D2673" s="12"/>
+      <c r="E2673" s="12"/>
+      <c r="F2673" s="12"/>
+      <c r="G2673" s="12"/>
+      <c r="H2673" s="12"/>
+    </row>
+    <row r="2675" spans="1:10">
+      <c r="A2675" s="13" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B2675" s="13"/>
+      <c r="C2675" s="13"/>
+    </row>
+    <row r="2676" spans="1:10">
+      <c r="A2676" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2676" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2676" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2677" spans="1:10">
+      <c r="A2677" s="16">
+        <v>1071</v>
+      </c>
+      <c r="B2677" s="16" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C2677" s="17" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:10">
+      <c r="A2679" s="18" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B2679" s="18"/>
+      <c r="C2679" s="18"/>
+      <c r="D2679" s="18"/>
+      <c r="E2679" s="18"/>
+    </row>
+    <row r="2680" spans="1:10">
+      <c r="A2680" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2680" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2680" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2680" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2680" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2681" spans="1:10">
+      <c r="A2681" s="21">
+        <v>3893</v>
+      </c>
+      <c r="B2681" s="21" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C2681" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D2681" s="22" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E2681" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2683" spans="1:10">
+      <c r="A2683" s="8" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B2683" s="8"/>
+      <c r="C2683" s="8"/>
+      <c r="D2683" s="8"/>
+      <c r="E2683" s="8"/>
+      <c r="F2683" s="8"/>
+      <c r="G2683" s="8"/>
+      <c r="H2683" s="8"/>
+    </row>
+    <row r="2684" spans="1:10">
+      <c r="A2684" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2684" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2684" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2684" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2684" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2684" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2684" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2684" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:10">
+      <c r="A2685" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B2685" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2685" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2685" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2685" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2685" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2685" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2685" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2686" spans="1:10">
+      <c r="A2686" s="11" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B2686" s="12"/>
+      <c r="C2686" s="12"/>
+      <c r="D2686" s="12"/>
+      <c r="E2686" s="12"/>
+      <c r="F2686" s="12"/>
+      <c r="G2686" s="12"/>
+      <c r="H2686" s="12"/>
+    </row>
+    <row r="2688" spans="1:10">
+      <c r="A2688" s="13" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B2688" s="13"/>
+      <c r="C2688" s="13"/>
+    </row>
+    <row r="2689" spans="1:10">
+      <c r="A2689" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2689" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2689" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2690" spans="1:10">
+      <c r="A2690" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2690" s="16" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C2690" s="17" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:10">
+      <c r="A2692" s="18" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B2692" s="18"/>
+      <c r="C2692" s="18"/>
+      <c r="D2692" s="18"/>
+      <c r="E2692" s="18"/>
+    </row>
+    <row r="2693" spans="1:10">
+      <c r="A2693" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2693" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2693" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2693" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2693" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2694" spans="1:10">
+      <c r="A2694" s="21">
+        <v>4167</v>
+      </c>
+      <c r="B2694" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C2694" s="21" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D2694" s="22" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E2694" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2696" spans="1:10">
+      <c r="A2696" s="8" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B2696" s="8"/>
+      <c r="C2696" s="8"/>
+      <c r="D2696" s="8"/>
+      <c r="E2696" s="8"/>
+      <c r="F2696" s="8"/>
+      <c r="G2696" s="8"/>
+      <c r="H2696" s="8"/>
+    </row>
+    <row r="2697" spans="1:10">
+      <c r="A2697" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2697" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2697" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2697" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2697" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2697" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2697" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2697" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:10">
+      <c r="A2698" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B2698" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2698" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2698" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2698" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2698" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2698" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2698" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:10">
+      <c r="A2699" s="11" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B2699" s="12"/>
+      <c r="C2699" s="12"/>
+      <c r="D2699" s="12"/>
+      <c r="E2699" s="12"/>
+      <c r="F2699" s="12"/>
+      <c r="G2699" s="12"/>
+      <c r="H2699" s="12"/>
+    </row>
+    <row r="2701" spans="1:10">
+      <c r="A2701" s="13" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B2701" s="13"/>
+      <c r="C2701" s="13"/>
+    </row>
+    <row r="2702" spans="1:10">
+      <c r="A2702" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2702" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2702" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:10">
+      <c r="A2703" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2703" s="16" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C2703" s="17" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:10">
+      <c r="A2705" s="18" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B2705" s="18"/>
+      <c r="C2705" s="18"/>
+      <c r="D2705" s="18"/>
+      <c r="E2705" s="18"/>
+    </row>
+    <row r="2706" spans="1:10">
+      <c r="A2706" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2706" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2706" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2706" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2706" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2707" spans="1:10">
+      <c r="A2707" s="21">
+        <v>4168</v>
+      </c>
+      <c r="B2707" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C2707" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D2707" s="22" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E2707" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2709" spans="1:10">
+      <c r="A2709" s="8" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B2709" s="8"/>
+      <c r="C2709" s="8"/>
+      <c r="D2709" s="8"/>
+      <c r="E2709" s="8"/>
+      <c r="F2709" s="8"/>
+      <c r="G2709" s="8"/>
+      <c r="H2709" s="8"/>
+    </row>
+    <row r="2710" spans="1:10">
+      <c r="A2710" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2710" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2710" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2710" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2710" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2710" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2710" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2710" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2711" spans="1:10">
+      <c r="A2711" s="3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B2711" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2711" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2711" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2711" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2711" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2711" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2711" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2712" spans="1:10">
+      <c r="A2712" s="11" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B2712" s="12"/>
+      <c r="C2712" s="12"/>
+      <c r="D2712" s="12"/>
+      <c r="E2712" s="12"/>
+      <c r="F2712" s="12"/>
+      <c r="G2712" s="12"/>
+      <c r="H2712" s="12"/>
+    </row>
+    <row r="2714" spans="1:10">
+      <c r="A2714" s="13" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B2714" s="13"/>
+      <c r="C2714" s="13"/>
+    </row>
+    <row r="2715" spans="1:10">
+      <c r="A2715" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2715" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2715" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2716" spans="1:10">
+      <c r="A2716" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2716" s="16" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C2716" s="17" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:10">
+      <c r="A2718" s="18" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B2718" s="18"/>
+      <c r="C2718" s="18"/>
+      <c r="D2718" s="18"/>
+      <c r="E2718" s="18"/>
+    </row>
+    <row r="2719" spans="1:10">
+      <c r="A2719" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2719" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2719" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2719" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2719" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2720" spans="1:10">
+      <c r="A2720" s="21">
+        <v>4169</v>
+      </c>
+      <c r="B2720" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C2720" s="21" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D2720" s="22" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E2720" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2722" spans="1:10">
+      <c r="A2722" s="8" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B2722" s="8"/>
+      <c r="C2722" s="8"/>
+      <c r="D2722" s="8"/>
+      <c r="E2722" s="8"/>
+      <c r="F2722" s="8"/>
+      <c r="G2722" s="8"/>
+      <c r="H2722" s="8"/>
+    </row>
+    <row r="2723" spans="1:10">
+      <c r="A2723" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2723" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2723" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2723" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2723" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2723" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2723" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2723" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2724" spans="1:10">
+      <c r="A2724" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B2724" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2724" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2724" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2724" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2724" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2724" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2724" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2725" spans="1:10">
+      <c r="A2725" s="11" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B2725" s="12"/>
+      <c r="C2725" s="12"/>
+      <c r="D2725" s="12"/>
+      <c r="E2725" s="12"/>
+      <c r="F2725" s="12"/>
+      <c r="G2725" s="12"/>
+      <c r="H2725" s="12"/>
+    </row>
+    <row r="2727" spans="1:10">
+      <c r="A2727" s="13" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B2727" s="13"/>
+      <c r="C2727" s="13"/>
+    </row>
+    <row r="2728" spans="1:10">
+      <c r="A2728" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2728" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2728" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2729" spans="1:10">
+      <c r="A2729" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2729" s="16" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C2729" s="17" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="2731" spans="1:10">
+      <c r="A2731" s="18" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B2731" s="18"/>
+      <c r="C2731" s="18"/>
+      <c r="D2731" s="18"/>
+      <c r="E2731" s="18"/>
+    </row>
+    <row r="2732" spans="1:10">
+      <c r="A2732" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2732" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2732" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2732" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2732" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2733" spans="1:10">
+      <c r="A2733" s="21">
+        <v>4697</v>
+      </c>
+      <c r="B2733" s="21" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C2733" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D2733" s="22" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E2733" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2735" spans="1:10">
+      <c r="A2735" s="8" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B2735" s="8"/>
+      <c r="C2735" s="8"/>
+      <c r="D2735" s="8"/>
+      <c r="E2735" s="8"/>
+      <c r="F2735" s="8"/>
+      <c r="G2735" s="8"/>
+      <c r="H2735" s="8"/>
+    </row>
+    <row r="2736" spans="1:10">
+      <c r="A2736" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2736" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2736" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2736" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2736" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2736" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2736" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2736" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2737" spans="1:10">
+      <c r="A2737" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B2737" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2737" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2737" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2737" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2737" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2737" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2737" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2738" spans="1:10">
+      <c r="A2738" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B2738" s="12"/>
+      <c r="C2738" s="12"/>
+      <c r="D2738" s="12"/>
+      <c r="E2738" s="12"/>
+      <c r="F2738" s="12"/>
+      <c r="G2738" s="12"/>
+      <c r="H2738" s="12"/>
+    </row>
+    <row r="2740" spans="1:10">
+      <c r="A2740" s="13" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B2740" s="13"/>
+      <c r="C2740" s="13"/>
+    </row>
+    <row r="2741" spans="1:10">
+      <c r="A2741" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2741" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2741" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2742" spans="1:10">
+      <c r="A2742" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2742" s="16" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C2742" s="17" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="2744" spans="1:10">
+      <c r="A2744" s="18" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B2744" s="18"/>
+      <c r="C2744" s="18"/>
+      <c r="D2744" s="18"/>
+      <c r="E2744" s="18"/>
+    </row>
+    <row r="2745" spans="1:10">
+      <c r="A2745" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2745" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2745" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2745" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2745" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2746" spans="1:10">
+      <c r="A2746" s="21">
+        <v>5063</v>
+      </c>
+      <c r="B2746" s="21" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C2746" s="21" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D2746" s="22" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E2746" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2748" spans="1:10">
+      <c r="A2748" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B2748" s="8"/>
+      <c r="C2748" s="8"/>
+      <c r="D2748" s="8"/>
+      <c r="E2748" s="8"/>
+      <c r="F2748" s="8"/>
+      <c r="G2748" s="8"/>
+      <c r="H2748" s="8"/>
+    </row>
+    <row r="2749" spans="1:10">
+      <c r="A2749" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2749" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2749" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2749" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2749" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2749" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2749" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2749" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2750" spans="1:10">
+      <c r="A2750" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B2750" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2750" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2750" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2750" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F2750" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2750" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2750" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2751" spans="1:10">
+      <c r="A2751" s="11" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B2751" s="12"/>
+      <c r="C2751" s="12"/>
+      <c r="D2751" s="12"/>
+      <c r="E2751" s="12"/>
+      <c r="F2751" s="12"/>
+      <c r="G2751" s="12"/>
+      <c r="H2751" s="12"/>
+    </row>
+    <row r="2753" spans="1:10">
+      <c r="A2753" s="13" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B2753" s="13"/>
+      <c r="C2753" s="13"/>
+    </row>
+    <row r="2754" spans="1:10">
+      <c r="A2754" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2754" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2754" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2755" spans="1:10">
+      <c r="A2755" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2755" s="16" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C2755" s="17" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="2757" spans="1:10">
+      <c r="A2757" s="18" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B2757" s="18"/>
+      <c r="C2757" s="18"/>
+      <c r="D2757" s="18"/>
+      <c r="E2757" s="18"/>
+    </row>
+    <row r="2758" spans="1:10">
+      <c r="A2758" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2758" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2758" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2758" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2758" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2759" spans="1:10">
+      <c r="A2759" s="21">
+        <v>5037</v>
+      </c>
+      <c r="B2759" s="21" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C2759" s="21" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D2759" s="22" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E2759" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2762" spans="1:10">
+      <c r="A2762" s="23"/>
+    </row>
+    <row r="2764" spans="1:10">
+      <c r="A2764" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B2764" s="2"/>
+      <c r="C2764" s="2"/>
+      <c r="D2764" s="2"/>
+      <c r="E2764" s="2"/>
+      <c r="F2764" s="2"/>
+      <c r="G2764" s="2"/>
+      <c r="H2764" s="2"/>
+      <c r="I2764" s="2"/>
+      <c r="J2764" s="2"/>
+    </row>
+    <row r="2765" spans="1:10">
+      <c r="A2765" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2765" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2765" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2765" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2765" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2765" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2765" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2765" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2765" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2765" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2766" spans="1:10">
+      <c r="A2766" s="3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B2766" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C2766" s="3"/>
+      <c r="D2766" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2766" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="F2766" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2766" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H2766" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2766" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J2766" s="6" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="2768" spans="1:10">
+      <c r="A2768" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2768" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C2768" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2768" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E2768" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2768" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2768" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2768" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2769" spans="1:10">
+      <c r="A2769" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2769" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2769" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2769" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2769" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2769" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2769" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2769" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="2770" spans="1:10">
+      <c r="A2770" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2770" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C2770" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2770" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E2770" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2770" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G2770" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2770" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="2771" spans="1:10">
+      <c r="A2771" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2771" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C2771" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2771" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E2771" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2771" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="2773" spans="1:10">
+      <c r="A2773" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2773" s="7"/>
+      <c r="C2773" s="7"/>
+      <c r="D2773" s="7"/>
+      <c r="E2773" s="7"/>
+      <c r="F2773" s="7"/>
+      <c r="G2773" s="7"/>
+      <c r="H2773" s="7"/>
+    </row>
+    <row r="2775" spans="1:10">
+      <c r="A2775" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B2775" s="8"/>
+      <c r="C2775" s="8"/>
+      <c r="D2775" s="8"/>
+      <c r="E2775" s="8"/>
+      <c r="F2775" s="8"/>
+      <c r="G2775" s="8"/>
+      <c r="H2775" s="8"/>
+    </row>
+    <row r="2776" spans="1:10">
+      <c r="A2776" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2776" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2776" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2776" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2776" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2776" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2776" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2776" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2777" spans="1:10">
+      <c r="A2777" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2777" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2777" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2777" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2777" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2777" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2777" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2777" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2778" spans="1:10">
+      <c r="A2778" s="11" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B2778" s="12"/>
+      <c r="C2778" s="12"/>
+      <c r="D2778" s="12"/>
+      <c r="E2778" s="12"/>
+      <c r="F2778" s="12"/>
+      <c r="G2778" s="12"/>
+      <c r="H2778" s="12"/>
+    </row>
+    <row r="2780" spans="1:10">
+      <c r="A2780" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B2780" s="13"/>
+      <c r="C2780" s="13"/>
+    </row>
+    <row r="2781" spans="1:10">
+      <c r="A2781" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2781" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2781" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2782" spans="1:10">
+      <c r="A2782" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2782" s="16" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C2782" s="17" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="2784" spans="1:10">
+      <c r="A2784" s="18" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B2784" s="18"/>
+      <c r="C2784" s="18"/>
+      <c r="D2784" s="18"/>
+      <c r="E2784" s="18"/>
+    </row>
+    <row r="2785" spans="1:10">
+      <c r="A2785" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2785" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2785" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2785" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2785" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2786" spans="1:10">
+      <c r="A2786" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B2786" s="21" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C2786" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D2786" s="22" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E2786" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:10">
+      <c r="A2788" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B2788" s="8"/>
+      <c r="C2788" s="8"/>
+      <c r="D2788" s="8"/>
+      <c r="E2788" s="8"/>
+      <c r="F2788" s="8"/>
+      <c r="G2788" s="8"/>
+      <c r="H2788" s="8"/>
+    </row>
+    <row r="2789" spans="1:10">
+      <c r="A2789" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2789" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2789" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2789" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2789" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2789" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2789" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2789" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2790" spans="1:10">
+      <c r="A2790" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B2790" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C2790" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2790" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2790" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2790" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G2790" s="3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H2790" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2791" spans="1:10">
+      <c r="A2791" s="11" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B2791" s="12"/>
+      <c r="C2791" s="12"/>
+      <c r="D2791" s="12"/>
+      <c r="E2791" s="12"/>
+      <c r="F2791" s="12"/>
+      <c r="G2791" s="12"/>
+      <c r="H2791" s="12"/>
+    </row>
+    <row r="2793" spans="1:10">
+      <c r="A2793" s="13" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B2793" s="13"/>
+      <c r="C2793" s="13"/>
+    </row>
+    <row r="2794" spans="1:10">
+      <c r="A2794" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2794" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2794" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2795" spans="1:10">
+      <c r="A2795" s="16">
+        <v>9862</v>
+      </c>
+      <c r="B2795" s="16" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C2795" s="17" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="2797" spans="1:10">
+      <c r="A2797" s="18" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B2797" s="18"/>
+      <c r="C2797" s="18"/>
+      <c r="D2797" s="18"/>
+      <c r="E2797" s="18"/>
+    </row>
+    <row r="2798" spans="1:10">
+      <c r="A2798" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2798" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2798" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2798" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2798" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2799" spans="1:10">
+      <c r="A2799" s="21">
+        <v>5187</v>
+      </c>
+      <c r="B2799" s="21" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C2799" s="21" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D2799" s="22" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E2799" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2802" spans="1:10">
+      <c r="A2802" s="23"/>
+    </row>
+    <row r="2804" spans="1:10">
+      <c r="A2804" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B2804" s="2"/>
+      <c r="C2804" s="2"/>
+      <c r="D2804" s="2"/>
+      <c r="E2804" s="2"/>
+      <c r="F2804" s="2"/>
+      <c r="G2804" s="2"/>
+      <c r="H2804" s="2"/>
+      <c r="I2804" s="2"/>
+      <c r="J2804" s="2"/>
+    </row>
+    <row r="2805" spans="1:10">
+      <c r="A2805" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2805" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2805" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2805" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2805" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2805" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2805" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2805" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2805" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2805" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2806" spans="1:10">
+      <c r="A2806" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B2806" s="3" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C2806" s="3"/>
+      <c r="D2806" s="3"/>
+      <c r="E2806" s="3" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F2806" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2806" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H2806" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2806" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2806" s="6"/>
+    </row>
+    <row r="2808" spans="1:10">
+      <c r="A2808" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2808" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C2808" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2808" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E2808" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2808" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2808" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2809" spans="1:10">
+      <c r="A2809" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2809" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2809" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2809" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2809" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2809" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2809" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:10">
+      <c r="A2810" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2810" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2810" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2810" t="s">
+        <v>52</v>
+      </c>
+      <c r="E2810" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2810" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G2810" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2810" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="2811" spans="1:10">
+      <c r="A2811" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2811" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C2811" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2811" t="s">
+        <v>900</v>
+      </c>
+      <c r="E2811" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2811" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="2813" spans="1:10">
+      <c r="A2813" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2813" s="7"/>
+      <c r="C2813" s="7"/>
+      <c r="D2813" s="7"/>
+      <c r="E2813" s="7"/>
+      <c r="F2813" s="7"/>
+      <c r="G2813" s="7"/>
+      <c r="H2813" s="7"/>
+    </row>
+    <row r="2815" spans="1:10">
+      <c r="A2815" s="8" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B2815" s="8"/>
+      <c r="C2815" s="8"/>
+      <c r="D2815" s="8"/>
+      <c r="E2815" s="8"/>
+      <c r="F2815" s="8"/>
+      <c r="G2815" s="8"/>
+      <c r="H2815" s="8"/>
+    </row>
+    <row r="2816" spans="1:10">
+      <c r="A2816" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2816" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2816" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2816" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2816" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2816" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2816" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2816" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2817" spans="1:10">
+      <c r="A2817" s="3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B2817" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C2817" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2817" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2817" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2817" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2817" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2817" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2818" spans="1:10">
+      <c r="A2818" s="11" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B2818" s="12"/>
+      <c r="C2818" s="12"/>
+      <c r="D2818" s="12"/>
+      <c r="E2818" s="12"/>
+      <c r="F2818" s="12"/>
+      <c r="G2818" s="12"/>
+      <c r="H2818" s="12"/>
+    </row>
+    <row r="2820" spans="1:10">
+      <c r="A2820" s="13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B2820" s="13"/>
+      <c r="C2820" s="13"/>
+    </row>
+    <row r="2821" spans="1:10">
+      <c r="A2821" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2821" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2821" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2822" spans="1:10">
+      <c r="A2822" s="16">
+        <v>228</v>
+      </c>
+      <c r="B2822" s="16" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C2822" s="17" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="2824" spans="1:10">
+      <c r="A2824" s="18" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B2824" s="18"/>
+      <c r="C2824" s="18"/>
+      <c r="D2824" s="18"/>
+      <c r="E2824" s="18"/>
+    </row>
+    <row r="2825" spans="1:10">
+      <c r="A2825" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2825" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2825" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2825" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2825" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2826" spans="1:10">
+      <c r="A2826" s="21">
+        <v>1568</v>
+      </c>
+      <c r="B2826" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C2826" s="21" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D2826" s="22" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E2826" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2828" spans="1:10">
+      <c r="A2828" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B2828" s="8"/>
+      <c r="C2828" s="8"/>
+      <c r="D2828" s="8"/>
+      <c r="E2828" s="8"/>
+      <c r="F2828" s="8"/>
+      <c r="G2828" s="8"/>
+      <c r="H2828" s="8"/>
+    </row>
+    <row r="2829" spans="1:10">
+      <c r="A2829" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2829" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2829" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2829" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2829" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2829" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2829" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2829" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2830" spans="1:10">
+      <c r="A2830" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B2830" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2830" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2830" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2830" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2830" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2830" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2830" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2831" spans="1:10">
+      <c r="A2831" s="11" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B2831" s="12"/>
+      <c r="C2831" s="12"/>
+      <c r="D2831" s="12"/>
+      <c r="E2831" s="12"/>
+      <c r="F2831" s="12"/>
+      <c r="G2831" s="12"/>
+      <c r="H2831" s="12"/>
+    </row>
+    <row r="2833" spans="1:10">
+      <c r="A2833" s="13" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B2833" s="13"/>
+      <c r="C2833" s="13"/>
+    </row>
+    <row r="2834" spans="1:10">
+      <c r="A2834" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2834" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2834" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2835" spans="1:10">
+      <c r="A2835" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2835" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2835" s="17" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="2837" spans="1:10">
+      <c r="A2837" s="18" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B2837" s="18"/>
+      <c r="C2837" s="18"/>
+      <c r="D2837" s="18"/>
+      <c r="E2837" s="18"/>
+    </row>
+    <row r="2838" spans="1:10">
+      <c r="A2838" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2838" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2838" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2838" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2838" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2839" spans="1:10">
+      <c r="A2839" s="21">
+        <v>2614</v>
+      </c>
+      <c r="B2839" s="21" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2839" s="21" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D2839" s="22" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E2839" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2841" spans="1:10">
+      <c r="A2841" s="8" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B2841" s="8"/>
+      <c r="C2841" s="8"/>
+      <c r="D2841" s="8"/>
+      <c r="E2841" s="8"/>
+      <c r="F2841" s="8"/>
+      <c r="G2841" s="8"/>
+      <c r="H2841" s="8"/>
+    </row>
+    <row r="2842" spans="1:10">
+      <c r="A2842" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2842" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2842" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2842" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2842" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2842" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2842" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2842" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2843" spans="1:10">
+      <c r="A2843" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B2843" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2843" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2843" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2843" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2843" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2843" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2843" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2844" spans="1:10">
+      <c r="A2844" s="11" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B2844" s="12"/>
+      <c r="C2844" s="12"/>
+      <c r="D2844" s="12"/>
+      <c r="E2844" s="12"/>
+      <c r="F2844" s="12"/>
+      <c r="G2844" s="12"/>
+      <c r="H2844" s="12"/>
+    </row>
+    <row r="2846" spans="1:10">
+      <c r="A2846" s="13" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B2846" s="13"/>
+      <c r="C2846" s="13"/>
+    </row>
+    <row r="2847" spans="1:10">
+      <c r="A2847" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2847" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2847" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2848" spans="1:10">
+      <c r="A2848" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2848" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2848" s="17" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="2850" spans="1:10">
+      <c r="A2850" s="18" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B2850" s="18"/>
+      <c r="C2850" s="18"/>
+      <c r="D2850" s="18"/>
+      <c r="E2850" s="18"/>
+    </row>
+    <row r="2851" spans="1:10">
+      <c r="A2851" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2851" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2851" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2851" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2851" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2852" spans="1:10">
+      <c r="A2852" s="21">
+        <v>2615</v>
+      </c>
+      <c r="B2852" s="21" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2852" s="21" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D2852" s="22" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E2852" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:10">
+      <c r="A2854" s="8" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B2854" s="8"/>
+      <c r="C2854" s="8"/>
+      <c r="D2854" s="8"/>
+      <c r="E2854" s="8"/>
+      <c r="F2854" s="8"/>
+      <c r="G2854" s="8"/>
+      <c r="H2854" s="8"/>
+    </row>
+    <row r="2855" spans="1:10">
+      <c r="A2855" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2855" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2855" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2855" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2855" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2855" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2855" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2855" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2856" spans="1:10">
+      <c r="A2856" s="3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B2856" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2856" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2856" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2856" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2856" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2856" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2856" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2857" spans="1:10">
+      <c r="A2857" s="11" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B2857" s="12"/>
+      <c r="C2857" s="12"/>
+      <c r="D2857" s="12"/>
+      <c r="E2857" s="12"/>
+      <c r="F2857" s="12"/>
+      <c r="G2857" s="12"/>
+      <c r="H2857" s="12"/>
+    </row>
+    <row r="2859" spans="1:10">
+      <c r="A2859" s="13" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B2859" s="13"/>
+      <c r="C2859" s="13"/>
+    </row>
+    <row r="2860" spans="1:10">
+      <c r="A2860" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2860" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2860" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2861" spans="1:10">
+      <c r="A2861" s="16" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B2861" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2861" s="17" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="2863" spans="1:10">
+      <c r="A2863" s="18" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B2863" s="18"/>
+      <c r="C2863" s="18"/>
+      <c r="D2863" s="18"/>
+      <c r="E2863" s="18"/>
+    </row>
+    <row r="2864" spans="1:10">
+      <c r="A2864" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2864" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2864" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2864" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2864" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2865" spans="1:10">
+      <c r="A2865" s="21">
+        <v>2616</v>
+      </c>
+      <c r="B2865" s="21" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2865" s="21" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D2865" s="22" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E2865" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2867" spans="1:10">
+      <c r="A2867" s="8" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B2867" s="8"/>
+      <c r="C2867" s="8"/>
+      <c r="D2867" s="8"/>
+      <c r="E2867" s="8"/>
+      <c r="F2867" s="8"/>
+      <c r="G2867" s="8"/>
+      <c r="H2867" s="8"/>
+    </row>
+    <row r="2868" spans="1:10">
+      <c r="A2868" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2868" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2868" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2868" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2868" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2868" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2868" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2868" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2869" spans="1:10">
+      <c r="A2869" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B2869" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2869" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2869" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2869" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2869" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2869" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2869" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2870" spans="1:10">
+      <c r="A2870" s="11" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B2870" s="12"/>
+      <c r="C2870" s="12"/>
+      <c r="D2870" s="12"/>
+      <c r="E2870" s="12"/>
+      <c r="F2870" s="12"/>
+      <c r="G2870" s="12"/>
+      <c r="H2870" s="12"/>
+    </row>
+    <row r="2872" spans="1:10">
+      <c r="A2872" s="13" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B2872" s="13"/>
+      <c r="C2872" s="13"/>
+    </row>
+    <row r="2873" spans="1:10">
+      <c r="A2873" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2873" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2873" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2874" spans="1:10">
+      <c r="A2874" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2874" s="16" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C2874" s="17" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:10">
+      <c r="A2876" s="18" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B2876" s="18"/>
+      <c r="C2876" s="18"/>
+      <c r="D2876" s="18"/>
+      <c r="E2876" s="18"/>
+    </row>
+    <row r="2877" spans="1:10">
+      <c r="A2877" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2877" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2877" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2877" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2877" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2878" spans="1:10">
+      <c r="A2878" s="21">
+        <v>2992</v>
+      </c>
+      <c r="B2878" s="21" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C2878" s="21" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D2878" s="22" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E2878" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:10">
+      <c r="A2880" s="8" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B2880" s="8"/>
+      <c r="C2880" s="8"/>
+      <c r="D2880" s="8"/>
+      <c r="E2880" s="8"/>
+      <c r="F2880" s="8"/>
+      <c r="G2880" s="8"/>
+      <c r="H2880" s="8"/>
+    </row>
+    <row r="2881" spans="1:10">
+      <c r="A2881" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2881" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2881" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2881" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2881" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2881" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2881" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2881" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:10">
+      <c r="A2882" s="3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B2882" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2882" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2882" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2882" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2882" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2882" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2882" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2883" spans="1:10">
+      <c r="A2883" s="11" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B2883" s="12"/>
+      <c r="C2883" s="12"/>
+      <c r="D2883" s="12"/>
+      <c r="E2883" s="12"/>
+      <c r="F2883" s="12"/>
+      <c r="G2883" s="12"/>
+      <c r="H2883" s="12"/>
+    </row>
+    <row r="2885" spans="1:10">
+      <c r="A2885" s="13" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B2885" s="13"/>
+      <c r="C2885" s="13"/>
+    </row>
+    <row r="2886" spans="1:10">
+      <c r="A2886" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2886" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2886" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2887" spans="1:10">
+      <c r="A2887" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2887" s="16" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C2887" s="17" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:10">
+      <c r="A2889" s="18" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B2889" s="18"/>
+      <c r="C2889" s="18"/>
+      <c r="D2889" s="18"/>
+      <c r="E2889" s="18"/>
+    </row>
+    <row r="2890" spans="1:10">
+      <c r="A2890" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2890" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2890" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2890" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2890" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2891" spans="1:10">
+      <c r="A2891" s="21">
+        <v>2994</v>
+      </c>
+      <c r="B2891" s="21" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C2891" s="21" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D2891" s="22" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E2891" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:10">
+      <c r="A2893" s="8" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B2893" s="8"/>
+      <c r="C2893" s="8"/>
+      <c r="D2893" s="8"/>
+      <c r="E2893" s="8"/>
+      <c r="F2893" s="8"/>
+      <c r="G2893" s="8"/>
+      <c r="H2893" s="8"/>
+    </row>
+    <row r="2894" spans="1:10">
+      <c r="A2894" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2894" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2894" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2894" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2894" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2894" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2894" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2894" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2895" spans="1:10">
+      <c r="A2895" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B2895" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2895" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2895" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2895" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2895" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2895" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2895" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2896" spans="1:10">
+      <c r="A2896" s="11" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B2896" s="12"/>
+      <c r="C2896" s="12"/>
+      <c r="D2896" s="12"/>
+      <c r="E2896" s="12"/>
+      <c r="F2896" s="12"/>
+      <c r="G2896" s="12"/>
+      <c r="H2896" s="12"/>
+    </row>
+    <row r="2898" spans="1:10">
+      <c r="A2898" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B2898" s="13"/>
+      <c r="C2898" s="13"/>
+    </row>
+    <row r="2899" spans="1:10">
+      <c r="A2899" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2899" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2899" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2900" spans="1:10">
+      <c r="A2900" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2900" s="16" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C2900" s="17" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:10">
+      <c r="A2902" s="18" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B2902" s="18"/>
+      <c r="C2902" s="18"/>
+      <c r="D2902" s="18"/>
+      <c r="E2902" s="18"/>
+    </row>
+    <row r="2903" spans="1:10">
+      <c r="A2903" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2903" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2903" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2903" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2903" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2904" spans="1:10">
+      <c r="A2904" s="21">
+        <v>2995</v>
+      </c>
+      <c r="B2904" s="21" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C2904" s="21" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D2904" s="22" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E2904" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:10">
+      <c r="A2906" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B2906" s="8"/>
+      <c r="C2906" s="8"/>
+      <c r="D2906" s="8"/>
+      <c r="E2906" s="8"/>
+      <c r="F2906" s="8"/>
+      <c r="G2906" s="8"/>
+      <c r="H2906" s="8"/>
+    </row>
+    <row r="2907" spans="1:10">
+      <c r="A2907" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2907" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2907" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2907" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2907" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2907" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2907" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2907" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2908" spans="1:10">
+      <c r="A2908" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B2908" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C2908" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D2908" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2908" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F2908" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G2908" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H2908" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2909" spans="1:10">
+      <c r="A2909" s="11" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B2909" s="12"/>
+      <c r="C2909" s="12"/>
+      <c r="D2909" s="12"/>
+      <c r="E2909" s="12"/>
+      <c r="F2909" s="12"/>
+      <c r="G2909" s="12"/>
+      <c r="H2909" s="12"/>
+    </row>
+    <row r="2911" spans="1:10">
+      <c r="A2911" s="13" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B2911" s="13"/>
+      <c r="C2911" s="13"/>
+    </row>
+    <row r="2912" spans="1:10">
+      <c r="A2912" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2912" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2912" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:10">
+      <c r="A2913" s="16">
+        <v>3378</v>
+      </c>
+      <c r="B2913" s="16" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C2913" s="17" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:10">
+      <c r="A2915" s="18" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B2915" s="18"/>
+      <c r="C2915" s="18"/>
+      <c r="D2915" s="18"/>
+      <c r="E2915" s="18"/>
+    </row>
+    <row r="2916" spans="1:10">
+      <c r="A2916" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2916" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2916" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2916" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2916" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:10">
+      <c r="A2917" s="21">
+        <v>3210</v>
+      </c>
+      <c r="B2917" s="21" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C2917" s="21" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D2917" s="22" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E2917" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:10">
+      <c r="A2920" s="23"/>
+    </row>
+    <row r="2922" spans="1:10">
+      <c r="A2922" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B2922" s="2"/>
+      <c r="C2922" s="2"/>
+      <c r="D2922" s="2"/>
+      <c r="E2922" s="2"/>
+      <c r="F2922" s="2"/>
+      <c r="G2922" s="2"/>
+      <c r="H2922" s="2"/>
+      <c r="I2922" s="2"/>
+      <c r="J2922" s="2"/>
+    </row>
+    <row r="2923" spans="1:10">
+      <c r="A2923" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2923" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2923" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2923" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2923" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2923" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2923" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2923" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2923" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2923" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:10">
+      <c r="A2924" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B2924" s="3" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C2924" s="3"/>
+      <c r="D2924" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2924" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="F2924" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G2924" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H2924" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2924" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2924" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:10">
+      <c r="A2926" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2926" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C2926" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2926" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E2926" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2926" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2926" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2926" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2927" spans="1:10">
+      <c r="A2927" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2927" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2927" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2927" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2927" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2927" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2927" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2927" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:10">
+      <c r="A2928" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2928" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2928" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2928" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2928" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2928" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G2928" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2928" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="2929" spans="1:10">
+      <c r="A2929" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2929" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C2929" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2929" t="s">
+        <v>900</v>
+      </c>
+      <c r="E2929" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2929" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="2931" spans="1:10">
+      <c r="A2931" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2931" s="7"/>
+      <c r="C2931" s="7"/>
+      <c r="D2931" s="7"/>
+      <c r="E2931" s="7"/>
+      <c r="F2931" s="7"/>
+      <c r="G2931" s="7"/>
+      <c r="H2931" s="7"/>
+    </row>
+    <row r="2933" spans="1:10">
+      <c r="A2933" s="8" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B2933" s="8"/>
+      <c r="C2933" s="8"/>
+      <c r="D2933" s="8"/>
+      <c r="E2933" s="8"/>
+      <c r="F2933" s="8"/>
+      <c r="G2933" s="8"/>
+      <c r="H2933" s="8"/>
+    </row>
+    <row r="2934" spans="1:10">
+      <c r="A2934" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2934" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2934" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2934" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2934" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2934" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2934" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2934" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2935" spans="1:10">
+      <c r="A2935" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2935" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2935" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2935" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2935" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2935" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2935" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2935" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2936" spans="1:10">
+      <c r="A2936" s="11" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B2936" s="12"/>
+      <c r="C2936" s="12"/>
+      <c r="D2936" s="12"/>
+      <c r="E2936" s="12"/>
+      <c r="F2936" s="12"/>
+      <c r="G2936" s="12"/>
+      <c r="H2936" s="12"/>
+    </row>
+    <row r="2938" spans="1:10">
+      <c r="A2938" s="13" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B2938" s="13"/>
+      <c r="C2938" s="13"/>
+    </row>
+    <row r="2939" spans="1:10">
+      <c r="A2939" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2939" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2939" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2940" spans="1:10">
+      <c r="A2940" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2940" s="16" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C2940" s="17" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="2942" spans="1:10">
+      <c r="A2942" s="18" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B2942" s="18"/>
+      <c r="C2942" s="18"/>
+      <c r="D2942" s="18"/>
+      <c r="E2942" s="18"/>
+    </row>
+    <row r="2943" spans="1:10">
+      <c r="A2943" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2943" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2943" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2943" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2943" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2944" spans="1:10">
+      <c r="A2944" s="21">
+        <v>2231</v>
+      </c>
+      <c r="B2944" s="21" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C2944" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D2944" s="22" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E2944" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2946" spans="1:10">
+      <c r="A2946" s="8" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B2946" s="8"/>
+      <c r="C2946" s="8"/>
+      <c r="D2946" s="8"/>
+      <c r="E2946" s="8"/>
+      <c r="F2946" s="8"/>
+      <c r="G2946" s="8"/>
+      <c r="H2946" s="8"/>
+    </row>
+    <row r="2947" spans="1:10">
+      <c r="A2947" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2947" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2947" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2947" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2947" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2947" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2947" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2947" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2948" spans="1:10">
+      <c r="A2948" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2948" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2948" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2948" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2948" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2948" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2948" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2948" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2949" spans="1:10">
+      <c r="A2949" s="11" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B2949" s="12"/>
+      <c r="C2949" s="12"/>
+      <c r="D2949" s="12"/>
+      <c r="E2949" s="12"/>
+      <c r="F2949" s="12"/>
+      <c r="G2949" s="12"/>
+      <c r="H2949" s="12"/>
+    </row>
+    <row r="2951" spans="1:10">
+      <c r="A2951" s="13" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B2951" s="13"/>
+      <c r="C2951" s="13"/>
+    </row>
+    <row r="2952" spans="1:10">
+      <c r="A2952" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2952" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2952" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2953" spans="1:10">
+      <c r="A2953" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2953" s="16" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C2953" s="17" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="2955" spans="1:10">
+      <c r="A2955" s="18" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B2955" s="18"/>
+      <c r="C2955" s="18"/>
+      <c r="D2955" s="18"/>
+      <c r="E2955" s="18"/>
+    </row>
+    <row r="2956" spans="1:10">
+      <c r="A2956" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2956" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2956" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2956" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2956" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2957" spans="1:10">
+      <c r="A2957" s="21">
+        <v>2249</v>
+      </c>
+      <c r="B2957" s="21" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C2957" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D2957" s="22" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E2957" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2959" spans="1:10">
+      <c r="A2959" s="8" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B2959" s="8"/>
+      <c r="C2959" s="8"/>
+      <c r="D2959" s="8"/>
+      <c r="E2959" s="8"/>
+      <c r="F2959" s="8"/>
+      <c r="G2959" s="8"/>
+      <c r="H2959" s="8"/>
+    </row>
+    <row r="2960" spans="1:10">
+      <c r="A2960" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2960" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2960" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2960" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2960" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2960" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2960" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2960" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2961" spans="1:10">
+      <c r="A2961" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2961" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2961" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2961" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2961" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2961" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2961" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2961" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2962" spans="1:10">
+      <c r="A2962" s="11" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B2962" s="12"/>
+      <c r="C2962" s="12"/>
+      <c r="D2962" s="12"/>
+      <c r="E2962" s="12"/>
+      <c r="F2962" s="12"/>
+      <c r="G2962" s="12"/>
+      <c r="H2962" s="12"/>
+    </row>
+    <row r="2964" spans="1:10">
+      <c r="A2964" s="13" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B2964" s="13"/>
+      <c r="C2964" s="13"/>
+    </row>
+    <row r="2965" spans="1:10">
+      <c r="A2965" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2965" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2965" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2966" spans="1:10">
+      <c r="A2966" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2966" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2966" s="17" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="2968" spans="1:10">
+      <c r="A2968" s="18" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B2968" s="18"/>
+      <c r="C2968" s="18"/>
+      <c r="D2968" s="18"/>
+      <c r="E2968" s="18"/>
+    </row>
+    <row r="2969" spans="1:10">
+      <c r="A2969" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2969" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2969" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2969" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2969" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2970" spans="1:10">
+      <c r="A2970" s="21">
+        <v>2637</v>
+      </c>
+      <c r="B2970" s="21" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2970" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D2970" s="22" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E2970" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2972" spans="1:10">
+      <c r="A2972" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B2972" s="8"/>
+      <c r="C2972" s="8"/>
+      <c r="D2972" s="8"/>
+      <c r="E2972" s="8"/>
+      <c r="F2972" s="8"/>
+      <c r="G2972" s="8"/>
+      <c r="H2972" s="8"/>
+    </row>
+    <row r="2973" spans="1:10">
+      <c r="A2973" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2973" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2973" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2973" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2973" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2973" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2973" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2973" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2974" spans="1:10">
+      <c r="A2974" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2974" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2974" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2974" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2974" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2974" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2974" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2974" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2975" spans="1:10">
+      <c r="A2975" s="11" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B2975" s="12"/>
+      <c r="C2975" s="12"/>
+      <c r="D2975" s="12"/>
+      <c r="E2975" s="12"/>
+      <c r="F2975" s="12"/>
+      <c r="G2975" s="12"/>
+      <c r="H2975" s="12"/>
+    </row>
+    <row r="2977" spans="1:10">
+      <c r="A2977" s="13" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B2977" s="13"/>
+      <c r="C2977" s="13"/>
+    </row>
+    <row r="2978" spans="1:10">
+      <c r="A2978" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2978" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2978" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2979" spans="1:10">
+      <c r="A2979" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2979" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2979" s="17" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="2981" spans="1:10">
+      <c r="A2981" s="18" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B2981" s="18"/>
+      <c r="C2981" s="18"/>
+      <c r="D2981" s="18"/>
+      <c r="E2981" s="18"/>
+    </row>
+    <row r="2982" spans="1:10">
+      <c r="A2982" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2982" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2982" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2982" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2982" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2983" spans="1:10">
+      <c r="A2983" s="21">
+        <v>2645</v>
+      </c>
+      <c r="B2983" s="21" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2983" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D2983" s="22" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E2983" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2985" spans="1:10">
+      <c r="A2985" s="8" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B2985" s="8"/>
+      <c r="C2985" s="8"/>
+      <c r="D2985" s="8"/>
+      <c r="E2985" s="8"/>
+      <c r="F2985" s="8"/>
+      <c r="G2985" s="8"/>
+      <c r="H2985" s="8"/>
+    </row>
+    <row r="2986" spans="1:10">
+      <c r="A2986" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2986" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2986" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2986" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2986" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2986" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2986" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2986" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2987" spans="1:10">
+      <c r="A2987" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2987" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C2987" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2987" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E2987" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F2987" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2987" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2987" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2988" spans="1:10">
+      <c r="A2988" s="11" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B2988" s="12"/>
+      <c r="C2988" s="12"/>
+      <c r="D2988" s="12"/>
+      <c r="E2988" s="12"/>
+      <c r="F2988" s="12"/>
+      <c r="G2988" s="12"/>
+      <c r="H2988" s="12"/>
+    </row>
+    <row r="2990" spans="1:10">
+      <c r="A2990" s="13" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B2990" s="13"/>
+      <c r="C2990" s="13"/>
+    </row>
+    <row r="2991" spans="1:10">
+      <c r="A2991" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2991" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2991" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2992" spans="1:10">
+      <c r="A2992" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2992" s="16" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C2992" s="17" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="2994" spans="1:10">
+      <c r="A2994" s="18" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B2994" s="18"/>
+      <c r="C2994" s="18"/>
+      <c r="D2994" s="18"/>
+      <c r="E2994" s="18"/>
+    </row>
+    <row r="2995" spans="1:10">
+      <c r="A2995" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2995" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2995" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2995" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2995" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2996" spans="1:10">
+      <c r="A2996" s="21">
+        <v>2695</v>
+      </c>
+      <c r="B2996" s="21" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C2996" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D2996" s="22" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E2996" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2998" spans="1:10">
+      <c r="A2998" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B2998" s="8"/>
+      <c r="C2998" s="8"/>
+      <c r="D2998" s="8"/>
+      <c r="E2998" s="8"/>
+      <c r="F2998" s="8"/>
+      <c r="G2998" s="8"/>
+      <c r="H2998" s="8"/>
+    </row>
+    <row r="2999" spans="1:10">
+      <c r="A2999" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2999" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2999" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2999" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E2999" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2999" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2999" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2999" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3000" spans="1:10">
+      <c r="A3000" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B3000" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3000" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3000" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3000" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3000" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3000" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3000" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3001" spans="1:10">
+      <c r="A3001" s="11" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B3001" s="12"/>
+      <c r="C3001" s="12"/>
+      <c r="D3001" s="12"/>
+      <c r="E3001" s="12"/>
+      <c r="F3001" s="12"/>
+      <c r="G3001" s="12"/>
+      <c r="H3001" s="12"/>
+    </row>
+    <row r="3003" spans="1:10">
+      <c r="A3003" s="13" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B3003" s="13"/>
+      <c r="C3003" s="13"/>
+    </row>
+    <row r="3004" spans="1:10">
+      <c r="A3004" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3004" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3004" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3005" spans="1:10">
+      <c r="A3005" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3005" s="16" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C3005" s="17" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="3007" spans="1:10">
+      <c r="A3007" s="18" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B3007" s="18"/>
+      <c r="C3007" s="18"/>
+      <c r="D3007" s="18"/>
+      <c r="E3007" s="18"/>
+    </row>
+    <row r="3008" spans="1:10">
+      <c r="A3008" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3008" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3008" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3008" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3008" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3009" spans="1:10">
+      <c r="A3009" s="21">
+        <v>3019</v>
+      </c>
+      <c r="B3009" s="21" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C3009" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D3009" s="22" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E3009" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3011" spans="1:10">
+      <c r="A3011" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B3011" s="8"/>
+      <c r="C3011" s="8"/>
+      <c r="D3011" s="8"/>
+      <c r="E3011" s="8"/>
+      <c r="F3011" s="8"/>
+      <c r="G3011" s="8"/>
+      <c r="H3011" s="8"/>
+    </row>
+    <row r="3012" spans="1:10">
+      <c r="A3012" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3012" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3012" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3012" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3012" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3012" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3012" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3012" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3013" spans="1:10">
+      <c r="A3013" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B3013" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3013" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3013" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3013" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3013" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3013" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3013" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3014" spans="1:10">
+      <c r="A3014" s="11" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B3014" s="12"/>
+      <c r="C3014" s="12"/>
+      <c r="D3014" s="12"/>
+      <c r="E3014" s="12"/>
+      <c r="F3014" s="12"/>
+      <c r="G3014" s="12"/>
+      <c r="H3014" s="12"/>
+    </row>
+    <row r="3016" spans="1:10">
+      <c r="A3016" s="13" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B3016" s="13"/>
+      <c r="C3016" s="13"/>
+    </row>
+    <row r="3017" spans="1:10">
+      <c r="A3017" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3017" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3017" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3018" spans="1:10">
+      <c r="A3018" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3018" s="16" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C3018" s="17" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="3020" spans="1:10">
+      <c r="A3020" s="18" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B3020" s="18"/>
+      <c r="C3020" s="18"/>
+      <c r="D3020" s="18"/>
+      <c r="E3020" s="18"/>
+    </row>
+    <row r="3021" spans="1:10">
+      <c r="A3021" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3021" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3021" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3021" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3021" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3022" spans="1:10">
+      <c r="A3022" s="21">
+        <v>3020</v>
+      </c>
+      <c r="B3022" s="21" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C3022" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D3022" s="22" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E3022" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3024" spans="1:10">
+      <c r="A3024" s="8" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B3024" s="8"/>
+      <c r="C3024" s="8"/>
+      <c r="D3024" s="8"/>
+      <c r="E3024" s="8"/>
+      <c r="F3024" s="8"/>
+      <c r="G3024" s="8"/>
+      <c r="H3024" s="8"/>
+    </row>
+    <row r="3025" spans="1:10">
+      <c r="A3025" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3025" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3025" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3025" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3025" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3025" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3025" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3025" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3026" spans="1:10">
+      <c r="A3026" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B3026" s="3" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C3026" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D3026" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3026" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3026" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3026" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H3026" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3027" spans="1:10">
+      <c r="A3027" s="11" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B3027" s="12"/>
+      <c r="C3027" s="12"/>
+      <c r="D3027" s="12"/>
+      <c r="E3027" s="12"/>
+      <c r="F3027" s="12"/>
+      <c r="G3027" s="12"/>
+      <c r="H3027" s="12"/>
+    </row>
+    <row r="3029" spans="1:10">
+      <c r="A3029" s="13" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B3029" s="13"/>
+      <c r="C3029" s="13"/>
+    </row>
+    <row r="3030" spans="1:10">
+      <c r="A3030" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3030" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3030" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3031" spans="1:10">
+      <c r="A3031" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3031" s="16" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C3031" s="17" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="3033" spans="1:10">
+      <c r="A3033" s="18" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B3033" s="18"/>
+      <c r="C3033" s="18"/>
+      <c r="D3033" s="18"/>
+      <c r="E3033" s="18"/>
+    </row>
+    <row r="3034" spans="1:10">
+      <c r="A3034" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3034" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3034" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3034" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3034" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3035" spans="1:10">
+      <c r="A3035" s="21">
+        <v>3029</v>
+      </c>
+      <c r="B3035" s="21" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C3035" s="21" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D3035" s="22" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E3035" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3037" spans="1:10">
+      <c r="A3037" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B3037" s="8"/>
+      <c r="C3037" s="8"/>
+      <c r="D3037" s="8"/>
+      <c r="E3037" s="8"/>
+      <c r="F3037" s="8"/>
+      <c r="G3037" s="8"/>
+      <c r="H3037" s="8"/>
+    </row>
+    <row r="3038" spans="1:10">
+      <c r="A3038" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3038" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3038" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3038" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3038" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3038" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3038" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3038" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3039" spans="1:10">
+      <c r="A3039" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B3039" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C3039" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3039" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3039" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3039" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3039" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3039" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3040" spans="1:10">
+      <c r="A3040" s="11" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B3040" s="12"/>
+      <c r="C3040" s="12"/>
+      <c r="D3040" s="12"/>
+      <c r="E3040" s="12"/>
+      <c r="F3040" s="12"/>
+      <c r="G3040" s="12"/>
+      <c r="H3040" s="12"/>
+    </row>
+    <row r="3042" spans="1:10">
+      <c r="A3042" s="13" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B3042" s="13"/>
+      <c r="C3042" s="13"/>
+    </row>
+    <row r="3043" spans="1:10">
+      <c r="A3043" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3043" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3043" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3044" spans="1:10">
+      <c r="A3044" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3044" s="16" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C3044" s="17" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="3046" spans="1:10">
+      <c r="A3046" s="18" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B3046" s="18"/>
+      <c r="C3046" s="18"/>
+      <c r="D3046" s="18"/>
+      <c r="E3046" s="18"/>
+    </row>
+    <row r="3047" spans="1:10">
+      <c r="A3047" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3047" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3047" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3047" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3047" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3048" spans="1:10">
+      <c r="A3048" s="21">
+        <v>3350</v>
+      </c>
+      <c r="B3048" s="21" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C3048" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D3048" s="22" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E3048" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3050" spans="1:10">
+      <c r="A3050" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B3050" s="8"/>
+      <c r="C3050" s="8"/>
+      <c r="D3050" s="8"/>
+      <c r="E3050" s="8"/>
+      <c r="F3050" s="8"/>
+      <c r="G3050" s="8"/>
+      <c r="H3050" s="8"/>
+    </row>
+    <row r="3051" spans="1:10">
+      <c r="A3051" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3051" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3051" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3051" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3051" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3051" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3051" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3051" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3052" spans="1:10">
+      <c r="A3052" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B3052" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3052" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3052" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3052" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3052" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3052" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3052" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3053" spans="1:10">
+      <c r="A3053" s="11" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B3053" s="12"/>
+      <c r="C3053" s="12"/>
+      <c r="D3053" s="12"/>
+      <c r="E3053" s="12"/>
+      <c r="F3053" s="12"/>
+      <c r="G3053" s="12"/>
+      <c r="H3053" s="12"/>
+    </row>
+    <row r="3055" spans="1:10">
+      <c r="A3055" s="13" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B3055" s="13"/>
+      <c r="C3055" s="13"/>
+    </row>
+    <row r="3056" spans="1:10">
+      <c r="A3056" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3056" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3056" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3057" spans="1:10">
+      <c r="A3057" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3057" s="16" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C3057" s="17" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="3059" spans="1:10">
+      <c r="A3059" s="18" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B3059" s="18"/>
+      <c r="C3059" s="18"/>
+      <c r="D3059" s="18"/>
+      <c r="E3059" s="18"/>
+    </row>
+    <row r="3060" spans="1:10">
+      <c r="A3060" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3060" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3060" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3060" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3060" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3061" spans="1:10">
+      <c r="A3061" s="21">
+        <v>3353</v>
+      </c>
+      <c r="B3061" s="21" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C3061" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D3061" s="22" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E3061" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3063" spans="1:10">
+      <c r="A3063" s="8" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B3063" s="8"/>
+      <c r="C3063" s="8"/>
+      <c r="D3063" s="8"/>
+      <c r="E3063" s="8"/>
+      <c r="F3063" s="8"/>
+      <c r="G3063" s="8"/>
+      <c r="H3063" s="8"/>
+    </row>
+    <row r="3064" spans="1:10">
+      <c r="A3064" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3064" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3064" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3064" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3064" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3064" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3064" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3064" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3065" spans="1:10">
+      <c r="A3065" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B3065" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3065" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3065" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3065" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3065" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3065" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3065" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3066" spans="1:10">
+      <c r="A3066" s="11" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B3066" s="12"/>
+      <c r="C3066" s="12"/>
+      <c r="D3066" s="12"/>
+      <c r="E3066" s="12"/>
+      <c r="F3066" s="12"/>
+      <c r="G3066" s="12"/>
+      <c r="H3066" s="12"/>
+    </row>
+    <row r="3068" spans="1:10">
+      <c r="A3068" s="13" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B3068" s="13"/>
+      <c r="C3068" s="13"/>
+    </row>
+    <row r="3069" spans="1:10">
+      <c r="A3069" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3069" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3069" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3070" spans="1:10">
+      <c r="A3070" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3070" s="16" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C3070" s="17" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="3072" spans="1:10">
+      <c r="A3072" s="18" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B3072" s="18"/>
+      <c r="C3072" s="18"/>
+      <c r="D3072" s="18"/>
+      <c r="E3072" s="18"/>
+    </row>
+    <row r="3073" spans="1:10">
+      <c r="A3073" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3073" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3073" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3073" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3073" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3074" spans="1:10">
+      <c r="A3074" s="21">
+        <v>3821</v>
+      </c>
+      <c r="B3074" s="21" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C3074" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D3074" s="22" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E3074" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3076" spans="1:10">
+      <c r="A3076" s="8" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B3076" s="8"/>
+      <c r="C3076" s="8"/>
+      <c r="D3076" s="8"/>
+      <c r="E3076" s="8"/>
+      <c r="F3076" s="8"/>
+      <c r="G3076" s="8"/>
+      <c r="H3076" s="8"/>
+    </row>
+    <row r="3077" spans="1:10">
+      <c r="A3077" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3077" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3077" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3077" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3077" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3077" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3077" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3077" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3078" spans="1:10">
+      <c r="A3078" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B3078" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3078" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3078" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3078" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3078" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3078" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3078" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3079" spans="1:10">
+      <c r="A3079" s="11" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B3079" s="12"/>
+      <c r="C3079" s="12"/>
+      <c r="D3079" s="12"/>
+      <c r="E3079" s="12"/>
+      <c r="F3079" s="12"/>
+      <c r="G3079" s="12"/>
+      <c r="H3079" s="12"/>
+    </row>
+    <row r="3081" spans="1:10">
+      <c r="A3081" s="13" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B3081" s="13"/>
+      <c r="C3081" s="13"/>
+    </row>
+    <row r="3082" spans="1:10">
+      <c r="A3082" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3082" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3082" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3083" spans="1:10">
+      <c r="A3083" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3083" s="16" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C3083" s="17" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="3085" spans="1:10">
+      <c r="A3085" s="18" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B3085" s="18"/>
+      <c r="C3085" s="18"/>
+      <c r="D3085" s="18"/>
+      <c r="E3085" s="18"/>
+    </row>
+    <row r="3086" spans="1:10">
+      <c r="A3086" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3086" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3086" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3086" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3086" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3087" spans="1:10">
+      <c r="A3087" s="21">
+        <v>3823</v>
+      </c>
+      <c r="B3087" s="21" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C3087" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D3087" s="22" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E3087" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3089" spans="1:10">
+      <c r="A3089" s="8" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B3089" s="8"/>
+      <c r="C3089" s="8"/>
+      <c r="D3089" s="8"/>
+      <c r="E3089" s="8"/>
+      <c r="F3089" s="8"/>
+      <c r="G3089" s="8"/>
+      <c r="H3089" s="8"/>
+    </row>
+    <row r="3090" spans="1:10">
+      <c r="A3090" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3090" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3090" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3090" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3090" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3090" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3090" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3090" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3091" spans="1:10">
+      <c r="A3091" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B3091" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3091" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3091" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3091" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3091" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3091" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3091" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3092" spans="1:10">
+      <c r="A3092" s="11" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B3092" s="12"/>
+      <c r="C3092" s="12"/>
+      <c r="D3092" s="12"/>
+      <c r="E3092" s="12"/>
+      <c r="F3092" s="12"/>
+      <c r="G3092" s="12"/>
+      <c r="H3092" s="12"/>
+    </row>
+    <row r="3094" spans="1:10">
+      <c r="A3094" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B3094" s="13"/>
+      <c r="C3094" s="13"/>
+    </row>
+    <row r="3095" spans="1:10">
+      <c r="A3095" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3095" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3095" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3096" spans="1:10">
+      <c r="A3096" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3096" s="16" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C3096" s="17" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="3098" spans="1:10">
+      <c r="A3098" s="18" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B3098" s="18"/>
+      <c r="C3098" s="18"/>
+      <c r="D3098" s="18"/>
+      <c r="E3098" s="18"/>
+    </row>
+    <row r="3099" spans="1:10">
+      <c r="A3099" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3099" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3099" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3099" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3099" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3100" spans="1:10">
+      <c r="A3100" s="21">
+        <v>4216</v>
+      </c>
+      <c r="B3100" s="21" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C3100" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D3100" s="22" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E3100" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3102" spans="1:10">
+      <c r="A3102" s="8" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B3102" s="8"/>
+      <c r="C3102" s="8"/>
+      <c r="D3102" s="8"/>
+      <c r="E3102" s="8"/>
+      <c r="F3102" s="8"/>
+      <c r="G3102" s="8"/>
+      <c r="H3102" s="8"/>
+    </row>
+    <row r="3103" spans="1:10">
+      <c r="A3103" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3103" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3103" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3103" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3103" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3103" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3103" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3103" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3104" spans="1:10">
+      <c r="A3104" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B3104" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3104" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3104" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3104" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3104" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3104" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3104" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3105" spans="1:10">
+      <c r="A3105" s="11" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B3105" s="12"/>
+      <c r="C3105" s="12"/>
+      <c r="D3105" s="12"/>
+      <c r="E3105" s="12"/>
+      <c r="F3105" s="12"/>
+      <c r="G3105" s="12"/>
+      <c r="H3105" s="12"/>
+    </row>
+    <row r="3107" spans="1:10">
+      <c r="A3107" s="13" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B3107" s="13"/>
+      <c r="C3107" s="13"/>
+    </row>
+    <row r="3108" spans="1:10">
+      <c r="A3108" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3108" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3108" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3109" spans="1:10">
+      <c r="A3109" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3109" s="16" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C3109" s="17" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="3111" spans="1:10">
+      <c r="A3111" s="18" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B3111" s="18"/>
+      <c r="C3111" s="18"/>
+      <c r="D3111" s="18"/>
+      <c r="E3111" s="18"/>
+    </row>
+    <row r="3112" spans="1:10">
+      <c r="A3112" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3112" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3112" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3112" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3112" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3113" spans="1:10">
+      <c r="A3113" s="21">
+        <v>4487</v>
+      </c>
+      <c r="B3113" s="21" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C3113" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D3113" s="22" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E3113" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3115" spans="1:10">
+      <c r="A3115" s="8" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B3115" s="8"/>
+      <c r="C3115" s="8"/>
+      <c r="D3115" s="8"/>
+      <c r="E3115" s="8"/>
+      <c r="F3115" s="8"/>
+      <c r="G3115" s="8"/>
+      <c r="H3115" s="8"/>
+    </row>
+    <row r="3116" spans="1:10">
+      <c r="A3116" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3116" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3116" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3116" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3116" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3116" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3116" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3116" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3117" spans="1:10">
+      <c r="A3117" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B3117" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3117" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3117" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3117" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3117" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3117" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3117" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3118" spans="1:10">
+      <c r="A3118" s="11" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B3118" s="12"/>
+      <c r="C3118" s="12"/>
+      <c r="D3118" s="12"/>
+      <c r="E3118" s="12"/>
+      <c r="F3118" s="12"/>
+      <c r="G3118" s="12"/>
+      <c r="H3118" s="12"/>
+    </row>
+    <row r="3120" spans="1:10">
+      <c r="A3120" s="13" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B3120" s="13"/>
+      <c r="C3120" s="13"/>
+    </row>
+    <row r="3121" spans="1:10">
+      <c r="A3121" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3121" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3121" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3122" spans="1:10">
+      <c r="A3122" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3122" s="16" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C3122" s="17" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="3124" spans="1:10">
+      <c r="A3124" s="18" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B3124" s="18"/>
+      <c r="C3124" s="18"/>
+      <c r="D3124" s="18"/>
+      <c r="E3124" s="18"/>
+    </row>
+    <row r="3125" spans="1:10">
+      <c r="A3125" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3125" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3125" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3125" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3125" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3126" spans="1:10">
+      <c r="A3126" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B3126" s="21" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C3126" s="21" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D3126" s="22" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E3126" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3128" spans="1:10">
+      <c r="A3128" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B3128" s="8"/>
+      <c r="C3128" s="8"/>
+      <c r="D3128" s="8"/>
+      <c r="E3128" s="8"/>
+      <c r="F3128" s="8"/>
+      <c r="G3128" s="8"/>
+      <c r="H3128" s="8"/>
+    </row>
+    <row r="3129" spans="1:10">
+      <c r="A3129" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3129" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3129" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3129" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3129" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3129" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3129" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3129" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3130" spans="1:10">
+      <c r="A3130" s="3" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B3130" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3130" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3130" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3130" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3130" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3130" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3130" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3131" spans="1:10">
+      <c r="A3131" s="11" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B3131" s="12"/>
+      <c r="C3131" s="12"/>
+      <c r="D3131" s="12"/>
+      <c r="E3131" s="12"/>
+      <c r="F3131" s="12"/>
+      <c r="G3131" s="12"/>
+      <c r="H3131" s="12"/>
+    </row>
+    <row r="3133" spans="1:10">
+      <c r="A3133" s="13" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B3133" s="13"/>
+      <c r="C3133" s="13"/>
+    </row>
+    <row r="3134" spans="1:10">
+      <c r="A3134" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3134" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3134" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3135" spans="1:10">
+      <c r="A3135" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3135" s="16" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C3135" s="17" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="3137" spans="1:10">
+      <c r="A3137" s="18" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B3137" s="18"/>
+      <c r="C3137" s="18"/>
+      <c r="D3137" s="18"/>
+      <c r="E3137" s="18"/>
+    </row>
+    <row r="3138" spans="1:10">
+      <c r="A3138" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3138" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3138" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3138" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3138" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3139" spans="1:10">
+      <c r="A3139" s="21">
+        <v>4946</v>
+      </c>
+      <c r="B3139" s="21" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C3139" s="21" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D3139" s="22" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E3139" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3141" spans="1:10">
+      <c r="A3141" s="8" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B3141" s="8"/>
+      <c r="C3141" s="8"/>
+      <c r="D3141" s="8"/>
+      <c r="E3141" s="8"/>
+      <c r="F3141" s="8"/>
+      <c r="G3141" s="8"/>
+      <c r="H3141" s="8"/>
+    </row>
+    <row r="3142" spans="1:10">
+      <c r="A3142" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3142" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3142" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3142" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3142" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3142" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3142" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3142" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3143" spans="1:10">
+      <c r="A3143" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B3143" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3143" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3143" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3143" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3143" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3143" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3143" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3144" spans="1:10">
+      <c r="A3144" s="11" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B3144" s="12"/>
+      <c r="C3144" s="12"/>
+      <c r="D3144" s="12"/>
+      <c r="E3144" s="12"/>
+      <c r="F3144" s="12"/>
+      <c r="G3144" s="12"/>
+      <c r="H3144" s="12"/>
+    </row>
+    <row r="3146" spans="1:10">
+      <c r="A3146" s="13" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B3146" s="13"/>
+      <c r="C3146" s="13"/>
+    </row>
+    <row r="3147" spans="1:10">
+      <c r="A3147" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3147" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3147" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3148" spans="1:10">
+      <c r="A3148" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3148" s="16" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C3148" s="17" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="3150" spans="1:10">
+      <c r="A3150" s="18" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B3150" s="18"/>
+      <c r="C3150" s="18"/>
+      <c r="D3150" s="18"/>
+      <c r="E3150" s="18"/>
+    </row>
+    <row r="3151" spans="1:10">
+      <c r="A3151" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3151" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3151" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3151" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3151" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3152" spans="1:10">
+      <c r="A3152" s="21">
+        <v>5013</v>
+      </c>
+      <c r="B3152" s="21" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C3152" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D3152" s="22" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E3152" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3154" spans="1:10">
+      <c r="A3154" s="8" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B3154" s="8"/>
+      <c r="C3154" s="8"/>
+      <c r="D3154" s="8"/>
+      <c r="E3154" s="8"/>
+      <c r="F3154" s="8"/>
+      <c r="G3154" s="8"/>
+      <c r="H3154" s="8"/>
+    </row>
+    <row r="3155" spans="1:10">
+      <c r="A3155" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3155" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3155" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3155" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3155" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3155" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3155" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3155" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3156" spans="1:10">
+      <c r="A3156" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3156" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3156" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3156" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3156" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3156" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3156" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3156" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3157" spans="1:10">
+      <c r="A3157" s="11" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B3157" s="12"/>
+      <c r="C3157" s="12"/>
+      <c r="D3157" s="12"/>
+      <c r="E3157" s="12"/>
+      <c r="F3157" s="12"/>
+      <c r="G3157" s="12"/>
+      <c r="H3157" s="12"/>
+    </row>
+    <row r="3159" spans="1:10">
+      <c r="A3159" s="13" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B3159" s="13"/>
+      <c r="C3159" s="13"/>
+    </row>
+    <row r="3160" spans="1:10">
+      <c r="A3160" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3160" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3160" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3161" spans="1:10">
+      <c r="A3161" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3161" s="16" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C3161" s="17" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="3163" spans="1:10">
+      <c r="A3163" s="18" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B3163" s="18"/>
+      <c r="C3163" s="18"/>
+      <c r="D3163" s="18"/>
+      <c r="E3163" s="18"/>
+    </row>
+    <row r="3164" spans="1:10">
+      <c r="A3164" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3164" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3164" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3164" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3164" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3165" spans="1:10">
+      <c r="A3165" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B3165" s="21" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C3165" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3165" s="22" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E3165" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3167" spans="1:10">
+      <c r="A3167" s="8" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B3167" s="8"/>
+      <c r="C3167" s="8"/>
+      <c r="D3167" s="8"/>
+      <c r="E3167" s="8"/>
+      <c r="F3167" s="8"/>
+      <c r="G3167" s="8"/>
+      <c r="H3167" s="8"/>
+    </row>
+    <row r="3168" spans="1:10">
+      <c r="A3168" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3168" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3168" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3168" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3168" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3168" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3168" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3168" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3169" spans="1:10">
+      <c r="A3169" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B3169" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C3169" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3169" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3169" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3169" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3169" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3169" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3170" spans="1:10">
+      <c r="A3170" s="11" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B3170" s="12"/>
+      <c r="C3170" s="12"/>
+      <c r="D3170" s="12"/>
+      <c r="E3170" s="12"/>
+      <c r="F3170" s="12"/>
+      <c r="G3170" s="12"/>
+      <c r="H3170" s="12"/>
+    </row>
+    <row r="3172" spans="1:10">
+      <c r="A3172" s="13" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B3172" s="13"/>
+      <c r="C3172" s="13"/>
+    </row>
+    <row r="3173" spans="1:10">
+      <c r="A3173" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3173" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3173" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3174" spans="1:10">
+      <c r="A3174" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3174" s="16" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C3174" s="17" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="3176" spans="1:10">
+      <c r="A3176" s="18" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B3176" s="18"/>
+      <c r="C3176" s="18"/>
+      <c r="D3176" s="18"/>
+      <c r="E3176" s="18"/>
+    </row>
+    <row r="3177" spans="1:10">
+      <c r="A3177" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3177" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3177" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3177" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3177" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3178" spans="1:10">
+      <c r="A3178" s="21">
+        <v>4940</v>
+      </c>
+      <c r="B3178" s="21" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C3178" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D3178" s="22" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E3178" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3181" spans="1:10">
+      <c r="A3181" s="23"/>
+    </row>
+    <row r="3183" spans="1:10">
+      <c r="A3183" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B3183" s="2"/>
+      <c r="C3183" s="2"/>
+      <c r="D3183" s="2"/>
+      <c r="E3183" s="2"/>
+      <c r="F3183" s="2"/>
+      <c r="G3183" s="2"/>
+      <c r="H3183" s="2"/>
+      <c r="I3183" s="2"/>
+      <c r="J3183" s="2"/>
+    </row>
+    <row r="3184" spans="1:10">
+      <c r="A3184" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3184" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3184" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3184" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3184" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3184" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3184" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3184" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3184" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3184" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3185" spans="1:10">
+      <c r="A3185" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="F1855" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H1855" s="6" t="s">
+      <c r="B3185" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C3185" s="3"/>
+      <c r="D3185" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3185" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="F3185" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3185" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H3185" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3185" s="6" t="s">
+        <v>1520</v>
+      </c>
+      <c r="J3185" s="6"/>
+    </row>
+    <row r="3187" spans="1:10">
+      <c r="A3187" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3187" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C3187" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3187" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E3187" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3187" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3187" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3187" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3188" spans="1:10">
+      <c r="A3188" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3188" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3188" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3188" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3188" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3188" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3188" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3188" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="3189" spans="1:10">
+      <c r="A3189" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3189" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C3189" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3189" t="s">
         <v>52</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="A1859" s="14" t="s">
+      <c r="E3189" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3189" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G3189" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3189" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="3190" spans="1:10">
+      <c r="A3190" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3190" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C3190" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3190" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E3190" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3190" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="3192" spans="1:10">
+      <c r="A3192" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3192" s="7"/>
+      <c r="C3192" s="7"/>
+      <c r="D3192" s="7"/>
+      <c r="E3192" s="7"/>
+      <c r="F3192" s="7"/>
+      <c r="G3192" s="7"/>
+      <c r="H3192" s="7"/>
+    </row>
+    <row r="3194" spans="1:10">
+      <c r="A3194" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B3194" s="8"/>
+      <c r="C3194" s="8"/>
+      <c r="D3194" s="8"/>
+      <c r="E3194" s="8"/>
+      <c r="F3194" s="8"/>
+      <c r="G3194" s="8"/>
+      <c r="H3194" s="8"/>
+    </row>
+    <row r="3195" spans="1:10">
+      <c r="A3195" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3195" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3195" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3195" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3195" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3195" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3195" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3195" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3196" spans="1:10">
+      <c r="A3196" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B3196" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C3196" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3196" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3196" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3196" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3196" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H3196" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3197" spans="1:10">
+      <c r="A3197" s="11" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B3197" s="12"/>
+      <c r="C3197" s="12"/>
+      <c r="D3197" s="12"/>
+      <c r="E3197" s="12"/>
+      <c r="F3197" s="12"/>
+      <c r="G3197" s="12"/>
+      <c r="H3197" s="12"/>
+    </row>
+    <row r="3199" spans="1:10">
+      <c r="A3199" s="13" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B3199" s="13"/>
+      <c r="C3199" s="13"/>
+    </row>
+    <row r="3200" spans="1:10">
+      <c r="A3200" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1859" s="14" t="s">
+      <c r="B3200" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1859" s="15" t="s">
+      <c r="C3200" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1860" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1863" s="19" t="s">
+    <row r="3201" spans="1:10">
+      <c r="A3201" s="16">
+        <v>13516</v>
+      </c>
+      <c r="B3201" s="16" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C3201" s="17" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="3203" spans="1:10">
+      <c r="A3203" s="18" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B3203" s="18"/>
+      <c r="C3203" s="18"/>
+      <c r="D3203" s="18"/>
+      <c r="E3203" s="18"/>
+    </row>
+    <row r="3204" spans="1:10">
+      <c r="A3204" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1863" s="19" t="s">
+      <c r="B3204" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1863" s="19" t="s">
+      <c r="C3204" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1863" s="20" t="s">
+      <c r="D3204" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1863" s="19" t="s">
+      <c r="E3204" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1864" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1864" s="21" t="s">
+    <row r="3205" spans="1:10">
+      <c r="A3205" s="21">
+        <v>1197</v>
+      </c>
+      <c r="B3205" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C3205" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D3205" s="22" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E3205" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1866" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1867" s="9" t="s">
+    <row r="3207" spans="1:10">
+      <c r="A3207" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B3207" s="8"/>
+      <c r="C3207" s="8"/>
+      <c r="D3207" s="8"/>
+      <c r="E3207" s="8"/>
+      <c r="F3207" s="8"/>
+      <c r="G3207" s="8"/>
+      <c r="H3207" s="8"/>
+    </row>
+    <row r="3208" spans="1:10">
+      <c r="A3208" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1867" s="9" t="s">
+      <c r="B3208" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1867" s="9" t="s">
+      <c r="C3208" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1867" s="9" t="s">
+      <c r="D3208" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1867" s="9" t="s">
+      <c r="E3208" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1867" s="9" t="s">
+      <c r="F3208" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1867" s="9" t="s">
+      <c r="G3208" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1867" s="10" t="s">
+      <c r="H3208" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1868" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1868" s="6" t="s">
+    <row r="3209" spans="1:10">
+      <c r="A3209" s="3" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B3209" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3209" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3209" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3209" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3209" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3209" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3209" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1869" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1872" s="14" t="s">
+    <row r="3210" spans="1:10">
+      <c r="A3210" s="11" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B3210" s="12"/>
+      <c r="C3210" s="12"/>
+      <c r="D3210" s="12"/>
+      <c r="E3210" s="12"/>
+      <c r="F3210" s="12"/>
+      <c r="G3210" s="12"/>
+      <c r="H3210" s="12"/>
+    </row>
+    <row r="3212" spans="1:10">
+      <c r="A3212" s="13" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B3212" s="13"/>
+      <c r="C3212" s="13"/>
+    </row>
+    <row r="3213" spans="1:10">
+      <c r="A3213" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1872" s="14" t="s">
+      <c r="B3213" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1872" s="15" t="s">
+      <c r="C3213" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1873" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1876" s="19" t="s">
+    <row r="3214" spans="1:10">
+      <c r="A3214" s="16">
+        <v>2132</v>
+      </c>
+      <c r="B3214" s="16" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C3214" s="17" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="3216" spans="1:10">
+      <c r="A3216" s="18" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B3216" s="18"/>
+      <c r="C3216" s="18"/>
+      <c r="D3216" s="18"/>
+      <c r="E3216" s="18"/>
+    </row>
+    <row r="3217" spans="1:10">
+      <c r="A3217" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1876" s="19" t="s">
+      <c r="B3217" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1876" s="19" t="s">
+      <c r="C3217" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1876" s="20" t="s">
+      <c r="D3217" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1876" s="19" t="s">
+      <c r="E3217" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1877" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1877" s="21" t="s">
+    <row r="3218" spans="1:10">
+      <c r="A3218" s="21">
+        <v>1165</v>
+      </c>
+      <c r="B3218" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C3218" s="21" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D3218" s="22" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E3218" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1879" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1880" s="9" t="s">
+    <row r="3220" spans="1:10">
+      <c r="A3220" s="8" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B3220" s="8"/>
+      <c r="C3220" s="8"/>
+      <c r="D3220" s="8"/>
+      <c r="E3220" s="8"/>
+      <c r="F3220" s="8"/>
+      <c r="G3220" s="8"/>
+      <c r="H3220" s="8"/>
+    </row>
+    <row r="3221" spans="1:10">
+      <c r="A3221" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1880" s="9" t="s">
+      <c r="B3221" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1880" s="9" t="s">
+      <c r="C3221" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1880" s="9" t="s">
+      <c r="D3221" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1880" s="9" t="s">
+      <c r="E3221" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1880" s="9" t="s">
+      <c r="F3221" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1880" s="9" t="s">
+      <c r="G3221" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1880" s="10" t="s">
+      <c r="H3221" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1881" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1881" s="6" t="s">
+    <row r="3222" spans="1:10">
+      <c r="A3222" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3222" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3222" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3222" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3222" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3222" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3222" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3222" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1882" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1885" s="14" t="s">
+    <row r="3223" spans="1:10">
+      <c r="A3223" s="11" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B3223" s="12"/>
+      <c r="C3223" s="12"/>
+      <c r="D3223" s="12"/>
+      <c r="E3223" s="12"/>
+      <c r="F3223" s="12"/>
+      <c r="G3223" s="12"/>
+      <c r="H3223" s="12"/>
+    </row>
+    <row r="3225" spans="1:10">
+      <c r="A3225" s="13" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B3225" s="13"/>
+      <c r="C3225" s="13"/>
+    </row>
+    <row r="3226" spans="1:10">
+      <c r="A3226" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1885" s="14" t="s">
+      <c r="B3226" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1885" s="15" t="s">
+      <c r="C3226" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1886" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1889" s="19" t="s">
+    <row r="3227" spans="1:10">
+      <c r="A3227" s="16">
+        <v>2127</v>
+      </c>
+      <c r="B3227" s="16" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C3227" s="17" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="3229" spans="1:10">
+      <c r="A3229" s="18" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B3229" s="18"/>
+      <c r="C3229" s="18"/>
+      <c r="D3229" s="18"/>
+      <c r="E3229" s="18"/>
+    </row>
+    <row r="3230" spans="1:10">
+      <c r="A3230" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1889" s="19" t="s">
+      <c r="B3230" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1889" s="19" t="s">
+      <c r="C3230" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1889" s="20" t="s">
+      <c r="D3230" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1889" s="19" t="s">
+      <c r="E3230" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1890" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1890" s="21" t="s">
+    <row r="3231" spans="1:10">
+      <c r="A3231" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B3231" s="21" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C3231" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3231" s="22" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E3231" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1892" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1893" s="9" t="s">
+    <row r="3233" spans="1:10">
+      <c r="A3233" s="8" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B3233" s="8"/>
+      <c r="C3233" s="8"/>
+      <c r="D3233" s="8"/>
+      <c r="E3233" s="8"/>
+      <c r="F3233" s="8"/>
+      <c r="G3233" s="8"/>
+      <c r="H3233" s="8"/>
+    </row>
+    <row r="3234" spans="1:10">
+      <c r="A3234" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1893" s="9" t="s">
+      <c r="B3234" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1893" s="9" t="s">
+      <c r="C3234" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1893" s="9" t="s">
+      <c r="D3234" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1893" s="9" t="s">
+      <c r="E3234" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1893" s="9" t="s">
+      <c r="F3234" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1893" s="9" t="s">
+      <c r="G3234" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1893" s="10" t="s">
+      <c r="H3234" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1894" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1894" s="6" t="s">
+    <row r="3235" spans="1:10">
+      <c r="A3235" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3235" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3235" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D3235" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3235" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3235" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3235" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3235" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1895" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1898" s="14" t="s">
+    <row r="3236" spans="1:10">
+      <c r="A3236" s="11" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B3236" s="12"/>
+      <c r="C3236" s="12"/>
+      <c r="D3236" s="12"/>
+      <c r="E3236" s="12"/>
+      <c r="F3236" s="12"/>
+      <c r="G3236" s="12"/>
+      <c r="H3236" s="12"/>
+    </row>
+    <row r="3238" spans="1:10">
+      <c r="A3238" s="13" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B3238" s="13"/>
+      <c r="C3238" s="13"/>
+    </row>
+    <row r="3239" spans="1:10">
+      <c r="A3239" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1898" s="14" t="s">
+      <c r="B3239" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1898" s="15" t="s">
+      <c r="C3239" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1899" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1902" s="19" t="s">
+    <row r="3240" spans="1:10">
+      <c r="A3240" s="16">
+        <v>2135</v>
+      </c>
+      <c r="B3240" s="16" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C3240" s="17" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="3242" spans="1:10">
+      <c r="A3242" s="18" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B3242" s="18"/>
+      <c r="C3242" s="18"/>
+      <c r="D3242" s="18"/>
+      <c r="E3242" s="18"/>
+    </row>
+    <row r="3243" spans="1:10">
+      <c r="A3243" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1902" s="19" t="s">
+      <c r="B3243" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1902" s="19" t="s">
+      <c r="C3243" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1902" s="20" t="s">
+      <c r="D3243" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1902" s="19" t="s">
+      <c r="E3243" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1903" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1903" s="21" t="s">
+    <row r="3244" spans="1:10">
+      <c r="A3244" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B3244" s="21" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C3244" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3244" s="22" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E3244" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1905" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1906" s="9" t="s">
+    <row r="3246" spans="1:10">
+      <c r="A3246" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B3246" s="8"/>
+      <c r="C3246" s="8"/>
+      <c r="D3246" s="8"/>
+      <c r="E3246" s="8"/>
+      <c r="F3246" s="8"/>
+      <c r="G3246" s="8"/>
+      <c r="H3246" s="8"/>
+    </row>
+    <row r="3247" spans="1:10">
+      <c r="A3247" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1906" s="9" t="s">
+      <c r="B3247" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1906" s="9" t="s">
+      <c r="C3247" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1906" s="9" t="s">
+      <c r="D3247" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1906" s="9" t="s">
+      <c r="E3247" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1906" s="9" t="s">
+      <c r="F3247" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1906" s="9" t="s">
+      <c r="G3247" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1906" s="10" t="s">
+      <c r="H3247" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1907" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1907" s="6" t="s">
+    <row r="3248" spans="1:10">
+      <c r="A3248" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3248" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3248" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3248" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3248" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3248" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3248" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3248" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1908" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1911" s="14" t="s">
+    <row r="3249" spans="1:10">
+      <c r="A3249" s="11" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B3249" s="12"/>
+      <c r="C3249" s="12"/>
+      <c r="D3249" s="12"/>
+      <c r="E3249" s="12"/>
+      <c r="F3249" s="12"/>
+      <c r="G3249" s="12"/>
+      <c r="H3249" s="12"/>
+    </row>
+    <row r="3251" spans="1:10">
+      <c r="A3251" s="13" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B3251" s="13"/>
+      <c r="C3251" s="13"/>
+    </row>
+    <row r="3252" spans="1:10">
+      <c r="A3252" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1911" s="14" t="s">
+      <c r="B3252" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1911" s="15" t="s">
+      <c r="C3252" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1912" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1915" s="19" t="s">
+    <row r="3253" spans="1:10">
+      <c r="A3253" s="16">
+        <v>2136</v>
+      </c>
+      <c r="B3253" s="16" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C3253" s="17" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="3255" spans="1:10">
+      <c r="A3255" s="18" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B3255" s="18"/>
+      <c r="C3255" s="18"/>
+      <c r="D3255" s="18"/>
+      <c r="E3255" s="18"/>
+    </row>
+    <row r="3256" spans="1:10">
+      <c r="A3256" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1915" s="19" t="s">
+      <c r="B3256" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1915" s="19" t="s">
+      <c r="C3256" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1915" s="20" t="s">
+      <c r="D3256" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1915" s="19" t="s">
+      <c r="E3256" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1916" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1916" s="21" t="s">
+    <row r="3257" spans="1:10">
+      <c r="A3257" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B3257" s="21" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C3257" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3257" s="22" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E3257" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1918" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1919" s="9" t="s">
+    <row r="3259" spans="1:10">
+      <c r="A3259" s="8" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B3259" s="8"/>
+      <c r="C3259" s="8"/>
+      <c r="D3259" s="8"/>
+      <c r="E3259" s="8"/>
+      <c r="F3259" s="8"/>
+      <c r="G3259" s="8"/>
+      <c r="H3259" s="8"/>
+    </row>
+    <row r="3260" spans="1:10">
+      <c r="A3260" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1919" s="9" t="s">
+      <c r="B3260" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1919" s="9" t="s">
+      <c r="C3260" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1919" s="9" t="s">
+      <c r="D3260" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1919" s="9" t="s">
+      <c r="E3260" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1919" s="9" t="s">
+      <c r="F3260" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1919" s="9" t="s">
+      <c r="G3260" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1919" s="10" t="s">
+      <c r="H3260" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1920" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1920" s="6" t="s">
+    <row r="3261" spans="1:10">
+      <c r="A3261" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3261" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3261" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3261" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3261" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3261" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3261" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3261" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1921" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1924" s="14" t="s">
+    <row r="3262" spans="1:10">
+      <c r="A3262" s="11" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B3262" s="12"/>
+      <c r="C3262" s="12"/>
+      <c r="D3262" s="12"/>
+      <c r="E3262" s="12"/>
+      <c r="F3262" s="12"/>
+      <c r="G3262" s="12"/>
+      <c r="H3262" s="12"/>
+    </row>
+    <row r="3264" spans="1:10">
+      <c r="A3264" s="13" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B3264" s="13"/>
+      <c r="C3264" s="13"/>
+    </row>
+    <row r="3265" spans="1:10">
+      <c r="A3265" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1924" s="14" t="s">
+      <c r="B3265" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1924" s="15" t="s">
+      <c r="C3265" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1925" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1928" s="19" t="s">
+    <row r="3266" spans="1:10">
+      <c r="A3266" s="16">
+        <v>2139</v>
+      </c>
+      <c r="B3266" s="16" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C3266" s="17" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="3268" spans="1:10">
+      <c r="A3268" s="18" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B3268" s="18"/>
+      <c r="C3268" s="18"/>
+      <c r="D3268" s="18"/>
+      <c r="E3268" s="18"/>
+    </row>
+    <row r="3269" spans="1:10">
+      <c r="A3269" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1928" s="19" t="s">
+      <c r="B3269" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1928" s="19" t="s">
+      <c r="C3269" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1928" s="20" t="s">
+      <c r="D3269" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1928" s="19" t="s">
+      <c r="E3269" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1929" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1929" s="21" t="s">
+    <row r="3270" spans="1:10">
+      <c r="A3270" s="21">
+        <v>1183</v>
+      </c>
+      <c r="B3270" s="21" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C3270" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3270" s="22" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E3270" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1931" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1932" s="9" t="s">
+    <row r="3272" spans="1:10">
+      <c r="A3272" s="8" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B3272" s="8"/>
+      <c r="C3272" s="8"/>
+      <c r="D3272" s="8"/>
+      <c r="E3272" s="8"/>
+      <c r="F3272" s="8"/>
+      <c r="G3272" s="8"/>
+      <c r="H3272" s="8"/>
+    </row>
+    <row r="3273" spans="1:10">
+      <c r="A3273" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1932" s="9" t="s">
+      <c r="B3273" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1932" s="9" t="s">
+      <c r="C3273" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1932" s="9" t="s">
+      <c r="D3273" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1932" s="9" t="s">
+      <c r="E3273" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1932" s="9" t="s">
+      <c r="F3273" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1932" s="9" t="s">
+      <c r="G3273" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1932" s="10" t="s">
+      <c r="H3273" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1933" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1933" s="6" t="s">
+    <row r="3274" spans="1:10">
+      <c r="A3274" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3274" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3274" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3274" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3274" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3274" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3274" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3274" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1934" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1937" s="14" t="s">
+    <row r="3275" spans="1:10">
+      <c r="A3275" s="11" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B3275" s="12"/>
+      <c r="C3275" s="12"/>
+      <c r="D3275" s="12"/>
+      <c r="E3275" s="12"/>
+      <c r="F3275" s="12"/>
+      <c r="G3275" s="12"/>
+      <c r="H3275" s="12"/>
+    </row>
+    <row r="3277" spans="1:10">
+      <c r="A3277" s="13" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B3277" s="13"/>
+      <c r="C3277" s="13"/>
+    </row>
+    <row r="3278" spans="1:10">
+      <c r="A3278" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1937" s="14" t="s">
+      <c r="B3278" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1937" s="15" t="s">
+      <c r="C3278" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1938" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1941" s="19" t="s">
+    <row r="3279" spans="1:10">
+      <c r="A3279" s="16">
+        <v>2146</v>
+      </c>
+      <c r="B3279" s="16" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C3279" s="17" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="3281" spans="1:10">
+      <c r="A3281" s="18" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B3281" s="18"/>
+      <c r="C3281" s="18"/>
+      <c r="D3281" s="18"/>
+      <c r="E3281" s="18"/>
+    </row>
+    <row r="3282" spans="1:10">
+      <c r="A3282" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1941" s="19" t="s">
+      <c r="B3282" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1941" s="19" t="s">
+      <c r="C3282" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1941" s="20" t="s">
+      <c r="D3282" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1941" s="19" t="s">
+      <c r="E3282" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1942" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1942" s="21" t="s">
+    <row r="3283" spans="1:10">
+      <c r="A3283" s="21">
+        <v>1184</v>
+      </c>
+      <c r="B3283" s="21" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C3283" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3283" s="22" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E3283" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1944" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1945" s="9" t="s">
+    <row r="3285" spans="1:10">
+      <c r="A3285" s="8" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B3285" s="8"/>
+      <c r="C3285" s="8"/>
+      <c r="D3285" s="8"/>
+      <c r="E3285" s="8"/>
+      <c r="F3285" s="8"/>
+      <c r="G3285" s="8"/>
+      <c r="H3285" s="8"/>
+    </row>
+    <row r="3286" spans="1:10">
+      <c r="A3286" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1945" s="9" t="s">
+      <c r="B3286" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1945" s="9" t="s">
+      <c r="C3286" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1945" s="9" t="s">
+      <c r="D3286" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1945" s="9" t="s">
+      <c r="E3286" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1945" s="9" t="s">
+      <c r="F3286" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1945" s="9" t="s">
+      <c r="G3286" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1945" s="10" t="s">
+      <c r="H3286" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1946" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1946" s="6" t="s">
+    <row r="3287" spans="1:10">
+      <c r="A3287" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3287" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3287" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3287" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3287" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3287" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3287" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3287" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1947" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1950" s="14" t="s">
+    <row r="3288" spans="1:10">
+      <c r="A3288" s="11" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B3288" s="12"/>
+      <c r="C3288" s="12"/>
+      <c r="D3288" s="12"/>
+      <c r="E3288" s="12"/>
+      <c r="F3288" s="12"/>
+      <c r="G3288" s="12"/>
+      <c r="H3288" s="12"/>
+    </row>
+    <row r="3290" spans="1:10">
+      <c r="A3290" s="13" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B3290" s="13"/>
+      <c r="C3290" s="13"/>
+    </row>
+    <row r="3291" spans="1:10">
+      <c r="A3291" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1950" s="14" t="s">
+      <c r="B3291" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1950" s="15" t="s">
+      <c r="C3291" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1951" spans="1:10">
-[...11 lines deleted...]
-      <c r="A1953" s="18" t="s">
+    <row r="3292" spans="1:10">
+      <c r="A3292" s="16">
+        <v>2147</v>
+      </c>
+      <c r="B3292" s="16" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C3292" s="17" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="3294" spans="1:10">
+      <c r="A3294" s="18" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B3294" s="18"/>
+      <c r="C3294" s="18"/>
+      <c r="D3294" s="18"/>
+      <c r="E3294" s="18"/>
+    </row>
+    <row r="3295" spans="1:10">
+      <c r="A3295" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3295" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3295" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3295" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3295" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3296" spans="1:10">
+      <c r="A3296" s="21">
+        <v>1185</v>
+      </c>
+      <c r="B3296" s="21" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C3296" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3296" s="22" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E3296" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3298" spans="1:10">
+      <c r="A3298" s="8" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B3298" s="8"/>
+      <c r="C3298" s="8"/>
+      <c r="D3298" s="8"/>
+      <c r="E3298" s="8"/>
+      <c r="F3298" s="8"/>
+      <c r="G3298" s="8"/>
+      <c r="H3298" s="8"/>
+    </row>
+    <row r="3299" spans="1:10">
+      <c r="A3299" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3299" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3299" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3299" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3299" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3299" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3299" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3299" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3300" spans="1:10">
+      <c r="A3300" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B3300" s="3" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C3300" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D3300" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3300" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3300" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3300" s="3" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H3300" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3301" spans="1:10">
+      <c r="A3301" s="11" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B3301" s="12"/>
+      <c r="C3301" s="12"/>
+      <c r="D3301" s="12"/>
+      <c r="E3301" s="12"/>
+      <c r="F3301" s="12"/>
+      <c r="G3301" s="12"/>
+      <c r="H3301" s="12"/>
+    </row>
+    <row r="3303" spans="1:10">
+      <c r="A3303" s="13" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B3303" s="13"/>
+      <c r="C3303" s="13"/>
+    </row>
+    <row r="3304" spans="1:10">
+      <c r="A3304" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3304" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3304" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3305" spans="1:10">
+      <c r="A3305" s="16">
+        <v>202000000000001</v>
+      </c>
+      <c r="B3305" s="16" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C3305" s="17" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="3307" spans="1:10">
+      <c r="A3307" s="18" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B3307" s="18"/>
+      <c r="C3307" s="18"/>
+      <c r="D3307" s="18"/>
+      <c r="E3307" s="18"/>
+    </row>
+    <row r="3308" spans="1:10">
+      <c r="A3308" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3308" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3308" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3308" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3308" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3309" spans="1:10">
+      <c r="A3309" s="21">
+        <v>1356</v>
+      </c>
+      <c r="B3309" s="21" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C3309" s="21" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D3309" s="22" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E3309" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3311" spans="1:10">
+      <c r="A3311" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B3311" s="8"/>
+      <c r="C3311" s="8"/>
+      <c r="D3311" s="8"/>
+      <c r="E3311" s="8"/>
+      <c r="F3311" s="8"/>
+      <c r="G3311" s="8"/>
+      <c r="H3311" s="8"/>
+    </row>
+    <row r="3312" spans="1:10">
+      <c r="A3312" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3312" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3312" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3312" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3312" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3312" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3312" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3312" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3313" spans="1:10">
+      <c r="A3313" s="3" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B3313" s="3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C3313" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3313" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3313" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3313" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3313" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H3313" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3314" spans="1:10">
+      <c r="A3314" s="11" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B3314" s="12"/>
+      <c r="C3314" s="12"/>
+      <c r="D3314" s="12"/>
+      <c r="E3314" s="12"/>
+      <c r="F3314" s="12"/>
+      <c r="G3314" s="12"/>
+      <c r="H3314" s="12"/>
+    </row>
+    <row r="3316" spans="1:10">
+      <c r="A3316" s="13" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B3316" s="13"/>
+      <c r="C3316" s="13"/>
+    </row>
+    <row r="3317" spans="1:10">
+      <c r="A3317" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3317" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3317" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3318" spans="1:10">
+      <c r="A3318" s="16">
+        <v>347</v>
+      </c>
+      <c r="B3318" s="16" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C3318" s="17" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="3320" spans="1:10">
+      <c r="A3320" s="18" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B3320" s="18"/>
+      <c r="C3320" s="18"/>
+      <c r="D3320" s="18"/>
+      <c r="E3320" s="18"/>
+    </row>
+    <row r="3321" spans="1:10">
+      <c r="A3321" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3321" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3321" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3321" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3321" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3322" spans="1:10">
+      <c r="A3322" s="21">
+        <v>1539</v>
+      </c>
+      <c r="B3322" s="21" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C3322" s="21" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D3322" s="22" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E3322" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3324" spans="1:10">
+      <c r="A3324" s="8" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B3324" s="8"/>
+      <c r="C3324" s="8"/>
+      <c r="D3324" s="8"/>
+      <c r="E3324" s="8"/>
+      <c r="F3324" s="8"/>
+      <c r="G3324" s="8"/>
+      <c r="H3324" s="8"/>
+    </row>
+    <row r="3325" spans="1:10">
+      <c r="A3325" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3325" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3325" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3325" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3325" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3325" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3325" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3325" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3326" spans="1:10">
+      <c r="A3326" s="3" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B3326" s="3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C3326" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3326" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3326" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3326" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G3326" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H3326" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3327" spans="1:10">
+      <c r="A3327" s="11" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B3327" s="12"/>
+      <c r="C3327" s="12"/>
+      <c r="D3327" s="12"/>
+      <c r="E3327" s="12"/>
+      <c r="F3327" s="12"/>
+      <c r="G3327" s="12"/>
+      <c r="H3327" s="12"/>
+    </row>
+    <row r="3329" spans="1:10">
+      <c r="A3329" s="13" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B3329" s="13"/>
+      <c r="C3329" s="13"/>
+    </row>
+    <row r="3330" spans="1:10">
+      <c r="A3330" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3330" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3330" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3331" spans="1:10">
+      <c r="A3331" s="16">
+        <v>344</v>
+      </c>
+      <c r="B3331" s="16" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C3331" s="17" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="3333" spans="1:10">
+      <c r="A3333" s="18" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B3333" s="18"/>
+      <c r="C3333" s="18"/>
+      <c r="D3333" s="18"/>
+      <c r="E3333" s="18"/>
+    </row>
+    <row r="3334" spans="1:10">
+      <c r="A3334" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3334" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3334" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3334" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3334" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3335" spans="1:10">
+      <c r="A3335" s="21">
+        <v>1540</v>
+      </c>
+      <c r="B3335" s="21" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C3335" s="21" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D3335" s="22" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E3335" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3337" spans="1:10">
+      <c r="A3337" s="8" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B3337" s="8"/>
+      <c r="C3337" s="8"/>
+      <c r="D3337" s="8"/>
+      <c r="E3337" s="8"/>
+      <c r="F3337" s="8"/>
+      <c r="G3337" s="8"/>
+      <c r="H3337" s="8"/>
+    </row>
+    <row r="3338" spans="1:10">
+      <c r="A3338" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3338" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3338" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3338" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3338" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3338" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3338" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3338" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3339" spans="1:10">
+      <c r="A3339" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3339" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3339" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3339" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3339" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3339" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G3339" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3339" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3340" spans="1:10">
+      <c r="A3340" s="11" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B3340" s="12"/>
+      <c r="C3340" s="12"/>
+      <c r="D3340" s="12"/>
+      <c r="E3340" s="12"/>
+      <c r="F3340" s="12"/>
+      <c r="G3340" s="12"/>
+      <c r="H3340" s="12"/>
+    </row>
+    <row r="3342" spans="1:10">
+      <c r="A3342" s="13" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B3342" s="13"/>
+      <c r="C3342" s="13"/>
+    </row>
+    <row r="3343" spans="1:10">
+      <c r="A3343" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3343" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3343" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3344" spans="1:10">
+      <c r="A3344" s="16">
+        <v>2163</v>
+      </c>
+      <c r="B3344" s="16" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C3344" s="17" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="3346" spans="1:10">
+      <c r="A3346" s="18" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B3346" s="18"/>
+      <c r="C3346" s="18"/>
+      <c r="D3346" s="18"/>
+      <c r="E3346" s="18"/>
+    </row>
+    <row r="3347" spans="1:10">
+      <c r="A3347" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3347" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3347" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3347" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3347" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3348" spans="1:10">
+      <c r="A3348" s="21">
+        <v>1531</v>
+      </c>
+      <c r="B3348" s="21" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C3348" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3348" s="22" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E3348" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3350" spans="1:10">
+      <c r="A3350" s="8" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B3350" s="8"/>
+      <c r="C3350" s="8"/>
+      <c r="D3350" s="8"/>
+      <c r="E3350" s="8"/>
+      <c r="F3350" s="8"/>
+      <c r="G3350" s="8"/>
+      <c r="H3350" s="8"/>
+    </row>
+    <row r="3351" spans="1:10">
+      <c r="A3351" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3351" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3351" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3351" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3351" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3351" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3351" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3351" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3352" spans="1:10">
+      <c r="A3352" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3352" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3352" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3352" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3352" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3352" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G3352" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3352" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3353" spans="1:10">
+      <c r="A3353" s="11" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B3353" s="12"/>
+      <c r="C3353" s="12"/>
+      <c r="D3353" s="12"/>
+      <c r="E3353" s="12"/>
+      <c r="F3353" s="12"/>
+      <c r="G3353" s="12"/>
+      <c r="H3353" s="12"/>
+    </row>
+    <row r="3355" spans="1:10">
+      <c r="A3355" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B3355" s="13"/>
+      <c r="C3355" s="13"/>
+    </row>
+    <row r="3356" spans="1:10">
+      <c r="A3356" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3356" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3356" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3357" spans="1:10">
+      <c r="A3357" s="16">
+        <v>2167</v>
+      </c>
+      <c r="B3357" s="16" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C3357" s="17" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="3359" spans="1:10">
+      <c r="A3359" s="18" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B3359" s="18"/>
+      <c r="C3359" s="18"/>
+      <c r="D3359" s="18"/>
+      <c r="E3359" s="18"/>
+    </row>
+    <row r="3360" spans="1:10">
+      <c r="A3360" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3360" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3360" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3360" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3360" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3361" spans="1:10">
+      <c r="A3361" s="21">
+        <v>1536</v>
+      </c>
+      <c r="B3361" s="21" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C3361" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3361" s="22" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E3361" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3363" spans="1:10">
+      <c r="A3363" s="8" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B3363" s="8"/>
+      <c r="C3363" s="8"/>
+      <c r="D3363" s="8"/>
+      <c r="E3363" s="8"/>
+      <c r="F3363" s="8"/>
+      <c r="G3363" s="8"/>
+      <c r="H3363" s="8"/>
+    </row>
+    <row r="3364" spans="1:10">
+      <c r="A3364" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3364" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3364" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3364" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3364" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3364" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3364" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3364" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3365" spans="1:10">
+      <c r="A3365" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3365" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3365" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3365" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3365" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3365" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3365" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3365" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3366" spans="1:10">
+      <c r="A3366" s="11" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B3366" s="12"/>
+      <c r="C3366" s="12"/>
+      <c r="D3366" s="12"/>
+      <c r="E3366" s="12"/>
+      <c r="F3366" s="12"/>
+      <c r="G3366" s="12"/>
+      <c r="H3366" s="12"/>
+    </row>
+    <row r="3368" spans="1:10">
+      <c r="A3368" s="13" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B3368" s="13"/>
+      <c r="C3368" s="13"/>
+    </row>
+    <row r="3369" spans="1:10">
+      <c r="A3369" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3369" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3369" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3370" spans="1:10">
+      <c r="A3370" s="16">
+        <v>2459</v>
+      </c>
+      <c r="B3370" s="16" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C3370" s="17" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="3372" spans="1:10">
+      <c r="A3372" s="18" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B3372" s="18"/>
+      <c r="C3372" s="18"/>
+      <c r="D3372" s="18"/>
+      <c r="E3372" s="18"/>
+    </row>
+    <row r="3373" spans="1:10">
+      <c r="A3373" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3373" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3373" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3373" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3373" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3374" spans="1:10">
+      <c r="A3374" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B3374" s="21" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C3374" s="21" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D3374" s="22" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E3374" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3377" spans="1:10">
+      <c r="A3377" s="23"/>
+    </row>
+    <row r="3379" spans="1:10">
+      <c r="A3379" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B3379" s="2"/>
+      <c r="C3379" s="2"/>
+      <c r="D3379" s="2"/>
+      <c r="E3379" s="2"/>
+      <c r="F3379" s="2"/>
+      <c r="G3379" s="2"/>
+      <c r="H3379" s="2"/>
+      <c r="I3379" s="2"/>
+      <c r="J3379" s="2"/>
+    </row>
+    <row r="3380" spans="1:10">
+      <c r="A3380" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3380" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3380" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3380" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3380" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3380" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3380" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3380" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3380" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3380" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3381" spans="1:10">
+      <c r="A3381" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B3381" s="3" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C3381" s="3"/>
+      <c r="D3381" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3381" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="B1953" s="18"/>
-[...5 lines deleted...]
-      <c r="A1954" s="19" t="s">
+      <c r="F3381" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3381" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="H3381" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3381" s="6" t="s">
+        <v>1610</v>
+      </c>
+      <c r="J3381" s="6" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="3383" spans="1:10">
+      <c r="A3383" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3383" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C3383" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3383" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E3383" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3383" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3383" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3383" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3384" spans="1:10">
+      <c r="A3384" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3384" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3384" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3384" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3384" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3384" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3384" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3384" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="3385" spans="1:10">
+      <c r="A3385" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3385" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C3385" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3385" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E3385" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3385" t="s">
+        <v>1611</v>
+      </c>
+      <c r="G3385" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3385" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="3386" spans="1:10">
+      <c r="A3386" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3386" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C3386" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3386" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E3386" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3386" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="3388" spans="1:10">
+      <c r="A3388" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3388" s="7"/>
+      <c r="C3388" s="7"/>
+      <c r="D3388" s="7"/>
+      <c r="E3388" s="7"/>
+      <c r="F3388" s="7"/>
+      <c r="G3388" s="7"/>
+      <c r="H3388" s="7"/>
+    </row>
+    <row r="3390" spans="1:10">
+      <c r="A3390" s="8" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B3390" s="8"/>
+      <c r="C3390" s="8"/>
+      <c r="D3390" s="8"/>
+      <c r="E3390" s="8"/>
+      <c r="F3390" s="8"/>
+      <c r="G3390" s="8"/>
+      <c r="H3390" s="8"/>
+    </row>
+    <row r="3391" spans="1:10">
+      <c r="A3391" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3391" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3391" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3391" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3391" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3391" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3391" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3391" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3392" spans="1:10">
+      <c r="A3392" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B3392" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C3392" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3392" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3392" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3392" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3392" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H3392" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3393" spans="1:10">
+      <c r="A3393" s="11" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B3393" s="12"/>
+      <c r="C3393" s="12"/>
+      <c r="D3393" s="12"/>
+      <c r="E3393" s="12"/>
+      <c r="F3393" s="12"/>
+      <c r="G3393" s="12"/>
+      <c r="H3393" s="12"/>
+    </row>
+    <row r="3395" spans="1:10">
+      <c r="A3395" s="13" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B3395" s="13"/>
+      <c r="C3395" s="13"/>
+    </row>
+    <row r="3396" spans="1:10">
+      <c r="A3396" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3396" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3396" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3397" spans="1:10">
+      <c r="A3397" s="16">
+        <v>13526</v>
+      </c>
+      <c r="B3397" s="16" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C3397" s="17" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="3399" spans="1:10">
+      <c r="A3399" s="18" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B3399" s="18"/>
+      <c r="C3399" s="18"/>
+      <c r="D3399" s="18"/>
+      <c r="E3399" s="18"/>
+    </row>
+    <row r="3400" spans="1:10">
+      <c r="A3400" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1954" s="19" t="s">
+      <c r="B3400" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1954" s="19" t="s">
+      <c r="C3400" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1954" s="20" t="s">
+      <c r="D3400" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1954" s="19" t="s">
+      <c r="E3400" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1955" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1955" s="21" t="s">
+    <row r="3401" spans="1:10">
+      <c r="A3401" s="21">
+        <v>1198</v>
+      </c>
+      <c r="B3401" s="21" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C3401" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D3401" s="22" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E3401" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1957" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1958" s="9" t="s">
+    <row r="3403" spans="1:10">
+      <c r="A3403" s="8" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B3403" s="8"/>
+      <c r="C3403" s="8"/>
+      <c r="D3403" s="8"/>
+      <c r="E3403" s="8"/>
+      <c r="F3403" s="8"/>
+      <c r="G3403" s="8"/>
+      <c r="H3403" s="8"/>
+    </row>
+    <row r="3404" spans="1:10">
+      <c r="A3404" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1958" s="9" t="s">
+      <c r="B3404" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1958" s="9" t="s">
+      <c r="C3404" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1958" s="9" t="s">
+      <c r="D3404" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1958" s="9" t="s">
+      <c r="E3404" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1958" s="9" t="s">
+      <c r="F3404" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1958" s="9" t="s">
+      <c r="G3404" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1958" s="10" t="s">
+      <c r="H3404" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1959" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1959" s="6" t="s">
+    <row r="3405" spans="1:10">
+      <c r="A3405" s="3" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B3405" s="3" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C3405" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D3405" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3405" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3405" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3405" s="3" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H3405" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1960" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1963" s="14" t="s">
+    <row r="3406" spans="1:10">
+      <c r="A3406" s="11" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B3406" s="12"/>
+      <c r="C3406" s="12"/>
+      <c r="D3406" s="12"/>
+      <c r="E3406" s="12"/>
+      <c r="F3406" s="12"/>
+      <c r="G3406" s="12"/>
+      <c r="H3406" s="12"/>
+    </row>
+    <row r="3408" spans="1:10">
+      <c r="A3408" s="13" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B3408" s="13"/>
+      <c r="C3408" s="13"/>
+    </row>
+    <row r="3409" spans="1:10">
+      <c r="A3409" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1963" s="14" t="s">
+      <c r="B3409" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1963" s="15" t="s">
+      <c r="C3409" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1964" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1967" s="19" t="s">
+    <row r="3410" spans="1:10">
+      <c r="A3410" s="16">
+        <v>202000000000292</v>
+      </c>
+      <c r="B3410" s="16" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C3410" s="17" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="3412" spans="1:10">
+      <c r="A3412" s="18" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B3412" s="18"/>
+      <c r="C3412" s="18"/>
+      <c r="D3412" s="18"/>
+      <c r="E3412" s="18"/>
+    </row>
+    <row r="3413" spans="1:10">
+      <c r="A3413" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1967" s="19" t="s">
+      <c r="B3413" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1967" s="19" t="s">
+      <c r="C3413" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1967" s="20" t="s">
+      <c r="D3413" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1967" s="19" t="s">
+      <c r="E3413" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1968" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1968" s="21" t="s">
+    <row r="3414" spans="1:10">
+      <c r="A3414" s="21">
+        <v>1911</v>
+      </c>
+      <c r="B3414" s="21" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C3414" s="21" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D3414" s="22" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E3414" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1970" spans="1:10">
-      <c r="A1970" s="8" t="s">
+    <row r="3416" spans="1:10">
+      <c r="A3416" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B3416" s="8"/>
+      <c r="C3416" s="8"/>
+      <c r="D3416" s="8"/>
+      <c r="E3416" s="8"/>
+      <c r="F3416" s="8"/>
+      <c r="G3416" s="8"/>
+      <c r="H3416" s="8"/>
+    </row>
+    <row r="3417" spans="1:10">
+      <c r="A3417" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3417" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3417" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3417" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3417" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3417" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3417" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3417" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3418" spans="1:10">
+      <c r="A3418" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B3418" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C3418" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3418" s="3" t="s">
         <v>904</v>
       </c>
-      <c r="B1970" s="8"/>
-[...8 lines deleted...]
-      <c r="A1971" s="9" t="s">
+      <c r="E3418" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3418" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3418" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H3418" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3419" spans="1:10">
+      <c r="A3419" s="11" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B3419" s="12"/>
+      <c r="C3419" s="12"/>
+      <c r="D3419" s="12"/>
+      <c r="E3419" s="12"/>
+      <c r="F3419" s="12"/>
+      <c r="G3419" s="12"/>
+      <c r="H3419" s="12"/>
+    </row>
+    <row r="3421" spans="1:10">
+      <c r="A3421" s="13" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B3421" s="13"/>
+      <c r="C3421" s="13"/>
+    </row>
+    <row r="3422" spans="1:10">
+      <c r="A3422" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3422" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3422" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3423" spans="1:10">
+      <c r="A3423" s="16">
+        <v>13579</v>
+      </c>
+      <c r="B3423" s="16" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C3423" s="17" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="3425" spans="1:10">
+      <c r="A3425" s="18" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B3425" s="18"/>
+      <c r="C3425" s="18"/>
+      <c r="D3425" s="18"/>
+      <c r="E3425" s="18"/>
+    </row>
+    <row r="3426" spans="1:10">
+      <c r="A3426" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3426" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3426" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B1971" s="9" t="s">
+      <c r="D3426" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3426" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3427" spans="1:10">
+      <c r="A3427" s="21">
+        <v>1917</v>
+      </c>
+      <c r="B3427" s="21" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C3427" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="D3427" s="22" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E3427" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3429" spans="1:10">
+      <c r="A3429" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B3429" s="8"/>
+      <c r="C3429" s="8"/>
+      <c r="D3429" s="8"/>
+      <c r="E3429" s="8"/>
+      <c r="F3429" s="8"/>
+      <c r="G3429" s="8"/>
+      <c r="H3429" s="8"/>
+    </row>
+    <row r="3430" spans="1:10">
+      <c r="A3430" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3430" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1971" s="9" t="s">
+      <c r="C3430" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1971" s="9" t="s">
+      <c r="D3430" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1971" s="9" t="s">
+      <c r="E3430" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1971" s="9" t="s">
+      <c r="F3430" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1971" s="9" t="s">
+      <c r="G3430" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1971" s="10" t="s">
+      <c r="H3430" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1972" spans="1:10">
-      <c r="A1972" s="3" t="s">
+    <row r="3431" spans="1:10">
+      <c r="A3431" s="3" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B3431" s="3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C3431" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3431" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3431" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="B1972" s="3" t="s">
-[...17 lines deleted...]
-      <c r="H1972" s="6" t="s">
+      <c r="F3431" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3431" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H3431" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1973" spans="1:10">
-      <c r="A1973" s="11" t="s">
+    <row r="3432" spans="1:10">
+      <c r="A3432" s="11" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B3432" s="12"/>
+      <c r="C3432" s="12"/>
+      <c r="D3432" s="12"/>
+      <c r="E3432" s="12"/>
+      <c r="F3432" s="12"/>
+      <c r="G3432" s="12"/>
+      <c r="H3432" s="12"/>
+    </row>
+    <row r="3434" spans="1:10">
+      <c r="A3434" s="13" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B3434" s="13"/>
+      <c r="C3434" s="13"/>
+    </row>
+    <row r="3435" spans="1:10">
+      <c r="A3435" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3435" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3435" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3436" spans="1:10">
+      <c r="A3436" s="16">
+        <v>361</v>
+      </c>
+      <c r="B3436" s="16" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C3436" s="17" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="3438" spans="1:10">
+      <c r="A3438" s="18" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B3438" s="18"/>
+      <c r="C3438" s="18"/>
+      <c r="D3438" s="18"/>
+      <c r="E3438" s="18"/>
+    </row>
+    <row r="3439" spans="1:10">
+      <c r="A3439" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3439" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3439" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3439" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3439" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3440" spans="1:10">
+      <c r="A3440" s="21">
+        <v>1864</v>
+      </c>
+      <c r="B3440" s="21" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C3440" s="21" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D3440" s="22" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E3440" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3442" spans="1:10">
+      <c r="A3442" s="8" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B3442" s="8"/>
+      <c r="C3442" s="8"/>
+      <c r="D3442" s="8"/>
+      <c r="E3442" s="8"/>
+      <c r="F3442" s="8"/>
+      <c r="G3442" s="8"/>
+      <c r="H3442" s="8"/>
+    </row>
+    <row r="3443" spans="1:10">
+      <c r="A3443" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3443" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3443" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3443" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3443" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3443" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3443" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3443" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3444" spans="1:10">
+      <c r="A3444" s="3" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B3444" s="3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C3444" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3444" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3444" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3444" s="3" t="s">
         <v>906</v>
       </c>
-      <c r="B1973" s="12"/>
-[...15 lines deleted...]
-      <c r="A1976" s="14" t="s">
+      <c r="G3444" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H3444" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3445" spans="1:10">
+      <c r="A3445" s="11" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B3445" s="12"/>
+      <c r="C3445" s="12"/>
+      <c r="D3445" s="12"/>
+      <c r="E3445" s="12"/>
+      <c r="F3445" s="12"/>
+      <c r="G3445" s="12"/>
+      <c r="H3445" s="12"/>
+    </row>
+    <row r="3447" spans="1:10">
+      <c r="A3447" s="13" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B3447" s="13"/>
+      <c r="C3447" s="13"/>
+    </row>
+    <row r="3448" spans="1:10">
+      <c r="A3448" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1976" s="14" t="s">
+      <c r="B3448" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1976" s="15" t="s">
+      <c r="C3448" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1977" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1980" s="19" t="s">
+    <row r="3449" spans="1:10">
+      <c r="A3449" s="16">
+        <v>357</v>
+      </c>
+      <c r="B3449" s="16" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C3449" s="17" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="3451" spans="1:10">
+      <c r="A3451" s="18" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B3451" s="18"/>
+      <c r="C3451" s="18"/>
+      <c r="D3451" s="18"/>
+      <c r="E3451" s="18"/>
+    </row>
+    <row r="3452" spans="1:10">
+      <c r="A3452" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1980" s="19" t="s">
+      <c r="B3452" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1980" s="19" t="s">
+      <c r="C3452" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1980" s="20" t="s">
+      <c r="D3452" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1980" s="19" t="s">
+      <c r="E3452" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1981" spans="1:10">
-[...6 lines deleted...]
-      <c r="C1981" s="21" t="s">
+    <row r="3453" spans="1:10">
+      <c r="A3453" s="21">
+        <v>1882</v>
+      </c>
+      <c r="B3453" s="21" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C3453" s="21" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D3453" s="22" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E3453" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3455" spans="1:10">
+      <c r="A3455" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B3455" s="8"/>
+      <c r="C3455" s="8"/>
+      <c r="D3455" s="8"/>
+      <c r="E3455" s="8"/>
+      <c r="F3455" s="8"/>
+      <c r="G3455" s="8"/>
+      <c r="H3455" s="8"/>
+    </row>
+    <row r="3456" spans="1:10">
+      <c r="A3456" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3456" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3456" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3456" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3456" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3456" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3456" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3456" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3457" spans="1:10">
+      <c r="A3457" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B3457" s="3" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C3457" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3457" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3457" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="D1981" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E1981" s="21" t="s">
+      <c r="F3457" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3457" s="3" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H3457" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3458" spans="1:10">
+      <c r="A3458" s="11" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B3458" s="12"/>
+      <c r="C3458" s="12"/>
+      <c r="D3458" s="12"/>
+      <c r="E3458" s="12"/>
+      <c r="F3458" s="12"/>
+      <c r="G3458" s="12"/>
+      <c r="H3458" s="12"/>
+    </row>
+    <row r="3460" spans="1:10">
+      <c r="A3460" s="13" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B3460" s="13"/>
+      <c r="C3460" s="13"/>
+    </row>
+    <row r="3461" spans="1:10">
+      <c r="A3461" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3461" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3461" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3462" spans="1:10">
+      <c r="A3462" s="16">
+        <v>294</v>
+      </c>
+      <c r="B3462" s="16" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C3462" s="17" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="3464" spans="1:10">
+      <c r="A3464" s="18" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B3464" s="18"/>
+      <c r="C3464" s="18"/>
+      <c r="D3464" s="18"/>
+      <c r="E3464" s="18"/>
+    </row>
+    <row r="3465" spans="1:10">
+      <c r="A3465" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3465" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3465" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3465" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3465" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3466" spans="1:10">
+      <c r="A3466" s="21">
+        <v>2283</v>
+      </c>
+      <c r="B3466" s="21" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C3466" s="21" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D3466" s="22" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E3466" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1983" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1984" s="9" t="s">
+    <row r="3468" spans="1:10">
+      <c r="A3468" s="8" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B3468" s="8"/>
+      <c r="C3468" s="8"/>
+      <c r="D3468" s="8"/>
+      <c r="E3468" s="8"/>
+      <c r="F3468" s="8"/>
+      <c r="G3468" s="8"/>
+      <c r="H3468" s="8"/>
+    </row>
+    <row r="3469" spans="1:10">
+      <c r="A3469" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1984" s="9" t="s">
+      <c r="B3469" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1984" s="9" t="s">
+      <c r="C3469" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1984" s="9" t="s">
+      <c r="D3469" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1984" s="9" t="s">
+      <c r="E3469" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1984" s="9" t="s">
+      <c r="F3469" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1984" s="9" t="s">
+      <c r="G3469" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1984" s="10" t="s">
+      <c r="H3469" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1985" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1985" s="6" t="s">
+    <row r="3470" spans="1:10">
+      <c r="A3470" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B3470" s="3" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C3470" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3470" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3470" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3470" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3470" s="3" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H3470" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1986" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1989" s="14" t="s">
+    <row r="3471" spans="1:10">
+      <c r="A3471" s="11" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B3471" s="12"/>
+      <c r="C3471" s="12"/>
+      <c r="D3471" s="12"/>
+      <c r="E3471" s="12"/>
+      <c r="F3471" s="12"/>
+      <c r="G3471" s="12"/>
+      <c r="H3471" s="12"/>
+    </row>
+    <row r="3473" spans="1:10">
+      <c r="A3473" s="13" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B3473" s="13"/>
+      <c r="C3473" s="13"/>
+    </row>
+    <row r="3474" spans="1:10">
+      <c r="A3474" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B1989" s="14" t="s">
+      <c r="B3474" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C1989" s="15" t="s">
+      <c r="C3474" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="1990" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1993" s="19" t="s">
+    <row r="3475" spans="1:10">
+      <c r="A3475" s="16">
+        <v>293</v>
+      </c>
+      <c r="B3475" s="16" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C3475" s="17" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="3477" spans="1:10">
+      <c r="A3477" s="18" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B3477" s="18"/>
+      <c r="C3477" s="18"/>
+      <c r="D3477" s="18"/>
+      <c r="E3477" s="18"/>
+    </row>
+    <row r="3478" spans="1:10">
+      <c r="A3478" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B1993" s="19" t="s">
+      <c r="B3478" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C1993" s="19" t="s">
+      <c r="C3478" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D1993" s="20" t="s">
+      <c r="D3478" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E1993" s="19" t="s">
+      <c r="E3478" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1994" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1994" s="21" t="s">
+    <row r="3479" spans="1:10">
+      <c r="A3479" s="21">
+        <v>2287</v>
+      </c>
+      <c r="B3479" s="21" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C3479" s="21" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D3479" s="22" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E3479" s="21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="1996" spans="1:10">
-[...12 lines deleted...]
-      <c r="A1997" s="9" t="s">
+    <row r="3481" spans="1:10">
+      <c r="A3481" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B3481" s="8"/>
+      <c r="C3481" s="8"/>
+      <c r="D3481" s="8"/>
+      <c r="E3481" s="8"/>
+      <c r="F3481" s="8"/>
+      <c r="G3481" s="8"/>
+      <c r="H3481" s="8"/>
+    </row>
+    <row r="3482" spans="1:10">
+      <c r="A3482" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B1997" s="9" t="s">
+      <c r="B3482" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C1997" s="9" t="s">
+      <c r="C3482" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D1997" s="9" t="s">
+      <c r="D3482" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="E1997" s="9" t="s">
+      <c r="E3482" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F1997" s="9" t="s">
+      <c r="F3482" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="G1997" s="9" t="s">
+      <c r="G3482" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H1997" s="10" t="s">
+      <c r="H3482" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="1998" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1998" s="6" t="s">
+    <row r="3483" spans="1:10">
+      <c r="A3483" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B3483" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="C3483" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D3483" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="E3483" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F3483" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="G3483" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H3483" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="1999" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2002" s="14" t="s">
+    <row r="3484" spans="1:10">
+      <c r="A3484" s="11" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B3484" s="12"/>
+      <c r="C3484" s="12"/>
+      <c r="D3484" s="12"/>
+      <c r="E3484" s="12"/>
+      <c r="F3484" s="12"/>
+      <c r="G3484" s="12"/>
+      <c r="H3484" s="12"/>
+    </row>
+    <row r="3486" spans="1:10">
+      <c r="A3486" s="13" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B3486" s="13"/>
+      <c r="C3486" s="13"/>
+    </row>
+    <row r="3487" spans="1:10">
+      <c r="A3487" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B2002" s="14" t="s">
+      <c r="B3487" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C2002" s="15" t="s">
+      <c r="C3487" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="2003" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2006" s="19" t="s">
+    <row r="3488" spans="1:10">
+      <c r="A3488" s="16">
+        <v>2400</v>
+      </c>
+      <c r="B3488" s="16" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C3488" s="17" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="3490" spans="1:10">
+      <c r="A3490" s="18" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B3490" s="18"/>
+      <c r="C3490" s="18"/>
+      <c r="D3490" s="18"/>
+      <c r="E3490" s="18"/>
+    </row>
+    <row r="3491" spans="1:10">
+      <c r="A3491" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="B2006" s="19" t="s">
+      <c r="B3491" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="C2006" s="19" t="s">
+      <c r="C3491" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D2006" s="20" t="s">
+      <c r="D3491" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="E2006" s="19" t="s">
+      <c r="E3491" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2007" spans="1:10">
-[...14275 lines deleted...]
-      <c r="I3243" s="6" t="s">
+    <row r="3492" spans="1:10">
+      <c r="A3492" s="21">
+        <v>3668</v>
+      </c>
+      <c r="B3492" s="21" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C3492" s="21" t="s">
         <v>1504</v>
       </c>
-      <c r="J3243" s="6" t="s">
-[...1293 lines deleted...]
-      <c r="E3354" s="21" t="s">
+      <c r="D3492" s="22" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E3492" s="21" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A42:J42"/>
     <mergeCell ref="F49:H49"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A56:H56"/>
     <mergeCell ref="A58:C58"/>
     <mergeCell ref="A62:E62"/>
-    <mergeCell ref="A66:H66"/>
-[...30 lines deleted...]
-    <mergeCell ref="A171:H171"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A71:H71"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A77:E77"/>
+    <mergeCell ref="A83:H83"/>
+    <mergeCell ref="A86:H86"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="A92:E92"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A110:H110"/>
+    <mergeCell ref="A113:H113"/>
+    <mergeCell ref="A115:C115"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="A123:H123"/>
+    <mergeCell ref="A126:H126"/>
+    <mergeCell ref="A128:C128"/>
+    <mergeCell ref="A132:E132"/>
+    <mergeCell ref="A136:H136"/>
+    <mergeCell ref="A139:H139"/>
+    <mergeCell ref="A141:C141"/>
+    <mergeCell ref="A145:E145"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A152:H152"/>
+    <mergeCell ref="A154:C154"/>
+    <mergeCell ref="A158:E158"/>
+    <mergeCell ref="A165:J165"/>
+    <mergeCell ref="F172:H172"/>
     <mergeCell ref="A174:H174"/>
-    <mergeCell ref="A176:C176"/>
-[...115 lines deleted...]
-    <mergeCell ref="F585:H585"/>
+    <mergeCell ref="A176:H176"/>
+    <mergeCell ref="A179:H179"/>
+    <mergeCell ref="A181:C181"/>
+    <mergeCell ref="A185:E185"/>
+    <mergeCell ref="A189:H189"/>
+    <mergeCell ref="A192:H192"/>
+    <mergeCell ref="A194:C194"/>
+    <mergeCell ref="A198:E198"/>
+    <mergeCell ref="A202:H202"/>
+    <mergeCell ref="A205:H205"/>
+    <mergeCell ref="A207:C207"/>
+    <mergeCell ref="A211:E211"/>
+    <mergeCell ref="A215:H215"/>
+    <mergeCell ref="A218:H218"/>
+    <mergeCell ref="A220:C220"/>
+    <mergeCell ref="A224:E224"/>
+    <mergeCell ref="A228:H228"/>
+    <mergeCell ref="A231:H231"/>
+    <mergeCell ref="A233:C233"/>
+    <mergeCell ref="A237:E237"/>
+    <mergeCell ref="A241:H241"/>
+    <mergeCell ref="A244:H244"/>
+    <mergeCell ref="A246:C246"/>
+    <mergeCell ref="A250:E250"/>
+    <mergeCell ref="A254:H254"/>
+    <mergeCell ref="A257:H257"/>
+    <mergeCell ref="A259:C259"/>
+    <mergeCell ref="A263:E263"/>
+    <mergeCell ref="A267:H267"/>
+    <mergeCell ref="A270:H270"/>
+    <mergeCell ref="A272:C272"/>
+    <mergeCell ref="A276:E276"/>
+    <mergeCell ref="A283:J283"/>
+    <mergeCell ref="F290:H290"/>
+    <mergeCell ref="A295:J295"/>
+    <mergeCell ref="F302:H302"/>
+    <mergeCell ref="A304:H304"/>
+    <mergeCell ref="A306:H306"/>
+    <mergeCell ref="A309:H309"/>
+    <mergeCell ref="A311:C311"/>
+    <mergeCell ref="A315:E315"/>
+    <mergeCell ref="A320:H320"/>
+    <mergeCell ref="A323:H323"/>
+    <mergeCell ref="A325:C325"/>
+    <mergeCell ref="A329:E329"/>
+    <mergeCell ref="A334:H334"/>
+    <mergeCell ref="A337:H337"/>
+    <mergeCell ref="A339:C339"/>
+    <mergeCell ref="A343:E343"/>
+    <mergeCell ref="A348:H348"/>
+    <mergeCell ref="A351:H351"/>
+    <mergeCell ref="A353:C353"/>
+    <mergeCell ref="A357:E357"/>
+    <mergeCell ref="A361:H361"/>
+    <mergeCell ref="A364:H364"/>
+    <mergeCell ref="A366:C366"/>
+    <mergeCell ref="A370:E370"/>
+    <mergeCell ref="A374:H374"/>
+    <mergeCell ref="A377:H377"/>
+    <mergeCell ref="A379:C379"/>
+    <mergeCell ref="A383:E383"/>
+    <mergeCell ref="A387:H387"/>
+    <mergeCell ref="A390:H390"/>
+    <mergeCell ref="A392:C392"/>
+    <mergeCell ref="A396:E396"/>
+    <mergeCell ref="A400:H400"/>
+    <mergeCell ref="A403:H403"/>
+    <mergeCell ref="A405:C405"/>
+    <mergeCell ref="A409:E409"/>
+    <mergeCell ref="A416:J416"/>
+    <mergeCell ref="F423:H423"/>
+    <mergeCell ref="A425:H425"/>
+    <mergeCell ref="A427:H427"/>
+    <mergeCell ref="A430:H430"/>
+    <mergeCell ref="A432:C432"/>
+    <mergeCell ref="A436:E436"/>
+    <mergeCell ref="A440:H440"/>
+    <mergeCell ref="A443:H443"/>
+    <mergeCell ref="A445:C445"/>
+    <mergeCell ref="A449:E449"/>
+    <mergeCell ref="A453:H453"/>
+    <mergeCell ref="A456:H456"/>
+    <mergeCell ref="A458:C458"/>
+    <mergeCell ref="A462:E462"/>
+    <mergeCell ref="A466:H466"/>
+    <mergeCell ref="A469:H469"/>
+    <mergeCell ref="A471:C471"/>
+    <mergeCell ref="A475:E475"/>
+    <mergeCell ref="A482:J482"/>
+    <mergeCell ref="F489:H489"/>
+    <mergeCell ref="A491:H491"/>
+    <mergeCell ref="A493:H493"/>
+    <mergeCell ref="A496:H496"/>
+    <mergeCell ref="A498:C498"/>
+    <mergeCell ref="A502:E502"/>
+    <mergeCell ref="A507:H507"/>
+    <mergeCell ref="A510:H510"/>
+    <mergeCell ref="A512:C512"/>
+    <mergeCell ref="A516:E516"/>
+    <mergeCell ref="A524:J524"/>
+    <mergeCell ref="F531:H531"/>
+    <mergeCell ref="A533:H533"/>
+    <mergeCell ref="A535:H535"/>
+    <mergeCell ref="A538:H538"/>
+    <mergeCell ref="A540:C540"/>
+    <mergeCell ref="A544:E544"/>
+    <mergeCell ref="A548:H548"/>
+    <mergeCell ref="A551:H551"/>
+    <mergeCell ref="A553:C553"/>
+    <mergeCell ref="A557:E557"/>
+    <mergeCell ref="A561:H561"/>
+    <mergeCell ref="A564:H564"/>
+    <mergeCell ref="A566:C566"/>
+    <mergeCell ref="A570:E570"/>
+    <mergeCell ref="A574:H574"/>
+    <mergeCell ref="A577:H577"/>
+    <mergeCell ref="A579:C579"/>
+    <mergeCell ref="A583:E583"/>
     <mergeCell ref="A587:H587"/>
-    <mergeCell ref="A589:H589"/>
-[...34 lines deleted...]
-    <mergeCell ref="A702:E702"/>
+    <mergeCell ref="A590:H590"/>
+    <mergeCell ref="A592:C592"/>
+    <mergeCell ref="A596:E596"/>
+    <mergeCell ref="A600:H600"/>
+    <mergeCell ref="A603:H603"/>
+    <mergeCell ref="A605:C605"/>
+    <mergeCell ref="A609:E609"/>
+    <mergeCell ref="A613:H613"/>
+    <mergeCell ref="A616:H616"/>
+    <mergeCell ref="A618:C618"/>
+    <mergeCell ref="A622:E622"/>
+    <mergeCell ref="A626:H626"/>
+    <mergeCell ref="A629:H629"/>
+    <mergeCell ref="A631:C631"/>
+    <mergeCell ref="A635:E635"/>
+    <mergeCell ref="A639:H639"/>
+    <mergeCell ref="A642:H642"/>
+    <mergeCell ref="A644:C644"/>
+    <mergeCell ref="A648:E648"/>
+    <mergeCell ref="A652:H652"/>
+    <mergeCell ref="A655:H655"/>
+    <mergeCell ref="A657:C657"/>
+    <mergeCell ref="A661:E661"/>
+    <mergeCell ref="A668:J668"/>
+    <mergeCell ref="F675:H675"/>
+    <mergeCell ref="A680:J680"/>
+    <mergeCell ref="F687:H687"/>
+    <mergeCell ref="A689:H689"/>
+    <mergeCell ref="A691:H691"/>
+    <mergeCell ref="A694:H694"/>
+    <mergeCell ref="A696:C696"/>
+    <mergeCell ref="A700:E700"/>
     <mergeCell ref="A706:H706"/>
     <mergeCell ref="A709:H709"/>
     <mergeCell ref="A711:C711"/>
     <mergeCell ref="A715:E715"/>
-    <mergeCell ref="A719:H719"/>
-[...22 lines deleted...]
-    <mergeCell ref="A809:H809"/>
+    <mergeCell ref="A720:H720"/>
+    <mergeCell ref="A723:H723"/>
+    <mergeCell ref="A725:C725"/>
+    <mergeCell ref="A729:E729"/>
+    <mergeCell ref="A734:H734"/>
+    <mergeCell ref="A737:H737"/>
+    <mergeCell ref="A739:C739"/>
+    <mergeCell ref="A743:E743"/>
+    <mergeCell ref="A747:H747"/>
+    <mergeCell ref="A750:H750"/>
+    <mergeCell ref="A752:C752"/>
+    <mergeCell ref="A756:E756"/>
+    <mergeCell ref="A760:H760"/>
+    <mergeCell ref="A763:H763"/>
+    <mergeCell ref="A765:C765"/>
+    <mergeCell ref="A769:E769"/>
+    <mergeCell ref="A773:H773"/>
+    <mergeCell ref="A776:H776"/>
+    <mergeCell ref="A778:C778"/>
+    <mergeCell ref="A782:E782"/>
+    <mergeCell ref="A786:H786"/>
+    <mergeCell ref="A789:H789"/>
+    <mergeCell ref="A791:C791"/>
+    <mergeCell ref="A795:E795"/>
+    <mergeCell ref="A799:H799"/>
+    <mergeCell ref="A802:H802"/>
+    <mergeCell ref="A804:C804"/>
+    <mergeCell ref="A808:E808"/>
     <mergeCell ref="A812:H812"/>
-    <mergeCell ref="A814:C814"/>
-[...1 lines deleted...]
-    <mergeCell ref="A822:H822"/>
+    <mergeCell ref="A815:H815"/>
+    <mergeCell ref="A817:C817"/>
+    <mergeCell ref="A821:E821"/>
     <mergeCell ref="A825:H825"/>
-    <mergeCell ref="A827:C827"/>
-[...1 lines deleted...]
-    <mergeCell ref="A835:H835"/>
+    <mergeCell ref="A828:H828"/>
+    <mergeCell ref="A830:C830"/>
+    <mergeCell ref="A834:E834"/>
     <mergeCell ref="A838:H838"/>
-    <mergeCell ref="A840:C840"/>
-[...1 lines deleted...]
-    <mergeCell ref="A848:H848"/>
+    <mergeCell ref="A841:H841"/>
+    <mergeCell ref="A843:C843"/>
+    <mergeCell ref="A847:E847"/>
     <mergeCell ref="A851:H851"/>
-    <mergeCell ref="A853:C853"/>
-[...1 lines deleted...]
-    <mergeCell ref="A861:H861"/>
+    <mergeCell ref="A854:H854"/>
+    <mergeCell ref="A856:C856"/>
+    <mergeCell ref="A860:E860"/>
     <mergeCell ref="A864:H864"/>
-    <mergeCell ref="A866:C866"/>
-[...9 lines deleted...]
-    <mergeCell ref="A900:H900"/>
+    <mergeCell ref="A867:H867"/>
+    <mergeCell ref="A869:C869"/>
+    <mergeCell ref="A873:E873"/>
+    <mergeCell ref="A880:J880"/>
+    <mergeCell ref="F887:H887"/>
+    <mergeCell ref="A892:J892"/>
+    <mergeCell ref="F899:H899"/>
+    <mergeCell ref="A901:H901"/>
     <mergeCell ref="A903:H903"/>
-    <mergeCell ref="A905:C905"/>
-[...145 lines deleted...]
-    <mergeCell ref="F1406:H1406"/>
+    <mergeCell ref="A906:H906"/>
+    <mergeCell ref="A908:C908"/>
+    <mergeCell ref="A912:E912"/>
+    <mergeCell ref="A918:H918"/>
+    <mergeCell ref="A921:H921"/>
+    <mergeCell ref="A923:C923"/>
+    <mergeCell ref="A927:E927"/>
+    <mergeCell ref="A936:J936"/>
+    <mergeCell ref="F943:H943"/>
+    <mergeCell ref="A945:H945"/>
+    <mergeCell ref="A947:H947"/>
+    <mergeCell ref="A950:H950"/>
+    <mergeCell ref="A952:C952"/>
+    <mergeCell ref="A956:E956"/>
+    <mergeCell ref="A960:H960"/>
+    <mergeCell ref="A963:H963"/>
+    <mergeCell ref="A965:C965"/>
+    <mergeCell ref="A969:E969"/>
+    <mergeCell ref="A973:H973"/>
+    <mergeCell ref="A976:H976"/>
+    <mergeCell ref="A978:C978"/>
+    <mergeCell ref="A982:E982"/>
+    <mergeCell ref="A986:H986"/>
+    <mergeCell ref="A989:H989"/>
+    <mergeCell ref="A991:C991"/>
+    <mergeCell ref="A995:E995"/>
+    <mergeCell ref="A999:H999"/>
+    <mergeCell ref="A1002:H1002"/>
+    <mergeCell ref="A1004:C1004"/>
+    <mergeCell ref="A1008:E1008"/>
+    <mergeCell ref="A1012:H1012"/>
+    <mergeCell ref="A1015:H1015"/>
+    <mergeCell ref="A1017:C1017"/>
+    <mergeCell ref="A1021:E1021"/>
+    <mergeCell ref="A1025:H1025"/>
+    <mergeCell ref="A1028:H1028"/>
+    <mergeCell ref="A1030:C1030"/>
+    <mergeCell ref="A1034:E1034"/>
+    <mergeCell ref="A1038:H1038"/>
+    <mergeCell ref="A1041:H1041"/>
+    <mergeCell ref="A1043:C1043"/>
+    <mergeCell ref="A1047:E1047"/>
+    <mergeCell ref="A1051:H1051"/>
+    <mergeCell ref="A1054:H1054"/>
+    <mergeCell ref="A1056:C1056"/>
+    <mergeCell ref="A1060:E1060"/>
+    <mergeCell ref="A1067:J1067"/>
+    <mergeCell ref="F1074:H1074"/>
+    <mergeCell ref="A1076:H1076"/>
+    <mergeCell ref="A1078:H1078"/>
+    <mergeCell ref="A1081:H1081"/>
+    <mergeCell ref="A1083:C1083"/>
+    <mergeCell ref="A1087:E1087"/>
+    <mergeCell ref="A1091:H1091"/>
+    <mergeCell ref="A1094:H1094"/>
+    <mergeCell ref="A1096:C1096"/>
+    <mergeCell ref="A1100:E1100"/>
+    <mergeCell ref="A1104:H1104"/>
+    <mergeCell ref="A1107:H1107"/>
+    <mergeCell ref="A1109:C1109"/>
+    <mergeCell ref="A1113:E1113"/>
+    <mergeCell ref="A1117:H1117"/>
+    <mergeCell ref="A1120:H1120"/>
+    <mergeCell ref="A1122:C1122"/>
+    <mergeCell ref="A1126:E1126"/>
+    <mergeCell ref="A1130:H1130"/>
+    <mergeCell ref="A1133:H1133"/>
+    <mergeCell ref="A1135:C1135"/>
+    <mergeCell ref="A1139:E1139"/>
+    <mergeCell ref="A1146:J1146"/>
+    <mergeCell ref="F1153:H1153"/>
+    <mergeCell ref="A1155:H1155"/>
+    <mergeCell ref="A1157:H1157"/>
+    <mergeCell ref="A1160:H1160"/>
+    <mergeCell ref="A1162:C1162"/>
+    <mergeCell ref="A1166:E1166"/>
+    <mergeCell ref="A1170:H1170"/>
+    <mergeCell ref="A1173:H1173"/>
+    <mergeCell ref="A1175:C1175"/>
+    <mergeCell ref="A1179:E1179"/>
+    <mergeCell ref="A1183:H1183"/>
+    <mergeCell ref="A1186:H1186"/>
+    <mergeCell ref="A1188:C1188"/>
+    <mergeCell ref="A1192:E1192"/>
+    <mergeCell ref="A1196:H1196"/>
+    <mergeCell ref="A1199:H1199"/>
+    <mergeCell ref="A1201:C1201"/>
+    <mergeCell ref="A1205:E1205"/>
+    <mergeCell ref="A1209:H1209"/>
+    <mergeCell ref="A1212:H1212"/>
+    <mergeCell ref="A1214:C1214"/>
+    <mergeCell ref="A1218:E1218"/>
+    <mergeCell ref="A1222:H1222"/>
+    <mergeCell ref="A1225:H1225"/>
+    <mergeCell ref="A1227:C1227"/>
+    <mergeCell ref="A1231:E1231"/>
+    <mergeCell ref="A1235:H1235"/>
+    <mergeCell ref="A1238:H1238"/>
+    <mergeCell ref="A1240:C1240"/>
+    <mergeCell ref="A1244:E1244"/>
+    <mergeCell ref="A1248:H1248"/>
+    <mergeCell ref="A1251:H1251"/>
+    <mergeCell ref="A1253:C1253"/>
+    <mergeCell ref="A1257:E1257"/>
+    <mergeCell ref="A1264:J1264"/>
+    <mergeCell ref="F1271:H1271"/>
+    <mergeCell ref="A1273:H1273"/>
+    <mergeCell ref="A1275:H1275"/>
+    <mergeCell ref="A1278:H1278"/>
+    <mergeCell ref="A1280:C1280"/>
+    <mergeCell ref="A1284:E1284"/>
+    <mergeCell ref="A1288:H1288"/>
+    <mergeCell ref="A1291:H1291"/>
+    <mergeCell ref="A1293:C1293"/>
+    <mergeCell ref="A1297:E1297"/>
+    <mergeCell ref="A1301:H1301"/>
+    <mergeCell ref="A1304:H1304"/>
+    <mergeCell ref="A1306:C1306"/>
+    <mergeCell ref="A1310:E1310"/>
+    <mergeCell ref="A1314:H1314"/>
+    <mergeCell ref="A1317:H1317"/>
+    <mergeCell ref="A1319:C1319"/>
+    <mergeCell ref="A1323:E1323"/>
+    <mergeCell ref="A1327:H1327"/>
+    <mergeCell ref="A1330:H1330"/>
+    <mergeCell ref="A1332:C1332"/>
+    <mergeCell ref="A1336:E1336"/>
+    <mergeCell ref="A1340:H1340"/>
+    <mergeCell ref="A1343:H1343"/>
+    <mergeCell ref="A1345:C1345"/>
+    <mergeCell ref="A1349:E1349"/>
+    <mergeCell ref="A1353:H1353"/>
+    <mergeCell ref="A1356:H1356"/>
+    <mergeCell ref="A1358:C1358"/>
+    <mergeCell ref="A1362:E1362"/>
+    <mergeCell ref="A1366:H1366"/>
+    <mergeCell ref="A1369:H1369"/>
+    <mergeCell ref="A1371:C1371"/>
+    <mergeCell ref="A1375:E1375"/>
+    <mergeCell ref="A1379:H1379"/>
+    <mergeCell ref="A1382:H1382"/>
+    <mergeCell ref="A1384:C1384"/>
+    <mergeCell ref="A1388:E1388"/>
+    <mergeCell ref="A1392:H1392"/>
+    <mergeCell ref="A1395:H1395"/>
+    <mergeCell ref="A1397:C1397"/>
+    <mergeCell ref="A1401:E1401"/>
+    <mergeCell ref="A1405:H1405"/>
     <mergeCell ref="A1408:H1408"/>
-    <mergeCell ref="A1410:H1410"/>
-[...90 lines deleted...]
-    <mergeCell ref="F1731:H1731"/>
+    <mergeCell ref="A1410:C1410"/>
+    <mergeCell ref="A1414:E1414"/>
+    <mergeCell ref="A1418:H1418"/>
+    <mergeCell ref="A1421:H1421"/>
+    <mergeCell ref="A1423:C1423"/>
+    <mergeCell ref="A1427:E1427"/>
+    <mergeCell ref="A1431:H1431"/>
+    <mergeCell ref="A1434:H1434"/>
+    <mergeCell ref="A1436:C1436"/>
+    <mergeCell ref="A1440:E1440"/>
+    <mergeCell ref="A1444:H1444"/>
+    <mergeCell ref="A1447:H1447"/>
+    <mergeCell ref="A1449:C1449"/>
+    <mergeCell ref="A1453:E1453"/>
+    <mergeCell ref="A1457:H1457"/>
+    <mergeCell ref="A1460:H1460"/>
+    <mergeCell ref="A1462:C1462"/>
+    <mergeCell ref="A1466:E1466"/>
+    <mergeCell ref="A1470:H1470"/>
+    <mergeCell ref="A1473:H1473"/>
+    <mergeCell ref="A1475:C1475"/>
+    <mergeCell ref="A1479:E1479"/>
+    <mergeCell ref="A1483:H1483"/>
+    <mergeCell ref="A1486:H1486"/>
+    <mergeCell ref="A1488:C1488"/>
+    <mergeCell ref="A1492:E1492"/>
+    <mergeCell ref="A1496:H1496"/>
+    <mergeCell ref="A1499:H1499"/>
+    <mergeCell ref="A1501:C1501"/>
+    <mergeCell ref="A1505:E1505"/>
+    <mergeCell ref="A1509:H1509"/>
+    <mergeCell ref="A1512:H1512"/>
+    <mergeCell ref="A1514:C1514"/>
+    <mergeCell ref="A1518:E1518"/>
+    <mergeCell ref="A1525:J1525"/>
+    <mergeCell ref="F1532:H1532"/>
+    <mergeCell ref="A1537:J1537"/>
+    <mergeCell ref="F1544:H1544"/>
+    <mergeCell ref="A1546:H1546"/>
+    <mergeCell ref="A1548:H1548"/>
+    <mergeCell ref="A1551:H1551"/>
+    <mergeCell ref="A1553:C1553"/>
+    <mergeCell ref="A1557:E1557"/>
+    <mergeCell ref="A1561:H1561"/>
+    <mergeCell ref="A1564:H1564"/>
+    <mergeCell ref="A1566:C1566"/>
+    <mergeCell ref="A1570:E1570"/>
+    <mergeCell ref="A1574:H1574"/>
+    <mergeCell ref="A1577:H1577"/>
+    <mergeCell ref="A1579:C1579"/>
+    <mergeCell ref="A1583:E1583"/>
+    <mergeCell ref="A1587:H1587"/>
+    <mergeCell ref="A1590:H1590"/>
+    <mergeCell ref="A1592:C1592"/>
+    <mergeCell ref="A1596:E1596"/>
+    <mergeCell ref="A1600:H1600"/>
+    <mergeCell ref="A1603:H1603"/>
+    <mergeCell ref="A1605:C1605"/>
+    <mergeCell ref="A1609:E1609"/>
+    <mergeCell ref="A1613:H1613"/>
+    <mergeCell ref="A1616:H1616"/>
+    <mergeCell ref="A1618:C1618"/>
+    <mergeCell ref="A1622:E1622"/>
+    <mergeCell ref="A1626:H1626"/>
+    <mergeCell ref="A1629:H1629"/>
+    <mergeCell ref="A1631:C1631"/>
+    <mergeCell ref="A1635:E1635"/>
+    <mergeCell ref="A1639:H1639"/>
+    <mergeCell ref="A1642:H1642"/>
+    <mergeCell ref="A1644:C1644"/>
+    <mergeCell ref="A1648:E1648"/>
+    <mergeCell ref="A1652:H1652"/>
+    <mergeCell ref="A1655:H1655"/>
+    <mergeCell ref="A1657:C1657"/>
+    <mergeCell ref="A1661:E1661"/>
+    <mergeCell ref="A1665:H1665"/>
+    <mergeCell ref="A1668:H1668"/>
+    <mergeCell ref="A1670:C1670"/>
+    <mergeCell ref="A1674:E1674"/>
+    <mergeCell ref="A1678:H1678"/>
+    <mergeCell ref="A1681:H1681"/>
+    <mergeCell ref="A1683:C1683"/>
+    <mergeCell ref="A1687:E1687"/>
+    <mergeCell ref="A1691:H1691"/>
+    <mergeCell ref="A1694:H1694"/>
+    <mergeCell ref="A1696:C1696"/>
+    <mergeCell ref="A1700:E1700"/>
+    <mergeCell ref="A1704:H1704"/>
+    <mergeCell ref="A1707:H1707"/>
+    <mergeCell ref="A1709:C1709"/>
+    <mergeCell ref="A1713:E1713"/>
+    <mergeCell ref="A1717:H1717"/>
+    <mergeCell ref="A1720:H1720"/>
+    <mergeCell ref="A1722:C1722"/>
+    <mergeCell ref="A1726:E1726"/>
+    <mergeCell ref="A1730:H1730"/>
     <mergeCell ref="A1733:H1733"/>
-    <mergeCell ref="A1735:H1735"/>
-[...4 lines deleted...]
-    <mergeCell ref="F1758:H1758"/>
+    <mergeCell ref="A1735:C1735"/>
+    <mergeCell ref="A1739:E1739"/>
+    <mergeCell ref="A1746:J1746"/>
+    <mergeCell ref="F1753:H1753"/>
+    <mergeCell ref="A1755:H1755"/>
+    <mergeCell ref="A1757:H1757"/>
     <mergeCell ref="A1760:H1760"/>
-    <mergeCell ref="A1762:H1762"/>
-[...478 lines deleted...]
-    <mergeCell ref="A3352:E3352"/>
+    <mergeCell ref="A1762:C1762"/>
+    <mergeCell ref="A1766:E1766"/>
+    <mergeCell ref="A1773:J1773"/>
+    <mergeCell ref="F1780:H1780"/>
+    <mergeCell ref="A1782:H1782"/>
+    <mergeCell ref="A1784:H1784"/>
+    <mergeCell ref="A1787:H1787"/>
+    <mergeCell ref="A1789:C1789"/>
+    <mergeCell ref="A1793:E1793"/>
+    <mergeCell ref="A1797:H1797"/>
+    <mergeCell ref="A1800:H1800"/>
+    <mergeCell ref="A1802:C1802"/>
+    <mergeCell ref="A1806:E1806"/>
+    <mergeCell ref="A1810:H1810"/>
+    <mergeCell ref="A1813:H1813"/>
+    <mergeCell ref="A1815:C1815"/>
+    <mergeCell ref="A1819:E1819"/>
+    <mergeCell ref="A1823:H1823"/>
+    <mergeCell ref="A1826:H1826"/>
+    <mergeCell ref="A1828:C1828"/>
+    <mergeCell ref="A1832:E1832"/>
+    <mergeCell ref="A1836:H1836"/>
+    <mergeCell ref="A1839:H1839"/>
+    <mergeCell ref="A1841:C1841"/>
+    <mergeCell ref="A1850:E1850"/>
+    <mergeCell ref="A1862:J1862"/>
+    <mergeCell ref="F1869:H1869"/>
+    <mergeCell ref="A1871:H1871"/>
+    <mergeCell ref="A1873:H1873"/>
+    <mergeCell ref="A1876:H1876"/>
+    <mergeCell ref="A1878:C1878"/>
+    <mergeCell ref="A1882:E1882"/>
+    <mergeCell ref="A1889:J1889"/>
+    <mergeCell ref="F1896:H1896"/>
+    <mergeCell ref="A1898:H1898"/>
+    <mergeCell ref="A1900:H1900"/>
+    <mergeCell ref="A1903:H1903"/>
+    <mergeCell ref="A1905:C1905"/>
+    <mergeCell ref="A1909:E1909"/>
+    <mergeCell ref="A1913:H1913"/>
+    <mergeCell ref="A1916:H1916"/>
+    <mergeCell ref="A1918:C1918"/>
+    <mergeCell ref="A1922:E1922"/>
+    <mergeCell ref="A1926:H1926"/>
+    <mergeCell ref="A1929:H1929"/>
+    <mergeCell ref="A1931:C1931"/>
+    <mergeCell ref="A1935:E1935"/>
+    <mergeCell ref="A1939:H1939"/>
+    <mergeCell ref="A1942:H1942"/>
+    <mergeCell ref="A1944:C1944"/>
+    <mergeCell ref="A1948:E1948"/>
+    <mergeCell ref="A1952:H1952"/>
+    <mergeCell ref="A1955:H1955"/>
+    <mergeCell ref="A1957:C1957"/>
+    <mergeCell ref="A1961:E1961"/>
+    <mergeCell ref="A1965:H1965"/>
+    <mergeCell ref="A1968:H1968"/>
+    <mergeCell ref="A1970:C1970"/>
+    <mergeCell ref="A1974:E1974"/>
+    <mergeCell ref="A1978:H1978"/>
+    <mergeCell ref="A1981:H1981"/>
+    <mergeCell ref="A1983:C1983"/>
+    <mergeCell ref="A1987:E1987"/>
+    <mergeCell ref="A1991:H1991"/>
+    <mergeCell ref="A1994:H1994"/>
+    <mergeCell ref="A1996:C1996"/>
+    <mergeCell ref="A2000:E2000"/>
+    <mergeCell ref="A2004:H2004"/>
+    <mergeCell ref="A2007:H2007"/>
+    <mergeCell ref="A2009:C2009"/>
+    <mergeCell ref="A2013:E2013"/>
+    <mergeCell ref="A2017:H2017"/>
+    <mergeCell ref="A2020:H2020"/>
+    <mergeCell ref="A2022:C2022"/>
+    <mergeCell ref="A2026:E2026"/>
+    <mergeCell ref="A2030:H2030"/>
+    <mergeCell ref="A2033:H2033"/>
+    <mergeCell ref="A2035:C2035"/>
+    <mergeCell ref="A2039:E2039"/>
+    <mergeCell ref="A2043:H2043"/>
+    <mergeCell ref="A2046:H2046"/>
+    <mergeCell ref="A2048:C2048"/>
+    <mergeCell ref="A2052:E2052"/>
+    <mergeCell ref="A2056:H2056"/>
+    <mergeCell ref="A2059:H2059"/>
+    <mergeCell ref="A2061:C2061"/>
+    <mergeCell ref="A2065:E2065"/>
+    <mergeCell ref="A2069:H2069"/>
+    <mergeCell ref="A2072:H2072"/>
+    <mergeCell ref="A2074:C2074"/>
+    <mergeCell ref="A2078:E2078"/>
+    <mergeCell ref="A2082:H2082"/>
+    <mergeCell ref="A2085:H2085"/>
+    <mergeCell ref="A2087:C2087"/>
+    <mergeCell ref="A2091:E2091"/>
+    <mergeCell ref="A2095:H2095"/>
+    <mergeCell ref="A2098:H2098"/>
+    <mergeCell ref="A2100:C2100"/>
+    <mergeCell ref="A2104:E2104"/>
+    <mergeCell ref="A2108:H2108"/>
+    <mergeCell ref="A2111:H2111"/>
+    <mergeCell ref="A2113:C2113"/>
+    <mergeCell ref="A2117:E2117"/>
+    <mergeCell ref="A2121:H2121"/>
+    <mergeCell ref="A2124:H2124"/>
+    <mergeCell ref="A2126:C2126"/>
+    <mergeCell ref="A2130:E2130"/>
+    <mergeCell ref="A2134:H2134"/>
+    <mergeCell ref="A2137:H2137"/>
+    <mergeCell ref="A2139:C2139"/>
+    <mergeCell ref="A2143:E2143"/>
+    <mergeCell ref="A2147:H2147"/>
+    <mergeCell ref="A2150:H2150"/>
+    <mergeCell ref="A2152:C2152"/>
+    <mergeCell ref="A2156:E2156"/>
+    <mergeCell ref="A2163:J2163"/>
+    <mergeCell ref="F2170:H2170"/>
+    <mergeCell ref="A2172:H2172"/>
+    <mergeCell ref="A2174:H2174"/>
+    <mergeCell ref="A2177:H2177"/>
+    <mergeCell ref="A2179:C2179"/>
+    <mergeCell ref="A2183:E2183"/>
+    <mergeCell ref="A2187:H2187"/>
+    <mergeCell ref="A2190:H2190"/>
+    <mergeCell ref="A2192:C2192"/>
+    <mergeCell ref="A2196:E2196"/>
+    <mergeCell ref="A2200:H2200"/>
+    <mergeCell ref="A2203:H2203"/>
+    <mergeCell ref="A2205:C2205"/>
+    <mergeCell ref="A2209:E2209"/>
+    <mergeCell ref="A2213:H2213"/>
+    <mergeCell ref="A2216:H2216"/>
+    <mergeCell ref="A2218:C2218"/>
+    <mergeCell ref="A2222:E2222"/>
+    <mergeCell ref="A2226:H2226"/>
+    <mergeCell ref="A2229:H2229"/>
+    <mergeCell ref="A2231:C2231"/>
+    <mergeCell ref="A2235:E2235"/>
+    <mergeCell ref="A2239:H2239"/>
+    <mergeCell ref="A2242:H2242"/>
+    <mergeCell ref="A2244:C2244"/>
+    <mergeCell ref="A2248:E2248"/>
+    <mergeCell ref="A2252:H2252"/>
+    <mergeCell ref="A2255:H2255"/>
+    <mergeCell ref="A2257:C2257"/>
+    <mergeCell ref="A2261:E2261"/>
+    <mergeCell ref="A2265:H2265"/>
+    <mergeCell ref="A2268:H2268"/>
+    <mergeCell ref="A2270:C2270"/>
+    <mergeCell ref="A2274:E2274"/>
+    <mergeCell ref="A2278:H2278"/>
+    <mergeCell ref="A2281:H2281"/>
+    <mergeCell ref="A2283:C2283"/>
+    <mergeCell ref="A2287:E2287"/>
+    <mergeCell ref="A2291:H2291"/>
+    <mergeCell ref="A2294:H2294"/>
+    <mergeCell ref="A2296:C2296"/>
+    <mergeCell ref="A2300:E2300"/>
+    <mergeCell ref="A2304:H2304"/>
+    <mergeCell ref="A2307:H2307"/>
+    <mergeCell ref="A2309:C2309"/>
+    <mergeCell ref="A2313:E2313"/>
+    <mergeCell ref="A2317:H2317"/>
+    <mergeCell ref="A2320:H2320"/>
+    <mergeCell ref="A2322:C2322"/>
+    <mergeCell ref="A2326:E2326"/>
+    <mergeCell ref="A2330:H2330"/>
+    <mergeCell ref="A2333:H2333"/>
+    <mergeCell ref="A2335:C2335"/>
+    <mergeCell ref="A2339:E2339"/>
+    <mergeCell ref="A2343:H2343"/>
+    <mergeCell ref="A2346:H2346"/>
+    <mergeCell ref="A2348:C2348"/>
+    <mergeCell ref="A2352:E2352"/>
+    <mergeCell ref="A2356:H2356"/>
+    <mergeCell ref="A2359:H2359"/>
+    <mergeCell ref="A2361:C2361"/>
+    <mergeCell ref="A2365:E2365"/>
+    <mergeCell ref="A2369:H2369"/>
+    <mergeCell ref="A2372:H2372"/>
+    <mergeCell ref="A2374:C2374"/>
+    <mergeCell ref="A2378:E2378"/>
+    <mergeCell ref="A2382:H2382"/>
+    <mergeCell ref="A2385:H2385"/>
+    <mergeCell ref="A2387:C2387"/>
+    <mergeCell ref="A2391:E2391"/>
+    <mergeCell ref="A2395:H2395"/>
+    <mergeCell ref="A2398:H2398"/>
+    <mergeCell ref="A2400:C2400"/>
+    <mergeCell ref="A2404:E2404"/>
+    <mergeCell ref="A2408:H2408"/>
+    <mergeCell ref="A2411:H2411"/>
+    <mergeCell ref="A2413:C2413"/>
+    <mergeCell ref="A2417:E2417"/>
+    <mergeCell ref="A2421:H2421"/>
+    <mergeCell ref="A2424:H2424"/>
+    <mergeCell ref="A2426:C2426"/>
+    <mergeCell ref="A2430:E2430"/>
+    <mergeCell ref="A2434:H2434"/>
+    <mergeCell ref="A2437:H2437"/>
+    <mergeCell ref="A2439:C2439"/>
+    <mergeCell ref="A2443:E2443"/>
+    <mergeCell ref="A2447:H2447"/>
+    <mergeCell ref="A2450:H2450"/>
+    <mergeCell ref="A2452:C2452"/>
+    <mergeCell ref="A2456:E2456"/>
+    <mergeCell ref="A2460:H2460"/>
+    <mergeCell ref="A2463:H2463"/>
+    <mergeCell ref="A2465:C2465"/>
+    <mergeCell ref="A2469:E2469"/>
+    <mergeCell ref="A2473:H2473"/>
+    <mergeCell ref="A2476:H2476"/>
+    <mergeCell ref="A2478:C2478"/>
+    <mergeCell ref="A2482:E2482"/>
+    <mergeCell ref="A2486:H2486"/>
+    <mergeCell ref="A2489:H2489"/>
+    <mergeCell ref="A2491:C2491"/>
+    <mergeCell ref="A2495:E2495"/>
+    <mergeCell ref="A2499:H2499"/>
+    <mergeCell ref="A2502:H2502"/>
+    <mergeCell ref="A2504:C2504"/>
+    <mergeCell ref="A2508:E2508"/>
+    <mergeCell ref="A2515:J2515"/>
+    <mergeCell ref="F2522:H2522"/>
+    <mergeCell ref="A2524:H2524"/>
+    <mergeCell ref="A2526:H2526"/>
+    <mergeCell ref="A2529:H2529"/>
+    <mergeCell ref="A2531:C2531"/>
+    <mergeCell ref="A2535:E2535"/>
+    <mergeCell ref="A2539:H2539"/>
+    <mergeCell ref="A2542:H2542"/>
+    <mergeCell ref="A2544:C2544"/>
+    <mergeCell ref="A2548:E2548"/>
+    <mergeCell ref="A2552:H2552"/>
+    <mergeCell ref="A2555:H2555"/>
+    <mergeCell ref="A2557:C2557"/>
+    <mergeCell ref="A2561:E2561"/>
+    <mergeCell ref="A2565:H2565"/>
+    <mergeCell ref="A2568:H2568"/>
+    <mergeCell ref="A2570:C2570"/>
+    <mergeCell ref="A2574:E2574"/>
+    <mergeCell ref="A2578:H2578"/>
+    <mergeCell ref="A2581:H2581"/>
+    <mergeCell ref="A2583:C2583"/>
+    <mergeCell ref="A2587:E2587"/>
+    <mergeCell ref="A2591:H2591"/>
+    <mergeCell ref="A2594:H2594"/>
+    <mergeCell ref="A2596:C2596"/>
+    <mergeCell ref="A2600:E2600"/>
+    <mergeCell ref="A2604:H2604"/>
+    <mergeCell ref="A2607:H2607"/>
+    <mergeCell ref="A2609:C2609"/>
+    <mergeCell ref="A2613:E2613"/>
+    <mergeCell ref="A2617:H2617"/>
+    <mergeCell ref="A2620:H2620"/>
+    <mergeCell ref="A2622:C2622"/>
+    <mergeCell ref="A2626:E2626"/>
+    <mergeCell ref="A2630:H2630"/>
+    <mergeCell ref="A2633:H2633"/>
+    <mergeCell ref="A2635:C2635"/>
+    <mergeCell ref="A2639:E2639"/>
+    <mergeCell ref="A2646:J2646"/>
+    <mergeCell ref="F2653:H2653"/>
+    <mergeCell ref="A2655:H2655"/>
+    <mergeCell ref="A2657:H2657"/>
+    <mergeCell ref="A2660:H2660"/>
+    <mergeCell ref="A2662:C2662"/>
+    <mergeCell ref="A2666:E2666"/>
+    <mergeCell ref="A2670:H2670"/>
+    <mergeCell ref="A2673:H2673"/>
+    <mergeCell ref="A2675:C2675"/>
+    <mergeCell ref="A2679:E2679"/>
+    <mergeCell ref="A2683:H2683"/>
+    <mergeCell ref="A2686:H2686"/>
+    <mergeCell ref="A2688:C2688"/>
+    <mergeCell ref="A2692:E2692"/>
+    <mergeCell ref="A2696:H2696"/>
+    <mergeCell ref="A2699:H2699"/>
+    <mergeCell ref="A2701:C2701"/>
+    <mergeCell ref="A2705:E2705"/>
+    <mergeCell ref="A2709:H2709"/>
+    <mergeCell ref="A2712:H2712"/>
+    <mergeCell ref="A2714:C2714"/>
+    <mergeCell ref="A2718:E2718"/>
+    <mergeCell ref="A2722:H2722"/>
+    <mergeCell ref="A2725:H2725"/>
+    <mergeCell ref="A2727:C2727"/>
+    <mergeCell ref="A2731:E2731"/>
+    <mergeCell ref="A2735:H2735"/>
+    <mergeCell ref="A2738:H2738"/>
+    <mergeCell ref="A2740:C2740"/>
+    <mergeCell ref="A2744:E2744"/>
+    <mergeCell ref="A2748:H2748"/>
+    <mergeCell ref="A2751:H2751"/>
+    <mergeCell ref="A2753:C2753"/>
+    <mergeCell ref="A2757:E2757"/>
+    <mergeCell ref="A2764:J2764"/>
+    <mergeCell ref="F2771:H2771"/>
+    <mergeCell ref="A2773:H2773"/>
+    <mergeCell ref="A2775:H2775"/>
+    <mergeCell ref="A2778:H2778"/>
+    <mergeCell ref="A2780:C2780"/>
+    <mergeCell ref="A2784:E2784"/>
+    <mergeCell ref="A2788:H2788"/>
+    <mergeCell ref="A2791:H2791"/>
+    <mergeCell ref="A2793:C2793"/>
+    <mergeCell ref="A2797:E2797"/>
+    <mergeCell ref="A2804:J2804"/>
+    <mergeCell ref="F2811:H2811"/>
+    <mergeCell ref="A2813:H2813"/>
+    <mergeCell ref="A2815:H2815"/>
+    <mergeCell ref="A2818:H2818"/>
+    <mergeCell ref="A2820:C2820"/>
+    <mergeCell ref="A2824:E2824"/>
+    <mergeCell ref="A2828:H2828"/>
+    <mergeCell ref="A2831:H2831"/>
+    <mergeCell ref="A2833:C2833"/>
+    <mergeCell ref="A2837:E2837"/>
+    <mergeCell ref="A2841:H2841"/>
+    <mergeCell ref="A2844:H2844"/>
+    <mergeCell ref="A2846:C2846"/>
+    <mergeCell ref="A2850:E2850"/>
+    <mergeCell ref="A2854:H2854"/>
+    <mergeCell ref="A2857:H2857"/>
+    <mergeCell ref="A2859:C2859"/>
+    <mergeCell ref="A2863:E2863"/>
+    <mergeCell ref="A2867:H2867"/>
+    <mergeCell ref="A2870:H2870"/>
+    <mergeCell ref="A2872:C2872"/>
+    <mergeCell ref="A2876:E2876"/>
+    <mergeCell ref="A2880:H2880"/>
+    <mergeCell ref="A2883:H2883"/>
+    <mergeCell ref="A2885:C2885"/>
+    <mergeCell ref="A2889:E2889"/>
+    <mergeCell ref="A2893:H2893"/>
+    <mergeCell ref="A2896:H2896"/>
+    <mergeCell ref="A2898:C2898"/>
+    <mergeCell ref="A2902:E2902"/>
+    <mergeCell ref="A2906:H2906"/>
+    <mergeCell ref="A2909:H2909"/>
+    <mergeCell ref="A2911:C2911"/>
+    <mergeCell ref="A2915:E2915"/>
+    <mergeCell ref="A2922:J2922"/>
+    <mergeCell ref="F2929:H2929"/>
+    <mergeCell ref="A2931:H2931"/>
+    <mergeCell ref="A2933:H2933"/>
+    <mergeCell ref="A2936:H2936"/>
+    <mergeCell ref="A2938:C2938"/>
+    <mergeCell ref="A2942:E2942"/>
+    <mergeCell ref="A2946:H2946"/>
+    <mergeCell ref="A2949:H2949"/>
+    <mergeCell ref="A2951:C2951"/>
+    <mergeCell ref="A2955:E2955"/>
+    <mergeCell ref="A2959:H2959"/>
+    <mergeCell ref="A2962:H2962"/>
+    <mergeCell ref="A2964:C2964"/>
+    <mergeCell ref="A2968:E2968"/>
+    <mergeCell ref="A2972:H2972"/>
+    <mergeCell ref="A2975:H2975"/>
+    <mergeCell ref="A2977:C2977"/>
+    <mergeCell ref="A2981:E2981"/>
+    <mergeCell ref="A2985:H2985"/>
+    <mergeCell ref="A2988:H2988"/>
+    <mergeCell ref="A2990:C2990"/>
+    <mergeCell ref="A2994:E2994"/>
+    <mergeCell ref="A2998:H2998"/>
+    <mergeCell ref="A3001:H3001"/>
+    <mergeCell ref="A3003:C3003"/>
+    <mergeCell ref="A3007:E3007"/>
+    <mergeCell ref="A3011:H3011"/>
+    <mergeCell ref="A3014:H3014"/>
+    <mergeCell ref="A3016:C3016"/>
+    <mergeCell ref="A3020:E3020"/>
+    <mergeCell ref="A3024:H3024"/>
+    <mergeCell ref="A3027:H3027"/>
+    <mergeCell ref="A3029:C3029"/>
+    <mergeCell ref="A3033:E3033"/>
+    <mergeCell ref="A3037:H3037"/>
+    <mergeCell ref="A3040:H3040"/>
+    <mergeCell ref="A3042:C3042"/>
+    <mergeCell ref="A3046:E3046"/>
+    <mergeCell ref="A3050:H3050"/>
+    <mergeCell ref="A3053:H3053"/>
+    <mergeCell ref="A3055:C3055"/>
+    <mergeCell ref="A3059:E3059"/>
+    <mergeCell ref="A3063:H3063"/>
+    <mergeCell ref="A3066:H3066"/>
+    <mergeCell ref="A3068:C3068"/>
+    <mergeCell ref="A3072:E3072"/>
+    <mergeCell ref="A3076:H3076"/>
+    <mergeCell ref="A3079:H3079"/>
+    <mergeCell ref="A3081:C3081"/>
+    <mergeCell ref="A3085:E3085"/>
+    <mergeCell ref="A3089:H3089"/>
+    <mergeCell ref="A3092:H3092"/>
+    <mergeCell ref="A3094:C3094"/>
+    <mergeCell ref="A3098:E3098"/>
+    <mergeCell ref="A3102:H3102"/>
+    <mergeCell ref="A3105:H3105"/>
+    <mergeCell ref="A3107:C3107"/>
+    <mergeCell ref="A3111:E3111"/>
+    <mergeCell ref="A3115:H3115"/>
+    <mergeCell ref="A3118:H3118"/>
+    <mergeCell ref="A3120:C3120"/>
+    <mergeCell ref="A3124:E3124"/>
+    <mergeCell ref="A3128:H3128"/>
+    <mergeCell ref="A3131:H3131"/>
+    <mergeCell ref="A3133:C3133"/>
+    <mergeCell ref="A3137:E3137"/>
+    <mergeCell ref="A3141:H3141"/>
+    <mergeCell ref="A3144:H3144"/>
+    <mergeCell ref="A3146:C3146"/>
+    <mergeCell ref="A3150:E3150"/>
+    <mergeCell ref="A3154:H3154"/>
+    <mergeCell ref="A3157:H3157"/>
+    <mergeCell ref="A3159:C3159"/>
+    <mergeCell ref="A3163:E3163"/>
+    <mergeCell ref="A3167:H3167"/>
+    <mergeCell ref="A3170:H3170"/>
+    <mergeCell ref="A3172:C3172"/>
+    <mergeCell ref="A3176:E3176"/>
+    <mergeCell ref="A3183:J3183"/>
+    <mergeCell ref="F3190:H3190"/>
+    <mergeCell ref="A3192:H3192"/>
+    <mergeCell ref="A3194:H3194"/>
+    <mergeCell ref="A3197:H3197"/>
+    <mergeCell ref="A3199:C3199"/>
+    <mergeCell ref="A3203:E3203"/>
+    <mergeCell ref="A3207:H3207"/>
+    <mergeCell ref="A3210:H3210"/>
+    <mergeCell ref="A3212:C3212"/>
+    <mergeCell ref="A3216:E3216"/>
+    <mergeCell ref="A3220:H3220"/>
+    <mergeCell ref="A3223:H3223"/>
+    <mergeCell ref="A3225:C3225"/>
+    <mergeCell ref="A3229:E3229"/>
+    <mergeCell ref="A3233:H3233"/>
+    <mergeCell ref="A3236:H3236"/>
+    <mergeCell ref="A3238:C3238"/>
+    <mergeCell ref="A3242:E3242"/>
+    <mergeCell ref="A3246:H3246"/>
+    <mergeCell ref="A3249:H3249"/>
+    <mergeCell ref="A3251:C3251"/>
+    <mergeCell ref="A3255:E3255"/>
+    <mergeCell ref="A3259:H3259"/>
+    <mergeCell ref="A3262:H3262"/>
+    <mergeCell ref="A3264:C3264"/>
+    <mergeCell ref="A3268:E3268"/>
+    <mergeCell ref="A3272:H3272"/>
+    <mergeCell ref="A3275:H3275"/>
+    <mergeCell ref="A3277:C3277"/>
+    <mergeCell ref="A3281:E3281"/>
+    <mergeCell ref="A3285:H3285"/>
+    <mergeCell ref="A3288:H3288"/>
+    <mergeCell ref="A3290:C3290"/>
+    <mergeCell ref="A3294:E3294"/>
+    <mergeCell ref="A3298:H3298"/>
+    <mergeCell ref="A3301:H3301"/>
+    <mergeCell ref="A3303:C3303"/>
+    <mergeCell ref="A3307:E3307"/>
+    <mergeCell ref="A3311:H3311"/>
+    <mergeCell ref="A3314:H3314"/>
+    <mergeCell ref="A3316:C3316"/>
+    <mergeCell ref="A3320:E3320"/>
+    <mergeCell ref="A3324:H3324"/>
+    <mergeCell ref="A3327:H3327"/>
+    <mergeCell ref="A3329:C3329"/>
+    <mergeCell ref="A3333:E3333"/>
+    <mergeCell ref="A3337:H3337"/>
+    <mergeCell ref="A3340:H3340"/>
+    <mergeCell ref="A3342:C3342"/>
+    <mergeCell ref="A3346:E3346"/>
+    <mergeCell ref="A3350:H3350"/>
+    <mergeCell ref="A3353:H3353"/>
+    <mergeCell ref="A3355:C3355"/>
+    <mergeCell ref="A3359:E3359"/>
+    <mergeCell ref="A3363:H3363"/>
+    <mergeCell ref="A3366:H3366"/>
+    <mergeCell ref="A3368:C3368"/>
+    <mergeCell ref="A3372:E3372"/>
+    <mergeCell ref="A3379:J3379"/>
+    <mergeCell ref="F3386:H3386"/>
+    <mergeCell ref="A3388:H3388"/>
+    <mergeCell ref="A3390:H3390"/>
+    <mergeCell ref="A3393:H3393"/>
+    <mergeCell ref="A3395:C3395"/>
+    <mergeCell ref="A3399:E3399"/>
+    <mergeCell ref="A3403:H3403"/>
+    <mergeCell ref="A3406:H3406"/>
+    <mergeCell ref="A3408:C3408"/>
+    <mergeCell ref="A3412:E3412"/>
+    <mergeCell ref="A3416:H3416"/>
+    <mergeCell ref="A3419:H3419"/>
+    <mergeCell ref="A3421:C3421"/>
+    <mergeCell ref="A3425:E3425"/>
+    <mergeCell ref="A3429:H3429"/>
+    <mergeCell ref="A3432:H3432"/>
+    <mergeCell ref="A3434:C3434"/>
+    <mergeCell ref="A3438:E3438"/>
+    <mergeCell ref="A3442:H3442"/>
+    <mergeCell ref="A3445:H3445"/>
+    <mergeCell ref="A3447:C3447"/>
+    <mergeCell ref="A3451:E3451"/>
+    <mergeCell ref="A3455:H3455"/>
+    <mergeCell ref="A3458:H3458"/>
+    <mergeCell ref="A3460:C3460"/>
+    <mergeCell ref="A3464:E3464"/>
+    <mergeCell ref="A3468:H3468"/>
+    <mergeCell ref="A3471:H3471"/>
+    <mergeCell ref="A3473:C3473"/>
+    <mergeCell ref="A3477:E3477"/>
+    <mergeCell ref="A3481:H3481"/>
+    <mergeCell ref="A3484:H3484"/>
+    <mergeCell ref="A3486:C3486"/>
+    <mergeCell ref="A3490:E3490"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>