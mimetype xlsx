--- v0 (2026-06-20)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1442">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► COMISSÃO DE SAÚDE — Nº 50410001/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -866,54 +866,54 @@
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>► MÁRCIO HONAISER — Nº 44190001/2025</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
     <t>44190001/2025</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>► CLEBER VERDE — Nº 23880007/2025</t>
   </si>
   <si>
     <t>23880007/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
-    <t>R$ 113.952,50</t>
-[...2 lines deleted...]
-    <t>11,4%</t>
+    <t>R$ 780.957,34</t>
+  </si>
+  <si>
+    <t>78,1%</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000725013 | Data: 25/07/2025 | Vl. Empenhado: R$ 56.132,00 | Vl. Liquidado: R$ 56.132,00 | Vl. Pago: R$ 56.132,00</t>
   </si>
   <si>
     <t>0210 / 4063</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME ADESAO A ATA SRP N°003/2024 E CONTRATO N° 129/2024 - PRIMEIRO ADITIVO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000725013 (1 registro(s))</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>R$ 56.132,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000725013 (1 registro(s))</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
@@ -927,50 +927,278 @@
     <t>LIQUIDAÇÕES DO EMPENHO NE0000725014 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 24.829,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000725014 (1 registro(s))</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000725015 | Data: 25/07/2025 | Vl. Empenhado: R$ 32.991,50 | Vl. Liquidado: R$ 32.991,50 | Vl. Pago: R$ 32.991,50</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME ADESAO A ATA SRP N° 003/2024 E CONTRATO N° 129/2024 - PRIMEIRO ADITIVO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000725015 (1 registro(s))</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>R$ 32.991,50</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000725015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622015 | Data: 22/06/2026 | Vl. Empenhado: R$ 45.003,12 | Vl. Liquidado: R$ 45.003,12 | Vl. Pago: R$ 45.003,12</t>
+  </si>
+  <si>
+    <t>DISMA DISTRIBUIDORA MARANHÃO LTDA</t>
+  </si>
+  <si>
+    <t>46.336.879/0001-48</t>
+  </si>
+  <si>
+    <t>116/2025</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 033/2024 E ATA DE ADESÃO 002/2025 E 1° TERMO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 45.003,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622014 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.175,96 | Vl. Liquidado: R$ 42.175,96 | Vl. Pago: R$ 42.175,96</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.175,96</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622020 | Data: 22/06/2026 | Vl. Empenhado: R$ 37.080,32 | Vl. Liquidado: R$ 37.080,32 | Vl. Pago: R$ 37.080,32</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.080,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622018 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.210,72 | Vl. Liquidado: R$ 42.210,72 | Vl. Pago: R$ 42.210,72</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MATERIAIS HOSPITALARES PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 033/2024 E ATA DE ADESÃO 002/2025 E 1° TERMO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.210,72</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622019 | Data: 22/06/2026 | Vl. Empenhado: R$ 37.655,22 | Vl. Liquidado: R$ 37.655,22 | Vl. Pago: R$ 37.655,22</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.655,22</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622016 | Data: 22/06/2026 | Vl. Empenhado: R$ 34.347,10 | Vl. Liquidado: R$ 34.347,10 | Vl. Pago: R$ 34.347,10</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MATERIAIS AMBULATORIO PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 033/2024 E ATA DE ADESÃO 002/2025 E 1° TERMO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 34.347,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622017 | Data: 22/06/2026 | Vl. Empenhado: R$ 26.741,80 | Vl. Liquidado: R$ 26.741,80 | Vl. Pago: R$ 26.741,80</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 26.741,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622029 | Data: 22/06/2026 | Vl. Empenhado: R$ 47.348,00 | Vl. Liquidado: R$ 47.348,00 | Vl. Pago: R$ 47.348,00</t>
+  </si>
+  <si>
+    <t>123/2026</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A&amp;nbsp; AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A&amp;nbsp; ATA 007/2026 E CONTRATO 123/2026&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 47.348,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE00006220035 | Data: 22/06/2026 | Vl. Empenhado: R$ 45.219,00 | Vl. Liquidado: R$ 45.219,00 | Vl. Pago: R$ 45.219,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE00006220035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 45.219,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE00006220035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE00006220034 | Data: 22/06/2026 | Vl. Empenhado: R$ 48.566,50 | Vl. Liquidado: R$ 48.566,50 | Vl. Pago: R$ 48.566,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE00006220034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 48.566,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE00006220034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622033 | Data: 22/06/2026 | Vl. Empenhado: R$ 50.081,00 | Vl. Liquidado: R$ 50.081,00 | Vl. Pago: R$ 50.081,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 50.081,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622036 | Data: 22/06/2026 | Vl. Empenhado: R$ 40.546,60 | Vl. Liquidado: R$ 40.546,60 | Vl. Pago: R$ 40.546,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.546,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622032 | Data: 22/06/2026 | Vl. Empenhado: R$ 38.016,00 | Vl. Liquidado: R$ 38.016,00 | Vl. Pago: R$ 38.016,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 38.016,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622031 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.686,00 | Vl. Liquidado: R$ 42.686,00 | Vl. Pago: R$ 42.686,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.686,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622030 | Data: 22/06/2026 | Vl. Empenhado: R$ 46.481,00 | Vl. Liquidado: R$ 46.481,00 | Vl. Pago: R$ 46.481,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 46.481,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622037 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.846,50 | Vl. Liquidado: R$ 42.846,50 | Vl. Pago: R$ 42.846,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.846,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622037 (1 registro(s))</t>
   </si>
   <si>
     <t>► RICARDO ARRUDA — Nº 1728/2025</t>
   </si>
   <si>
     <t>1728/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO ANBULANCIA</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>R$ 350.000,00</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>R$ 355.000,00</t>
   </si>
   <si>
     <t>101,4%</t>
   </si>
@@ -4685,54 +4913,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J2708"/>
+  <dimension ref="A1:J2916"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2708" sqref="E2708"/>
+      <selection activeCell="E2916" sqref="E2916"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -11365,51 +11593,51 @@
       </c>
       <c r="C538" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D538" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E538" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" s="21">
         <v>3607</v>
       </c>
       <c r="B539" s="21" t="s">
         <v>293</v>
       </c>
       <c r="C539" s="21" t="s">
         <v>134</v>
       </c>
       <c r="D539" s="22" t="s">
         <v>297</v>
       </c>
       <c r="E539" s="21" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" s="8" t="s">
         <v>299</v>
       </c>
       <c r="B541" s="8"/>
       <c r="C541" s="8"/>
       <c r="D541" s="8"/>
       <c r="E541" s="8"/>
       <c r="F541" s="8"/>
       <c r="G541" s="8"/>
       <c r="H541" s="8"/>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B542" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C542" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D542" s="9" t="s">
@@ -11513,25094 +11741,27462 @@
       </c>
       <c r="C551" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D551" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E551" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" s="21">
         <v>3611</v>
       </c>
       <c r="B552" s="21" t="s">
         <v>293</v>
       </c>
       <c r="C552" s="21" t="s">
         <v>134</v>
       </c>
       <c r="D552" s="22" t="s">
         <v>303</v>
       </c>
       <c r="E552" s="21" t="s">
-        <v>49</v>
-      </c>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="B554" s="8"/>
+      <c r="C554" s="8"/>
+      <c r="D554" s="8"/>
+      <c r="E554" s="8"/>
+      <c r="F554" s="8"/>
+      <c r="G554" s="8"/>
+      <c r="H554" s="8"/>
     </row>
     <row r="555" spans="1:10">
-      <c r="A555" s="23"/>
+      <c r="A555" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B555" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C555" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D555" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E555" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F555" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G555" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H555" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B556" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D556" s="3">
+        <v>600</v>
+      </c>
+      <c r="E556" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F556" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G556" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H556" s="6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="557" spans="1:10">
-      <c r="A557" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A558" s="4" t="s">
+      <c r="A557" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="B557" s="12"/>
+      <c r="C557" s="12"/>
+      <c r="D557" s="12"/>
+      <c r="E557" s="12"/>
+      <c r="F557" s="12"/>
+      <c r="G557" s="12"/>
+      <c r="H557" s="12"/>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="B559" s="13"/>
+      <c r="C559" s="13"/>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B560" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C560" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="16">
+        <v>1765</v>
+      </c>
+      <c r="B561" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C561" s="17" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B563" s="18"/>
+      <c r="C563" s="18"/>
+      <c r="D563" s="18"/>
+      <c r="E563" s="18"/>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B564" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C564" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D564" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E564" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="21">
+        <v>3071</v>
+      </c>
+      <c r="B565" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C565" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D565" s="22" t="s">
+        <v>312</v>
+      </c>
+      <c r="E565" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="B567" s="8"/>
+      <c r="C567" s="8"/>
+      <c r="D567" s="8"/>
+      <c r="E567" s="8"/>
+      <c r="F567" s="8"/>
+      <c r="G567" s="8"/>
+      <c r="H567" s="8"/>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B568" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C568" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D568" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E568" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F568" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G568" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H568" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B569" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C569" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D569" s="3">
+        <v>600</v>
+      </c>
+      <c r="E569" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F569" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G569" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H569" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="B570" s="12"/>
+      <c r="C570" s="12"/>
+      <c r="D570" s="12"/>
+      <c r="E570" s="12"/>
+      <c r="F570" s="12"/>
+      <c r="G570" s="12"/>
+      <c r="H570" s="12"/>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="B572" s="13"/>
+      <c r="C572" s="13"/>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B573" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C573" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" s="16">
+        <v>1760</v>
+      </c>
+      <c r="B574" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C574" s="17" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="B576" s="18"/>
+      <c r="C576" s="18"/>
+      <c r="D576" s="18"/>
+      <c r="E576" s="18"/>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B577" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C577" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D577" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E577" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10">
+      <c r="A578" s="21">
+        <v>3067</v>
+      </c>
+      <c r="B578" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C578" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D578" s="22" t="s">
+        <v>317</v>
+      </c>
+      <c r="E578" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B580" s="8"/>
+      <c r="C580" s="8"/>
+      <c r="D580" s="8"/>
+      <c r="E580" s="8"/>
+      <c r="F580" s="8"/>
+      <c r="G580" s="8"/>
+      <c r="H580" s="8"/>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B581" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C581" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D581" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E581" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F581" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G581" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H581" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B582" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C582" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D582" s="3">
+        <v>600</v>
+      </c>
+      <c r="E582" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F582" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G582" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H582" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="B583" s="12"/>
+      <c r="C583" s="12"/>
+      <c r="D583" s="12"/>
+      <c r="E583" s="12"/>
+      <c r="F583" s="12"/>
+      <c r="G583" s="12"/>
+      <c r="H583" s="12"/>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="B585" s="13"/>
+      <c r="C585" s="13"/>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B586" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C586" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="16">
+        <v>1758</v>
+      </c>
+      <c r="B587" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C587" s="17" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="18" t="s">
+        <v>322</v>
+      </c>
+      <c r="B589" s="18"/>
+      <c r="C589" s="18"/>
+      <c r="D589" s="18"/>
+      <c r="E589" s="18"/>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B590" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C590" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D590" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E590" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" s="21">
+        <v>3065</v>
+      </c>
+      <c r="B591" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C591" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D591" s="22" t="s">
+        <v>321</v>
+      </c>
+      <c r="E591" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="B593" s="8"/>
+      <c r="C593" s="8"/>
+      <c r="D593" s="8"/>
+      <c r="E593" s="8"/>
+      <c r="F593" s="8"/>
+      <c r="G593" s="8"/>
+      <c r="H593" s="8"/>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B594" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C594" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D594" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E594" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F594" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G594" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H594" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B595" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C595" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D595" s="3">
+        <v>600</v>
+      </c>
+      <c r="E595" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F595" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G595" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H595" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="B596" s="12"/>
+      <c r="C596" s="12"/>
+      <c r="D596" s="12"/>
+      <c r="E596" s="12"/>
+      <c r="F596" s="12"/>
+      <c r="G596" s="12"/>
+      <c r="H596" s="12"/>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B598" s="13"/>
+      <c r="C598" s="13"/>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B599" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C599" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" s="16">
+        <v>1759</v>
+      </c>
+      <c r="B600" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C600" s="17" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="B602" s="18"/>
+      <c r="C602" s="18"/>
+      <c r="D602" s="18"/>
+      <c r="E602" s="18"/>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B603" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C603" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D603" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E603" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="21">
+        <v>3066</v>
+      </c>
+      <c r="B604" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C604" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D604" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="E604" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="B606" s="8"/>
+      <c r="C606" s="8"/>
+      <c r="D606" s="8"/>
+      <c r="E606" s="8"/>
+      <c r="F606" s="8"/>
+      <c r="G606" s="8"/>
+      <c r="H606" s="8"/>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B607" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C607" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D607" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E607" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F607" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G607" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H607" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B608" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C608" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D608" s="3">
+        <v>600</v>
+      </c>
+      <c r="E608" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F608" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G608" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H608" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="B609" s="12"/>
+      <c r="C609" s="12"/>
+      <c r="D609" s="12"/>
+      <c r="E609" s="12"/>
+      <c r="F609" s="12"/>
+      <c r="G609" s="12"/>
+      <c r="H609" s="12"/>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B611" s="13"/>
+      <c r="C611" s="13"/>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B612" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C612" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="16">
+        <v>1764</v>
+      </c>
+      <c r="B613" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C613" s="17" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="18" t="s">
+        <v>331</v>
+      </c>
+      <c r="B615" s="18"/>
+      <c r="C615" s="18"/>
+      <c r="D615" s="18"/>
+      <c r="E615" s="18"/>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B616" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C616" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D616" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E616" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" s="21">
+        <v>3070</v>
+      </c>
+      <c r="B617" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C617" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D617" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="E617" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="B619" s="8"/>
+      <c r="C619" s="8"/>
+      <c r="D619" s="8"/>
+      <c r="E619" s="8"/>
+      <c r="F619" s="8"/>
+      <c r="G619" s="8"/>
+      <c r="H619" s="8"/>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B620" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C620" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D620" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E620" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F620" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G620" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H620" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10">
+      <c r="A621" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B621" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C621" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D621" s="3">
+        <v>600</v>
+      </c>
+      <c r="E621" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F621" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G621" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H621" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B622" s="12"/>
+      <c r="C622" s="12"/>
+      <c r="D622" s="12"/>
+      <c r="E622" s="12"/>
+      <c r="F622" s="12"/>
+      <c r="G622" s="12"/>
+      <c r="H622" s="12"/>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="B624" s="13"/>
+      <c r="C624" s="13"/>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B625" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C625" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10">
+      <c r="A626" s="16">
+        <v>1763</v>
+      </c>
+      <c r="B626" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C626" s="17" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="B628" s="18"/>
+      <c r="C628" s="18"/>
+      <c r="D628" s="18"/>
+      <c r="E628" s="18"/>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B629" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C629" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D629" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E629" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10">
+      <c r="A630" s="21">
+        <v>3069</v>
+      </c>
+      <c r="B630" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C630" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D630" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="E630" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="B632" s="8"/>
+      <c r="C632" s="8"/>
+      <c r="D632" s="8"/>
+      <c r="E632" s="8"/>
+      <c r="F632" s="8"/>
+      <c r="G632" s="8"/>
+      <c r="H632" s="8"/>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B633" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C633" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D633" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E633" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F633" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G633" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H633" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B634" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C634" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D634" s="3">
+        <v>600</v>
+      </c>
+      <c r="E634" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F634" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G634" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H634" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="B635" s="12"/>
+      <c r="C635" s="12"/>
+      <c r="D635" s="12"/>
+      <c r="E635" s="12"/>
+      <c r="F635" s="12"/>
+      <c r="G635" s="12"/>
+      <c r="H635" s="12"/>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B637" s="13"/>
+      <c r="C637" s="13"/>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B638" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C638" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10">
+      <c r="A639" s="16">
+        <v>1762</v>
+      </c>
+      <c r="B639" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C639" s="17" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="B641" s="18"/>
+      <c r="C641" s="18"/>
+      <c r="D641" s="18"/>
+      <c r="E641" s="18"/>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B642" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C642" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D642" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E642" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" s="21">
+        <v>3068</v>
+      </c>
+      <c r="B643" s="21" t="s">
+        <v>314</v>
+      </c>
+      <c r="C643" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D643" s="22" t="s">
+        <v>339</v>
+      </c>
+      <c r="E643" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B645" s="8"/>
+      <c r="C645" s="8"/>
+      <c r="D645" s="8"/>
+      <c r="E645" s="8"/>
+      <c r="F645" s="8"/>
+      <c r="G645" s="8"/>
+      <c r="H645" s="8"/>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B646" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C646" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D646" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E646" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F646" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G646" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H646" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B647" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C647" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D647" s="3">
+        <v>600</v>
+      </c>
+      <c r="E647" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F647" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G647" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H647" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B648" s="12"/>
+      <c r="C648" s="12"/>
+      <c r="D648" s="12"/>
+      <c r="E648" s="12"/>
+      <c r="F648" s="12"/>
+      <c r="G648" s="12"/>
+      <c r="H648" s="12"/>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="B650" s="13"/>
+      <c r="C650" s="13"/>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B651" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C651" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" s="16">
+        <v>1773</v>
+      </c>
+      <c r="B652" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C652" s="17" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="18" t="s">
+        <v>347</v>
+      </c>
+      <c r="B654" s="18"/>
+      <c r="C654" s="18"/>
+      <c r="D654" s="18"/>
+      <c r="E654" s="18"/>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B655" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C655" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D655" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E655" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" s="21">
+        <v>3099</v>
+      </c>
+      <c r="B656" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C656" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D656" s="22" t="s">
+        <v>346</v>
+      </c>
+      <c r="E656" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="B658" s="8"/>
+      <c r="C658" s="8"/>
+      <c r="D658" s="8"/>
+      <c r="E658" s="8"/>
+      <c r="F658" s="8"/>
+      <c r="G658" s="8"/>
+      <c r="H658" s="8"/>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B659" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C659" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D659" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E659" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F659" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G659" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H659" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B660" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C660" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D660" s="3">
+        <v>600</v>
+      </c>
+      <c r="E660" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F660" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G660" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H660" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B661" s="12"/>
+      <c r="C661" s="12"/>
+      <c r="D661" s="12"/>
+      <c r="E661" s="12"/>
+      <c r="F661" s="12"/>
+      <c r="G661" s="12"/>
+      <c r="H661" s="12"/>
+    </row>
+    <row r="663" spans="1:10">
+      <c r="A663" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B663" s="13"/>
+      <c r="C663" s="13"/>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B664" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C664" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" s="16">
+        <v>1774</v>
+      </c>
+      <c r="B665" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C665" s="17" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="18" t="s">
+        <v>352</v>
+      </c>
+      <c r="B667" s="18"/>
+      <c r="C667" s="18"/>
+      <c r="D667" s="18"/>
+      <c r="E667" s="18"/>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B668" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C668" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D668" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E668" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" s="21">
+        <v>3100</v>
+      </c>
+      <c r="B669" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C669" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D669" s="22" t="s">
+        <v>351</v>
+      </c>
+      <c r="E669" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="B671" s="8"/>
+      <c r="C671" s="8"/>
+      <c r="D671" s="8"/>
+      <c r="E671" s="8"/>
+      <c r="F671" s="8"/>
+      <c r="G671" s="8"/>
+      <c r="H671" s="8"/>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B672" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C672" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D672" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E672" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F672" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G672" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H672" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B673" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C673" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D673" s="3">
+        <v>600</v>
+      </c>
+      <c r="E673" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F673" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G673" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H673" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B674" s="12"/>
+      <c r="C674" s="12"/>
+      <c r="D674" s="12"/>
+      <c r="E674" s="12"/>
+      <c r="F674" s="12"/>
+      <c r="G674" s="12"/>
+      <c r="H674" s="12"/>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="B676" s="13"/>
+      <c r="C676" s="13"/>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B677" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C677" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" s="16">
+        <v>1776</v>
+      </c>
+      <c r="B678" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C678" s="17" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="18" t="s">
+        <v>356</v>
+      </c>
+      <c r="B680" s="18"/>
+      <c r="C680" s="18"/>
+      <c r="D680" s="18"/>
+      <c r="E680" s="18"/>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B681" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C681" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D681" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E681" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10">
+      <c r="A682" s="21">
+        <v>3101</v>
+      </c>
+      <c r="B682" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C682" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D682" s="22" t="s">
+        <v>355</v>
+      </c>
+      <c r="E682" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B684" s="8"/>
+      <c r="C684" s="8"/>
+      <c r="D684" s="8"/>
+      <c r="E684" s="8"/>
+      <c r="F684" s="8"/>
+      <c r="G684" s="8"/>
+      <c r="H684" s="8"/>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B685" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C685" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D685" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E685" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F685" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G685" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H685" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B686" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C686" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D686" s="3">
+        <v>600</v>
+      </c>
+      <c r="E686" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F686" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G686" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H686" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10">
+      <c r="A687" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B687" s="12"/>
+      <c r="C687" s="12"/>
+      <c r="D687" s="12"/>
+      <c r="E687" s="12"/>
+      <c r="F687" s="12"/>
+      <c r="G687" s="12"/>
+      <c r="H687" s="12"/>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="B689" s="13"/>
+      <c r="C689" s="13"/>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B690" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C690" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" s="16">
+        <v>1778</v>
+      </c>
+      <c r="B691" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C691" s="17" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="18" t="s">
+        <v>360</v>
+      </c>
+      <c r="B693" s="18"/>
+      <c r="C693" s="18"/>
+      <c r="D693" s="18"/>
+      <c r="E693" s="18"/>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B694" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C694" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D694" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E694" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" s="21">
+        <v>3103</v>
+      </c>
+      <c r="B695" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C695" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D695" s="22" t="s">
+        <v>359</v>
+      </c>
+      <c r="E695" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="B697" s="8"/>
+      <c r="C697" s="8"/>
+      <c r="D697" s="8"/>
+      <c r="E697" s="8"/>
+      <c r="F697" s="8"/>
+      <c r="G697" s="8"/>
+      <c r="H697" s="8"/>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B698" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C698" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D698" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E698" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F698" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G698" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H698" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10">
+      <c r="A699" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B699" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C699" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D699" s="3">
+        <v>600</v>
+      </c>
+      <c r="E699" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F699" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G699" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H699" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B700" s="12"/>
+      <c r="C700" s="12"/>
+      <c r="D700" s="12"/>
+      <c r="E700" s="12"/>
+      <c r="F700" s="12"/>
+      <c r="G700" s="12"/>
+      <c r="H700" s="12"/>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="B702" s="13"/>
+      <c r="C702" s="13"/>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B703" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C703" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" s="16">
+        <v>1779</v>
+      </c>
+      <c r="B704" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C704" s="17" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" s="18" t="s">
+        <v>364</v>
+      </c>
+      <c r="B706" s="18"/>
+      <c r="C706" s="18"/>
+      <c r="D706" s="18"/>
+      <c r="E706" s="18"/>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B707" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C707" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D707" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E707" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" s="21">
+        <v>3104</v>
+      </c>
+      <c r="B708" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C708" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D708" s="22" t="s">
+        <v>363</v>
+      </c>
+      <c r="E708" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10">
+      <c r="A710" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="B710" s="8"/>
+      <c r="C710" s="8"/>
+      <c r="D710" s="8"/>
+      <c r="E710" s="8"/>
+      <c r="F710" s="8"/>
+      <c r="G710" s="8"/>
+      <c r="H710" s="8"/>
+    </row>
+    <row r="711" spans="1:10">
+      <c r="A711" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B711" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C711" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D711" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E711" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F711" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G711" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H711" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B712" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C712" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D712" s="3">
+        <v>600</v>
+      </c>
+      <c r="E712" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F712" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G712" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H712" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10">
+      <c r="A713" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B713" s="12"/>
+      <c r="C713" s="12"/>
+      <c r="D713" s="12"/>
+      <c r="E713" s="12"/>
+      <c r="F713" s="12"/>
+      <c r="G713" s="12"/>
+      <c r="H713" s="12"/>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B715" s="13"/>
+      <c r="C715" s="13"/>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B716" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C716" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" s="16">
+        <v>1780</v>
+      </c>
+      <c r="B717" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C717" s="17" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" s="18" t="s">
+        <v>368</v>
+      </c>
+      <c r="B719" s="18"/>
+      <c r="C719" s="18"/>
+      <c r="D719" s="18"/>
+      <c r="E719" s="18"/>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="A720" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B720" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C720" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D720" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E720" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" s="21">
+        <v>3106</v>
+      </c>
+      <c r="B721" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C721" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D721" s="22" t="s">
+        <v>367</v>
+      </c>
+      <c r="E721" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10">
+      <c r="A723" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="B723" s="8"/>
+      <c r="C723" s="8"/>
+      <c r="D723" s="8"/>
+      <c r="E723" s="8"/>
+      <c r="F723" s="8"/>
+      <c r="G723" s="8"/>
+      <c r="H723" s="8"/>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="A724" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B724" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C724" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D724" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E724" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F724" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G724" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H724" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="A725" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B725" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C725" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D725" s="3">
+        <v>600</v>
+      </c>
+      <c r="E725" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F725" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G725" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H725" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B726" s="12"/>
+      <c r="C726" s="12"/>
+      <c r="D726" s="12"/>
+      <c r="E726" s="12"/>
+      <c r="F726" s="12"/>
+      <c r="G726" s="12"/>
+      <c r="H726" s="12"/>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="B728" s="13"/>
+      <c r="C728" s="13"/>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="A729" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B729" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C729" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" s="16">
+        <v>1783</v>
+      </c>
+      <c r="B730" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C730" s="17" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" s="18" t="s">
+        <v>372</v>
+      </c>
+      <c r="B732" s="18"/>
+      <c r="C732" s="18"/>
+      <c r="D732" s="18"/>
+      <c r="E732" s="18"/>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B733" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C733" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D733" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E733" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" s="21">
+        <v>3108</v>
+      </c>
+      <c r="B734" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C734" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D734" s="22" t="s">
+        <v>371</v>
+      </c>
+      <c r="E734" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="A736" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B736" s="8"/>
+      <c r="C736" s="8"/>
+      <c r="D736" s="8"/>
+      <c r="E736" s="8"/>
+      <c r="F736" s="8"/>
+      <c r="G736" s="8"/>
+      <c r="H736" s="8"/>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B737" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C737" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D737" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E737" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F737" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G737" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H737" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B738" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C738" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D738" s="3">
+        <v>600</v>
+      </c>
+      <c r="E738" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F738" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G738" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H738" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B739" s="12"/>
+      <c r="C739" s="12"/>
+      <c r="D739" s="12"/>
+      <c r="E739" s="12"/>
+      <c r="F739" s="12"/>
+      <c r="G739" s="12"/>
+      <c r="H739" s="12"/>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="B741" s="13"/>
+      <c r="C741" s="13"/>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="A742" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B742" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C742" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" s="16">
+        <v>1785</v>
+      </c>
+      <c r="B743" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C743" s="17" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="B745" s="18"/>
+      <c r="C745" s="18"/>
+      <c r="D745" s="18"/>
+      <c r="E745" s="18"/>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B746" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C746" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D746" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E746" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="747" spans="1:10">
+      <c r="A747" s="21">
+        <v>3110</v>
+      </c>
+      <c r="B747" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C747" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D747" s="22" t="s">
+        <v>375</v>
+      </c>
+      <c r="E747" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="A749" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="B749" s="8"/>
+      <c r="C749" s="8"/>
+      <c r="D749" s="8"/>
+      <c r="E749" s="8"/>
+      <c r="F749" s="8"/>
+      <c r="G749" s="8"/>
+      <c r="H749" s="8"/>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B750" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C750" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D750" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E750" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F750" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G750" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H750" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B751" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C751" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D751" s="3">
+        <v>600</v>
+      </c>
+      <c r="E751" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F751" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G751" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="H751" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B752" s="12"/>
+      <c r="C752" s="12"/>
+      <c r="D752" s="12"/>
+      <c r="E752" s="12"/>
+      <c r="F752" s="12"/>
+      <c r="G752" s="12"/>
+      <c r="H752" s="12"/>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="B754" s="13"/>
+      <c r="C754" s="13"/>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B755" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C755" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" s="16">
+        <v>1786</v>
+      </c>
+      <c r="B756" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C756" s="17" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" s="18" t="s">
+        <v>380</v>
+      </c>
+      <c r="B758" s="18"/>
+      <c r="C758" s="18"/>
+      <c r="D758" s="18"/>
+      <c r="E758" s="18"/>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B759" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C759" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D759" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E759" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" s="21">
+        <v>3112</v>
+      </c>
+      <c r="B760" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C760" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="D760" s="22" t="s">
+        <v>379</v>
+      </c>
+      <c r="E760" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="23"/>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="B765" s="2"/>
+      <c r="C765" s="2"/>
+      <c r="D765" s="2"/>
+      <c r="E765" s="2"/>
+      <c r="F765" s="2"/>
+      <c r="G765" s="2"/>
+      <c r="H765" s="2"/>
+      <c r="I765" s="2"/>
+      <c r="J765" s="2"/>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B558" s="4" t="s">
+      <c r="B766" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C558" s="4" t="s">
+      <c r="C766" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D558" s="4" t="s">
+      <c r="D766" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E558" s="4" t="s">
+      <c r="E766" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F558" s="4" t="s">
+      <c r="F766" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G558" s="4" t="s">
+      <c r="G766" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H558" s="4" t="s">
+      <c r="H766" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I558" s="5" t="s">
+      <c r="I766" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J558" s="5" t="s">
+      <c r="J766" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="559" spans="1:10">
-      <c r="A559" s="3" t="s">
+    <row r="767" spans="1:10">
+      <c r="A767" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B559" s="3" t="s">
-[...3 lines deleted...]
-      <c r="D559" s="3" t="s">
+      <c r="B767" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="C767" s="3"/>
+      <c r="D767" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="E559" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F559" s="3" t="s">
+      <c r="E767" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F767" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="G559" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H559" s="3" t="s">
+      <c r="G767" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H767" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I559" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A561" t="s">
+      <c r="I767" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="J767" s="6" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" t="s">
         <v>20</v>
       </c>
-      <c r="B561" t="s">
-[...2 lines deleted...]
-      <c r="C561" t="s">
+      <c r="B769" t="s">
+        <v>382</v>
+      </c>
+      <c r="C769" t="s">
         <v>21</v>
       </c>
-      <c r="D561" t="s">
-[...2 lines deleted...]
-      <c r="E561" t="s">
+      <c r="D769" t="s">
+        <v>386</v>
+      </c>
+      <c r="E769" t="s">
         <v>5</v>
       </c>
-      <c r="F561" t="s">
+      <c r="F769" t="s">
         <v>70</v>
       </c>
-      <c r="G561" t="s">
+      <c r="G769" t="s">
         <v>7</v>
       </c>
-      <c r="H561" t="s">
+      <c r="H769" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="562" spans="1:10">
-      <c r="A562" t="s">
+    <row r="770" spans="1:10">
+      <c r="A770" t="s">
         <v>9</v>
       </c>
-      <c r="B562" t="s">
+      <c r="B770" t="s">
         <v>18</v>
       </c>
-      <c r="C562" t="s">
+      <c r="C770" t="s">
         <v>23</v>
       </c>
-      <c r="D562" t="s">
+      <c r="D770" t="s">
         <v>24</v>
       </c>
-      <c r="E562" t="s">
+      <c r="E770" t="s">
         <v>25</v>
       </c>
-      <c r="F562" t="s">
+      <c r="F770" t="s">
         <v>26</v>
       </c>
-      <c r="G562" t="s">
+      <c r="G770" t="s">
         <v>8</v>
       </c>
-      <c r="H562" t="s">
-[...4 lines deleted...]
-      <c r="A563" t="s">
+      <c r="H770" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="771" spans="1:10">
+      <c r="A771" t="s">
         <v>27</v>
       </c>
-      <c r="B563" t="s">
-[...2 lines deleted...]
-      <c r="C563" t="s">
+      <c r="B771" t="s">
+        <v>385</v>
+      </c>
+      <c r="C771" t="s">
         <v>28</v>
       </c>
-      <c r="D563" t="s">
-[...2 lines deleted...]
-      <c r="E563" t="s">
+      <c r="D771" t="s">
+        <v>385</v>
+      </c>
+      <c r="E771" t="s">
         <v>29</v>
       </c>
-      <c r="F563" t="s">
-[...2 lines deleted...]
-      <c r="G563" t="s">
+      <c r="F771" t="s">
+        <v>387</v>
+      </c>
+      <c r="G771" t="s">
         <v>31</v>
       </c>
-      <c r="H563" t="s">
-[...4 lines deleted...]
-      <c r="A564" t="s">
+      <c r="H771" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" t="s">
         <v>32</v>
       </c>
-      <c r="B564" t="s">
-[...2 lines deleted...]
-      <c r="C564" t="s">
+      <c r="B772" t="s">
+        <v>387</v>
+      </c>
+      <c r="C772" t="s">
         <v>33</v>
       </c>
-      <c r="D564" t="s">
-[...2 lines deleted...]
-      <c r="E564" t="s">
+      <c r="D772" t="s">
+        <v>388</v>
+      </c>
+      <c r="E772" t="s">
         <v>6</v>
       </c>
-      <c r="F564" t="s">
-[...4 lines deleted...]
-      <c r="A566" s="7" t="s">
+      <c r="F772" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B566" s="7"/>
-[...20 lines deleted...]
-      <c r="A569" s="9" t="s">
+      <c r="B774" s="7"/>
+      <c r="C774" s="7"/>
+      <c r="D774" s="7"/>
+      <c r="E774" s="7"/>
+      <c r="F774" s="7"/>
+      <c r="G774" s="7"/>
+      <c r="H774" s="7"/>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="B776" s="8"/>
+      <c r="C776" s="8"/>
+      <c r="D776" s="8"/>
+      <c r="E776" s="8"/>
+      <c r="F776" s="8"/>
+      <c r="G776" s="8"/>
+      <c r="H776" s="8"/>
+    </row>
+    <row r="777" spans="1:10">
+      <c r="A777" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B569" s="9" t="s">
+      <c r="B777" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C569" s="9" t="s">
+      <c r="C777" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D569" s="9" t="s">
+      <c r="D777" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E569" s="9" t="s">
+      <c r="E777" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F569" s="9" t="s">
+      <c r="F777" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G569" s="9" t="s">
+      <c r="G777" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H569" s="10" t="s">
+      <c r="H777" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="570" spans="1:10">
-[...9 lines deleted...]
-      <c r="D570" s="3">
+    <row r="778" spans="1:10">
+      <c r="A778" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B778" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C778" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D778" s="3">
         <v>632</v>
       </c>
-      <c r="E570" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F570" s="3" t="s">
+      <c r="E778" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F778" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="G570" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H570" s="6" t="s">
+      <c r="G778" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="H778" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="571" spans="1:10">
-[...19 lines deleted...]
-      <c r="A574" s="14" t="s">
+    <row r="779" spans="1:10">
+      <c r="A779" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="B779" s="12"/>
+      <c r="C779" s="12"/>
+      <c r="D779" s="12"/>
+      <c r="E779" s="12"/>
+      <c r="F779" s="12"/>
+      <c r="G779" s="12"/>
+      <c r="H779" s="12"/>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="B781" s="13"/>
+      <c r="C781" s="13"/>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B574" s="14" t="s">
+      <c r="B782" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C574" s="15" t="s">
+      <c r="C782" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="575" spans="1:10">
-      <c r="A575" s="16">
+    <row r="783" spans="1:10">
+      <c r="A783" s="16">
         <v>851</v>
       </c>
-      <c r="B575" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A578" s="19" t="s">
+      <c r="B783" s="16" t="s">
+        <v>397</v>
+      </c>
+      <c r="C783" s="17" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" s="18" t="s">
+        <v>398</v>
+      </c>
+      <c r="B785" s="18"/>
+      <c r="C785" s="18"/>
+      <c r="D785" s="18"/>
+      <c r="E785" s="18"/>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B578" s="19" t="s">
+      <c r="B786" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C578" s="19" t="s">
+      <c r="C786" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D578" s="20" t="s">
+      <c r="D786" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E578" s="19" t="s">
+      <c r="E786" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="579" spans="1:10">
-      <c r="A579" s="21">
+    <row r="787" spans="1:10">
+      <c r="A787" s="21">
         <v>5172</v>
       </c>
-      <c r="B579" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E579" s="21" t="s">
+      <c r="B787" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="C787" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="D787" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="E787" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="582" spans="1:10">
-[...17 lines deleted...]
-      <c r="A585" s="4" t="s">
+    <row r="790" spans="1:10">
+      <c r="A790" s="23"/>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="B792" s="2"/>
+      <c r="C792" s="2"/>
+      <c r="D792" s="2"/>
+      <c r="E792" s="2"/>
+      <c r="F792" s="2"/>
+      <c r="G792" s="2"/>
+      <c r="H792" s="2"/>
+      <c r="I792" s="2"/>
+      <c r="J792" s="2"/>
+    </row>
+    <row r="793" spans="1:10">
+      <c r="A793" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B585" s="4" t="s">
+      <c r="B793" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C585" s="4" t="s">
+      <c r="C793" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D585" s="4" t="s">
+      <c r="D793" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E585" s="4" t="s">
+      <c r="E793" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F585" s="4" t="s">
+      <c r="F793" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G585" s="4" t="s">
+      <c r="G793" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H585" s="4" t="s">
+      <c r="H793" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I585" s="5" t="s">
+      <c r="I793" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J585" s="5" t="s">
+      <c r="J793" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="586" spans="1:10">
-[...7 lines deleted...]
-      <c r="D586" s="3" t="s">
+    <row r="794" spans="1:10">
+      <c r="A794" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B794" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="C794" s="3"/>
+      <c r="D794" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="E586" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F586" s="3" t="s">
+      <c r="E794" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F794" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="G586" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H586" s="3" t="s">
+      <c r="G794" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H794" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I586" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A588" t="s">
+      <c r="I794" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="J794" s="6" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" t="s">
         <v>20</v>
       </c>
-      <c r="B588" t="s">
-[...2 lines deleted...]
-      <c r="C588" t="s">
+      <c r="B796" t="s">
+        <v>402</v>
+      </c>
+      <c r="C796" t="s">
         <v>21</v>
       </c>
-      <c r="D588" t="s">
-[...2 lines deleted...]
-      <c r="E588" t="s">
+      <c r="D796" t="s">
+        <v>405</v>
+      </c>
+      <c r="E796" t="s">
         <v>5</v>
       </c>
-      <c r="F588" t="s">
+      <c r="F796" t="s">
         <v>70</v>
       </c>
-      <c r="G588" t="s">
+      <c r="G796" t="s">
         <v>7</v>
       </c>
-      <c r="H588" t="s">
+      <c r="H796" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="589" spans="1:10">
-      <c r="A589" t="s">
+    <row r="797" spans="1:10">
+      <c r="A797" t="s">
         <v>9</v>
       </c>
-      <c r="B589" t="s">
+      <c r="B797" t="s">
         <v>18</v>
       </c>
-      <c r="C589" t="s">
+      <c r="C797" t="s">
         <v>23</v>
       </c>
-      <c r="D589" t="s">
+      <c r="D797" t="s">
         <v>24</v>
       </c>
-      <c r="E589" t="s">
+      <c r="E797" t="s">
         <v>25</v>
       </c>
-      <c r="F589" t="s">
+      <c r="F797" t="s">
         <v>26</v>
       </c>
-      <c r="G589" t="s">
+      <c r="G797" t="s">
         <v>8</v>
       </c>
-      <c r="H589" t="s">
-[...4 lines deleted...]
-      <c r="A590" t="s">
+      <c r="H797" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" t="s">
         <v>27</v>
       </c>
-      <c r="B590" t="s">
-[...2 lines deleted...]
-      <c r="C590" t="s">
+      <c r="B798" t="s">
+        <v>404</v>
+      </c>
+      <c r="C798" t="s">
         <v>28</v>
       </c>
-      <c r="D590" t="s">
-[...2 lines deleted...]
-      <c r="E590" t="s">
+      <c r="D798" t="s">
+        <v>404</v>
+      </c>
+      <c r="E798" t="s">
         <v>29</v>
       </c>
-      <c r="F590" t="s">
-[...2 lines deleted...]
-      <c r="G590" t="s">
+      <c r="F798" t="s">
+        <v>406</v>
+      </c>
+      <c r="G798" t="s">
         <v>31</v>
       </c>
-      <c r="H590" t="s">
-[...4 lines deleted...]
-      <c r="A591" t="s">
+      <c r="H798" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" t="s">
         <v>32</v>
       </c>
-      <c r="B591" t="s">
-[...2 lines deleted...]
-      <c r="C591" t="s">
+      <c r="B799" t="s">
+        <v>406</v>
+      </c>
+      <c r="C799" t="s">
         <v>33</v>
       </c>
-      <c r="D591" t="s">
-[...2 lines deleted...]
-      <c r="E591" t="s">
+      <c r="D799" t="s">
+        <v>407</v>
+      </c>
+      <c r="E799" t="s">
         <v>6</v>
       </c>
-      <c r="F591" t="s">
-[...4 lines deleted...]
-      <c r="A593" s="7" t="s">
+      <c r="F799" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="801" spans="1:10">
+      <c r="A801" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B593" s="7"/>
-[...2443 lines deleted...]
-      </c>
+      <c r="B801" s="7"/>
+      <c r="C801" s="7"/>
+      <c r="D801" s="7"/>
+      <c r="E801" s="7"/>
+      <c r="F801" s="7"/>
+      <c r="G801" s="7"/>
+      <c r="H801" s="7"/>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" s="8" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="B803" s="8"/>
       <c r="C803" s="8"/>
       <c r="D803" s="8"/>
       <c r="E803" s="8"/>
       <c r="F803" s="8"/>
       <c r="G803" s="8"/>
       <c r="H803" s="8"/>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B804" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C804" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D804" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E804" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F804" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G804" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H804" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" s="3" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="B805" s="3" t="s">
-        <v>404</v>
+        <v>135</v>
       </c>
       <c r="C805" s="3" t="s">
-        <v>405</v>
+        <v>136</v>
       </c>
       <c r="D805" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E805" s="3" t="s">
-        <v>406</v>
+        <v>287</v>
       </c>
       <c r="F805" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G805" s="3" t="s">
-        <v>408</v>
+        <v>138</v>
       </c>
       <c r="H805" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" s="11" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="B806" s="12"/>
       <c r="C806" s="12"/>
       <c r="D806" s="12"/>
       <c r="E806" s="12"/>
       <c r="F806" s="12"/>
       <c r="G806" s="12"/>
       <c r="H806" s="12"/>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" s="13" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="B808" s="13"/>
       <c r="C808" s="13"/>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B809" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C809" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" s="16">
-        <v>37</v>
+        <v>11556</v>
       </c>
       <c r="B810" s="16" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="C810" s="17" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" s="18" t="s">
-        <v>430</v>
+        <v>413</v>
       </c>
       <c r="B812" s="18"/>
       <c r="C812" s="18"/>
       <c r="D812" s="18"/>
       <c r="E812" s="18"/>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B813" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C813" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D813" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E813" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" s="21">
-        <v>591</v>
+        <v>726</v>
       </c>
       <c r="B814" s="21" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="C814" s="21" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="D814" s="22" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
       <c r="E814" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" s="8" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
       <c r="B816" s="8"/>
       <c r="C816" s="8"/>
       <c r="D816" s="8"/>
       <c r="E816" s="8"/>
       <c r="F816" s="8"/>
       <c r="G816" s="8"/>
       <c r="H816" s="8"/>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B817" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C817" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D817" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E817" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F817" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G817" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H817" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" s="3" t="s">
-        <v>209</v>
+        <v>134</v>
       </c>
       <c r="B818" s="3" t="s">
-        <v>210</v>
+        <v>135</v>
       </c>
       <c r="C818" s="3" t="s">
-        <v>432</v>
+        <v>136</v>
       </c>
       <c r="D818" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E818" s="3" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="F818" s="3" t="s">
-        <v>407</v>
+        <v>137</v>
       </c>
       <c r="G818" s="3" t="s">
-        <v>433</v>
+        <v>138</v>
       </c>
       <c r="H818" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" s="11" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="B819" s="12"/>
       <c r="C819" s="12"/>
       <c r="D819" s="12"/>
       <c r="E819" s="12"/>
       <c r="F819" s="12"/>
       <c r="G819" s="12"/>
       <c r="H819" s="12"/>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" s="13" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="B821" s="13"/>
       <c r="C821" s="13"/>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B822" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C822" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" s="16">
-        <v>1</v>
+        <v>11413</v>
       </c>
       <c r="B823" s="16" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C823" s="17" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" s="18" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="B825" s="18"/>
       <c r="C825" s="18"/>
       <c r="D825" s="18"/>
       <c r="E825" s="18"/>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B826" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C826" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D826" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E826" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="827" spans="1:10">
       <c r="A827" s="21">
-        <v>994</v>
+        <v>6411</v>
       </c>
       <c r="B827" s="21" t="s">
-        <v>438</v>
+        <v>405</v>
       </c>
       <c r="C827" s="21" t="s">
-        <v>209</v>
+        <v>134</v>
       </c>
       <c r="D827" s="22" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="E827" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" s="8" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
       <c r="B829" s="8"/>
       <c r="C829" s="8"/>
       <c r="D829" s="8"/>
       <c r="E829" s="8"/>
       <c r="F829" s="8"/>
       <c r="G829" s="8"/>
       <c r="H829" s="8"/>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B830" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C830" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D830" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E830" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F830" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G830" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H830" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="831" spans="1:10">
       <c r="A831" s="3" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="B831" s="3" t="s">
-        <v>404</v>
+        <v>135</v>
       </c>
       <c r="C831" s="3" t="s">
-        <v>405</v>
+        <v>136</v>
       </c>
       <c r="D831" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E831" s="3" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="F831" s="3" t="s">
-        <v>407</v>
+        <v>137</v>
       </c>
       <c r="G831" s="3" t="s">
-        <v>408</v>
+        <v>138</v>
       </c>
       <c r="H831" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" s="11" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
       <c r="B832" s="12"/>
       <c r="C832" s="12"/>
       <c r="D832" s="12"/>
       <c r="E832" s="12"/>
       <c r="F832" s="12"/>
       <c r="G832" s="12"/>
       <c r="H832" s="12"/>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" s="13" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="B834" s="13"/>
       <c r="C834" s="13"/>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B835" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C835" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" s="16">
-        <v>41</v>
+        <v>11412</v>
       </c>
       <c r="B836" s="16" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="C836" s="17" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" s="18" t="s">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="B838" s="18"/>
       <c r="C838" s="18"/>
       <c r="D838" s="18"/>
       <c r="E838" s="18"/>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B839" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C839" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D839" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E839" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" s="21">
-        <v>1180</v>
+        <v>6413</v>
       </c>
       <c r="B840" s="21" t="s">
-        <v>442</v>
+        <v>405</v>
       </c>
       <c r="C840" s="21" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="D840" s="22" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
       <c r="E840" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" s="8" t="s">
-        <v>445</v>
+        <v>426</v>
       </c>
       <c r="B842" s="8"/>
       <c r="C842" s="8"/>
       <c r="D842" s="8"/>
       <c r="E842" s="8"/>
       <c r="F842" s="8"/>
       <c r="G842" s="8"/>
       <c r="H842" s="8"/>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B843" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C843" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D843" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E843" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F843" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G843" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H843" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" s="3" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="B844" s="3" t="s">
-        <v>404</v>
+        <v>135</v>
       </c>
       <c r="C844" s="3" t="s">
-        <v>405</v>
+        <v>136</v>
       </c>
       <c r="D844" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E844" s="3" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="F844" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G844" s="3" t="s">
-        <v>408</v>
+        <v>138</v>
       </c>
       <c r="H844" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" s="11" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="B845" s="12"/>
       <c r="C845" s="12"/>
       <c r="D845" s="12"/>
       <c r="E845" s="12"/>
       <c r="F845" s="12"/>
       <c r="G845" s="12"/>
       <c r="H845" s="12"/>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" s="13" t="s">
-        <v>447</v>
+        <v>428</v>
       </c>
       <c r="B847" s="13"/>
       <c r="C847" s="13"/>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B848" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C848" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="849" spans="1:10">
       <c r="A849" s="16">
-        <v>43</v>
+        <v>11411</v>
       </c>
       <c r="B849" s="16" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="C849" s="17" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" s="18" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="B851" s="18"/>
       <c r="C851" s="18"/>
       <c r="D851" s="18"/>
       <c r="E851" s="18"/>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B852" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C852" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D852" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E852" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="853" spans="1:10">
       <c r="A853" s="21">
-        <v>1181</v>
+        <v>6415</v>
       </c>
       <c r="B853" s="21" t="s">
-        <v>442</v>
+        <v>405</v>
       </c>
       <c r="C853" s="21" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="D853" s="22" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="E853" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" s="8" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
       <c r="B855" s="8"/>
       <c r="C855" s="8"/>
       <c r="D855" s="8"/>
       <c r="E855" s="8"/>
       <c r="F855" s="8"/>
       <c r="G855" s="8"/>
       <c r="H855" s="8"/>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B856" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C856" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D856" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E856" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F856" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G856" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H856" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" s="3" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="B857" s="3" t="s">
-        <v>404</v>
+        <v>135</v>
       </c>
       <c r="C857" s="3" t="s">
-        <v>405</v>
+        <v>49</v>
       </c>
       <c r="D857" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E857" s="3" t="s">
-        <v>406</v>
+        <v>287</v>
       </c>
       <c r="F857" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G857" s="3" t="s">
-        <v>408</v>
+        <v>138</v>
       </c>
       <c r="H857" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" s="11" t="s">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="B858" s="12"/>
       <c r="C858" s="12"/>
       <c r="D858" s="12"/>
       <c r="E858" s="12"/>
       <c r="F858" s="12"/>
       <c r="G858" s="12"/>
       <c r="H858" s="12"/>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" s="13" t="s">
-        <v>452</v>
+        <v>433</v>
       </c>
       <c r="B860" s="13"/>
       <c r="C860" s="13"/>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B861" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C861" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" s="16">
-        <v>42</v>
+        <v>11415</v>
       </c>
       <c r="B862" s="16" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="C862" s="17" t="s">
-        <v>453</v>
+        <v>434</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" s="18" t="s">
-        <v>454</v>
+        <v>435</v>
       </c>
       <c r="B864" s="18"/>
       <c r="C864" s="18"/>
       <c r="D864" s="18"/>
       <c r="E864" s="18"/>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B865" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C865" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D865" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E865" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" s="21">
-        <v>1182</v>
+        <v>6407</v>
       </c>
       <c r="B866" s="21" t="s">
-        <v>442</v>
+        <v>405</v>
       </c>
       <c r="C866" s="21" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="D866" s="22" t="s">
-        <v>453</v>
+        <v>434</v>
       </c>
       <c r="E866" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" s="8" t="s">
-        <v>455</v>
+        <v>436</v>
       </c>
       <c r="B868" s="8"/>
       <c r="C868" s="8"/>
       <c r="D868" s="8"/>
       <c r="E868" s="8"/>
       <c r="F868" s="8"/>
       <c r="G868" s="8"/>
       <c r="H868" s="8"/>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B869" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C869" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D869" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E869" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F869" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G869" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H869" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" s="3" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="B870" s="3" t="s">
-        <v>404</v>
+        <v>135</v>
       </c>
       <c r="C870" s="3" t="s">
-        <v>405</v>
+        <v>136</v>
       </c>
       <c r="D870" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E870" s="3" t="s">
-        <v>406</v>
+        <v>287</v>
       </c>
       <c r="F870" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G870" s="3" t="s">
-        <v>408</v>
+        <v>138</v>
       </c>
       <c r="H870" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" s="11" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
       <c r="B871" s="12"/>
       <c r="C871" s="12"/>
       <c r="D871" s="12"/>
       <c r="E871" s="12"/>
       <c r="F871" s="12"/>
       <c r="G871" s="12"/>
       <c r="H871" s="12"/>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" s="13" t="s">
-        <v>457</v>
+        <v>438</v>
       </c>
       <c r="B873" s="13"/>
       <c r="C873" s="13"/>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B874" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C874" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" s="16">
-        <v>46</v>
+        <v>11417</v>
       </c>
       <c r="B875" s="16" t="s">
-        <v>458</v>
+        <v>419</v>
       </c>
       <c r="C875" s="17" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" s="18" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="B877" s="18"/>
       <c r="C877" s="18"/>
       <c r="D877" s="18"/>
       <c r="E877" s="18"/>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B878" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C878" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D878" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E878" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" s="21">
-        <v>2862</v>
+        <v>6402</v>
       </c>
       <c r="B879" s="21" t="s">
-        <v>458</v>
+        <v>405</v>
       </c>
       <c r="C879" s="21" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="D879" s="22" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="E879" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="881" spans="1:10">
       <c r="A881" s="8" t="s">
-        <v>461</v>
+        <v>441</v>
       </c>
       <c r="B881" s="8"/>
       <c r="C881" s="8"/>
       <c r="D881" s="8"/>
       <c r="E881" s="8"/>
       <c r="F881" s="8"/>
       <c r="G881" s="8"/>
       <c r="H881" s="8"/>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B882" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C882" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D882" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E882" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F882" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G882" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H882" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" s="3" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="B883" s="3" t="s">
-        <v>404</v>
+        <v>135</v>
       </c>
       <c r="C883" s="3" t="s">
-        <v>405</v>
+        <v>136</v>
       </c>
       <c r="D883" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E883" s="3" t="s">
-        <v>406</v>
+        <v>287</v>
       </c>
       <c r="F883" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G883" s="3" t="s">
-        <v>408</v>
+        <v>138</v>
       </c>
       <c r="H883" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="884" spans="1:10">
       <c r="A884" s="11" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="B884" s="12"/>
       <c r="C884" s="12"/>
       <c r="D884" s="12"/>
       <c r="E884" s="12"/>
       <c r="F884" s="12"/>
       <c r="G884" s="12"/>
       <c r="H884" s="12"/>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" s="13" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
       <c r="B886" s="13"/>
       <c r="C886" s="13"/>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B887" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C887" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="888" spans="1:10">
       <c r="A888" s="16">
-        <v>48</v>
+        <v>11416</v>
       </c>
       <c r="B888" s="16" t="s">
-        <v>458</v>
+        <v>419</v>
       </c>
       <c r="C888" s="17" t="s">
-        <v>464</v>
+        <v>443</v>
       </c>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" s="18" t="s">
-        <v>465</v>
+        <v>444</v>
       </c>
       <c r="B890" s="18"/>
       <c r="C890" s="18"/>
       <c r="D890" s="18"/>
       <c r="E890" s="18"/>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B891" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C891" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D891" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E891" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" s="21">
-        <v>2863</v>
+        <v>6404</v>
       </c>
       <c r="B892" s="21" t="s">
-        <v>458</v>
+        <v>405</v>
       </c>
       <c r="C892" s="21" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="D892" s="22" t="s">
-        <v>464</v>
+        <v>443</v>
       </c>
       <c r="E892" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" s="8" t="s">
-        <v>466</v>
+        <v>445</v>
       </c>
       <c r="B894" s="8"/>
       <c r="C894" s="8"/>
       <c r="D894" s="8"/>
       <c r="E894" s="8"/>
       <c r="F894" s="8"/>
       <c r="G894" s="8"/>
       <c r="H894" s="8"/>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B895" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C895" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D895" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E895" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F895" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G895" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H895" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" s="3" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="B896" s="3" t="s">
-        <v>404</v>
+        <v>135</v>
       </c>
       <c r="C896" s="3" t="s">
-        <v>405</v>
+        <v>136</v>
       </c>
       <c r="D896" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E896" s="3" t="s">
-        <v>406</v>
+        <v>287</v>
       </c>
       <c r="F896" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G896" s="3" t="s">
-        <v>408</v>
+        <v>138</v>
       </c>
       <c r="H896" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" s="11" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
       <c r="B897" s="12"/>
       <c r="C897" s="12"/>
       <c r="D897" s="12"/>
       <c r="E897" s="12"/>
       <c r="F897" s="12"/>
       <c r="G897" s="12"/>
       <c r="H897" s="12"/>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" s="13" t="s">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="B899" s="13"/>
       <c r="C899" s="13"/>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B900" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C900" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" s="16">
-        <v>49</v>
+        <v>11418</v>
       </c>
       <c r="B901" s="16" t="s">
-        <v>469</v>
+        <v>419</v>
       </c>
       <c r="C901" s="17" t="s">
-        <v>470</v>
+        <v>447</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" s="18" t="s">
-        <v>471</v>
+        <v>448</v>
       </c>
       <c r="B903" s="18"/>
       <c r="C903" s="18"/>
       <c r="D903" s="18"/>
       <c r="E903" s="18"/>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B904" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C904" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D904" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E904" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" s="21">
-        <v>2866</v>
+        <v>6399</v>
       </c>
       <c r="B905" s="21" t="s">
-        <v>469</v>
+        <v>405</v>
       </c>
       <c r="C905" s="21" t="s">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="D905" s="22" t="s">
-        <v>470</v>
+        <v>447</v>
       </c>
       <c r="E905" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" s="8" t="s">
-        <v>472</v>
+        <v>449</v>
       </c>
       <c r="B907" s="8"/>
       <c r="C907" s="8"/>
       <c r="D907" s="8"/>
       <c r="E907" s="8"/>
       <c r="F907" s="8"/>
       <c r="G907" s="8"/>
       <c r="H907" s="8"/>
     </row>
     <row r="908" spans="1:10">
       <c r="A908" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B908" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C908" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D908" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E908" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F908" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G908" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H908" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" s="3" t="s">
-        <v>241</v>
+        <v>134</v>
       </c>
       <c r="B909" s="3" t="s">
-        <v>242</v>
+        <v>135</v>
       </c>
       <c r="C909" s="3" t="s">
-        <v>473</v>
+        <v>136</v>
       </c>
       <c r="D909" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E909" s="3" t="s">
-        <v>212</v>
+        <v>287</v>
       </c>
       <c r="F909" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G909" s="3" t="s">
-        <v>474</v>
+        <v>138</v>
       </c>
       <c r="H909" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" s="11" t="s">
-        <v>475</v>
+        <v>437</v>
       </c>
       <c r="B910" s="12"/>
       <c r="C910" s="12"/>
       <c r="D910" s="12"/>
       <c r="E910" s="12"/>
       <c r="F910" s="12"/>
       <c r="G910" s="12"/>
       <c r="H910" s="12"/>
     </row>
     <row r="912" spans="1:10">
       <c r="A912" s="13" t="s">
-        <v>476</v>
+        <v>450</v>
       </c>
       <c r="B912" s="13"/>
       <c r="C912" s="13"/>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B913" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C913" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" s="16">
-        <v>202400000000049</v>
+        <v>11419</v>
       </c>
       <c r="B914" s="16" t="s">
-        <v>477</v>
+        <v>419</v>
       </c>
       <c r="C914" s="17" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" s="18" t="s">
-        <v>479</v>
+        <v>452</v>
       </c>
       <c r="B916" s="18"/>
       <c r="C916" s="18"/>
       <c r="D916" s="18"/>
       <c r="E916" s="18"/>
     </row>
     <row r="917" spans="1:10">
       <c r="A917" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B917" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C917" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D917" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E917" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" s="21">
-        <v>3023</v>
+        <v>6395</v>
       </c>
       <c r="B918" s="21" t="s">
-        <v>477</v>
+        <v>405</v>
       </c>
       <c r="C918" s="21" t="s">
-        <v>241</v>
+        <v>134</v>
       </c>
       <c r="D918" s="22" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="E918" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" s="8" t="s">
-        <v>480</v>
+        <v>453</v>
       </c>
       <c r="B920" s="8"/>
       <c r="C920" s="8"/>
       <c r="D920" s="8"/>
       <c r="E920" s="8"/>
       <c r="F920" s="8"/>
       <c r="G920" s="8"/>
       <c r="H920" s="8"/>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B921" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C921" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D921" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E921" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F921" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G921" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H921" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" s="3" t="s">
-        <v>481</v>
+        <v>134</v>
       </c>
       <c r="B922" s="3" t="s">
-        <v>482</v>
+        <v>135</v>
       </c>
       <c r="C922" s="3" t="s">
-        <v>483</v>
+        <v>136</v>
       </c>
       <c r="D922" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E922" s="3" t="s">
-        <v>484</v>
+        <v>287</v>
       </c>
       <c r="F922" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G922" s="3" t="s">
-        <v>485</v>
+        <v>138</v>
       </c>
       <c r="H922" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" s="11" t="s">
-        <v>486</v>
+        <v>437</v>
       </c>
       <c r="B923" s="12"/>
       <c r="C923" s="12"/>
       <c r="D923" s="12"/>
       <c r="E923" s="12"/>
       <c r="F923" s="12"/>
       <c r="G923" s="12"/>
       <c r="H923" s="12"/>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" s="13" t="s">
-        <v>487</v>
+        <v>454</v>
       </c>
       <c r="B925" s="13"/>
       <c r="C925" s="13"/>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B926" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C926" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" s="16">
-        <v>214</v>
+        <v>11422</v>
       </c>
       <c r="B927" s="16" t="s">
-        <v>488</v>
+        <v>419</v>
       </c>
       <c r="C927" s="17" t="s">
-        <v>489</v>
+        <v>455</v>
       </c>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" s="18" t="s">
-        <v>490</v>
+        <v>456</v>
       </c>
       <c r="B929" s="18"/>
       <c r="C929" s="18"/>
       <c r="D929" s="18"/>
       <c r="E929" s="18"/>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B930" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C930" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D930" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E930" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="931" spans="1:10">
       <c r="A931" s="21">
-        <v>4064</v>
+        <v>6392</v>
       </c>
       <c r="B931" s="21" t="s">
-        <v>491</v>
+        <v>405</v>
       </c>
       <c r="C931" s="21" t="s">
-        <v>481</v>
+        <v>134</v>
       </c>
       <c r="D931" s="22" t="s">
-        <v>489</v>
+        <v>455</v>
       </c>
       <c r="E931" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="933" spans="1:10">
       <c r="A933" s="8" t="s">
-        <v>492</v>
+        <v>457</v>
       </c>
       <c r="B933" s="8"/>
       <c r="C933" s="8"/>
       <c r="D933" s="8"/>
       <c r="E933" s="8"/>
       <c r="F933" s="8"/>
       <c r="G933" s="8"/>
       <c r="H933" s="8"/>
     </row>
     <row r="934" spans="1:10">
       <c r="A934" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B934" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C934" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D934" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E934" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F934" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G934" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H934" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="935" spans="1:10">
       <c r="A935" s="3" t="s">
-        <v>493</v>
+        <v>134</v>
       </c>
       <c r="B935" s="3" t="s">
-        <v>494</v>
+        <v>135</v>
       </c>
       <c r="C935" s="3" t="s">
-        <v>495</v>
+        <v>49</v>
       </c>
       <c r="D935" s="3">
-        <v>706</v>
+        <v>621</v>
       </c>
       <c r="E935" s="3" t="s">
-        <v>406</v>
+        <v>287</v>
       </c>
       <c r="F935" s="3" t="s">
-        <v>407</v>
+        <v>150</v>
       </c>
       <c r="G935" s="3" t="s">
-        <v>496</v>
+        <v>458</v>
       </c>
       <c r="H935" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" s="11" t="s">
-        <v>497</v>
+        <v>459</v>
       </c>
       <c r="B936" s="12"/>
       <c r="C936" s="12"/>
       <c r="D936" s="12"/>
       <c r="E936" s="12"/>
       <c r="F936" s="12"/>
       <c r="G936" s="12"/>
       <c r="H936" s="12"/>
     </row>
     <row r="938" spans="1:10">
       <c r="A938" s="13" t="s">
-        <v>498</v>
+        <v>460</v>
       </c>
       <c r="B938" s="13"/>
       <c r="C938" s="13"/>
     </row>
     <row r="939" spans="1:10">
       <c r="A939" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B939" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C939" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="940" spans="1:10">
       <c r="A940" s="16">
-        <v>49</v>
+        <v>11407</v>
       </c>
       <c r="B940" s="16" t="s">
-        <v>499</v>
+        <v>461</v>
       </c>
       <c r="C940" s="17" t="s">
-        <v>500</v>
+        <v>462</v>
       </c>
     </row>
     <row r="942" spans="1:10">
       <c r="A942" s="18" t="s">
-        <v>501</v>
+        <v>463</v>
       </c>
       <c r="B942" s="18"/>
       <c r="C942" s="18"/>
       <c r="D942" s="18"/>
       <c r="E942" s="18"/>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B943" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C943" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D943" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E943" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" s="21">
-        <v>5536</v>
+        <v>6359</v>
       </c>
       <c r="B944" s="21" t="s">
-        <v>502</v>
+        <v>405</v>
       </c>
       <c r="C944" s="21" t="s">
-        <v>493</v>
+        <v>134</v>
       </c>
       <c r="D944" s="22" t="s">
-        <v>500</v>
+        <v>462</v>
       </c>
       <c r="E944" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="946" spans="1:10">
-[...10 lines deleted...]
-    </row>
     <row r="947" spans="1:10">
-      <c r="A947" s="9" t="s">
-[...46 lines deleted...]
-      <c r="H948" s="6" t="s">
+      <c r="A947" s="23"/>
+    </row>
+    <row r="949" spans="1:10">
+      <c r="A949" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="B949" s="2"/>
+      <c r="C949" s="2"/>
+      <c r="D949" s="2"/>
+      <c r="E949" s="2"/>
+      <c r="F949" s="2"/>
+      <c r="G949" s="2"/>
+      <c r="H949" s="2"/>
+      <c r="I949" s="2"/>
+      <c r="J949" s="2"/>
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B950" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C950" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D950" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E950" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F950" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G950" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H950" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I950" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J950" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="951" spans="1:10">
+      <c r="A951" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B951" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="C951" s="3"/>
+      <c r="D951" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E951" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F951" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G951" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H951" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I951" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="J951" s="6" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="953" spans="1:10">
+      <c r="A953" t="s">
+        <v>20</v>
+      </c>
+      <c r="B953" t="s">
+        <v>465</v>
+      </c>
+      <c r="C953" t="s">
+        <v>21</v>
+      </c>
+      <c r="D953" t="s">
+        <v>467</v>
+      </c>
+      <c r="E953" t="s">
+        <v>5</v>
+      </c>
+      <c r="F953" t="s">
+        <v>12</v>
+      </c>
+      <c r="G953" t="s">
+        <v>7</v>
+      </c>
+      <c r="H953" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" t="s">
+        <v>9</v>
+      </c>
+      <c r="B954" t="s">
+        <v>18</v>
+      </c>
+      <c r="C954" t="s">
+        <v>23</v>
+      </c>
+      <c r="D954" t="s">
+        <v>24</v>
+      </c>
+      <c r="E954" t="s">
+        <v>25</v>
+      </c>
+      <c r="F954" t="s">
+        <v>26</v>
+      </c>
+      <c r="G954" t="s">
+        <v>8</v>
+      </c>
+      <c r="H954" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" t="s">
+        <v>27</v>
+      </c>
+      <c r="B955" t="s">
+        <v>466</v>
+      </c>
+      <c r="C955" t="s">
+        <v>28</v>
+      </c>
+      <c r="D955" t="s">
+        <v>466</v>
+      </c>
+      <c r="E955" t="s">
+        <v>29</v>
+      </c>
+      <c r="F955" t="s">
         <v>50</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="C952" s="15" t="s">
+      <c r="G955" t="s">
         <v>31</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="E955" s="18"/>
+      <c r="H955" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="956" spans="1:10">
-      <c r="A956" s="19" t="s">
-[...8 lines deleted...]
-      <c r="D956" s="20" t="s">
+      <c r="A956" t="s">
         <v>32</v>
       </c>
-      <c r="E956" s="19" t="s">
+      <c r="B956" t="s">
+        <v>50</v>
+      </c>
+      <c r="C956" t="s">
+        <v>33</v>
+      </c>
+      <c r="D956" t="s">
+        <v>76</v>
+      </c>
+      <c r="E956" t="s">
+        <v>6</v>
+      </c>
+      <c r="F956" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="959" spans="1:10">
+      <c r="A959" s="23"/>
+    </row>
+    <row r="961" spans="1:10">
+      <c r="A961" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B961" s="2"/>
+      <c r="C961" s="2"/>
+      <c r="D961" s="2"/>
+      <c r="E961" s="2"/>
+      <c r="F961" s="2"/>
+      <c r="G961" s="2"/>
+      <c r="H961" s="2"/>
+      <c r="I961" s="2"/>
+      <c r="J961" s="2"/>
+    </row>
+    <row r="962" spans="1:10">
+      <c r="A962" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B962" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C962" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D962" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E962" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F962" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G962" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="J962" s="2"/>
+      <c r="H962" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I962" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J962" s="5" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="963" spans="1:10">
-      <c r="A963" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D963" s="4" t="s">
+      <c r="A963" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B963" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="C963" s="3"/>
+      <c r="D963" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E963" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="F963" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G963" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H963" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I963" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="J963" s="6" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="965" spans="1:10">
+      <c r="A965" t="s">
+        <v>20</v>
+      </c>
+      <c r="B965" t="s">
+        <v>470</v>
+      </c>
+      <c r="C965" t="s">
+        <v>21</v>
+      </c>
+      <c r="D965" t="s">
+        <v>473</v>
+      </c>
+      <c r="E965" t="s">
         <v>5</v>
       </c>
-      <c r="E963" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F963" s="4" t="s">
+      <c r="F965" t="s">
+        <v>70</v>
+      </c>
+      <c r="G965" t="s">
         <v>7</v>
       </c>
-      <c r="G963" s="4" t="s">
-[...26 lines deleted...]
-      <c r="F964" s="3" t="s">
+      <c r="H965" t="s">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B966" t="s">
-        <v>511</v>
+        <v>103</v>
       </c>
       <c r="C966" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D966" t="s">
-        <v>397</v>
+        <v>474</v>
       </c>
       <c r="E966" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F966" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="G966" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H966" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="B967" t="s">
-        <v>103</v>
+        <v>472</v>
       </c>
       <c r="C967" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D967" t="s">
-        <v>514</v>
+        <v>472</v>
       </c>
       <c r="E967" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F967" t="s">
-        <v>26</v>
+        <v>475</v>
       </c>
       <c r="G967" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="H967" t="s">
-        <v>17</v>
+        <v>475</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B968" t="s">
+        <v>475</v>
+      </c>
+      <c r="C968" t="s">
+        <v>33</v>
+      </c>
+      <c r="D968" t="s">
+        <v>476</v>
+      </c>
+      <c r="E968" t="s">
+        <v>6</v>
+      </c>
+      <c r="F968" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="970" spans="1:10">
+      <c r="A970" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B970" s="7"/>
+      <c r="C970" s="7"/>
+      <c r="D970" s="7"/>
+      <c r="E970" s="7"/>
+      <c r="F970" s="7"/>
+      <c r="G970" s="7"/>
+      <c r="H970" s="7"/>
+    </row>
+    <row r="972" spans="1:10">
+      <c r="A972" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="B972" s="8"/>
+      <c r="C972" s="8"/>
+      <c r="D972" s="8"/>
+      <c r="E972" s="8"/>
+      <c r="F972" s="8"/>
+      <c r="G972" s="8"/>
+      <c r="H972" s="8"/>
+    </row>
+    <row r="973" spans="1:10">
+      <c r="A973" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B973" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C973" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D973" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E973" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F973" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G973" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H973" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="974" spans="1:10">
+      <c r="A974" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B974" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C974" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D974" s="3">
+        <v>706</v>
+      </c>
+      <c r="E974" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F974" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G974" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H974" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="975" spans="1:10">
+      <c r="A975" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="B975" s="12"/>
+      <c r="C975" s="12"/>
+      <c r="D975" s="12"/>
+      <c r="E975" s="12"/>
+      <c r="F975" s="12"/>
+      <c r="G975" s="12"/>
+      <c r="H975" s="12"/>
+    </row>
+    <row r="977" spans="1:10">
+      <c r="A977" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="B977" s="13"/>
+      <c r="C977" s="13"/>
+    </row>
+    <row r="978" spans="1:10">
+      <c r="A978" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B978" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C978" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="979" spans="1:10">
+      <c r="A979" s="16">
+        <v>31</v>
+      </c>
+      <c r="B979" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="C979" s="17" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="981" spans="1:10">
+      <c r="A981" s="18" t="s">
+        <v>489</v>
+      </c>
+      <c r="B981" s="18"/>
+      <c r="C981" s="18"/>
+      <c r="D981" s="18"/>
+      <c r="E981" s="18"/>
+    </row>
+    <row r="982" spans="1:10">
+      <c r="A982" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B982" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C982" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D982" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E982" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="983" spans="1:10">
+      <c r="A983" s="21">
+        <v>991</v>
+      </c>
+      <c r="B983" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="C983" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D983" s="22" t="s">
+        <v>488</v>
+      </c>
+      <c r="E983" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="985" spans="1:10">
+      <c r="A985" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="B985" s="8"/>
+      <c r="C985" s="8"/>
+      <c r="D985" s="8"/>
+      <c r="E985" s="8"/>
+      <c r="F985" s="8"/>
+      <c r="G985" s="8"/>
+      <c r="H985" s="8"/>
+    </row>
+    <row r="986" spans="1:10">
+      <c r="A986" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B986" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C986" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D986" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E986" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F986" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G986" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H986" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="987" spans="1:10">
+      <c r="A987" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B987" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C987" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D987" s="3">
+        <v>706</v>
+      </c>
+      <c r="E987" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F987" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G987" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H987" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="B988" s="12"/>
+      <c r="C988" s="12"/>
+      <c r="D988" s="12"/>
+      <c r="E988" s="12"/>
+      <c r="F988" s="12"/>
+      <c r="G988" s="12"/>
+      <c r="H988" s="12"/>
+    </row>
+    <row r="990" spans="1:10">
+      <c r="A990" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="B990" s="13"/>
+      <c r="C990" s="13"/>
+    </row>
+    <row r="991" spans="1:10">
+      <c r="A991" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B991" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C991" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="992" spans="1:10">
+      <c r="A992" s="16">
+        <v>33</v>
+      </c>
+      <c r="B992" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="C992" s="17" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="994" spans="1:10">
+      <c r="A994" s="18" t="s">
+        <v>494</v>
+      </c>
+      <c r="B994" s="18"/>
+      <c r="C994" s="18"/>
+      <c r="D994" s="18"/>
+      <c r="E994" s="18"/>
+    </row>
+    <row r="995" spans="1:10">
+      <c r="A995" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B995" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C995" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D995" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E995" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="996" spans="1:10">
+      <c r="A996" s="21">
+        <v>992</v>
+      </c>
+      <c r="B996" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="C996" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D996" s="22" t="s">
+        <v>493</v>
+      </c>
+      <c r="E996" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="998" spans="1:10">
+      <c r="A998" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="B998" s="8"/>
+      <c r="C998" s="8"/>
+      <c r="D998" s="8"/>
+      <c r="E998" s="8"/>
+      <c r="F998" s="8"/>
+      <c r="G998" s="8"/>
+      <c r="H998" s="8"/>
+    </row>
+    <row r="999" spans="1:10">
+      <c r="A999" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B999" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C999" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D999" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E999" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F999" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G999" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H999" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:10">
+      <c r="A1000" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1000" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1000" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1000" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1000" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1000" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1000" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1000" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:10">
+      <c r="A1001" s="11" t="s">
+        <v>496</v>
+      </c>
+      <c r="B1001" s="12"/>
+      <c r="C1001" s="12"/>
+      <c r="D1001" s="12"/>
+      <c r="E1001" s="12"/>
+      <c r="F1001" s="12"/>
+      <c r="G1001" s="12"/>
+      <c r="H1001" s="12"/>
+    </row>
+    <row r="1003" spans="1:10">
+      <c r="A1003" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="B1003" s="13"/>
+      <c r="C1003" s="13"/>
+    </row>
+    <row r="1004" spans="1:10">
+      <c r="A1004" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1004" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1004" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:10">
+      <c r="A1005" s="16">
+        <v>38</v>
+      </c>
+      <c r="B1005" s="16" t="s">
+        <v>498</v>
+      </c>
+      <c r="C1005" s="17" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:10">
+      <c r="A1007" s="18" t="s">
+        <v>500</v>
+      </c>
+      <c r="B1007" s="18"/>
+      <c r="C1007" s="18"/>
+      <c r="D1007" s="18"/>
+      <c r="E1007" s="18"/>
+    </row>
+    <row r="1008" spans="1:10">
+      <c r="A1008" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1008" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1008" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1008" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1008" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:10">
+      <c r="A1009" s="21">
+        <v>588</v>
+      </c>
+      <c r="B1009" s="21" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1009" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1009" s="22" t="s">
+        <v>499</v>
+      </c>
+      <c r="E1009" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:10">
+      <c r="A1011" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="B1011" s="8"/>
+      <c r="C1011" s="8"/>
+      <c r="D1011" s="8"/>
+      <c r="E1011" s="8"/>
+      <c r="F1011" s="8"/>
+      <c r="G1011" s="8"/>
+      <c r="H1011" s="8"/>
+    </row>
+    <row r="1012" spans="1:10">
+      <c r="A1012" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1012" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1012" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1012" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1012" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1012" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1012" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1012" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:10">
+      <c r="A1013" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1013" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1013" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1013" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1013" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1013" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1013" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1013" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:10">
+      <c r="A1014" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1014" s="12"/>
+      <c r="C1014" s="12"/>
+      <c r="D1014" s="12"/>
+      <c r="E1014" s="12"/>
+      <c r="F1014" s="12"/>
+      <c r="G1014" s="12"/>
+      <c r="H1014" s="12"/>
+    </row>
+    <row r="1016" spans="1:10">
+      <c r="A1016" s="13" t="s">
+        <v>504</v>
+      </c>
+      <c r="B1016" s="13"/>
+      <c r="C1016" s="13"/>
+    </row>
+    <row r="1017" spans="1:10">
+      <c r="A1017" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1017" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1017" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:10">
+      <c r="A1018" s="16">
+        <v>37</v>
+      </c>
+      <c r="B1018" s="16" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1018" s="17" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:10">
+      <c r="A1020" s="18" t="s">
+        <v>506</v>
+      </c>
+      <c r="B1020" s="18"/>
+      <c r="C1020" s="18"/>
+      <c r="D1020" s="18"/>
+      <c r="E1020" s="18"/>
+    </row>
+    <row r="1021" spans="1:10">
+      <c r="A1021" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1021" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1021" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1021" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1021" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:10">
+      <c r="A1022" s="21">
+        <v>591</v>
+      </c>
+      <c r="B1022" s="21" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1022" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1022" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="E1022" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:10">
+      <c r="A1024" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="B1024" s="8"/>
+      <c r="C1024" s="8"/>
+      <c r="D1024" s="8"/>
+      <c r="E1024" s="8"/>
+      <c r="F1024" s="8"/>
+      <c r="G1024" s="8"/>
+      <c r="H1024" s="8"/>
+    </row>
+    <row r="1025" spans="1:10">
+      <c r="A1025" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1025" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1025" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1025" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1025" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1025" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1025" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1025" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:10">
+      <c r="A1026" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1026" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1026" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D1026" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1026" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1026" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1026" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="H1026" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:10">
+      <c r="A1027" s="11" t="s">
+        <v>510</v>
+      </c>
+      <c r="B1027" s="12"/>
+      <c r="C1027" s="12"/>
+      <c r="D1027" s="12"/>
+      <c r="E1027" s="12"/>
+      <c r="F1027" s="12"/>
+      <c r="G1027" s="12"/>
+      <c r="H1027" s="12"/>
+    </row>
+    <row r="1029" spans="1:10">
+      <c r="A1029" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="B1029" s="13"/>
+      <c r="C1029" s="13"/>
+    </row>
+    <row r="1030" spans="1:10">
+      <c r="A1030" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1030" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1030" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:10">
+      <c r="A1031" s="16">
+        <v>1</v>
+      </c>
+      <c r="B1031" s="16" t="s">
+        <v>501</v>
+      </c>
+      <c r="C1031" s="17" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:10">
+      <c r="A1033" s="18" t="s">
         <v>513</v>
       </c>
-      <c r="C968" t="s">
-[...8 lines deleted...]
-      <c r="F968" t="s">
+      <c r="B1033" s="18"/>
+      <c r="C1033" s="18"/>
+      <c r="D1033" s="18"/>
+      <c r="E1033" s="18"/>
+    </row>
+    <row r="1034" spans="1:10">
+      <c r="A1034" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1034" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1034" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1034" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1034" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:10">
+      <c r="A1035" s="21">
+        <v>994</v>
+      </c>
+      <c r="B1035" s="21" t="s">
+        <v>514</v>
+      </c>
+      <c r="C1035" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1035" s="22" t="s">
+        <v>512</v>
+      </c>
+      <c r="E1035" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:10">
+      <c r="A1037" s="8" t="s">
         <v>515</v>
       </c>
-      <c r="G968" t="s">
+      <c r="B1037" s="8"/>
+      <c r="C1037" s="8"/>
+      <c r="D1037" s="8"/>
+      <c r="E1037" s="8"/>
+      <c r="F1037" s="8"/>
+      <c r="G1037" s="8"/>
+      <c r="H1037" s="8"/>
+    </row>
+    <row r="1038" spans="1:10">
+      <c r="A1038" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1038" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1038" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1038" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1038" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1038" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1038" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1038" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:10">
+      <c r="A1039" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1039" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1039" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1039" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1039" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1039" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1039" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1039" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:10">
+      <c r="A1040" s="11" t="s">
+        <v>516</v>
+      </c>
+      <c r="B1040" s="12"/>
+      <c r="C1040" s="12"/>
+      <c r="D1040" s="12"/>
+      <c r="E1040" s="12"/>
+      <c r="F1040" s="12"/>
+      <c r="G1040" s="12"/>
+      <c r="H1040" s="12"/>
+    </row>
+    <row r="1042" spans="1:10">
+      <c r="A1042" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="B1042" s="13"/>
+      <c r="C1042" s="13"/>
+    </row>
+    <row r="1043" spans="1:10">
+      <c r="A1043" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1043" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1043" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="H968" t="s">
-[...4 lines deleted...]
-      <c r="A969" t="s">
+    </row>
+    <row r="1044" spans="1:10">
+      <c r="A1044" s="16">
+        <v>41</v>
+      </c>
+      <c r="B1044" s="16" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1044" s="17" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:10">
+      <c r="A1046" s="18" t="s">
+        <v>520</v>
+      </c>
+      <c r="B1046" s="18"/>
+      <c r="C1046" s="18"/>
+      <c r="D1046" s="18"/>
+      <c r="E1046" s="18"/>
+    </row>
+    <row r="1047" spans="1:10">
+      <c r="A1047" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1047" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1047" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1047" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B969" t="s">
-[...40 lines deleted...]
-      <c r="A974" s="9" t="s">
+      <c r="E1047" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:10">
+      <c r="A1048" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B1048" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1048" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1048" s="22" t="s">
+        <v>519</v>
+      </c>
+      <c r="E1048" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:10">
+      <c r="A1050" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="B1050" s="8"/>
+      <c r="C1050" s="8"/>
+      <c r="D1050" s="8"/>
+      <c r="E1050" s="8"/>
+      <c r="F1050" s="8"/>
+      <c r="G1050" s="8"/>
+      <c r="H1050" s="8"/>
+    </row>
+    <row r="1051" spans="1:10">
+      <c r="A1051" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B974" s="9" t="s">
+      <c r="B1051" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C974" s="9" t="s">
+      <c r="C1051" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D974" s="9" t="s">
+      <c r="D1051" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E974" s="9" t="s">
+      <c r="E1051" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F974" s="9" t="s">
+      <c r="F1051" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G974" s="9" t="s">
+      <c r="G1051" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H974" s="10" t="s">
+      <c r="H1051" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="975" spans="1:10">
-      <c r="A975" s="3" t="s">
+    <row r="1052" spans="1:10">
+      <c r="A1052" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1052" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1052" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1052" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1052" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1052" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1052" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1052" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:10">
+      <c r="A1053" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="B1053" s="12"/>
+      <c r="C1053" s="12"/>
+      <c r="D1053" s="12"/>
+      <c r="E1053" s="12"/>
+      <c r="F1053" s="12"/>
+      <c r="G1053" s="12"/>
+      <c r="H1053" s="12"/>
+    </row>
+    <row r="1055" spans="1:10">
+      <c r="A1055" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="B1055" s="13"/>
+      <c r="C1055" s="13"/>
+    </row>
+    <row r="1056" spans="1:10">
+      <c r="A1056" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1056" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1056" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:10">
+      <c r="A1057" s="16">
+        <v>43</v>
+      </c>
+      <c r="B1057" s="16" t="s">
         <v>518</v>
       </c>
-      <c r="B975" s="3" t="s">
-[...17 lines deleted...]
-      <c r="H975" s="6" t="s">
+      <c r="C1057" s="17" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:10">
+      <c r="A1059" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B1059" s="18"/>
+      <c r="C1059" s="18"/>
+      <c r="D1059" s="18"/>
+      <c r="E1059" s="18"/>
+    </row>
+    <row r="1060" spans="1:10">
+      <c r="A1060" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1060" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1060" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1060" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1060" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:10">
+      <c r="A1061" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B1061" s="21" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1061" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1061" s="22" t="s">
+        <v>524</v>
+      </c>
+      <c r="E1061" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:10">
+      <c r="A1063" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1063" s="8"/>
+      <c r="C1063" s="8"/>
+      <c r="D1063" s="8"/>
+      <c r="E1063" s="8"/>
+      <c r="F1063" s="8"/>
+      <c r="G1063" s="8"/>
+      <c r="H1063" s="8"/>
+    </row>
+    <row r="1064" spans="1:10">
+      <c r="A1064" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1064" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1064" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1064" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1064" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1064" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1064" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1064" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:10">
+      <c r="A1065" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1065" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1065" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1065" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1065" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1065" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1065" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1065" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="976" spans="1:10">
-[...19 lines deleted...]
-      <c r="A979" s="14" t="s">
+    <row r="1066" spans="1:10">
+      <c r="A1066" s="11" t="s">
+        <v>527</v>
+      </c>
+      <c r="B1066" s="12"/>
+      <c r="C1066" s="12"/>
+      <c r="D1066" s="12"/>
+      <c r="E1066" s="12"/>
+      <c r="F1066" s="12"/>
+      <c r="G1066" s="12"/>
+      <c r="H1066" s="12"/>
+    </row>
+    <row r="1068" spans="1:10">
+      <c r="A1068" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="B1068" s="13"/>
+      <c r="C1068" s="13"/>
+    </row>
+    <row r="1069" spans="1:10">
+      <c r="A1069" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B979" s="14" t="s">
+      <c r="B1069" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C979" s="15" t="s">
+      <c r="C1069" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="980" spans="1:10">
-[...20 lines deleted...]
-      <c r="A983" s="19" t="s">
+    <row r="1070" spans="1:10">
+      <c r="A1070" s="16">
+        <v>42</v>
+      </c>
+      <c r="B1070" s="16" t="s">
+        <v>518</v>
+      </c>
+      <c r="C1070" s="17" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:10">
+      <c r="A1072" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="B1072" s="18"/>
+      <c r="C1072" s="18"/>
+      <c r="D1072" s="18"/>
+      <c r="E1072" s="18"/>
+    </row>
+    <row r="1073" spans="1:10">
+      <c r="A1073" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B983" s="19" t="s">
+      <c r="B1073" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C983" s="19" t="s">
+      <c r="C1073" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D983" s="20" t="s">
+      <c r="D1073" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E983" s="19" t="s">
+      <c r="E1073" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="984" spans="1:10">
-[...6 lines deleted...]
-      <c r="C984" s="21" t="s">
+    <row r="1074" spans="1:10">
+      <c r="A1074" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B1074" s="21" t="s">
         <v>518</v>
       </c>
-      <c r="D984" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E984" s="21" t="s">
+      <c r="C1074" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1074" s="22" t="s">
+        <v>529</v>
+      </c>
+      <c r="E1074" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="987" spans="1:10">
-[...35 lines deleted...]
-      <c r="G990" s="4" t="s">
+    <row r="1076" spans="1:10">
+      <c r="A1076" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="B1076" s="8"/>
+      <c r="C1076" s="8"/>
+      <c r="D1076" s="8"/>
+      <c r="E1076" s="8"/>
+      <c r="F1076" s="8"/>
+      <c r="G1076" s="8"/>
+      <c r="H1076" s="8"/>
+    </row>
+    <row r="1077" spans="1:10">
+      <c r="A1077" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1077" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1077" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1077" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1077" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1077" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1077" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1077" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:10">
+      <c r="A1078" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1078" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1078" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1078" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1078" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1078" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1078" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1078" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:10">
+      <c r="A1079" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="B1079" s="12"/>
+      <c r="C1079" s="12"/>
+      <c r="D1079" s="12"/>
+      <c r="E1079" s="12"/>
+      <c r="F1079" s="12"/>
+      <c r="G1079" s="12"/>
+      <c r="H1079" s="12"/>
+    </row>
+    <row r="1081" spans="1:10">
+      <c r="A1081" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="B1081" s="13"/>
+      <c r="C1081" s="13"/>
+    </row>
+    <row r="1082" spans="1:10">
+      <c r="A1082" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1082" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1082" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:10">
+      <c r="A1083" s="16">
+        <v>46</v>
+      </c>
+      <c r="B1083" s="16" t="s">
+        <v>534</v>
+      </c>
+      <c r="C1083" s="17" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:10">
+      <c r="A1085" s="18" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1085" s="18"/>
+      <c r="C1085" s="18"/>
+      <c r="D1085" s="18"/>
+      <c r="E1085" s="18"/>
+    </row>
+    <row r="1086" spans="1:10">
+      <c r="A1086" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1086" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1086" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1086" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1086" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H990" s="4" t="s">
-[...75 lines deleted...]
-      <c r="D994" t="s">
+    </row>
+    <row r="1087" spans="1:10">
+      <c r="A1087" s="21">
+        <v>2862</v>
+      </c>
+      <c r="B1087" s="21" t="s">
         <v>534</v>
       </c>
-      <c r="E994" t="s">
-[...28 lines deleted...]
-      <c r="F995" t="s">
+      <c r="C1087" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1087" s="22" t="s">
         <v>535</v>
       </c>
-      <c r="G995" t="s">
-[...182 lines deleted...]
-      <c r="E1011" s="21" t="s">
+      <c r="E1087" s="21" t="s">
         <v>61</v>
       </c>
-    </row>
-[...919 lines deleted...]
-      <c r="H1087" s="7"/>
     </row>
     <row r="1089" spans="1:10">
       <c r="A1089" s="8" t="s">
-        <v>589</v>
+        <v>537</v>
       </c>
       <c r="B1089" s="8"/>
       <c r="C1089" s="8"/>
       <c r="D1089" s="8"/>
       <c r="E1089" s="8"/>
       <c r="F1089" s="8"/>
       <c r="G1089" s="8"/>
       <c r="H1089" s="8"/>
     </row>
     <row r="1090" spans="1:10">
       <c r="A1090" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1090" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1090" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1090" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1090" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1090" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1090" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1090" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1091" spans="1:10">
       <c r="A1091" s="3" t="s">
-        <v>209</v>
+        <v>479</v>
       </c>
       <c r="B1091" s="3" t="s">
-        <v>210</v>
+        <v>480</v>
       </c>
       <c r="C1091" s="3" t="s">
-        <v>211</v>
+        <v>481</v>
       </c>
       <c r="D1091" s="3">
-        <v>500</v>
+        <v>706</v>
       </c>
       <c r="E1091" s="3" t="s">
-        <v>212</v>
+        <v>482</v>
       </c>
       <c r="F1091" s="3" t="s">
-        <v>407</v>
+        <v>483</v>
       </c>
       <c r="G1091" s="3" t="s">
-        <v>590</v>
+        <v>484</v>
       </c>
       <c r="H1091" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1092" spans="1:10">
       <c r="A1092" s="11" t="s">
-        <v>591</v>
+        <v>538</v>
       </c>
       <c r="B1092" s="12"/>
       <c r="C1092" s="12"/>
       <c r="D1092" s="12"/>
       <c r="E1092" s="12"/>
       <c r="F1092" s="12"/>
       <c r="G1092" s="12"/>
       <c r="H1092" s="12"/>
     </row>
     <row r="1094" spans="1:10">
       <c r="A1094" s="13" t="s">
-        <v>592</v>
+        <v>539</v>
       </c>
       <c r="B1094" s="13"/>
       <c r="C1094" s="13"/>
     </row>
     <row r="1095" spans="1:10">
       <c r="A1095" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1095" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1095" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1096" spans="1:10">
       <c r="A1096" s="16">
-        <v>797</v>
+        <v>48</v>
       </c>
       <c r="B1096" s="16" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="C1096" s="17" t="s">
-        <v>587</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" s="18" t="s">
-        <v>593</v>
+        <v>541</v>
       </c>
       <c r="B1098" s="18"/>
       <c r="C1098" s="18"/>
       <c r="D1098" s="18"/>
       <c r="E1098" s="18"/>
     </row>
     <row r="1099" spans="1:10">
       <c r="A1099" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1099" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1099" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1099" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1099" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1100" spans="1:10">
       <c r="A1100" s="21">
-        <v>4725</v>
+        <v>2863</v>
       </c>
       <c r="B1100" s="21" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="C1100" s="21" t="s">
-        <v>209</v>
+        <v>479</v>
       </c>
       <c r="D1100" s="22" t="s">
-        <v>587</v>
+        <v>540</v>
       </c>
       <c r="E1100" s="21" t="s">
         <v>61</v>
       </c>
     </row>
+    <row r="1102" spans="1:10">
+      <c r="A1102" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="B1102" s="8"/>
+      <c r="C1102" s="8"/>
+      <c r="D1102" s="8"/>
+      <c r="E1102" s="8"/>
+      <c r="F1102" s="8"/>
+      <c r="G1102" s="8"/>
+      <c r="H1102" s="8"/>
+    </row>
     <row r="1103" spans="1:10">
-      <c r="A1103" s="23"/>
+      <c r="A1103" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1103" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1103" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1103" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1103" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1103" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1103" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1103" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:10">
+      <c r="A1104" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1104" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1104" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1104" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1104" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1104" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1104" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1104" s="6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="1105" spans="1:10">
-      <c r="A1105" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A1106" s="4" t="s">
+      <c r="A1105" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="B1105" s="12"/>
+      <c r="C1105" s="12"/>
+      <c r="D1105" s="12"/>
+      <c r="E1105" s="12"/>
+      <c r="F1105" s="12"/>
+      <c r="G1105" s="12"/>
+      <c r="H1105" s="12"/>
+    </row>
+    <row r="1107" spans="1:10">
+      <c r="A1107" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1107" s="13"/>
+      <c r="C1107" s="13"/>
+    </row>
+    <row r="1108" spans="1:10">
+      <c r="A1108" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1108" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1108" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:10">
+      <c r="A1109" s="16">
+        <v>49</v>
+      </c>
+      <c r="B1109" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1109" s="17" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:10">
+      <c r="A1111" s="18" t="s">
+        <v>547</v>
+      </c>
+      <c r="B1111" s="18"/>
+      <c r="C1111" s="18"/>
+      <c r="D1111" s="18"/>
+      <c r="E1111" s="18"/>
+    </row>
+    <row r="1112" spans="1:10">
+      <c r="A1112" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1112" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1112" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1112" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1112" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:10">
+      <c r="A1113" s="21">
+        <v>2866</v>
+      </c>
+      <c r="B1113" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1113" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1113" s="22" t="s">
+        <v>546</v>
+      </c>
+      <c r="E1113" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="B1115" s="8"/>
+      <c r="C1115" s="8"/>
+      <c r="D1115" s="8"/>
+      <c r="E1115" s="8"/>
+      <c r="F1115" s="8"/>
+      <c r="G1115" s="8"/>
+      <c r="H1115" s="8"/>
+    </row>
+    <row r="1116" spans="1:10">
+      <c r="A1116" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1116" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1116" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1116" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1116" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1116" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1116" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1116" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10">
+      <c r="A1117" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B1117" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1117" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D1117" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1117" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F1117" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1117" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="H1117" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:10">
+      <c r="A1118" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="B1118" s="12"/>
+      <c r="C1118" s="12"/>
+      <c r="D1118" s="12"/>
+      <c r="E1118" s="12"/>
+      <c r="F1118" s="12"/>
+      <c r="G1118" s="12"/>
+      <c r="H1118" s="12"/>
+    </row>
+    <row r="1120" spans="1:10">
+      <c r="A1120" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="B1120" s="13"/>
+      <c r="C1120" s="13"/>
+    </row>
+    <row r="1121" spans="1:10">
+      <c r="A1121" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1121" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1121" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:10">
+      <c r="A1122" s="16">
+        <v>202400000000049</v>
+      </c>
+      <c r="B1122" s="16" t="s">
+        <v>553</v>
+      </c>
+      <c r="C1122" s="17" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10">
+      <c r="A1124" s="18" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1124" s="18"/>
+      <c r="C1124" s="18"/>
+      <c r="D1124" s="18"/>
+      <c r="E1124" s="18"/>
+    </row>
+    <row r="1125" spans="1:10">
+      <c r="A1125" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1125" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1125" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1125" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1125" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:10">
+      <c r="A1126" s="21">
+        <v>3023</v>
+      </c>
+      <c r="B1126" s="21" t="s">
+        <v>553</v>
+      </c>
+      <c r="C1126" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="D1126" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="E1126" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10">
+      <c r="A1128" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1128" s="8"/>
+      <c r="C1128" s="8"/>
+      <c r="D1128" s="8"/>
+      <c r="E1128" s="8"/>
+      <c r="F1128" s="8"/>
+      <c r="G1128" s="8"/>
+      <c r="H1128" s="8"/>
+    </row>
+    <row r="1129" spans="1:10">
+      <c r="A1129" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1129" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1129" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1129" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1129" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1129" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1129" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1129" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:10">
+      <c r="A1130" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1130" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="C1130" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="D1130" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1130" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="F1130" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1130" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="H1130" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:10">
+      <c r="A1131" s="11" t="s">
+        <v>562</v>
+      </c>
+      <c r="B1131" s="12"/>
+      <c r="C1131" s="12"/>
+      <c r="D1131" s="12"/>
+      <c r="E1131" s="12"/>
+      <c r="F1131" s="12"/>
+      <c r="G1131" s="12"/>
+      <c r="H1131" s="12"/>
+    </row>
+    <row r="1133" spans="1:10">
+      <c r="A1133" s="13" t="s">
+        <v>563</v>
+      </c>
+      <c r="B1133" s="13"/>
+      <c r="C1133" s="13"/>
+    </row>
+    <row r="1134" spans="1:10">
+      <c r="A1134" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1134" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1134" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:10">
+      <c r="A1135" s="16">
+        <v>214</v>
+      </c>
+      <c r="B1135" s="16" t="s">
+        <v>564</v>
+      </c>
+      <c r="C1135" s="17" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:10">
+      <c r="A1137" s="18" t="s">
+        <v>566</v>
+      </c>
+      <c r="B1137" s="18"/>
+      <c r="C1137" s="18"/>
+      <c r="D1137" s="18"/>
+      <c r="E1137" s="18"/>
+    </row>
+    <row r="1138" spans="1:10">
+      <c r="A1138" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1138" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1138" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1138" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1138" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:10">
+      <c r="A1139" s="21">
+        <v>4064</v>
+      </c>
+      <c r="B1139" s="21" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1139" s="21" t="s">
+        <v>557</v>
+      </c>
+      <c r="D1139" s="22" t="s">
+        <v>565</v>
+      </c>
+      <c r="E1139" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:10">
+      <c r="A1141" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="B1141" s="8"/>
+      <c r="C1141" s="8"/>
+      <c r="D1141" s="8"/>
+      <c r="E1141" s="8"/>
+      <c r="F1141" s="8"/>
+      <c r="G1141" s="8"/>
+      <c r="H1141" s="8"/>
+    </row>
+    <row r="1142" spans="1:10">
+      <c r="A1142" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1142" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1142" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1142" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1142" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1142" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1142" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1142" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:10">
+      <c r="A1143" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1143" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="C1143" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D1143" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1143" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1143" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1143" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="H1143" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:10">
+      <c r="A1144" s="11" t="s">
+        <v>573</v>
+      </c>
+      <c r="B1144" s="12"/>
+      <c r="C1144" s="12"/>
+      <c r="D1144" s="12"/>
+      <c r="E1144" s="12"/>
+      <c r="F1144" s="12"/>
+      <c r="G1144" s="12"/>
+      <c r="H1144" s="12"/>
+    </row>
+    <row r="1146" spans="1:10">
+      <c r="A1146" s="13" t="s">
+        <v>574</v>
+      </c>
+      <c r="B1146" s="13"/>
+      <c r="C1146" s="13"/>
+    </row>
+    <row r="1147" spans="1:10">
+      <c r="A1147" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1147" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1147" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:10">
+      <c r="A1148" s="16">
+        <v>49</v>
+      </c>
+      <c r="B1148" s="16" t="s">
+        <v>575</v>
+      </c>
+      <c r="C1148" s="17" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:10">
+      <c r="A1150" s="18" t="s">
+        <v>577</v>
+      </c>
+      <c r="B1150" s="18"/>
+      <c r="C1150" s="18"/>
+      <c r="D1150" s="18"/>
+      <c r="E1150" s="18"/>
+    </row>
+    <row r="1151" spans="1:10">
+      <c r="A1151" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1151" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1151" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1151" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1151" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:10">
+      <c r="A1152" s="21">
+        <v>5536</v>
+      </c>
+      <c r="B1152" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="C1152" s="21" t="s">
+        <v>569</v>
+      </c>
+      <c r="D1152" s="22" t="s">
+        <v>576</v>
+      </c>
+      <c r="E1152" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:10">
+      <c r="A1154" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="B1154" s="8"/>
+      <c r="C1154" s="8"/>
+      <c r="D1154" s="8"/>
+      <c r="E1154" s="8"/>
+      <c r="F1154" s="8"/>
+      <c r="G1154" s="8"/>
+      <c r="H1154" s="8"/>
+    </row>
+    <row r="1155" spans="1:10">
+      <c r="A1155" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1155" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1155" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1155" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1155" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1155" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1155" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1155" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:10">
+      <c r="A1156" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1156" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1156" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1156" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1156" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F1156" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1156" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="H1156" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:10">
+      <c r="A1157" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="B1157" s="12"/>
+      <c r="C1157" s="12"/>
+      <c r="D1157" s="12"/>
+      <c r="E1157" s="12"/>
+      <c r="F1157" s="12"/>
+      <c r="G1157" s="12"/>
+      <c r="H1157" s="12"/>
+    </row>
+    <row r="1159" spans="1:10">
+      <c r="A1159" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="B1159" s="13"/>
+      <c r="C1159" s="13"/>
+    </row>
+    <row r="1160" spans="1:10">
+      <c r="A1160" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1160" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1160" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:10">
+      <c r="A1161" s="16">
+        <v>817</v>
+      </c>
+      <c r="B1161" s="16" t="s">
+        <v>583</v>
+      </c>
+      <c r="C1161" s="17" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:10">
+      <c r="A1163" s="18" t="s">
+        <v>585</v>
+      </c>
+      <c r="B1163" s="18"/>
+      <c r="C1163" s="18"/>
+      <c r="D1163" s="18"/>
+      <c r="E1163" s="18"/>
+    </row>
+    <row r="1164" spans="1:10">
+      <c r="A1164" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1164" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1164" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1164" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1164" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:10">
+      <c r="A1165" s="21">
+        <v>5535</v>
+      </c>
+      <c r="B1165" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="C1165" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1165" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="E1165" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:10">
+      <c r="A1168" s="23"/>
+    </row>
+    <row r="1170" spans="1:10">
+      <c r="A1170" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="B1170" s="2"/>
+      <c r="C1170" s="2"/>
+      <c r="D1170" s="2"/>
+      <c r="E1170" s="2"/>
+      <c r="F1170" s="2"/>
+      <c r="G1170" s="2"/>
+      <c r="H1170" s="2"/>
+      <c r="I1170" s="2"/>
+      <c r="J1170" s="2"/>
+    </row>
+    <row r="1171" spans="1:10">
+      <c r="A1171" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B1106" s="4" t="s">
+      <c r="B1171" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C1106" s="4" t="s">
+      <c r="C1171" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D1106" s="4" t="s">
+      <c r="D1171" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E1106" s="4" t="s">
+      <c r="E1171" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F1106" s="4" t="s">
+      <c r="F1171" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G1106" s="4" t="s">
+      <c r="G1171" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1106" s="4" t="s">
+      <c r="H1171" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I1106" s="5" t="s">
+      <c r="I1171" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J1106" s="5" t="s">
+      <c r="J1171" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="1107" spans="1:10">
-      <c r="A1107" s="3" t="s">
+    <row r="1172" spans="1:10">
+      <c r="A1172" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B1107" s="3" t="s">
-[...9 lines deleted...]
-      <c r="F1107" s="3" t="s">
+      <c r="B1172" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1172" s="3"/>
+      <c r="D1172" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1172" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="F1172" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G1107" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A1109" t="s">
+      <c r="G1172" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1172" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I1172" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="J1172" s="6" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:10">
+      <c r="A1174" t="s">
         <v>20</v>
       </c>
-      <c r="B1109" t="s">
-[...2 lines deleted...]
-      <c r="C1109" t="s">
+      <c r="B1174" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1174" t="s">
         <v>21</v>
       </c>
-      <c r="D1109" t="s">
-[...2 lines deleted...]
-      <c r="E1109" t="s">
+      <c r="D1174" t="s">
+        <v>473</v>
+      </c>
+      <c r="E1174" t="s">
         <v>5</v>
       </c>
-      <c r="F1109" t="s">
-[...2 lines deleted...]
-      <c r="G1109" t="s">
+      <c r="F1174" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1174" t="s">
         <v>7</v>
       </c>
-      <c r="H1109" t="s">
+      <c r="H1174" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="1110" spans="1:10">
-      <c r="A1110" t="s">
+    <row r="1175" spans="1:10">
+      <c r="A1175" t="s">
         <v>9</v>
       </c>
-      <c r="B1110" t="s">
-[...2 lines deleted...]
-      <c r="C1110" t="s">
+      <c r="B1175" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1175" t="s">
         <v>23</v>
       </c>
-      <c r="D1110" t="s">
-[...2 lines deleted...]
-      <c r="E1110" t="s">
+      <c r="D1175" t="s">
+        <v>590</v>
+      </c>
+      <c r="E1175" t="s">
         <v>25</v>
       </c>
-      <c r="F1110" t="s">
+      <c r="F1175" t="s">
         <v>26</v>
       </c>
-      <c r="G1110" t="s">
+      <c r="G1175" t="s">
         <v>8</v>
       </c>
-      <c r="H1110" t="s">
-[...4 lines deleted...]
-      <c r="A1111" t="s">
+      <c r="H1175" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:10">
+      <c r="A1176" t="s">
         <v>27</v>
       </c>
-      <c r="B1111" t="s">
-[...2 lines deleted...]
-      <c r="C1111" t="s">
+      <c r="B1176" t="s">
+        <v>589</v>
+      </c>
+      <c r="C1176" t="s">
         <v>28</v>
       </c>
-      <c r="D1111" t="s">
-[...2 lines deleted...]
-      <c r="E1111" t="s">
+      <c r="D1176" t="s">
+        <v>589</v>
+      </c>
+      <c r="E1176" t="s">
         <v>29</v>
       </c>
-      <c r="F1111" t="s">
-[...2 lines deleted...]
-      <c r="G1111" t="s">
+      <c r="F1176" t="s">
+        <v>591</v>
+      </c>
+      <c r="G1176" t="s">
         <v>31</v>
       </c>
-      <c r="H1111" t="s">
-[...4 lines deleted...]
-      <c r="A1112" t="s">
+      <c r="H1176" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:10">
+      <c r="A1177" t="s">
         <v>32</v>
       </c>
-      <c r="B1112" t="s">
-[...2 lines deleted...]
-      <c r="C1112" t="s">
+      <c r="B1177" t="s">
+        <v>591</v>
+      </c>
+      <c r="C1177" t="s">
         <v>33</v>
       </c>
-      <c r="D1112" t="s">
-[...2 lines deleted...]
-      <c r="E1112" t="s">
+      <c r="D1177" t="s">
+        <v>592</v>
+      </c>
+      <c r="E1177" t="s">
         <v>6</v>
       </c>
-      <c r="F1112" t="s">
-[...4 lines deleted...]
-      <c r="A1114" s="7" t="s">
+      <c r="F1177" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:10">
+      <c r="A1179" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B1114" s="7"/>
-[...745 lines deleted...]
-      </c>
+      <c r="B1179" s="7"/>
+      <c r="C1179" s="7"/>
+      <c r="D1179" s="7"/>
+      <c r="E1179" s="7"/>
+      <c r="F1179" s="7"/>
+      <c r="G1179" s="7"/>
+      <c r="H1179" s="7"/>
     </row>
     <row r="1181" spans="1:10">
       <c r="A1181" s="8" t="s">
-        <v>638</v>
+        <v>593</v>
       </c>
       <c r="B1181" s="8"/>
       <c r="C1181" s="8"/>
       <c r="D1181" s="8"/>
       <c r="E1181" s="8"/>
       <c r="F1181" s="8"/>
       <c r="G1181" s="8"/>
       <c r="H1181" s="8"/>
     </row>
     <row r="1182" spans="1:10">
       <c r="A1182" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1182" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1182" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1182" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1182" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1182" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1182" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1182" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1183" spans="1:10">
       <c r="A1183" s="3" t="s">
-        <v>639</v>
+        <v>594</v>
       </c>
       <c r="B1183" s="3" t="s">
-        <v>46</v>
+        <v>595</v>
       </c>
       <c r="C1183" s="3" t="s">
-        <v>136</v>
+        <v>596</v>
       </c>
       <c r="D1183" s="3" t="s">
-        <v>603</v>
+        <v>49</v>
       </c>
       <c r="E1183" s="3" t="s">
-        <v>116</v>
+        <v>597</v>
       </c>
       <c r="F1183" s="3" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="G1183" s="3" t="s">
-        <v>640</v>
+        <v>599</v>
       </c>
       <c r="H1183" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1184" spans="1:10">
       <c r="A1184" s="11" t="s">
-        <v>641</v>
+        <v>600</v>
       </c>
       <c r="B1184" s="12"/>
       <c r="C1184" s="12"/>
       <c r="D1184" s="12"/>
       <c r="E1184" s="12"/>
       <c r="F1184" s="12"/>
       <c r="G1184" s="12"/>
       <c r="H1184" s="12"/>
     </row>
     <row r="1186" spans="1:10">
       <c r="A1186" s="13" t="s">
-        <v>642</v>
+        <v>601</v>
       </c>
       <c r="B1186" s="13"/>
       <c r="C1186" s="13"/>
     </row>
     <row r="1187" spans="1:10">
       <c r="A1187" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1187" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1187" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1188" spans="1:10">
       <c r="A1188" s="16">
-        <v>13939</v>
+        <v>202300000000014</v>
       </c>
       <c r="B1188" s="16" t="s">
-        <v>643</v>
+        <v>602</v>
       </c>
       <c r="C1188" s="17" t="s">
-        <v>644</v>
+        <v>591</v>
       </c>
     </row>
     <row r="1190" spans="1:10">
       <c r="A1190" s="18" t="s">
-        <v>645</v>
+        <v>603</v>
       </c>
       <c r="B1190" s="18"/>
       <c r="C1190" s="18"/>
       <c r="D1190" s="18"/>
       <c r="E1190" s="18"/>
     </row>
     <row r="1191" spans="1:10">
       <c r="A1191" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1191" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1191" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1191" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1191" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1192" spans="1:10">
       <c r="A1192" s="21">
-        <v>569</v>
+        <v>5537</v>
       </c>
       <c r="B1192" s="21" t="s">
-        <v>646</v>
+        <v>604</v>
       </c>
       <c r="C1192" s="21" t="s">
-        <v>639</v>
+        <v>594</v>
       </c>
       <c r="D1192" s="22" t="s">
-        <v>644</v>
+        <v>591</v>
       </c>
       <c r="E1192" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="1194" spans="1:10">
-      <c r="A1194" s="8" t="s">
+    <row r="1195" spans="1:10">
+      <c r="A1195" s="23"/>
+    </row>
+    <row r="1197" spans="1:10">
+      <c r="A1197" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="B1197" s="2"/>
+      <c r="C1197" s="2"/>
+      <c r="D1197" s="2"/>
+      <c r="E1197" s="2"/>
+      <c r="F1197" s="2"/>
+      <c r="G1197" s="2"/>
+      <c r="H1197" s="2"/>
+      <c r="I1197" s="2"/>
+      <c r="J1197" s="2"/>
+    </row>
+    <row r="1198" spans="1:10">
+      <c r="A1198" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1198" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1198" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1198" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1198" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1198" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1198" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1198" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1198" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1198" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:10">
+      <c r="A1199" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B1199" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="C1199" s="3"/>
+      <c r="D1199" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1199" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="F1199" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1199" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1199" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I1199" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="J1199" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:10">
+      <c r="A1201" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>606</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>609</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1201" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:10">
+      <c r="A1202" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>610</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1202" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:10">
+      <c r="A1203" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>608</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>608</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>611</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1203" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:10">
+      <c r="A1204" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>612</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:10">
+      <c r="A1206" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1206" s="7"/>
+      <c r="C1206" s="7"/>
+      <c r="D1206" s="7"/>
+      <c r="E1206" s="7"/>
+      <c r="F1206" s="7"/>
+      <c r="G1206" s="7"/>
+      <c r="H1206" s="7"/>
+    </row>
+    <row r="1208" spans="1:10">
+      <c r="A1208" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="B1208" s="8"/>
+      <c r="C1208" s="8"/>
+      <c r="D1208" s="8"/>
+      <c r="E1208" s="8"/>
+      <c r="F1208" s="8"/>
+      <c r="G1208" s="8"/>
+      <c r="H1208" s="8"/>
+    </row>
+    <row r="1209" spans="1:10">
+      <c r="A1209" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1209" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1209" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1209" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1209" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1209" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1209" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1209" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:10">
+      <c r="A1210" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1210" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1210" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1210" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1210" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1210" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1210" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1210" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:10">
+      <c r="A1211" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="B1211" s="12"/>
+      <c r="C1211" s="12"/>
+      <c r="D1211" s="12"/>
+      <c r="E1211" s="12"/>
+      <c r="F1211" s="12"/>
+      <c r="G1211" s="12"/>
+      <c r="H1211" s="12"/>
+    </row>
+    <row r="1213" spans="1:10">
+      <c r="A1213" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="B1213" s="13"/>
+      <c r="C1213" s="13"/>
+    </row>
+    <row r="1214" spans="1:10">
+      <c r="A1214" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1214" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1214" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:10">
+      <c r="A1215" s="16">
+        <v>30</v>
+      </c>
+      <c r="B1215" s="16" t="s">
+        <v>616</v>
+      </c>
+      <c r="C1215" s="17" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:10">
+      <c r="A1217" s="18" t="s">
+        <v>618</v>
+      </c>
+      <c r="B1217" s="18"/>
+      <c r="C1217" s="18"/>
+      <c r="D1217" s="18"/>
+      <c r="E1217" s="18"/>
+    </row>
+    <row r="1218" spans="1:10">
+      <c r="A1218" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1218" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1218" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1218" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1218" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:10">
+      <c r="A1219" s="21">
+        <v>4726</v>
+      </c>
+      <c r="B1219" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1219" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1219" s="22" t="s">
+        <v>617</v>
+      </c>
+      <c r="E1219" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:10">
+      <c r="A1221" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="B1221" s="8"/>
+      <c r="C1221" s="8"/>
+      <c r="D1221" s="8"/>
+      <c r="E1221" s="8"/>
+      <c r="F1221" s="8"/>
+      <c r="G1221" s="8"/>
+      <c r="H1221" s="8"/>
+    </row>
+    <row r="1222" spans="1:10">
+      <c r="A1222" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1222" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1222" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1222" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1222" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1222" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1222" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1222" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:10">
+      <c r="A1223" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1223" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1223" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1223" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1223" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1223" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1223" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1223" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:10">
+      <c r="A1224" s="11" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1224" s="12"/>
+      <c r="C1224" s="12"/>
+      <c r="D1224" s="12"/>
+      <c r="E1224" s="12"/>
+      <c r="F1224" s="12"/>
+      <c r="G1224" s="12"/>
+      <c r="H1224" s="12"/>
+    </row>
+    <row r="1226" spans="1:10">
+      <c r="A1226" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="B1226" s="13"/>
+      <c r="C1226" s="13"/>
+    </row>
+    <row r="1227" spans="1:10">
+      <c r="A1227" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1227" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1227" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:10">
+      <c r="A1228" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1228" s="16" t="s">
+        <v>623</v>
+      </c>
+      <c r="C1228" s="17" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:10">
+      <c r="A1230" s="18" t="s">
+        <v>625</v>
+      </c>
+      <c r="B1230" s="18"/>
+      <c r="C1230" s="18"/>
+      <c r="D1230" s="18"/>
+      <c r="E1230" s="18"/>
+    </row>
+    <row r="1231" spans="1:10">
+      <c r="A1231" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1231" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1231" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1231" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1231" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:10">
+      <c r="A1232" s="21">
+        <v>4745</v>
+      </c>
+      <c r="B1232" s="21" t="s">
+        <v>626</v>
+      </c>
+      <c r="C1232" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1232" s="22" t="s">
+        <v>624</v>
+      </c>
+      <c r="E1232" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:10">
+      <c r="A1234" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="B1234" s="8"/>
+      <c r="C1234" s="8"/>
+      <c r="D1234" s="8"/>
+      <c r="E1234" s="8"/>
+      <c r="F1234" s="8"/>
+      <c r="G1234" s="8"/>
+      <c r="H1234" s="8"/>
+    </row>
+    <row r="1235" spans="1:10">
+      <c r="A1235" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1235" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1235" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1235" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1235" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1235" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1235" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1235" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:10">
+      <c r="A1236" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1236" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1236" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1236" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1236" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1236" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1236" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1236" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:10">
+      <c r="A1237" s="11" t="s">
+        <v>628</v>
+      </c>
+      <c r="B1237" s="12"/>
+      <c r="C1237" s="12"/>
+      <c r="D1237" s="12"/>
+      <c r="E1237" s="12"/>
+      <c r="F1237" s="12"/>
+      <c r="G1237" s="12"/>
+      <c r="H1237" s="12"/>
+    </row>
+    <row r="1239" spans="1:10">
+      <c r="A1239" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="B1239" s="13"/>
+      <c r="C1239" s="13"/>
+    </row>
+    <row r="1240" spans="1:10">
+      <c r="A1240" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1240" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1240" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:10">
+      <c r="A1241" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1241" s="16" t="s">
+        <v>616</v>
+      </c>
+      <c r="C1241" s="17" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:10">
+      <c r="A1243" s="18" t="s">
+        <v>631</v>
+      </c>
+      <c r="B1243" s="18"/>
+      <c r="C1243" s="18"/>
+      <c r="D1243" s="18"/>
+      <c r="E1243" s="18"/>
+    </row>
+    <row r="1244" spans="1:10">
+      <c r="A1244" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1244" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1244" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1244" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1244" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:10">
+      <c r="A1245" s="21">
+        <v>4727</v>
+      </c>
+      <c r="B1245" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1245" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1245" s="22" t="s">
+        <v>630</v>
+      </c>
+      <c r="E1245" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:10">
+      <c r="A1247" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="B1247" s="8"/>
+      <c r="C1247" s="8"/>
+      <c r="D1247" s="8"/>
+      <c r="E1247" s="8"/>
+      <c r="F1247" s="8"/>
+      <c r="G1247" s="8"/>
+      <c r="H1247" s="8"/>
+    </row>
+    <row r="1248" spans="1:10">
+      <c r="A1248" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1248" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1248" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1248" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1248" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1248" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1248" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1248" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:10">
+      <c r="A1249" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B1249" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C1249" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D1249" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1249" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="F1249" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1249" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="H1249" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:10">
+      <c r="A1250" s="11" t="s">
+        <v>633</v>
+      </c>
+      <c r="B1250" s="12"/>
+      <c r="C1250" s="12"/>
+      <c r="D1250" s="12"/>
+      <c r="E1250" s="12"/>
+      <c r="F1250" s="12"/>
+      <c r="G1250" s="12"/>
+      <c r="H1250" s="12"/>
+    </row>
+    <row r="1252" spans="1:10">
+      <c r="A1252" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="B1252" s="13"/>
+      <c r="C1252" s="13"/>
+    </row>
+    <row r="1253" spans="1:10">
+      <c r="A1253" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1253" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1253" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:10">
+      <c r="A1254" s="16">
+        <v>27</v>
+      </c>
+      <c r="B1254" s="16" t="s">
+        <v>616</v>
+      </c>
+      <c r="C1254" s="17" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:10">
+      <c r="A1256" s="18" t="s">
+        <v>636</v>
+      </c>
+      <c r="B1256" s="18"/>
+      <c r="C1256" s="18"/>
+      <c r="D1256" s="18"/>
+      <c r="E1256" s="18"/>
+    </row>
+    <row r="1257" spans="1:10">
+      <c r="A1257" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1257" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1257" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1257" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1257" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:10">
+      <c r="A1258" s="21">
+        <v>4728</v>
+      </c>
+      <c r="B1258" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1258" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="D1258" s="22" t="s">
+        <v>635</v>
+      </c>
+      <c r="E1258" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:10">
+      <c r="A1260" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="B1260" s="8"/>
+      <c r="C1260" s="8"/>
+      <c r="D1260" s="8"/>
+      <c r="E1260" s="8"/>
+      <c r="F1260" s="8"/>
+      <c r="G1260" s="8"/>
+      <c r="H1260" s="8"/>
+    </row>
+    <row r="1261" spans="1:10">
+      <c r="A1261" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1261" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1261" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1261" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1261" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1261" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1261" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1261" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:10">
+      <c r="A1262" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1262" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1262" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="D1262" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1262" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="F1262" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1262" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="H1262" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:10">
+      <c r="A1263" s="11" t="s">
+        <v>641</v>
+      </c>
+      <c r="B1263" s="12"/>
+      <c r="C1263" s="12"/>
+      <c r="D1263" s="12"/>
+      <c r="E1263" s="12"/>
+      <c r="F1263" s="12"/>
+      <c r="G1263" s="12"/>
+      <c r="H1263" s="12"/>
+    </row>
+    <row r="1265" spans="1:10">
+      <c r="A1265" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1265" s="13"/>
+      <c r="C1265" s="13"/>
+    </row>
+    <row r="1266" spans="1:10">
+      <c r="A1266" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1266" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1266" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:10">
+      <c r="A1267" s="16">
+        <v>672</v>
+      </c>
+      <c r="B1267" s="16" t="s">
+        <v>643</v>
+      </c>
+      <c r="C1267" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:10">
+      <c r="A1268" s="24">
+        <v>698</v>
+      </c>
+      <c r="B1268" s="24" t="s">
+        <v>645</v>
+      </c>
+      <c r="C1268" s="25" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:10">
+      <c r="A1269" s="16">
+        <v>743</v>
+      </c>
+      <c r="B1269" s="16" t="s">
         <v>647</v>
       </c>
-      <c r="B1194" s="8"/>
-[...8 lines deleted...]
-      <c r="A1195" s="9" t="s">
+      <c r="C1269" s="17" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:10">
+      <c r="A1270" s="24">
+        <v>760</v>
+      </c>
+      <c r="B1270" s="24" t="s">
+        <v>649</v>
+      </c>
+      <c r="C1270" s="25" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:10">
+      <c r="A1271" s="16">
+        <v>767</v>
+      </c>
+      <c r="B1271" s="16" t="s">
+        <v>651</v>
+      </c>
+      <c r="C1271" s="17" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:10">
+      <c r="A1272" s="24">
+        <v>768</v>
+      </c>
+      <c r="B1272" s="24" t="s">
+        <v>653</v>
+      </c>
+      <c r="C1272" s="25" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:10">
+      <c r="A1274" s="18" t="s">
+        <v>655</v>
+      </c>
+      <c r="B1274" s="18"/>
+      <c r="C1274" s="18"/>
+      <c r="D1274" s="18"/>
+      <c r="E1274" s="18"/>
+    </row>
+    <row r="1275" spans="1:10">
+      <c r="A1275" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1275" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1275" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B1195" s="9" t="s">
+      <c r="D1275" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1275" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:10">
+      <c r="A1276" s="21">
+        <v>1366</v>
+      </c>
+      <c r="B1276" s="21" t="s">
+        <v>656</v>
+      </c>
+      <c r="C1276" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1276" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="E1276" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:10">
+      <c r="A1277" s="26">
+        <v>1874</v>
+      </c>
+      <c r="B1277" s="26" t="s">
+        <v>645</v>
+      </c>
+      <c r="C1277" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1277" s="27" t="s">
+        <v>646</v>
+      </c>
+      <c r="E1277" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:10">
+      <c r="A1278" s="21">
+        <v>2582</v>
+      </c>
+      <c r="B1278" s="21" t="s">
+        <v>657</v>
+      </c>
+      <c r="C1278" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1278" s="22" t="s">
+        <v>648</v>
+      </c>
+      <c r="E1278" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:10">
+      <c r="A1279" s="26">
+        <v>3055</v>
+      </c>
+      <c r="B1279" s="26" t="s">
+        <v>653</v>
+      </c>
+      <c r="C1279" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1279" s="27" t="s">
+        <v>650</v>
+      </c>
+      <c r="E1279" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:10">
+      <c r="A1280" s="21">
+        <v>3465</v>
+      </c>
+      <c r="B1280" s="21" t="s">
+        <v>651</v>
+      </c>
+      <c r="C1280" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1280" s="22" t="s">
+        <v>652</v>
+      </c>
+      <c r="E1280" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:10">
+      <c r="A1281" s="26">
+        <v>3661</v>
+      </c>
+      <c r="B1281" s="26" t="s">
+        <v>658</v>
+      </c>
+      <c r="C1281" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1281" s="27" t="s">
+        <v>654</v>
+      </c>
+      <c r="E1281" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:10">
+      <c r="A1284" s="23"/>
+    </row>
+    <row r="1286" spans="1:10">
+      <c r="A1286" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="B1286" s="2"/>
+      <c r="C1286" s="2"/>
+      <c r="D1286" s="2"/>
+      <c r="E1286" s="2"/>
+      <c r="F1286" s="2"/>
+      <c r="G1286" s="2"/>
+      <c r="H1286" s="2"/>
+      <c r="I1286" s="2"/>
+      <c r="J1286" s="2"/>
+    </row>
+    <row r="1287" spans="1:10">
+      <c r="A1287" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1287" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1287" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1287" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1287" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1287" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1287" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1287" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1287" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1287" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:10">
+      <c r="A1288" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="B1288" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="C1288" s="3"/>
+      <c r="D1288" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1288" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="F1288" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1288" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1288" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I1288" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="J1288" s="6" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:10">
+      <c r="A1290" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>661</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>609</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1290" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:10">
+      <c r="A1291" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>106</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1291" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:10">
+      <c r="A1292" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>191</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>663</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1292" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:10">
+      <c r="A1293" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>663</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>664</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:10">
+      <c r="A1295" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1295" s="7"/>
+      <c r="C1295" s="7"/>
+      <c r="D1295" s="7"/>
+      <c r="E1295" s="7"/>
+      <c r="F1295" s="7"/>
+      <c r="G1295" s="7"/>
+      <c r="H1295" s="7"/>
+    </row>
+    <row r="1297" spans="1:10">
+      <c r="A1297" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="B1297" s="8"/>
+      <c r="C1297" s="8"/>
+      <c r="D1297" s="8"/>
+      <c r="E1297" s="8"/>
+      <c r="F1297" s="8"/>
+      <c r="G1297" s="8"/>
+      <c r="H1297" s="8"/>
+    </row>
+    <row r="1298" spans="1:10">
+      <c r="A1298" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1298" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C1195" s="9" t="s">
+      <c r="C1298" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D1195" s="9" t="s">
+      <c r="D1298" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E1195" s="9" t="s">
+      <c r="E1298" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F1195" s="9" t="s">
+      <c r="F1298" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G1195" s="9" t="s">
+      <c r="G1298" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H1195" s="10" t="s">
+      <c r="H1298" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="1196" spans="1:10">
-[...21 lines deleted...]
-      <c r="H1196" s="6" t="s">
+    <row r="1299" spans="1:10">
+      <c r="A1299" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1299" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1299" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1299" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1299" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F1299" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="G1299" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="H1299" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="1197" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1200" s="14" t="s">
+    <row r="1300" spans="1:10">
+      <c r="A1300" s="11" t="s">
+        <v>667</v>
+      </c>
+      <c r="B1300" s="12"/>
+      <c r="C1300" s="12"/>
+      <c r="D1300" s="12"/>
+      <c r="E1300" s="12"/>
+      <c r="F1300" s="12"/>
+      <c r="G1300" s="12"/>
+      <c r="H1300" s="12"/>
+    </row>
+    <row r="1302" spans="1:10">
+      <c r="A1302" s="13" t="s">
+        <v>668</v>
+      </c>
+      <c r="B1302" s="13"/>
+      <c r="C1302" s="13"/>
+    </row>
+    <row r="1303" spans="1:10">
+      <c r="A1303" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B1200" s="14" t="s">
+      <c r="B1303" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C1200" s="15" t="s">
+      <c r="C1303" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="1201" spans="1:10">
-[...20 lines deleted...]
-      <c r="A1204" s="19" t="s">
+    <row r="1304" spans="1:10">
+      <c r="A1304" s="16">
+        <v>797</v>
+      </c>
+      <c r="B1304" s="16" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1304" s="17" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:10">
+      <c r="A1306" s="18" t="s">
+        <v>669</v>
+      </c>
+      <c r="B1306" s="18"/>
+      <c r="C1306" s="18"/>
+      <c r="D1306" s="18"/>
+      <c r="E1306" s="18"/>
+    </row>
+    <row r="1307" spans="1:10">
+      <c r="A1307" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B1204" s="19" t="s">
+      <c r="B1307" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C1204" s="19" t="s">
+      <c r="C1307" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D1204" s="20" t="s">
+      <c r="D1307" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E1204" s="19" t="s">
+      <c r="E1307" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1205" spans="1:10">
-[...12 lines deleted...]
-      <c r="E1205" s="21" t="s">
+    <row r="1308" spans="1:10">
+      <c r="A1308" s="21">
+        <v>4725</v>
+      </c>
+      <c r="B1308" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1308" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="D1308" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="E1308" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="1207" spans="1:10">
-[...89 lines deleted...]
-      <c r="C1213" s="15" t="s">
+    <row r="1311" spans="1:10">
+      <c r="A1311" s="23"/>
+    </row>
+    <row r="1313" spans="1:10">
+      <c r="A1313" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="B1313" s="2"/>
+      <c r="C1313" s="2"/>
+      <c r="D1313" s="2"/>
+      <c r="E1313" s="2"/>
+      <c r="F1313" s="2"/>
+      <c r="G1313" s="2"/>
+      <c r="H1313" s="2"/>
+      <c r="I1313" s="2"/>
+      <c r="J1313" s="2"/>
+    </row>
+    <row r="1314" spans="1:10">
+      <c r="A1314" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1314" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1314" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1314" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1314" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1314" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1314" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1314" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1314" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1314" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:10">
+      <c r="A1315" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1315" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1315" s="3"/>
+      <c r="D1315" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="E1315" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="F1315" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1315" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H1315" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1315" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="J1315" s="6" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:10">
+      <c r="A1317" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>671</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>674</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>672</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1317" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:10">
+      <c r="A1318" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1318" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:10">
+      <c r="A1319" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>280</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>280</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>675</v>
+      </c>
+      <c r="G1319" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D1217" s="20" t="s">
+      <c r="H1319" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:10">
+      <c r="A1320" t="s">
         <v>32</v>
       </c>
-      <c r="E1217" s="19" t="s">
-[...269 lines deleted...]
-      <c r="C1240" s="17" t="s">
+      <c r="B1320" t="s">
+        <v>675</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>407</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1320" t="s">
         <v>673</v>
       </c>
     </row>
-    <row r="1242" spans="1:10">
-[...912 lines deleted...]
-    </row>
     <row r="1322" spans="1:10">
-      <c r="A1322" s="21">
-[...13 lines deleted...]
-      </c>
+      <c r="A1322" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1322" s="7"/>
+      <c r="C1322" s="7"/>
+      <c r="D1322" s="7"/>
+      <c r="E1322" s="7"/>
+      <c r="F1322" s="7"/>
+      <c r="G1322" s="7"/>
+      <c r="H1322" s="7"/>
     </row>
     <row r="1324" spans="1:10">
       <c r="A1324" s="8" t="s">
-        <v>709</v>
+        <v>676</v>
       </c>
       <c r="B1324" s="8"/>
       <c r="C1324" s="8"/>
       <c r="D1324" s="8"/>
       <c r="E1324" s="8"/>
       <c r="F1324" s="8"/>
       <c r="G1324" s="8"/>
       <c r="H1324" s="8"/>
     </row>
     <row r="1325" spans="1:10">
       <c r="A1325" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1325" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1325" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1325" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1325" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1325" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1325" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1325" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1326" spans="1:10">
       <c r="A1326" s="3" t="s">
-        <v>710</v>
+        <v>677</v>
       </c>
       <c r="B1326" s="3" t="s">
-        <v>46</v>
+        <v>678</v>
       </c>
       <c r="C1326" s="3" t="s">
-        <v>47</v>
+        <v>136</v>
       </c>
       <c r="D1326" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1326" s="3" t="s">
-        <v>116</v>
+        <v>680</v>
       </c>
       <c r="F1326" s="3" t="s">
-        <v>49</v>
+        <v>681</v>
       </c>
       <c r="G1326" s="3" t="s">
-        <v>49</v>
+        <v>682</v>
       </c>
       <c r="H1326" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1327" spans="1:10">
       <c r="A1327" s="11" t="s">
-        <v>711</v>
+        <v>683</v>
       </c>
       <c r="B1327" s="12"/>
       <c r="C1327" s="12"/>
       <c r="D1327" s="12"/>
       <c r="E1327" s="12"/>
       <c r="F1327" s="12"/>
       <c r="G1327" s="12"/>
       <c r="H1327" s="12"/>
     </row>
     <row r="1329" spans="1:10">
       <c r="A1329" s="13" t="s">
-        <v>712</v>
+        <v>684</v>
       </c>
       <c r="B1329" s="13"/>
       <c r="C1329" s="13"/>
     </row>
     <row r="1330" spans="1:10">
       <c r="A1330" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1330" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1330" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1331" spans="1:10">
-      <c r="A1331" s="16" t="s">
-        <v>55</v>
+      <c r="A1331" s="16">
+        <v>1448</v>
       </c>
       <c r="B1331" s="16" t="s">
-        <v>713</v>
+        <v>685</v>
       </c>
       <c r="C1331" s="17" t="s">
-        <v>714</v>
+        <v>686</v>
       </c>
     </row>
     <row r="1333" spans="1:10">
       <c r="A1333" s="18" t="s">
-        <v>715</v>
+        <v>687</v>
       </c>
       <c r="B1333" s="18"/>
       <c r="C1333" s="18"/>
       <c r="D1333" s="18"/>
       <c r="E1333" s="18"/>
     </row>
     <row r="1334" spans="1:10">
       <c r="A1334" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1334" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1334" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1334" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1334" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1335" spans="1:10">
       <c r="A1335" s="21">
-        <v>1751</v>
+        <v>380</v>
       </c>
       <c r="B1335" s="21" t="s">
-        <v>713</v>
+        <v>688</v>
       </c>
       <c r="C1335" s="21" t="s">
-        <v>710</v>
+        <v>677</v>
       </c>
       <c r="D1335" s="22" t="s">
-        <v>714</v>
+        <v>686</v>
       </c>
       <c r="E1335" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1337" spans="1:10">
       <c r="A1337" s="8" t="s">
-        <v>716</v>
+        <v>689</v>
       </c>
       <c r="B1337" s="8"/>
       <c r="C1337" s="8"/>
       <c r="D1337" s="8"/>
       <c r="E1337" s="8"/>
       <c r="F1337" s="8"/>
       <c r="G1337" s="8"/>
       <c r="H1337" s="8"/>
     </row>
     <row r="1338" spans="1:10">
       <c r="A1338" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1338" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1338" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1338" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1338" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1338" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1338" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1338" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1339" spans="1:10">
       <c r="A1339" s="3" t="s">
-        <v>717</v>
+        <v>677</v>
       </c>
       <c r="B1339" s="3" t="s">
-        <v>46</v>
+        <v>678</v>
       </c>
       <c r="C1339" s="3" t="s">
-        <v>47</v>
+        <v>136</v>
       </c>
       <c r="D1339" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1339" s="3" t="s">
         <v>116</v>
       </c>
       <c r="F1339" s="3" t="s">
-        <v>49</v>
+        <v>681</v>
       </c>
       <c r="G1339" s="3" t="s">
-        <v>49</v>
+        <v>682</v>
       </c>
       <c r="H1339" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1340" spans="1:10">
       <c r="A1340" s="11" t="s">
-        <v>718</v>
+        <v>690</v>
       </c>
       <c r="B1340" s="12"/>
       <c r="C1340" s="12"/>
       <c r="D1340" s="12"/>
       <c r="E1340" s="12"/>
       <c r="F1340" s="12"/>
       <c r="G1340" s="12"/>
       <c r="H1340" s="12"/>
     </row>
     <row r="1342" spans="1:10">
       <c r="A1342" s="13" t="s">
-        <v>719</v>
+        <v>691</v>
       </c>
       <c r="B1342" s="13"/>
       <c r="C1342" s="13"/>
     </row>
     <row r="1343" spans="1:10">
       <c r="A1343" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1343" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1343" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1344" spans="1:10">
-      <c r="A1344" s="16" t="s">
-        <v>55</v>
+      <c r="A1344" s="16">
+        <v>1450</v>
       </c>
       <c r="B1344" s="16" t="s">
-        <v>720</v>
+        <v>692</v>
       </c>
       <c r="C1344" s="17" t="s">
-        <v>721</v>
+        <v>693</v>
       </c>
     </row>
     <row r="1346" spans="1:10">
       <c r="A1346" s="18" t="s">
-        <v>722</v>
+        <v>694</v>
       </c>
       <c r="B1346" s="18"/>
       <c r="C1346" s="18"/>
       <c r="D1346" s="18"/>
       <c r="E1346" s="18"/>
     </row>
     <row r="1347" spans="1:10">
       <c r="A1347" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1347" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1347" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1347" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1347" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1348" spans="1:10">
       <c r="A1348" s="21">
-        <v>5477</v>
+        <v>355</v>
       </c>
       <c r="B1348" s="21" t="s">
-        <v>720</v>
+        <v>688</v>
       </c>
       <c r="C1348" s="21" t="s">
-        <v>717</v>
+        <v>677</v>
       </c>
       <c r="D1348" s="22" t="s">
-        <v>721</v>
+        <v>693</v>
       </c>
       <c r="E1348" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1350" spans="1:10">
       <c r="A1350" s="8" t="s">
-        <v>723</v>
+        <v>695</v>
       </c>
       <c r="B1350" s="8"/>
       <c r="C1350" s="8"/>
       <c r="D1350" s="8"/>
       <c r="E1350" s="8"/>
       <c r="F1350" s="8"/>
       <c r="G1350" s="8"/>
       <c r="H1350" s="8"/>
     </row>
     <row r="1351" spans="1:10">
       <c r="A1351" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1351" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1351" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1351" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1351" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1351" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1351" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1351" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1352" spans="1:10">
       <c r="A1352" s="3" t="s">
-        <v>724</v>
+        <v>696</v>
       </c>
       <c r="B1352" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C1352" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D1352" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1352" s="3" t="s">
-        <v>604</v>
+        <v>116</v>
       </c>
       <c r="F1352" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G1352" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H1352" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1353" spans="1:10">
       <c r="A1353" s="11" t="s">
-        <v>725</v>
+        <v>697</v>
       </c>
       <c r="B1353" s="12"/>
       <c r="C1353" s="12"/>
       <c r="D1353" s="12"/>
       <c r="E1353" s="12"/>
       <c r="F1353" s="12"/>
       <c r="G1353" s="12"/>
       <c r="H1353" s="12"/>
     </row>
     <row r="1355" spans="1:10">
       <c r="A1355" s="13" t="s">
-        <v>726</v>
+        <v>698</v>
       </c>
       <c r="B1355" s="13"/>
       <c r="C1355" s="13"/>
     </row>
     <row r="1356" spans="1:10">
       <c r="A1356" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1356" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1356" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1357" spans="1:10">
       <c r="A1357" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B1357" s="16" t="s">
-        <v>727</v>
+        <v>699</v>
       </c>
       <c r="C1357" s="17" t="s">
-        <v>728</v>
+        <v>700</v>
       </c>
     </row>
     <row r="1359" spans="1:10">
       <c r="A1359" s="18" t="s">
-        <v>729</v>
+        <v>701</v>
       </c>
       <c r="B1359" s="18"/>
       <c r="C1359" s="18"/>
       <c r="D1359" s="18"/>
       <c r="E1359" s="18"/>
     </row>
     <row r="1360" spans="1:10">
       <c r="A1360" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1360" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1360" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1360" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1360" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1361" spans="1:10">
       <c r="A1361" s="21">
-        <v>5034</v>
+        <v>251</v>
       </c>
       <c r="B1361" s="21" t="s">
-        <v>727</v>
+        <v>699</v>
       </c>
       <c r="C1361" s="21" t="s">
-        <v>724</v>
+        <v>696</v>
       </c>
       <c r="D1361" s="22" t="s">
-        <v>728</v>
+        <v>700</v>
       </c>
       <c r="E1361" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1363" spans="1:10">
       <c r="A1363" s="8" t="s">
-        <v>730</v>
+        <v>702</v>
       </c>
       <c r="B1363" s="8"/>
       <c r="C1363" s="8"/>
       <c r="D1363" s="8"/>
       <c r="E1363" s="8"/>
       <c r="F1363" s="8"/>
       <c r="G1363" s="8"/>
       <c r="H1363" s="8"/>
     </row>
     <row r="1364" spans="1:10">
       <c r="A1364" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1364" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1364" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1364" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1364" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1364" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1364" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1364" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1365" spans="1:10">
       <c r="A1365" s="3" t="s">
-        <v>731</v>
+        <v>703</v>
       </c>
       <c r="B1365" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C1365" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D1365" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1365" s="3" t="s">
-        <v>604</v>
+        <v>116</v>
       </c>
       <c r="F1365" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G1365" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H1365" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1366" spans="1:10">
       <c r="A1366" s="11" t="s">
-        <v>732</v>
+        <v>704</v>
       </c>
       <c r="B1366" s="12"/>
       <c r="C1366" s="12"/>
       <c r="D1366" s="12"/>
       <c r="E1366" s="12"/>
       <c r="F1366" s="12"/>
       <c r="G1366" s="12"/>
       <c r="H1366" s="12"/>
     </row>
     <row r="1368" spans="1:10">
       <c r="A1368" s="13" t="s">
-        <v>733</v>
+        <v>705</v>
       </c>
       <c r="B1368" s="13"/>
       <c r="C1368" s="13"/>
     </row>
     <row r="1369" spans="1:10">
       <c r="A1369" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1369" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1369" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1370" spans="1:10">
       <c r="A1370" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B1370" s="16" t="s">
-        <v>727</v>
+        <v>699</v>
       </c>
       <c r="C1370" s="17" t="s">
-        <v>734</v>
+        <v>706</v>
       </c>
     </row>
     <row r="1372" spans="1:10">
       <c r="A1372" s="18" t="s">
-        <v>735</v>
+        <v>707</v>
       </c>
       <c r="B1372" s="18"/>
       <c r="C1372" s="18"/>
       <c r="D1372" s="18"/>
       <c r="E1372" s="18"/>
     </row>
     <row r="1373" spans="1:10">
       <c r="A1373" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1373" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1373" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1373" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1373" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1374" spans="1:10">
       <c r="A1374" s="21">
-        <v>5036</v>
+        <v>267</v>
       </c>
       <c r="B1374" s="21" t="s">
-        <v>727</v>
+        <v>699</v>
       </c>
       <c r="C1374" s="21" t="s">
-        <v>731</v>
+        <v>703</v>
       </c>
       <c r="D1374" s="22" t="s">
-        <v>734</v>
+        <v>706</v>
       </c>
       <c r="E1374" s="21" t="s">
         <v>61</v>
       </c>
     </row>
+    <row r="1376" spans="1:10">
+      <c r="A1376" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="B1376" s="8"/>
+      <c r="C1376" s="8"/>
+      <c r="D1376" s="8"/>
+      <c r="E1376" s="8"/>
+      <c r="F1376" s="8"/>
+      <c r="G1376" s="8"/>
+      <c r="H1376" s="8"/>
+    </row>
     <row r="1377" spans="1:10">
-      <c r="A1377" s="23"/>
+      <c r="A1377" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1377" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1377" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1377" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1377" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1377" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1377" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1377" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:10">
+      <c r="A1378" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="B1378" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1378" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1378" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1378" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1378" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1378" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1378" s="6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="1379" spans="1:10">
-      <c r="A1379" s="2" t="s">
+      <c r="A1379" s="11" t="s">
+        <v>710</v>
+      </c>
+      <c r="B1379" s="12"/>
+      <c r="C1379" s="12"/>
+      <c r="D1379" s="12"/>
+      <c r="E1379" s="12"/>
+      <c r="F1379" s="12"/>
+      <c r="G1379" s="12"/>
+      <c r="H1379" s="12"/>
+    </row>
+    <row r="1381" spans="1:10">
+      <c r="A1381" s="13" t="s">
+        <v>711</v>
+      </c>
+      <c r="B1381" s="13"/>
+      <c r="C1381" s="13"/>
+    </row>
+    <row r="1382" spans="1:10">
+      <c r="A1382" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1382" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1382" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:10">
+      <c r="A1383" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1383" s="16" t="s">
+        <v>699</v>
+      </c>
+      <c r="C1383" s="17" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:10">
+      <c r="A1385" s="18" t="s">
+        <v>713</v>
+      </c>
+      <c r="B1385" s="18"/>
+      <c r="C1385" s="18"/>
+      <c r="D1385" s="18"/>
+      <c r="E1385" s="18"/>
+    </row>
+    <row r="1386" spans="1:10">
+      <c r="A1386" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1386" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1386" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1386" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1386" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:10">
+      <c r="A1387" s="21">
+        <v>268</v>
+      </c>
+      <c r="B1387" s="21" t="s">
+        <v>699</v>
+      </c>
+      <c r="C1387" s="21" t="s">
+        <v>709</v>
+      </c>
+      <c r="D1387" s="22" t="s">
+        <v>712</v>
+      </c>
+      <c r="E1387" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:10">
+      <c r="A1389" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="B1389" s="8"/>
+      <c r="C1389" s="8"/>
+      <c r="D1389" s="8"/>
+      <c r="E1389" s="8"/>
+      <c r="F1389" s="8"/>
+      <c r="G1389" s="8"/>
+      <c r="H1389" s="8"/>
+    </row>
+    <row r="1390" spans="1:10">
+      <c r="A1390" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1390" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1390" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1390" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1390" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1390" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1390" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1390" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:10">
+      <c r="A1391" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1391" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1391" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1391" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1391" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1391" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1391" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="H1391" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:10">
+      <c r="A1392" s="11" t="s">
+        <v>717</v>
+      </c>
+      <c r="B1392" s="12"/>
+      <c r="C1392" s="12"/>
+      <c r="D1392" s="12"/>
+      <c r="E1392" s="12"/>
+      <c r="F1392" s="12"/>
+      <c r="G1392" s="12"/>
+      <c r="H1392" s="12"/>
+    </row>
+    <row r="1394" spans="1:10">
+      <c r="A1394" s="13" t="s">
+        <v>718</v>
+      </c>
+      <c r="B1394" s="13"/>
+      <c r="C1394" s="13"/>
+    </row>
+    <row r="1395" spans="1:10">
+      <c r="A1395" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1395" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1395" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:10">
+      <c r="A1396" s="16">
+        <v>13939</v>
+      </c>
+      <c r="B1396" s="16" t="s">
+        <v>719</v>
+      </c>
+      <c r="C1396" s="17" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:10">
+      <c r="A1398" s="18" t="s">
+        <v>721</v>
+      </c>
+      <c r="B1398" s="18"/>
+      <c r="C1398" s="18"/>
+      <c r="D1398" s="18"/>
+      <c r="E1398" s="18"/>
+    </row>
+    <row r="1399" spans="1:10">
+      <c r="A1399" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1399" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1399" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1399" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1399" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:10">
+      <c r="A1400" s="21">
+        <v>569</v>
+      </c>
+      <c r="B1400" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="C1400" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1400" s="22" t="s">
+        <v>720</v>
+      </c>
+      <c r="E1400" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:10">
+      <c r="A1402" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="B1402" s="8"/>
+      <c r="C1402" s="8"/>
+      <c r="D1402" s="8"/>
+      <c r="E1402" s="8"/>
+      <c r="F1402" s="8"/>
+      <c r="G1402" s="8"/>
+      <c r="H1402" s="8"/>
+    </row>
+    <row r="1403" spans="1:10">
+      <c r="A1403" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1403" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1403" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1403" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1403" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1403" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1403" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1403" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:10">
+      <c r="A1404" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1404" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1404" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1404" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1404" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1404" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1404" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="H1404" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:10">
+      <c r="A1405" s="11" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1405" s="12"/>
+      <c r="C1405" s="12"/>
+      <c r="D1405" s="12"/>
+      <c r="E1405" s="12"/>
+      <c r="F1405" s="12"/>
+      <c r="G1405" s="12"/>
+      <c r="H1405" s="12"/>
+    </row>
+    <row r="1407" spans="1:10">
+      <c r="A1407" s="13" t="s">
+        <v>725</v>
+      </c>
+      <c r="B1407" s="13"/>
+      <c r="C1407" s="13"/>
+    </row>
+    <row r="1408" spans="1:10">
+      <c r="A1408" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1408" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1408" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:10">
+      <c r="A1409" s="16">
+        <v>1580</v>
+      </c>
+      <c r="B1409" s="16" t="s">
+        <v>726</v>
+      </c>
+      <c r="C1409" s="17" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:10">
+      <c r="A1411" s="18" t="s">
+        <v>728</v>
+      </c>
+      <c r="B1411" s="18"/>
+      <c r="C1411" s="18"/>
+      <c r="D1411" s="18"/>
+      <c r="E1411" s="18"/>
+    </row>
+    <row r="1412" spans="1:10">
+      <c r="A1412" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1412" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1412" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1412" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1412" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:10">
+      <c r="A1413" s="21">
+        <v>517</v>
+      </c>
+      <c r="B1413" s="21" t="s">
+        <v>729</v>
+      </c>
+      <c r="C1413" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1413" s="22" t="s">
+        <v>727</v>
+      </c>
+      <c r="E1413" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:10">
+      <c r="A1415" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="B1415" s="8"/>
+      <c r="C1415" s="8"/>
+      <c r="D1415" s="8"/>
+      <c r="E1415" s="8"/>
+      <c r="F1415" s="8"/>
+      <c r="G1415" s="8"/>
+      <c r="H1415" s="8"/>
+    </row>
+    <row r="1416" spans="1:10">
+      <c r="A1416" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1416" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1416" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1416" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1416" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1416" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1416" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1416" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:10">
+      <c r="A1417" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1417" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1417" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1417" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1417" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1417" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1417" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="H1417" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:10">
+      <c r="A1418" s="11" t="s">
+        <v>734</v>
+      </c>
+      <c r="B1418" s="12"/>
+      <c r="C1418" s="12"/>
+      <c r="D1418" s="12"/>
+      <c r="E1418" s="12"/>
+      <c r="F1418" s="12"/>
+      <c r="G1418" s="12"/>
+      <c r="H1418" s="12"/>
+    </row>
+    <row r="1420" spans="1:10">
+      <c r="A1420" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="B1420" s="13"/>
+      <c r="C1420" s="13"/>
+    </row>
+    <row r="1421" spans="1:10">
+      <c r="A1421" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1421" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1421" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:10">
+      <c r="A1422" s="16">
+        <v>3494</v>
+      </c>
+      <c r="B1422" s="16" t="s">
         <v>736</v>
       </c>
-      <c r="B1379" s="2"/>
-[...10 lines deleted...]
-      <c r="A1380" s="4" t="s">
+      <c r="C1422" s="17" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:10">
+      <c r="A1424" s="18" t="s">
+        <v>738</v>
+      </c>
+      <c r="B1424" s="18"/>
+      <c r="C1424" s="18"/>
+      <c r="D1424" s="18"/>
+      <c r="E1424" s="18"/>
+    </row>
+    <row r="1425" spans="1:10">
+      <c r="A1425" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1425" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1425" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1425" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1425" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:10">
+      <c r="A1426" s="21">
+        <v>478</v>
+      </c>
+      <c r="B1426" s="21" t="s">
+        <v>739</v>
+      </c>
+      <c r="C1426" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1426" s="22" t="s">
+        <v>737</v>
+      </c>
+      <c r="E1426" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:10">
+      <c r="A1428" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1428" s="8"/>
+      <c r="C1428" s="8"/>
+      <c r="D1428" s="8"/>
+      <c r="E1428" s="8"/>
+      <c r="F1428" s="8"/>
+      <c r="G1428" s="8"/>
+      <c r="H1428" s="8"/>
+    </row>
+    <row r="1429" spans="1:10">
+      <c r="A1429" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1429" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1429" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1429" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1429" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1429" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1429" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1429" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:10">
+      <c r="A1430" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1430" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1430" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1430" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1430" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1430" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1430" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="H1430" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:10">
+      <c r="A1431" s="11" t="s">
+        <v>742</v>
+      </c>
+      <c r="B1431" s="12"/>
+      <c r="C1431" s="12"/>
+      <c r="D1431" s="12"/>
+      <c r="E1431" s="12"/>
+      <c r="F1431" s="12"/>
+      <c r="G1431" s="12"/>
+      <c r="H1431" s="12"/>
+    </row>
+    <row r="1433" spans="1:10">
+      <c r="A1433" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="B1433" s="13"/>
+      <c r="C1433" s="13"/>
+    </row>
+    <row r="1434" spans="1:10">
+      <c r="A1434" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1434" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1434" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:10">
+      <c r="A1435" s="16">
+        <v>3500</v>
+      </c>
+      <c r="B1435" s="16" t="s">
+        <v>744</v>
+      </c>
+      <c r="C1435" s="17" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:10">
+      <c r="A1437" s="18" t="s">
+        <v>746</v>
+      </c>
+      <c r="B1437" s="18"/>
+      <c r="C1437" s="18"/>
+      <c r="D1437" s="18"/>
+      <c r="E1437" s="18"/>
+    </row>
+    <row r="1438" spans="1:10">
+      <c r="A1438" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1438" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1438" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1438" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1438" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:10">
+      <c r="A1439" s="21">
+        <v>440</v>
+      </c>
+      <c r="B1439" s="21" t="s">
+        <v>739</v>
+      </c>
+      <c r="C1439" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1439" s="22" t="s">
+        <v>745</v>
+      </c>
+      <c r="E1439" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:10">
+      <c r="A1441" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="B1441" s="8"/>
+      <c r="C1441" s="8"/>
+      <c r="D1441" s="8"/>
+      <c r="E1441" s="8"/>
+      <c r="F1441" s="8"/>
+      <c r="G1441" s="8"/>
+      <c r="H1441" s="8"/>
+    </row>
+    <row r="1442" spans="1:10">
+      <c r="A1442" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1442" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1442" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1442" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1442" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1442" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1442" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1442" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:10">
+      <c r="A1443" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1443" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1443" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1443" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1443" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1443" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1443" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="H1443" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:10">
+      <c r="A1444" s="11" t="s">
+        <v>734</v>
+      </c>
+      <c r="B1444" s="12"/>
+      <c r="C1444" s="12"/>
+      <c r="D1444" s="12"/>
+      <c r="E1444" s="12"/>
+      <c r="F1444" s="12"/>
+      <c r="G1444" s="12"/>
+      <c r="H1444" s="12"/>
+    </row>
+    <row r="1446" spans="1:10">
+      <c r="A1446" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="B1446" s="13"/>
+      <c r="C1446" s="13"/>
+    </row>
+    <row r="1447" spans="1:10">
+      <c r="A1447" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1447" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1447" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:10">
+      <c r="A1448" s="16">
+        <v>3503</v>
+      </c>
+      <c r="B1448" s="16" t="s">
+        <v>744</v>
+      </c>
+      <c r="C1448" s="17" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:10">
+      <c r="A1450" s="18" t="s">
+        <v>750</v>
+      </c>
+      <c r="B1450" s="18"/>
+      <c r="C1450" s="18"/>
+      <c r="D1450" s="18"/>
+      <c r="E1450" s="18"/>
+    </row>
+    <row r="1451" spans="1:10">
+      <c r="A1451" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1451" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1451" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1451" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1451" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:10">
+      <c r="A1452" s="21">
+        <v>441</v>
+      </c>
+      <c r="B1452" s="21" t="s">
+        <v>739</v>
+      </c>
+      <c r="C1452" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1452" s="22" t="s">
+        <v>749</v>
+      </c>
+      <c r="E1452" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:10">
+      <c r="A1454" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="B1454" s="8"/>
+      <c r="C1454" s="8"/>
+      <c r="D1454" s="8"/>
+      <c r="E1454" s="8"/>
+      <c r="F1454" s="8"/>
+      <c r="G1454" s="8"/>
+      <c r="H1454" s="8"/>
+    </row>
+    <row r="1455" spans="1:10">
+      <c r="A1455" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1455" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1455" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1455" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1455" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1455" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1455" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1455" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:10">
+      <c r="A1456" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1456" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1456" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1456" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1456" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1456" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1456" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="H1456" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:10">
+      <c r="A1457" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="B1457" s="12"/>
+      <c r="C1457" s="12"/>
+      <c r="D1457" s="12"/>
+      <c r="E1457" s="12"/>
+      <c r="F1457" s="12"/>
+      <c r="G1457" s="12"/>
+      <c r="H1457" s="12"/>
+    </row>
+    <row r="1459" spans="1:10">
+      <c r="A1459" s="13" t="s">
+        <v>753</v>
+      </c>
+      <c r="B1459" s="13"/>
+      <c r="C1459" s="13"/>
+    </row>
+    <row r="1460" spans="1:10">
+      <c r="A1460" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1460" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1460" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:10">
+      <c r="A1461" s="16">
+        <v>3499</v>
+      </c>
+      <c r="B1461" s="16" t="s">
+        <v>744</v>
+      </c>
+      <c r="C1461" s="17" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:10">
+      <c r="A1463" s="18" t="s">
+        <v>755</v>
+      </c>
+      <c r="B1463" s="18"/>
+      <c r="C1463" s="18"/>
+      <c r="D1463" s="18"/>
+      <c r="E1463" s="18"/>
+    </row>
+    <row r="1464" spans="1:10">
+      <c r="A1464" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1464" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1464" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1464" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1464" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:10">
+      <c r="A1465" s="21">
+        <v>442</v>
+      </c>
+      <c r="B1465" s="21" t="s">
+        <v>739</v>
+      </c>
+      <c r="C1465" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1465" s="22" t="s">
+        <v>754</v>
+      </c>
+      <c r="E1465" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:10">
+      <c r="A1467" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="B1467" s="8"/>
+      <c r="C1467" s="8"/>
+      <c r="D1467" s="8"/>
+      <c r="E1467" s="8"/>
+      <c r="F1467" s="8"/>
+      <c r="G1467" s="8"/>
+      <c r="H1467" s="8"/>
+    </row>
+    <row r="1468" spans="1:10">
+      <c r="A1468" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1468" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1468" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1468" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1468" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1468" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1468" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1468" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:10">
+      <c r="A1469" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1469" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1469" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1469" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1469" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1469" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1469" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="H1469" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:10">
+      <c r="A1470" s="11" t="s">
+        <v>752</v>
+      </c>
+      <c r="B1470" s="12"/>
+      <c r="C1470" s="12"/>
+      <c r="D1470" s="12"/>
+      <c r="E1470" s="12"/>
+      <c r="F1470" s="12"/>
+      <c r="G1470" s="12"/>
+      <c r="H1470" s="12"/>
+    </row>
+    <row r="1472" spans="1:10">
+      <c r="A1472" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="B1472" s="13"/>
+      <c r="C1472" s="13"/>
+    </row>
+    <row r="1473" spans="1:10">
+      <c r="A1473" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1473" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1473" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:10">
+      <c r="A1474" s="16">
+        <v>3570</v>
+      </c>
+      <c r="B1474" s="16" t="s">
+        <v>758</v>
+      </c>
+      <c r="C1474" s="17" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:10">
+      <c r="A1476" s="18" t="s">
+        <v>760</v>
+      </c>
+      <c r="B1476" s="18"/>
+      <c r="C1476" s="18"/>
+      <c r="D1476" s="18"/>
+      <c r="E1476" s="18"/>
+    </row>
+    <row r="1477" spans="1:10">
+      <c r="A1477" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1477" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1477" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1477" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1477" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:10">
+      <c r="A1478" s="21">
+        <v>828</v>
+      </c>
+      <c r="B1478" s="21" t="s">
+        <v>761</v>
+      </c>
+      <c r="C1478" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1478" s="22" t="s">
+        <v>759</v>
+      </c>
+      <c r="E1478" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:10">
+      <c r="A1480" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="B1480" s="8"/>
+      <c r="C1480" s="8"/>
+      <c r="D1480" s="8"/>
+      <c r="E1480" s="8"/>
+      <c r="F1480" s="8"/>
+      <c r="G1480" s="8"/>
+      <c r="H1480" s="8"/>
+    </row>
+    <row r="1481" spans="1:10">
+      <c r="A1481" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1481" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1481" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1481" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1481" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1481" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1481" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1481" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:10">
+      <c r="A1482" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1482" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1482" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1482" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1482" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1482" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1482" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="H1482" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:10">
+      <c r="A1483" s="11" t="s">
+        <v>763</v>
+      </c>
+      <c r="B1483" s="12"/>
+      <c r="C1483" s="12"/>
+      <c r="D1483" s="12"/>
+      <c r="E1483" s="12"/>
+      <c r="F1483" s="12"/>
+      <c r="G1483" s="12"/>
+      <c r="H1483" s="12"/>
+    </row>
+    <row r="1485" spans="1:10">
+      <c r="A1485" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="B1485" s="13"/>
+      <c r="C1485" s="13"/>
+    </row>
+    <row r="1486" spans="1:10">
+      <c r="A1486" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1486" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1486" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:10">
+      <c r="A1487" s="16">
+        <v>3574</v>
+      </c>
+      <c r="B1487" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="C1487" s="17" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:10">
+      <c r="A1489" s="18" t="s">
+        <v>767</v>
+      </c>
+      <c r="B1489" s="18"/>
+      <c r="C1489" s="18"/>
+      <c r="D1489" s="18"/>
+      <c r="E1489" s="18"/>
+    </row>
+    <row r="1490" spans="1:10">
+      <c r="A1490" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1490" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1490" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1490" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1490" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:10">
+      <c r="A1491" s="21">
+        <v>818</v>
+      </c>
+      <c r="B1491" s="21" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1491" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1491" s="22" t="s">
+        <v>766</v>
+      </c>
+      <c r="E1491" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:10">
+      <c r="A1493" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="B1493" s="8"/>
+      <c r="C1493" s="8"/>
+      <c r="D1493" s="8"/>
+      <c r="E1493" s="8"/>
+      <c r="F1493" s="8"/>
+      <c r="G1493" s="8"/>
+      <c r="H1493" s="8"/>
+    </row>
+    <row r="1494" spans="1:10">
+      <c r="A1494" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1494" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1494" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1494" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1494" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1494" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1494" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1494" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:10">
+      <c r="A1495" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1495" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1495" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1495" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1495" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1495" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1495" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="H1495" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:10">
+      <c r="A1496" s="11" t="s">
+        <v>763</v>
+      </c>
+      <c r="B1496" s="12"/>
+      <c r="C1496" s="12"/>
+      <c r="D1496" s="12"/>
+      <c r="E1496" s="12"/>
+      <c r="F1496" s="12"/>
+      <c r="G1496" s="12"/>
+      <c r="H1496" s="12"/>
+    </row>
+    <row r="1498" spans="1:10">
+      <c r="A1498" s="13" t="s">
+        <v>770</v>
+      </c>
+      <c r="B1498" s="13"/>
+      <c r="C1498" s="13"/>
+    </row>
+    <row r="1499" spans="1:10">
+      <c r="A1499" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1499" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1499" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:10">
+      <c r="A1500" s="16">
+        <v>3575</v>
+      </c>
+      <c r="B1500" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="C1500" s="17" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:10">
+      <c r="A1502" s="18" t="s">
+        <v>772</v>
+      </c>
+      <c r="B1502" s="18"/>
+      <c r="C1502" s="18"/>
+      <c r="D1502" s="18"/>
+      <c r="E1502" s="18"/>
+    </row>
+    <row r="1503" spans="1:10">
+      <c r="A1503" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1503" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1503" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1503" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1503" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:10">
+      <c r="A1504" s="21">
+        <v>819</v>
+      </c>
+      <c r="B1504" s="21" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1504" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1504" s="22" t="s">
+        <v>771</v>
+      </c>
+      <c r="E1504" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:10">
+      <c r="A1506" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="B1506" s="8"/>
+      <c r="C1506" s="8"/>
+      <c r="D1506" s="8"/>
+      <c r="E1506" s="8"/>
+      <c r="F1506" s="8"/>
+      <c r="G1506" s="8"/>
+      <c r="H1506" s="8"/>
+    </row>
+    <row r="1507" spans="1:10">
+      <c r="A1507" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1507" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1507" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1507" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1507" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1507" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1507" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1507" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:10">
+      <c r="A1508" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1508" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1508" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1508" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1508" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1508" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1508" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="H1508" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:10">
+      <c r="A1509" s="11" t="s">
+        <v>774</v>
+      </c>
+      <c r="B1509" s="12"/>
+      <c r="C1509" s="12"/>
+      <c r="D1509" s="12"/>
+      <c r="E1509" s="12"/>
+      <c r="F1509" s="12"/>
+      <c r="G1509" s="12"/>
+      <c r="H1509" s="12"/>
+    </row>
+    <row r="1511" spans="1:10">
+      <c r="A1511" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="B1511" s="13"/>
+      <c r="C1511" s="13"/>
+    </row>
+    <row r="1512" spans="1:10">
+      <c r="A1512" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1512" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1512" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:10">
+      <c r="A1513" s="16">
+        <v>3573</v>
+      </c>
+      <c r="B1513" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="C1513" s="17" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:10">
+      <c r="A1515" s="18" t="s">
+        <v>777</v>
+      </c>
+      <c r="B1515" s="18"/>
+      <c r="C1515" s="18"/>
+      <c r="D1515" s="18"/>
+      <c r="E1515" s="18"/>
+    </row>
+    <row r="1516" spans="1:10">
+      <c r="A1516" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1516" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1516" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1516" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1516" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:10">
+      <c r="A1517" s="21">
+        <v>817</v>
+      </c>
+      <c r="B1517" s="21" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1517" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1517" s="22" t="s">
+        <v>776</v>
+      </c>
+      <c r="E1517" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:10">
+      <c r="A1519" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="B1519" s="8"/>
+      <c r="C1519" s="8"/>
+      <c r="D1519" s="8"/>
+      <c r="E1519" s="8"/>
+      <c r="F1519" s="8"/>
+      <c r="G1519" s="8"/>
+      <c r="H1519" s="8"/>
+    </row>
+    <row r="1520" spans="1:10">
+      <c r="A1520" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1520" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1520" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1520" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1520" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1520" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1520" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1520" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:10">
+      <c r="A1521" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="B1521" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1521" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1521" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1521" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1521" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1521" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1521" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:10">
+      <c r="A1522" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="B1522" s="12"/>
+      <c r="C1522" s="12"/>
+      <c r="D1522" s="12"/>
+      <c r="E1522" s="12"/>
+      <c r="F1522" s="12"/>
+      <c r="G1522" s="12"/>
+      <c r="H1522" s="12"/>
+    </row>
+    <row r="1524" spans="1:10">
+      <c r="A1524" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="B1524" s="13"/>
+      <c r="C1524" s="13"/>
+    </row>
+    <row r="1525" spans="1:10">
+      <c r="A1525" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1525" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1525" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:10">
+      <c r="A1526" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1526" s="16" t="s">
+        <v>781</v>
+      </c>
+      <c r="C1526" s="17" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:10">
+      <c r="A1528" s="18" t="s">
+        <v>783</v>
+      </c>
+      <c r="B1528" s="18"/>
+      <c r="C1528" s="18"/>
+      <c r="D1528" s="18"/>
+      <c r="E1528" s="18"/>
+    </row>
+    <row r="1529" spans="1:10">
+      <c r="A1529" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1529" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1529" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1529" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1529" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:10">
+      <c r="A1530" s="21">
+        <v>1372</v>
+      </c>
+      <c r="B1530" s="21" t="s">
+        <v>784</v>
+      </c>
+      <c r="C1530" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="D1530" s="22" t="s">
+        <v>782</v>
+      </c>
+      <c r="E1530" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:10">
+      <c r="A1532" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="B1532" s="8"/>
+      <c r="C1532" s="8"/>
+      <c r="D1532" s="8"/>
+      <c r="E1532" s="8"/>
+      <c r="F1532" s="8"/>
+      <c r="G1532" s="8"/>
+      <c r="H1532" s="8"/>
+    </row>
+    <row r="1533" spans="1:10">
+      <c r="A1533" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1533" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1533" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1533" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1533" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1533" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1533" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1533" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:10">
+      <c r="A1534" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="B1534" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1534" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1534" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1534" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1534" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1534" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1534" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:10">
+      <c r="A1535" s="11" t="s">
+        <v>787</v>
+      </c>
+      <c r="B1535" s="12"/>
+      <c r="C1535" s="12"/>
+      <c r="D1535" s="12"/>
+      <c r="E1535" s="12"/>
+      <c r="F1535" s="12"/>
+      <c r="G1535" s="12"/>
+      <c r="H1535" s="12"/>
+    </row>
+    <row r="1537" spans="1:10">
+      <c r="A1537" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="B1537" s="13"/>
+      <c r="C1537" s="13"/>
+    </row>
+    <row r="1538" spans="1:10">
+      <c r="A1538" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1538" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1538" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:10">
+      <c r="A1539" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1539" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="C1539" s="17" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:10">
+      <c r="A1541" s="18" t="s">
+        <v>791</v>
+      </c>
+      <c r="B1541" s="18"/>
+      <c r="C1541" s="18"/>
+      <c r="D1541" s="18"/>
+      <c r="E1541" s="18"/>
+    </row>
+    <row r="1542" spans="1:10">
+      <c r="A1542" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1542" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1542" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1542" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1542" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:10">
+      <c r="A1543" s="21">
+        <v>1751</v>
+      </c>
+      <c r="B1543" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="C1543" s="21" t="s">
+        <v>786</v>
+      </c>
+      <c r="D1543" s="22" t="s">
+        <v>790</v>
+      </c>
+      <c r="E1543" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:10">
+      <c r="A1545" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="B1545" s="8"/>
+      <c r="C1545" s="8"/>
+      <c r="D1545" s="8"/>
+      <c r="E1545" s="8"/>
+      <c r="F1545" s="8"/>
+      <c r="G1545" s="8"/>
+      <c r="H1545" s="8"/>
+    </row>
+    <row r="1546" spans="1:10">
+      <c r="A1546" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1546" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1546" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1546" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1546" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1546" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1546" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1546" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:10">
+      <c r="A1547" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="B1547" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1547" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1547" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1547" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1547" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1547" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1547" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:10">
+      <c r="A1548" s="11" t="s">
+        <v>794</v>
+      </c>
+      <c r="B1548" s="12"/>
+      <c r="C1548" s="12"/>
+      <c r="D1548" s="12"/>
+      <c r="E1548" s="12"/>
+      <c r="F1548" s="12"/>
+      <c r="G1548" s="12"/>
+      <c r="H1548" s="12"/>
+    </row>
+    <row r="1550" spans="1:10">
+      <c r="A1550" s="13" t="s">
+        <v>795</v>
+      </c>
+      <c r="B1550" s="13"/>
+      <c r="C1550" s="13"/>
+    </row>
+    <row r="1551" spans="1:10">
+      <c r="A1551" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1551" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1551" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:10">
+      <c r="A1552" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1552" s="16" t="s">
+        <v>796</v>
+      </c>
+      <c r="C1552" s="17" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:10">
+      <c r="A1554" s="18" t="s">
+        <v>798</v>
+      </c>
+      <c r="B1554" s="18"/>
+      <c r="C1554" s="18"/>
+      <c r="D1554" s="18"/>
+      <c r="E1554" s="18"/>
+    </row>
+    <row r="1555" spans="1:10">
+      <c r="A1555" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1555" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1555" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1555" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1555" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:10">
+      <c r="A1556" s="21">
+        <v>5477</v>
+      </c>
+      <c r="B1556" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="C1556" s="21" t="s">
+        <v>793</v>
+      </c>
+      <c r="D1556" s="22" t="s">
+        <v>797</v>
+      </c>
+      <c r="E1556" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:10">
+      <c r="A1558" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="B1558" s="8"/>
+      <c r="C1558" s="8"/>
+      <c r="D1558" s="8"/>
+      <c r="E1558" s="8"/>
+      <c r="F1558" s="8"/>
+      <c r="G1558" s="8"/>
+      <c r="H1558" s="8"/>
+    </row>
+    <row r="1559" spans="1:10">
+      <c r="A1559" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1559" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1559" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1559" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1559" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1559" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1559" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1559" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:10">
+      <c r="A1560" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1560" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1560" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1560" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1560" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1560" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1560" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1560" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:10">
+      <c r="A1561" s="11" t="s">
+        <v>801</v>
+      </c>
+      <c r="B1561" s="12"/>
+      <c r="C1561" s="12"/>
+      <c r="D1561" s="12"/>
+      <c r="E1561" s="12"/>
+      <c r="F1561" s="12"/>
+      <c r="G1561" s="12"/>
+      <c r="H1561" s="12"/>
+    </row>
+    <row r="1563" spans="1:10">
+      <c r="A1563" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="B1563" s="13"/>
+      <c r="C1563" s="13"/>
+    </row>
+    <row r="1564" spans="1:10">
+      <c r="A1564" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1564" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1564" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:10">
+      <c r="A1565" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1565" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="C1565" s="17" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:10">
+      <c r="A1567" s="18" t="s">
+        <v>805</v>
+      </c>
+      <c r="B1567" s="18"/>
+      <c r="C1567" s="18"/>
+      <c r="D1567" s="18"/>
+      <c r="E1567" s="18"/>
+    </row>
+    <row r="1568" spans="1:10">
+      <c r="A1568" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1568" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1568" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1568" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1568" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:10">
+      <c r="A1569" s="21">
+        <v>5034</v>
+      </c>
+      <c r="B1569" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="C1569" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D1569" s="22" t="s">
+        <v>804</v>
+      </c>
+      <c r="E1569" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:10">
+      <c r="A1571" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="B1571" s="8"/>
+      <c r="C1571" s="8"/>
+      <c r="D1571" s="8"/>
+      <c r="E1571" s="8"/>
+      <c r="F1571" s="8"/>
+      <c r="G1571" s="8"/>
+      <c r="H1571" s="8"/>
+    </row>
+    <row r="1572" spans="1:10">
+      <c r="A1572" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1572" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1572" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1572" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1572" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1572" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1572" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1572" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:10">
+      <c r="A1573" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B1573" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1573" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1573" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1573" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1573" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1573" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1573" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:10">
+      <c r="A1574" s="11" t="s">
+        <v>808</v>
+      </c>
+      <c r="B1574" s="12"/>
+      <c r="C1574" s="12"/>
+      <c r="D1574" s="12"/>
+      <c r="E1574" s="12"/>
+      <c r="F1574" s="12"/>
+      <c r="G1574" s="12"/>
+      <c r="H1574" s="12"/>
+    </row>
+    <row r="1576" spans="1:10">
+      <c r="A1576" s="13" t="s">
+        <v>809</v>
+      </c>
+      <c r="B1576" s="13"/>
+      <c r="C1576" s="13"/>
+    </row>
+    <row r="1577" spans="1:10">
+      <c r="A1577" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1577" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1577" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:10">
+      <c r="A1578" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1578" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="C1578" s="17" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:10">
+      <c r="A1580" s="18" t="s">
+        <v>811</v>
+      </c>
+      <c r="B1580" s="18"/>
+      <c r="C1580" s="18"/>
+      <c r="D1580" s="18"/>
+      <c r="E1580" s="18"/>
+    </row>
+    <row r="1581" spans="1:10">
+      <c r="A1581" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1581" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1581" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1581" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1581" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:10">
+      <c r="A1582" s="21">
+        <v>5036</v>
+      </c>
+      <c r="B1582" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="C1582" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1582" s="22" t="s">
+        <v>810</v>
+      </c>
+      <c r="E1582" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:10">
+      <c r="A1585" s="23"/>
+    </row>
+    <row r="1587" spans="1:10">
+      <c r="A1587" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="B1587" s="2"/>
+      <c r="C1587" s="2"/>
+      <c r="D1587" s="2"/>
+      <c r="E1587" s="2"/>
+      <c r="F1587" s="2"/>
+      <c r="G1587" s="2"/>
+      <c r="H1587" s="2"/>
+      <c r="I1587" s="2"/>
+      <c r="J1587" s="2"/>
+    </row>
+    <row r="1588" spans="1:10">
+      <c r="A1588" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B1380" s="4" t="s">
+      <c r="B1588" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C1380" s="4" t="s">
+      <c r="C1588" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D1380" s="4" t="s">
+      <c r="D1588" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E1380" s="4" t="s">
+      <c r="E1588" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F1380" s="4" t="s">
+      <c r="F1588" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G1380" s="4" t="s">
+      <c r="G1588" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1380" s="4" t="s">
+      <c r="H1588" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I1380" s="5" t="s">
+      <c r="I1588" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J1380" s="5" t="s">
+      <c r="J1588" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="1381" spans="1:10">
-[...13 lines deleted...]
-      <c r="F1381" s="3" t="s">
+    <row r="1589" spans="1:10">
+      <c r="A1589" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="B1589" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="C1589" s="3"/>
+      <c r="D1589" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1589" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="F1589" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G1381" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H1381" s="3" t="s">
+      <c r="G1589" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H1589" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I1381" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A1383" t="s">
+      <c r="I1589" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="J1589" s="6" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:10">
+      <c r="A1591" t="s">
         <v>20</v>
       </c>
-      <c r="B1383" t="s">
-[...2 lines deleted...]
-      <c r="C1383" t="s">
+      <c r="B1591" t="s">
+        <v>814</v>
+      </c>
+      <c r="C1591" t="s">
         <v>21</v>
       </c>
-      <c r="D1383" t="s">
-[...2 lines deleted...]
-      <c r="E1383" t="s">
+      <c r="D1591" t="s">
+        <v>817</v>
+      </c>
+      <c r="E1591" t="s">
         <v>5</v>
       </c>
-      <c r="F1383" t="s">
-[...2 lines deleted...]
-      <c r="G1383" t="s">
+      <c r="F1591" t="s">
+        <v>815</v>
+      </c>
+      <c r="G1591" t="s">
         <v>7</v>
       </c>
-      <c r="H1383" t="s">
+      <c r="H1591" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="1384" spans="1:10">
-      <c r="A1384" t="s">
+    <row r="1592" spans="1:10">
+      <c r="A1592" t="s">
         <v>9</v>
       </c>
-      <c r="B1384" t="s">
+      <c r="B1592" t="s">
         <v>18</v>
       </c>
-      <c r="C1384" t="s">
+      <c r="C1592" t="s">
         <v>23</v>
       </c>
-      <c r="D1384" t="s">
+      <c r="D1592" t="s">
         <v>24</v>
       </c>
-      <c r="E1384" t="s">
+      <c r="E1592" t="s">
         <v>25</v>
       </c>
-      <c r="F1384" t="s">
+      <c r="F1592" t="s">
         <v>26</v>
       </c>
-      <c r="G1384" t="s">
+      <c r="G1592" t="s">
         <v>8</v>
       </c>
-      <c r="H1384" t="s">
-[...4 lines deleted...]
-      <c r="A1385" t="s">
+      <c r="H1592" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:10">
+      <c r="A1593" t="s">
         <v>27</v>
       </c>
-      <c r="B1385" t="s">
-[...2 lines deleted...]
-      <c r="C1385" t="s">
+      <c r="B1593" t="s">
+        <v>816</v>
+      </c>
+      <c r="C1593" t="s">
         <v>28</v>
       </c>
-      <c r="D1385" t="s">
-[...2 lines deleted...]
-      <c r="E1385" t="s">
+      <c r="D1593" t="s">
+        <v>816</v>
+      </c>
+      <c r="E1593" t="s">
         <v>29</v>
       </c>
-      <c r="F1385" t="s">
-[...2 lines deleted...]
-      <c r="G1385" t="s">
+      <c r="F1593" t="s">
+        <v>818</v>
+      </c>
+      <c r="G1593" t="s">
         <v>31</v>
       </c>
-      <c r="H1385" t="s">
-[...4 lines deleted...]
-      <c r="A1386" t="s">
+      <c r="H1593" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:10">
+      <c r="A1594" t="s">
         <v>32</v>
       </c>
-      <c r="B1386" t="s">
-[...2 lines deleted...]
-      <c r="C1386" t="s">
+      <c r="B1594" t="s">
+        <v>818</v>
+      </c>
+      <c r="C1594" t="s">
         <v>33</v>
       </c>
-      <c r="D1386" t="s">
-[...2 lines deleted...]
-      <c r="E1386" t="s">
+      <c r="D1594" t="s">
+        <v>407</v>
+      </c>
+      <c r="E1594" t="s">
         <v>6</v>
       </c>
-      <c r="F1386" t="s">
-[...4 lines deleted...]
-      <c r="A1388" s="7" t="s">
+      <c r="F1594" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:10">
+      <c r="A1596" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B1388" s="7"/>
-[...2373 lines deleted...]
-      </c>
+      <c r="B1596" s="7"/>
+      <c r="C1596" s="7"/>
+      <c r="D1596" s="7"/>
+      <c r="E1596" s="7"/>
+      <c r="F1596" s="7"/>
+      <c r="G1596" s="7"/>
+      <c r="H1596" s="7"/>
     </row>
     <row r="1598" spans="1:10">
       <c r="A1598" s="8" t="s">
-        <v>847</v>
+        <v>819</v>
       </c>
       <c r="B1598" s="8"/>
       <c r="C1598" s="8"/>
       <c r="D1598" s="8"/>
       <c r="E1598" s="8"/>
       <c r="F1598" s="8"/>
       <c r="G1598" s="8"/>
       <c r="H1598" s="8"/>
     </row>
     <row r="1599" spans="1:10">
       <c r="A1599" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1599" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1599" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1599" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1599" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1599" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1599" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1599" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1600" spans="1:10">
       <c r="A1600" s="3" t="s">
-        <v>765</v>
+        <v>820</v>
       </c>
       <c r="B1600" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C1600" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D1600" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1600" s="3" t="s">
-        <v>759</v>
+        <v>821</v>
       </c>
       <c r="F1600" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G1600" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H1600" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1601" spans="1:10">
       <c r="A1601" s="11" t="s">
-        <v>848</v>
+        <v>822</v>
       </c>
       <c r="B1601" s="12"/>
       <c r="C1601" s="12"/>
       <c r="D1601" s="12"/>
       <c r="E1601" s="12"/>
       <c r="F1601" s="12"/>
       <c r="G1601" s="12"/>
       <c r="H1601" s="12"/>
     </row>
     <row r="1603" spans="1:10">
       <c r="A1603" s="13" t="s">
-        <v>849</v>
+        <v>823</v>
       </c>
       <c r="B1603" s="13"/>
       <c r="C1603" s="13"/>
     </row>
     <row r="1604" spans="1:10">
       <c r="A1604" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1604" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1604" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1605" spans="1:10">
       <c r="A1605" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B1605" s="16" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="C1605" s="17" t="s">
-        <v>850</v>
+        <v>825</v>
       </c>
     </row>
     <row r="1607" spans="1:10">
       <c r="A1607" s="18" t="s">
-        <v>851</v>
+        <v>826</v>
       </c>
       <c r="B1607" s="18"/>
       <c r="C1607" s="18"/>
       <c r="D1607" s="18"/>
       <c r="E1607" s="18"/>
     </row>
     <row r="1608" spans="1:10">
       <c r="A1608" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1608" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1608" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1608" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1608" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1609" spans="1:10">
       <c r="A1609" s="21">
-        <v>3783</v>
+        <v>3179</v>
       </c>
       <c r="B1609" s="21" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="C1609" s="21" t="s">
-        <v>765</v>
+        <v>820</v>
       </c>
       <c r="D1609" s="22" t="s">
-        <v>850</v>
+        <v>825</v>
       </c>
       <c r="E1609" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1611" spans="1:10">
       <c r="A1611" s="8" t="s">
-        <v>852</v>
+        <v>827</v>
       </c>
       <c r="B1611" s="8"/>
       <c r="C1611" s="8"/>
       <c r="D1611" s="8"/>
       <c r="E1611" s="8"/>
       <c r="F1611" s="8"/>
       <c r="G1611" s="8"/>
       <c r="H1611" s="8"/>
     </row>
     <row r="1612" spans="1:10">
       <c r="A1612" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1612" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1612" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1612" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1612" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1612" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1612" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1612" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1613" spans="1:10">
       <c r="A1613" s="3" t="s">
-        <v>791</v>
+        <v>828</v>
       </c>
       <c r="B1613" s="3" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C1613" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D1613" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1613" s="3" t="s">
-        <v>792</v>
+        <v>821</v>
       </c>
       <c r="F1613" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G1613" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H1613" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1614" spans="1:10">
       <c r="A1614" s="11" t="s">
-        <v>853</v>
+        <v>829</v>
       </c>
       <c r="B1614" s="12"/>
       <c r="C1614" s="12"/>
       <c r="D1614" s="12"/>
       <c r="E1614" s="12"/>
       <c r="F1614" s="12"/>
       <c r="G1614" s="12"/>
       <c r="H1614" s="12"/>
     </row>
     <row r="1616" spans="1:10">
       <c r="A1616" s="13" t="s">
-        <v>854</v>
+        <v>830</v>
       </c>
       <c r="B1616" s="13"/>
       <c r="C1616" s="13"/>
     </row>
     <row r="1617" spans="1:10">
       <c r="A1617" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1617" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1617" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1618" spans="1:10">
       <c r="A1618" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B1618" s="16" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="C1618" s="17" t="s">
-        <v>855</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1620" spans="1:10">
       <c r="A1620" s="18" t="s">
-        <v>856</v>
+        <v>832</v>
       </c>
       <c r="B1620" s="18"/>
       <c r="C1620" s="18"/>
       <c r="D1620" s="18"/>
       <c r="E1620" s="18"/>
     </row>
     <row r="1621" spans="1:10">
       <c r="A1621" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1621" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1621" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1621" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1621" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1622" spans="1:10">
       <c r="A1622" s="21">
-        <v>3788</v>
+        <v>3180</v>
       </c>
       <c r="B1622" s="21" t="s">
-        <v>844</v>
+        <v>824</v>
       </c>
       <c r="C1622" s="21" t="s">
-        <v>791</v>
+        <v>828</v>
       </c>
       <c r="D1622" s="22" t="s">
-        <v>855</v>
+        <v>831</v>
       </c>
       <c r="E1622" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1624" spans="1:10">
       <c r="A1624" s="8" t="s">
-        <v>857</v>
+        <v>833</v>
       </c>
       <c r="B1624" s="8"/>
       <c r="C1624" s="8"/>
       <c r="D1624" s="8"/>
       <c r="E1624" s="8"/>
       <c r="F1624" s="8"/>
       <c r="G1624" s="8"/>
       <c r="H1624" s="8"/>
     </row>
     <row r="1625" spans="1:10">
       <c r="A1625" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1625" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1625" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1625" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1625" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1625" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1625" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1625" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1626" spans="1:10">
       <c r="A1626" s="3" t="s">
-        <v>601</v>
+        <v>834</v>
       </c>
       <c r="B1626" s="3" t="s">
-        <v>602</v>
+        <v>46</v>
       </c>
       <c r="C1626" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1626" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1626" s="3" t="s">
-        <v>604</v>
+        <v>835</v>
       </c>
       <c r="F1626" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1626" s="3" t="s">
-        <v>858</v>
+        <v>49</v>
       </c>
       <c r="H1626" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1627" spans="1:10">
       <c r="A1627" s="11" t="s">
-        <v>859</v>
+        <v>836</v>
       </c>
       <c r="B1627" s="12"/>
       <c r="C1627" s="12"/>
       <c r="D1627" s="12"/>
       <c r="E1627" s="12"/>
       <c r="F1627" s="12"/>
       <c r="G1627" s="12"/>
       <c r="H1627" s="12"/>
     </row>
     <row r="1629" spans="1:10">
       <c r="A1629" s="13" t="s">
-        <v>860</v>
+        <v>837</v>
       </c>
       <c r="B1629" s="13"/>
       <c r="C1629" s="13"/>
     </row>
     <row r="1630" spans="1:10">
       <c r="A1630" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1630" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1630" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1631" spans="1:10">
-      <c r="A1631" s="16">
-        <v>1066</v>
+      <c r="A1631" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1631" s="16" t="s">
-        <v>861</v>
+        <v>824</v>
       </c>
       <c r="C1631" s="17" t="s">
-        <v>862</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1633" spans="1:10">
       <c r="A1633" s="18" t="s">
-        <v>863</v>
+        <v>839</v>
       </c>
       <c r="B1633" s="18"/>
       <c r="C1633" s="18"/>
       <c r="D1633" s="18"/>
       <c r="E1633" s="18"/>
     </row>
     <row r="1634" spans="1:10">
       <c r="A1634" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1634" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1634" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1634" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1634" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1635" spans="1:10">
       <c r="A1635" s="21">
-        <v>3898</v>
+        <v>3181</v>
       </c>
       <c r="B1635" s="21" t="s">
-        <v>864</v>
+        <v>824</v>
       </c>
       <c r="C1635" s="21" t="s">
-        <v>601</v>
+        <v>834</v>
       </c>
       <c r="D1635" s="22" t="s">
-        <v>862</v>
+        <v>838</v>
       </c>
       <c r="E1635" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1637" spans="1:10">
       <c r="A1637" s="8" t="s">
-        <v>865</v>
+        <v>840</v>
       </c>
       <c r="B1637" s="8"/>
       <c r="C1637" s="8"/>
       <c r="D1637" s="8"/>
       <c r="E1637" s="8"/>
       <c r="F1637" s="8"/>
       <c r="G1637" s="8"/>
       <c r="H1637" s="8"/>
     </row>
     <row r="1638" spans="1:10">
       <c r="A1638" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1638" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1638" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1638" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1638" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1638" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1638" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1638" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1639" spans="1:10">
       <c r="A1639" s="3" t="s">
-        <v>601</v>
+        <v>841</v>
       </c>
       <c r="B1639" s="3" t="s">
-        <v>602</v>
+        <v>46</v>
       </c>
       <c r="C1639" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1639" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1639" s="3" t="s">
-        <v>604</v>
+        <v>835</v>
       </c>
       <c r="F1639" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1639" s="3" t="s">
-        <v>819</v>
+        <v>49</v>
       </c>
       <c r="H1639" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1640" spans="1:10">
       <c r="A1640" s="11" t="s">
-        <v>866</v>
+        <v>842</v>
       </c>
       <c r="B1640" s="12"/>
       <c r="C1640" s="12"/>
       <c r="D1640" s="12"/>
       <c r="E1640" s="12"/>
       <c r="F1640" s="12"/>
       <c r="G1640" s="12"/>
       <c r="H1640" s="12"/>
     </row>
     <row r="1642" spans="1:10">
       <c r="A1642" s="13" t="s">
-        <v>867</v>
+        <v>843</v>
       </c>
       <c r="B1642" s="13"/>
       <c r="C1642" s="13"/>
     </row>
     <row r="1643" spans="1:10">
       <c r="A1643" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1643" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1643" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1644" spans="1:10">
-      <c r="A1644" s="16">
-        <v>1067</v>
+      <c r="A1644" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1644" s="16" t="s">
-        <v>868</v>
+        <v>824</v>
       </c>
       <c r="C1644" s="17" t="s">
-        <v>869</v>
+        <v>844</v>
       </c>
     </row>
     <row r="1646" spans="1:10">
       <c r="A1646" s="18" t="s">
-        <v>870</v>
+        <v>845</v>
       </c>
       <c r="B1646" s="18"/>
       <c r="C1646" s="18"/>
       <c r="D1646" s="18"/>
       <c r="E1646" s="18"/>
     </row>
     <row r="1647" spans="1:10">
       <c r="A1647" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1647" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1647" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1647" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1647" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1648" spans="1:10">
       <c r="A1648" s="21">
-        <v>3897</v>
+        <v>3182</v>
       </c>
       <c r="B1648" s="21" t="s">
-        <v>864</v>
+        <v>824</v>
       </c>
       <c r="C1648" s="21" t="s">
-        <v>601</v>
+        <v>841</v>
       </c>
       <c r="D1648" s="22" t="s">
-        <v>869</v>
+        <v>844</v>
       </c>
       <c r="E1648" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1650" spans="1:10">
       <c r="A1650" s="8" t="s">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="B1650" s="8"/>
       <c r="C1650" s="8"/>
       <c r="D1650" s="8"/>
       <c r="E1650" s="8"/>
       <c r="F1650" s="8"/>
       <c r="G1650" s="8"/>
       <c r="H1650" s="8"/>
     </row>
     <row r="1651" spans="1:10">
       <c r="A1651" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1651" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1651" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1651" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1651" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1651" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1651" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1651" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1652" spans="1:10">
       <c r="A1652" s="3" t="s">
-        <v>655</v>
+        <v>786</v>
       </c>
       <c r="B1652" s="3" t="s">
-        <v>656</v>
+        <v>46</v>
       </c>
       <c r="C1652" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1652" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1652" s="3" t="s">
-        <v>604</v>
+        <v>847</v>
       </c>
       <c r="F1652" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1652" s="3" t="s">
-        <v>872</v>
+        <v>49</v>
       </c>
       <c r="H1652" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1653" spans="1:10">
       <c r="A1653" s="11" t="s">
-        <v>873</v>
+        <v>848</v>
       </c>
       <c r="B1653" s="12"/>
       <c r="C1653" s="12"/>
       <c r="D1653" s="12"/>
       <c r="E1653" s="12"/>
       <c r="F1653" s="12"/>
       <c r="G1653" s="12"/>
       <c r="H1653" s="12"/>
     </row>
     <row r="1655" spans="1:10">
       <c r="A1655" s="13" t="s">
-        <v>874</v>
+        <v>849</v>
       </c>
       <c r="B1655" s="13"/>
       <c r="C1655" s="13"/>
     </row>
     <row r="1656" spans="1:10">
       <c r="A1656" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1656" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1656" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1657" spans="1:10">
-      <c r="A1657" s="16">
-        <v>3136</v>
+      <c r="A1657" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1657" s="16" t="s">
-        <v>875</v>
+        <v>824</v>
       </c>
       <c r="C1657" s="17" t="s">
-        <v>876</v>
+        <v>850</v>
       </c>
     </row>
     <row r="1659" spans="1:10">
       <c r="A1659" s="18" t="s">
-        <v>877</v>
+        <v>851</v>
       </c>
       <c r="B1659" s="18"/>
       <c r="C1659" s="18"/>
       <c r="D1659" s="18"/>
       <c r="E1659" s="18"/>
     </row>
     <row r="1660" spans="1:10">
       <c r="A1660" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1660" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1660" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1660" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1660" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1661" spans="1:10">
       <c r="A1661" s="21">
-        <v>4380</v>
+        <v>3183</v>
       </c>
       <c r="B1661" s="21" t="s">
-        <v>878</v>
+        <v>824</v>
       </c>
       <c r="C1661" s="21" t="s">
-        <v>655</v>
+        <v>786</v>
       </c>
       <c r="D1661" s="22" t="s">
-        <v>876</v>
+        <v>850</v>
       </c>
       <c r="E1661" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1663" spans="1:10">
       <c r="A1663" s="8" t="s">
-        <v>879</v>
+        <v>852</v>
       </c>
       <c r="B1663" s="8"/>
       <c r="C1663" s="8"/>
       <c r="D1663" s="8"/>
       <c r="E1663" s="8"/>
       <c r="F1663" s="8"/>
       <c r="G1663" s="8"/>
       <c r="H1663" s="8"/>
     </row>
     <row r="1664" spans="1:10">
       <c r="A1664" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1664" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1664" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1664" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1664" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1664" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1664" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1664" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1665" spans="1:10">
       <c r="A1665" s="3" t="s">
-        <v>655</v>
+        <v>853</v>
       </c>
       <c r="B1665" s="3" t="s">
-        <v>656</v>
+        <v>46</v>
       </c>
       <c r="C1665" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1665" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1665" s="3" t="s">
-        <v>604</v>
+        <v>854</v>
       </c>
       <c r="F1665" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1665" s="3" t="s">
-        <v>872</v>
+        <v>49</v>
       </c>
       <c r="H1665" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1666" spans="1:10">
       <c r="A1666" s="11" t="s">
-        <v>880</v>
+        <v>855</v>
       </c>
       <c r="B1666" s="12"/>
       <c r="C1666" s="12"/>
       <c r="D1666" s="12"/>
       <c r="E1666" s="12"/>
       <c r="F1666" s="12"/>
       <c r="G1666" s="12"/>
       <c r="H1666" s="12"/>
     </row>
     <row r="1668" spans="1:10">
       <c r="A1668" s="13" t="s">
-        <v>881</v>
+        <v>856</v>
       </c>
       <c r="B1668" s="13"/>
       <c r="C1668" s="13"/>
     </row>
     <row r="1669" spans="1:10">
       <c r="A1669" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1669" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1669" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1670" spans="1:10">
-      <c r="A1670" s="16">
-        <v>3138</v>
+      <c r="A1670" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1670" s="16" t="s">
-        <v>875</v>
+        <v>824</v>
       </c>
       <c r="C1670" s="17" t="s">
-        <v>882</v>
+        <v>857</v>
       </c>
     </row>
     <row r="1672" spans="1:10">
       <c r="A1672" s="18" t="s">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="B1672" s="18"/>
       <c r="C1672" s="18"/>
       <c r="D1672" s="18"/>
       <c r="E1672" s="18"/>
     </row>
     <row r="1673" spans="1:10">
       <c r="A1673" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1673" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1673" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1673" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1673" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1674" spans="1:10">
       <c r="A1674" s="21">
-        <v>4378</v>
+        <v>3184</v>
       </c>
       <c r="B1674" s="21" t="s">
-        <v>878</v>
+        <v>824</v>
       </c>
       <c r="C1674" s="21" t="s">
-        <v>655</v>
+        <v>853</v>
       </c>
       <c r="D1674" s="22" t="s">
-        <v>882</v>
+        <v>857</v>
       </c>
       <c r="E1674" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1676" spans="1:10">
       <c r="A1676" s="8" t="s">
-        <v>884</v>
+        <v>859</v>
       </c>
       <c r="B1676" s="8"/>
       <c r="C1676" s="8"/>
       <c r="D1676" s="8"/>
       <c r="E1676" s="8"/>
       <c r="F1676" s="8"/>
       <c r="G1676" s="8"/>
       <c r="H1676" s="8"/>
     </row>
     <row r="1677" spans="1:10">
       <c r="A1677" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1677" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1677" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1677" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1677" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1677" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1677" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1677" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1678" spans="1:10">
       <c r="A1678" s="3" t="s">
-        <v>601</v>
+        <v>860</v>
       </c>
       <c r="B1678" s="3" t="s">
-        <v>602</v>
+        <v>49</v>
       </c>
       <c r="C1678" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1678" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1678" s="3" t="s">
-        <v>604</v>
+        <v>861</v>
       </c>
       <c r="F1678" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1678" s="3" t="s">
-        <v>819</v>
+        <v>49</v>
       </c>
       <c r="H1678" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1679" spans="1:10">
       <c r="A1679" s="11" t="s">
-        <v>885</v>
+        <v>862</v>
       </c>
       <c r="B1679" s="12"/>
       <c r="C1679" s="12"/>
       <c r="D1679" s="12"/>
       <c r="E1679" s="12"/>
       <c r="F1679" s="12"/>
       <c r="G1679" s="12"/>
       <c r="H1679" s="12"/>
     </row>
     <row r="1681" spans="1:10">
       <c r="A1681" s="13" t="s">
-        <v>886</v>
+        <v>863</v>
       </c>
       <c r="B1681" s="13"/>
       <c r="C1681" s="13"/>
     </row>
     <row r="1682" spans="1:10">
       <c r="A1682" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1682" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1682" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1683" spans="1:10">
-      <c r="A1683" s="16">
-        <v>1211</v>
+      <c r="A1683" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1683" s="16" t="s">
-        <v>887</v>
+        <v>824</v>
       </c>
       <c r="C1683" s="17" t="s">
-        <v>888</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1685" spans="1:10">
       <c r="A1685" s="18" t="s">
-        <v>889</v>
+        <v>865</v>
       </c>
       <c r="B1685" s="18"/>
       <c r="C1685" s="18"/>
       <c r="D1685" s="18"/>
       <c r="E1685" s="18"/>
     </row>
     <row r="1686" spans="1:10">
       <c r="A1686" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1686" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1686" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1686" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1686" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1687" spans="1:10">
       <c r="A1687" s="21">
-        <v>4367</v>
+        <v>3188</v>
       </c>
       <c r="B1687" s="21" t="s">
-        <v>890</v>
+        <v>824</v>
       </c>
       <c r="C1687" s="21" t="s">
-        <v>601</v>
+        <v>860</v>
       </c>
       <c r="D1687" s="22" t="s">
-        <v>888</v>
+        <v>864</v>
       </c>
       <c r="E1687" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1689" spans="1:10">
       <c r="A1689" s="8" t="s">
-        <v>891</v>
+        <v>866</v>
       </c>
       <c r="B1689" s="8"/>
       <c r="C1689" s="8"/>
       <c r="D1689" s="8"/>
       <c r="E1689" s="8"/>
       <c r="F1689" s="8"/>
       <c r="G1689" s="8"/>
       <c r="H1689" s="8"/>
     </row>
     <row r="1690" spans="1:10">
       <c r="A1690" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1690" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1690" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1690" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1690" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1690" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1690" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1690" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1691" spans="1:10">
       <c r="A1691" s="3" t="s">
-        <v>639</v>
+        <v>867</v>
       </c>
       <c r="B1691" s="3" t="s">
-        <v>827</v>
+        <v>46</v>
       </c>
       <c r="C1691" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1691" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1691" s="3" t="s">
-        <v>604</v>
+        <v>868</v>
       </c>
       <c r="F1691" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1691" s="3" t="s">
-        <v>828</v>
+        <v>49</v>
       </c>
       <c r="H1691" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1692" spans="1:10">
       <c r="A1692" s="11" t="s">
-        <v>892</v>
+        <v>869</v>
       </c>
       <c r="B1692" s="12"/>
       <c r="C1692" s="12"/>
       <c r="D1692" s="12"/>
       <c r="E1692" s="12"/>
       <c r="F1692" s="12"/>
       <c r="G1692" s="12"/>
       <c r="H1692" s="12"/>
     </row>
     <row r="1694" spans="1:10">
       <c r="A1694" s="13" t="s">
-        <v>893</v>
+        <v>870</v>
       </c>
       <c r="B1694" s="13"/>
       <c r="C1694" s="13"/>
     </row>
     <row r="1695" spans="1:10">
       <c r="A1695" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1695" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1695" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1696" spans="1:10">
-      <c r="A1696" s="16">
-        <v>13916</v>
+      <c r="A1696" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1696" s="16" t="s">
-        <v>894</v>
+        <v>824</v>
       </c>
       <c r="C1696" s="17" t="s">
-        <v>895</v>
+        <v>871</v>
       </c>
     </row>
     <row r="1698" spans="1:10">
       <c r="A1698" s="18" t="s">
-        <v>896</v>
+        <v>872</v>
       </c>
       <c r="B1698" s="18"/>
       <c r="C1698" s="18"/>
       <c r="D1698" s="18"/>
       <c r="E1698" s="18"/>
     </row>
     <row r="1699" spans="1:10">
       <c r="A1699" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1699" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1699" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1699" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1699" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1700" spans="1:10">
       <c r="A1700" s="21">
-        <v>4781</v>
+        <v>3186</v>
       </c>
       <c r="B1700" s="21" t="s">
-        <v>897</v>
+        <v>824</v>
       </c>
       <c r="C1700" s="21" t="s">
-        <v>639</v>
+        <v>867</v>
       </c>
       <c r="D1700" s="22" t="s">
-        <v>895</v>
+        <v>871</v>
       </c>
       <c r="E1700" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1702" spans="1:10">
       <c r="A1702" s="8" t="s">
-        <v>898</v>
+        <v>873</v>
       </c>
       <c r="B1702" s="8"/>
       <c r="C1702" s="8"/>
       <c r="D1702" s="8"/>
       <c r="E1702" s="8"/>
       <c r="F1702" s="8"/>
       <c r="G1702" s="8"/>
       <c r="H1702" s="8"/>
     </row>
     <row r="1703" spans="1:10">
       <c r="A1703" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1703" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1703" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1703" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1703" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1703" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1703" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1703" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1704" spans="1:10">
       <c r="A1704" s="3" t="s">
-        <v>639</v>
+        <v>874</v>
       </c>
       <c r="B1704" s="3" t="s">
-        <v>827</v>
+        <v>46</v>
       </c>
       <c r="C1704" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1704" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1704" s="3" t="s">
-        <v>604</v>
+        <v>868</v>
       </c>
       <c r="F1704" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1704" s="3" t="s">
-        <v>828</v>
+        <v>49</v>
       </c>
       <c r="H1704" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1705" spans="1:10">
       <c r="A1705" s="11" t="s">
-        <v>829</v>
+        <v>875</v>
       </c>
       <c r="B1705" s="12"/>
       <c r="C1705" s="12"/>
       <c r="D1705" s="12"/>
       <c r="E1705" s="12"/>
       <c r="F1705" s="12"/>
       <c r="G1705" s="12"/>
       <c r="H1705" s="12"/>
     </row>
     <row r="1707" spans="1:10">
       <c r="A1707" s="13" t="s">
-        <v>899</v>
+        <v>876</v>
       </c>
       <c r="B1707" s="13"/>
       <c r="C1707" s="13"/>
     </row>
     <row r="1708" spans="1:10">
       <c r="A1708" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1708" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1708" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1709" spans="1:10">
-      <c r="A1709" s="16">
-        <v>13913</v>
+      <c r="A1709" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1709" s="16" t="s">
-        <v>894</v>
+        <v>824</v>
       </c>
       <c r="C1709" s="17" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
     </row>
     <row r="1711" spans="1:10">
       <c r="A1711" s="18" t="s">
-        <v>901</v>
+        <v>878</v>
       </c>
       <c r="B1711" s="18"/>
       <c r="C1711" s="18"/>
       <c r="D1711" s="18"/>
       <c r="E1711" s="18"/>
     </row>
     <row r="1712" spans="1:10">
       <c r="A1712" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1712" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1712" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1712" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1712" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1713" spans="1:10">
       <c r="A1713" s="21">
-        <v>4790</v>
+        <v>3189</v>
       </c>
       <c r="B1713" s="21" t="s">
-        <v>897</v>
+        <v>824</v>
       </c>
       <c r="C1713" s="21" t="s">
-        <v>639</v>
+        <v>874</v>
       </c>
       <c r="D1713" s="22" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
       <c r="E1713" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="1715" spans="1:10">
       <c r="A1715" s="8" t="s">
-        <v>902</v>
+        <v>879</v>
       </c>
       <c r="B1715" s="8"/>
       <c r="C1715" s="8"/>
       <c r="D1715" s="8"/>
       <c r="E1715" s="8"/>
       <c r="F1715" s="8"/>
       <c r="G1715" s="8"/>
       <c r="H1715" s="8"/>
     </row>
     <row r="1716" spans="1:10">
       <c r="A1716" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B1716" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C1716" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D1716" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E1716" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F1716" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G1716" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H1716" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1717" spans="1:10">
       <c r="A1717" s="3" t="s">
-        <v>601</v>
+        <v>880</v>
       </c>
       <c r="B1717" s="3" t="s">
-        <v>602</v>
+        <v>46</v>
       </c>
       <c r="C1717" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D1717" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E1717" s="3" t="s">
-        <v>604</v>
+        <v>868</v>
       </c>
       <c r="F1717" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G1717" s="3" t="s">
-        <v>819</v>
+        <v>49</v>
       </c>
       <c r="H1717" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="1718" spans="1:10">
       <c r="A1718" s="11" t="s">
-        <v>820</v>
+        <v>881</v>
       </c>
       <c r="B1718" s="12"/>
       <c r="C1718" s="12"/>
       <c r="D1718" s="12"/>
       <c r="E1718" s="12"/>
       <c r="F1718" s="12"/>
       <c r="G1718" s="12"/>
       <c r="H1718" s="12"/>
     </row>
     <row r="1720" spans="1:10">
       <c r="A1720" s="13" t="s">
-        <v>903</v>
+        <v>882</v>
       </c>
       <c r="B1720" s="13"/>
       <c r="C1720" s="13"/>
     </row>
     <row r="1721" spans="1:10">
       <c r="A1721" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B1721" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C1721" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="1722" spans="1:10">
-      <c r="A1722" s="16">
-        <v>1343</v>
+      <c r="A1722" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B1722" s="16" t="s">
-        <v>897</v>
+        <v>824</v>
       </c>
       <c r="C1722" s="17" t="s">
-        <v>904</v>
+        <v>883</v>
       </c>
     </row>
     <row r="1724" spans="1:10">
       <c r="A1724" s="18" t="s">
-        <v>905</v>
+        <v>884</v>
       </c>
       <c r="B1724" s="18"/>
       <c r="C1724" s="18"/>
       <c r="D1724" s="18"/>
       <c r="E1724" s="18"/>
     </row>
     <row r="1725" spans="1:10">
       <c r="A1725" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B1725" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C1725" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D1725" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E1725" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1726" spans="1:10">
       <c r="A1726" s="21">
-        <v>5181</v>
+        <v>3191</v>
       </c>
       <c r="B1726" s="21" t="s">
-        <v>906</v>
+        <v>824</v>
       </c>
       <c r="C1726" s="21" t="s">
-        <v>601</v>
+        <v>880</v>
       </c>
       <c r="D1726" s="22" t="s">
-        <v>904</v>
+        <v>883</v>
       </c>
       <c r="E1726" s="21" t="s">
         <v>61</v>
       </c>
     </row>
+    <row r="1728" spans="1:10">
+      <c r="A1728" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="B1728" s="8"/>
+      <c r="C1728" s="8"/>
+      <c r="D1728" s="8"/>
+      <c r="E1728" s="8"/>
+      <c r="F1728" s="8"/>
+      <c r="G1728" s="8"/>
+      <c r="H1728" s="8"/>
+    </row>
     <row r="1729" spans="1:10">
-      <c r="A1729" s="23"/>
+      <c r="A1729" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1729" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1729" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1729" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1729" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1729" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1729" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1729" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:10">
+      <c r="A1730" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B1730" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1730" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1730" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1730" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1730" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1730" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1730" s="6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="1731" spans="1:10">
-      <c r="A1731" s="2" t="s">
+      <c r="A1731" s="11" t="s">
+        <v>886</v>
+      </c>
+      <c r="B1731" s="12"/>
+      <c r="C1731" s="12"/>
+      <c r="D1731" s="12"/>
+      <c r="E1731" s="12"/>
+      <c r="F1731" s="12"/>
+      <c r="G1731" s="12"/>
+      <c r="H1731" s="12"/>
+    </row>
+    <row r="1733" spans="1:10">
+      <c r="A1733" s="13" t="s">
+        <v>887</v>
+      </c>
+      <c r="B1733" s="13"/>
+      <c r="C1733" s="13"/>
+    </row>
+    <row r="1734" spans="1:10">
+      <c r="A1734" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1734" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1734" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:10">
+      <c r="A1735" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1735" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="C1735" s="17" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:10">
+      <c r="A1737" s="18" t="s">
+        <v>889</v>
+      </c>
+      <c r="B1737" s="18"/>
+      <c r="C1737" s="18"/>
+      <c r="D1737" s="18"/>
+      <c r="E1737" s="18"/>
+    </row>
+    <row r="1738" spans="1:10">
+      <c r="A1738" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1738" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1738" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1738" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1738" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:10">
+      <c r="A1739" s="21">
+        <v>3193</v>
+      </c>
+      <c r="B1739" s="21" t="s">
+        <v>824</v>
+      </c>
+      <c r="C1739" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1739" s="22" t="s">
+        <v>888</v>
+      </c>
+      <c r="E1739" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:10">
+      <c r="A1741" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="B1741" s="8"/>
+      <c r="C1741" s="8"/>
+      <c r="D1741" s="8"/>
+      <c r="E1741" s="8"/>
+      <c r="F1741" s="8"/>
+      <c r="G1741" s="8"/>
+      <c r="H1741" s="8"/>
+    </row>
+    <row r="1742" spans="1:10">
+      <c r="A1742" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1742" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1742" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1742" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1742" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1742" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1742" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1742" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:10">
+      <c r="A1743" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B1743" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1743" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1743" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1743" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1743" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1743" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1743" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:10">
+      <c r="A1744" s="11" t="s">
+        <v>886</v>
+      </c>
+      <c r="B1744" s="12"/>
+      <c r="C1744" s="12"/>
+      <c r="D1744" s="12"/>
+      <c r="E1744" s="12"/>
+      <c r="F1744" s="12"/>
+      <c r="G1744" s="12"/>
+      <c r="H1744" s="12"/>
+    </row>
+    <row r="1746" spans="1:10">
+      <c r="A1746" s="13" t="s">
+        <v>891</v>
+      </c>
+      <c r="B1746" s="13"/>
+      <c r="C1746" s="13"/>
+    </row>
+    <row r="1747" spans="1:10">
+      <c r="A1747" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1747" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1747" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:10">
+      <c r="A1748" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1748" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="C1748" s="17" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:10">
+      <c r="A1750" s="18" t="s">
+        <v>893</v>
+      </c>
+      <c r="B1750" s="18"/>
+      <c r="C1750" s="18"/>
+      <c r="D1750" s="18"/>
+      <c r="E1750" s="18"/>
+    </row>
+    <row r="1751" spans="1:10">
+      <c r="A1751" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1751" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1751" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1751" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1751" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:10">
+      <c r="A1752" s="21">
+        <v>3195</v>
+      </c>
+      <c r="B1752" s="21" t="s">
+        <v>824</v>
+      </c>
+      <c r="C1752" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1752" s="22" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1752" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:10">
+      <c r="A1754" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="B1754" s="8"/>
+      <c r="C1754" s="8"/>
+      <c r="D1754" s="8"/>
+      <c r="E1754" s="8"/>
+      <c r="F1754" s="8"/>
+      <c r="G1754" s="8"/>
+      <c r="H1754" s="8"/>
+    </row>
+    <row r="1755" spans="1:10">
+      <c r="A1755" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1755" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1755" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1755" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1755" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1755" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1755" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1755" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:10">
+      <c r="A1756" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1756" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1756" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1756" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1756" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1756" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1756" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="H1756" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:10">
+      <c r="A1757" s="11" t="s">
+        <v>896</v>
+      </c>
+      <c r="B1757" s="12"/>
+      <c r="C1757" s="12"/>
+      <c r="D1757" s="12"/>
+      <c r="E1757" s="12"/>
+      <c r="F1757" s="12"/>
+      <c r="G1757" s="12"/>
+      <c r="H1757" s="12"/>
+    </row>
+    <row r="1759" spans="1:10">
+      <c r="A1759" s="13" t="s">
+        <v>897</v>
+      </c>
+      <c r="B1759" s="13"/>
+      <c r="C1759" s="13"/>
+    </row>
+    <row r="1760" spans="1:10">
+      <c r="A1760" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1760" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1760" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:10">
+      <c r="A1761" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1761" s="16" t="s">
+        <v>898</v>
+      </c>
+      <c r="C1761" s="17" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:10">
+      <c r="A1763" s="18" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1763" s="18"/>
+      <c r="C1763" s="18"/>
+      <c r="D1763" s="18"/>
+      <c r="E1763" s="18"/>
+    </row>
+    <row r="1764" spans="1:10">
+      <c r="A1764" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1764" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1764" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1764" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1764" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:10">
+      <c r="A1765" s="21">
+        <v>3501</v>
+      </c>
+      <c r="B1765" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1765" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1765" s="22" t="s">
+        <v>899</v>
+      </c>
+      <c r="E1765" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:10">
+      <c r="A1767" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="B1767" s="8"/>
+      <c r="C1767" s="8"/>
+      <c r="D1767" s="8"/>
+      <c r="E1767" s="8"/>
+      <c r="F1767" s="8"/>
+      <c r="G1767" s="8"/>
+      <c r="H1767" s="8"/>
+    </row>
+    <row r="1768" spans="1:10">
+      <c r="A1768" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1768" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1768" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1768" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1768" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1768" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1768" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1768" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:10">
+      <c r="A1769" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1769" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1769" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1769" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1769" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1769" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1769" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1769" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:10">
+      <c r="A1770" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="B1770" s="12"/>
+      <c r="C1770" s="12"/>
+      <c r="D1770" s="12"/>
+      <c r="E1770" s="12"/>
+      <c r="F1770" s="12"/>
+      <c r="G1770" s="12"/>
+      <c r="H1770" s="12"/>
+    </row>
+    <row r="1772" spans="1:10">
+      <c r="A1772" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="B1772" s="13"/>
+      <c r="C1772" s="13"/>
+    </row>
+    <row r="1773" spans="1:10">
+      <c r="A1773" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1773" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1773" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:10">
+      <c r="A1774" s="16">
+        <v>13870</v>
+      </c>
+      <c r="B1774" s="16" t="s">
         <v>907</v>
       </c>
-      <c r="B1731" s="2"/>
-[...10 lines deleted...]
-      <c r="A1732" s="4" t="s">
+      <c r="C1774" s="17" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:10">
+      <c r="A1776" s="18" t="s">
+        <v>909</v>
+      </c>
+      <c r="B1776" s="18"/>
+      <c r="C1776" s="18"/>
+      <c r="D1776" s="18"/>
+      <c r="E1776" s="18"/>
+    </row>
+    <row r="1777" spans="1:10">
+      <c r="A1777" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1777" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1777" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1777" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1777" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:10">
+      <c r="A1778" s="21">
+        <v>3539</v>
+      </c>
+      <c r="B1778" s="21" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1778" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1778" s="22" t="s">
+        <v>908</v>
+      </c>
+      <c r="E1778" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:10">
+      <c r="A1780" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="B1780" s="8"/>
+      <c r="C1780" s="8"/>
+      <c r="D1780" s="8"/>
+      <c r="E1780" s="8"/>
+      <c r="F1780" s="8"/>
+      <c r="G1780" s="8"/>
+      <c r="H1780" s="8"/>
+    </row>
+    <row r="1781" spans="1:10">
+      <c r="A1781" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1781" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1781" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1781" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1781" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1781" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1781" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1781" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:10">
+      <c r="A1782" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1782" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1782" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1782" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1782" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1782" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1782" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1782" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:10">
+      <c r="A1783" s="11" t="s">
+        <v>912</v>
+      </c>
+      <c r="B1783" s="12"/>
+      <c r="C1783" s="12"/>
+      <c r="D1783" s="12"/>
+      <c r="E1783" s="12"/>
+      <c r="F1783" s="12"/>
+      <c r="G1783" s="12"/>
+      <c r="H1783" s="12"/>
+    </row>
+    <row r="1785" spans="1:10">
+      <c r="A1785" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="B1785" s="13"/>
+      <c r="C1785" s="13"/>
+    </row>
+    <row r="1786" spans="1:10">
+      <c r="A1786" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1786" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1786" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:10">
+      <c r="A1787" s="16">
+        <v>13868</v>
+      </c>
+      <c r="B1787" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="C1787" s="17" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:10">
+      <c r="A1789" s="18" t="s">
+        <v>915</v>
+      </c>
+      <c r="B1789" s="18"/>
+      <c r="C1789" s="18"/>
+      <c r="D1789" s="18"/>
+      <c r="E1789" s="18"/>
+    </row>
+    <row r="1790" spans="1:10">
+      <c r="A1790" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1790" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1790" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1790" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1790" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:10">
+      <c r="A1791" s="21">
+        <v>3569</v>
+      </c>
+      <c r="B1791" s="21" t="s">
+        <v>916</v>
+      </c>
+      <c r="C1791" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1791" s="22" t="s">
+        <v>914</v>
+      </c>
+      <c r="E1791" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:10">
+      <c r="A1793" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="B1793" s="8"/>
+      <c r="C1793" s="8"/>
+      <c r="D1793" s="8"/>
+      <c r="E1793" s="8"/>
+      <c r="F1793" s="8"/>
+      <c r="G1793" s="8"/>
+      <c r="H1793" s="8"/>
+    </row>
+    <row r="1794" spans="1:10">
+      <c r="A1794" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1794" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1794" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1794" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1794" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1794" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1794" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1794" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:10">
+      <c r="A1795" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="B1795" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1795" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1795" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1795" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="F1795" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1795" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1795" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:10">
+      <c r="A1796" s="11" t="s">
+        <v>918</v>
+      </c>
+      <c r="B1796" s="12"/>
+      <c r="C1796" s="12"/>
+      <c r="D1796" s="12"/>
+      <c r="E1796" s="12"/>
+      <c r="F1796" s="12"/>
+      <c r="G1796" s="12"/>
+      <c r="H1796" s="12"/>
+    </row>
+    <row r="1798" spans="1:10">
+      <c r="A1798" s="13" t="s">
+        <v>919</v>
+      </c>
+      <c r="B1798" s="13"/>
+      <c r="C1798" s="13"/>
+    </row>
+    <row r="1799" spans="1:10">
+      <c r="A1799" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1799" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1799" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:10">
+      <c r="A1800" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1800" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1800" s="17" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:10">
+      <c r="A1802" s="18" t="s">
+        <v>922</v>
+      </c>
+      <c r="B1802" s="18"/>
+      <c r="C1802" s="18"/>
+      <c r="D1802" s="18"/>
+      <c r="E1802" s="18"/>
+    </row>
+    <row r="1803" spans="1:10">
+      <c r="A1803" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1803" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1803" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1803" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1803" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:10">
+      <c r="A1804" s="21">
+        <v>3782</v>
+      </c>
+      <c r="B1804" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1804" s="21" t="s">
+        <v>834</v>
+      </c>
+      <c r="D1804" s="22" t="s">
+        <v>921</v>
+      </c>
+      <c r="E1804" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:10">
+      <c r="A1806" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="B1806" s="8"/>
+      <c r="C1806" s="8"/>
+      <c r="D1806" s="8"/>
+      <c r="E1806" s="8"/>
+      <c r="F1806" s="8"/>
+      <c r="G1806" s="8"/>
+      <c r="H1806" s="8"/>
+    </row>
+    <row r="1807" spans="1:10">
+      <c r="A1807" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1807" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1807" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1807" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1807" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1807" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1807" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1807" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:10">
+      <c r="A1808" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="B1808" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1808" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1808" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1808" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="F1808" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1808" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1808" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:10">
+      <c r="A1809" s="11" t="s">
+        <v>924</v>
+      </c>
+      <c r="B1809" s="12"/>
+      <c r="C1809" s="12"/>
+      <c r="D1809" s="12"/>
+      <c r="E1809" s="12"/>
+      <c r="F1809" s="12"/>
+      <c r="G1809" s="12"/>
+      <c r="H1809" s="12"/>
+    </row>
+    <row r="1811" spans="1:10">
+      <c r="A1811" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="B1811" s="13"/>
+      <c r="C1811" s="13"/>
+    </row>
+    <row r="1812" spans="1:10">
+      <c r="A1812" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1812" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1812" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:10">
+      <c r="A1813" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1813" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1813" s="17" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:10">
+      <c r="A1815" s="18" t="s">
+        <v>927</v>
+      </c>
+      <c r="B1815" s="18"/>
+      <c r="C1815" s="18"/>
+      <c r="D1815" s="18"/>
+      <c r="E1815" s="18"/>
+    </row>
+    <row r="1816" spans="1:10">
+      <c r="A1816" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1816" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1816" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1816" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1816" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:10">
+      <c r="A1817" s="21">
+        <v>3783</v>
+      </c>
+      <c r="B1817" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1817" s="21" t="s">
+        <v>841</v>
+      </c>
+      <c r="D1817" s="22" t="s">
+        <v>926</v>
+      </c>
+      <c r="E1817" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:10">
+      <c r="A1819" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="B1819" s="8"/>
+      <c r="C1819" s="8"/>
+      <c r="D1819" s="8"/>
+      <c r="E1819" s="8"/>
+      <c r="F1819" s="8"/>
+      <c r="G1819" s="8"/>
+      <c r="H1819" s="8"/>
+    </row>
+    <row r="1820" spans="1:10">
+      <c r="A1820" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1820" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1820" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1820" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1820" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1820" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1820" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1820" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:10">
+      <c r="A1821" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1821" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1821" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1821" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1821" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="F1821" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1821" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1821" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:10">
+      <c r="A1822" s="11" t="s">
+        <v>929</v>
+      </c>
+      <c r="B1822" s="12"/>
+      <c r="C1822" s="12"/>
+      <c r="D1822" s="12"/>
+      <c r="E1822" s="12"/>
+      <c r="F1822" s="12"/>
+      <c r="G1822" s="12"/>
+      <c r="H1822" s="12"/>
+    </row>
+    <row r="1824" spans="1:10">
+      <c r="A1824" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="B1824" s="13"/>
+      <c r="C1824" s="13"/>
+    </row>
+    <row r="1825" spans="1:10">
+      <c r="A1825" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1825" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1825" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:10">
+      <c r="A1826" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1826" s="16" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1826" s="17" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:10">
+      <c r="A1828" s="18" t="s">
+        <v>932</v>
+      </c>
+      <c r="B1828" s="18"/>
+      <c r="C1828" s="18"/>
+      <c r="D1828" s="18"/>
+      <c r="E1828" s="18"/>
+    </row>
+    <row r="1829" spans="1:10">
+      <c r="A1829" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1829" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1829" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1829" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1829" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:10">
+      <c r="A1830" s="21">
+        <v>3788</v>
+      </c>
+      <c r="B1830" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1830" s="21" t="s">
+        <v>867</v>
+      </c>
+      <c r="D1830" s="22" t="s">
+        <v>931</v>
+      </c>
+      <c r="E1830" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:10">
+      <c r="A1832" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="B1832" s="8"/>
+      <c r="C1832" s="8"/>
+      <c r="D1832" s="8"/>
+      <c r="E1832" s="8"/>
+      <c r="F1832" s="8"/>
+      <c r="G1832" s="8"/>
+      <c r="H1832" s="8"/>
+    </row>
+    <row r="1833" spans="1:10">
+      <c r="A1833" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1833" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1833" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1833" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1833" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1833" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1833" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1833" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:10">
+      <c r="A1834" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1834" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1834" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1834" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1834" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1834" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1834" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="H1834" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:10">
+      <c r="A1835" s="11" t="s">
+        <v>935</v>
+      </c>
+      <c r="B1835" s="12"/>
+      <c r="C1835" s="12"/>
+      <c r="D1835" s="12"/>
+      <c r="E1835" s="12"/>
+      <c r="F1835" s="12"/>
+      <c r="G1835" s="12"/>
+      <c r="H1835" s="12"/>
+    </row>
+    <row r="1837" spans="1:10">
+      <c r="A1837" s="13" t="s">
+        <v>936</v>
+      </c>
+      <c r="B1837" s="13"/>
+      <c r="C1837" s="13"/>
+    </row>
+    <row r="1838" spans="1:10">
+      <c r="A1838" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1838" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1838" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:10">
+      <c r="A1839" s="16">
+        <v>1066</v>
+      </c>
+      <c r="B1839" s="16" t="s">
+        <v>937</v>
+      </c>
+      <c r="C1839" s="17" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:10">
+      <c r="A1841" s="18" t="s">
+        <v>939</v>
+      </c>
+      <c r="B1841" s="18"/>
+      <c r="C1841" s="18"/>
+      <c r="D1841" s="18"/>
+      <c r="E1841" s="18"/>
+    </row>
+    <row r="1842" spans="1:10">
+      <c r="A1842" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1842" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1842" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1842" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1842" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:10">
+      <c r="A1843" s="21">
+        <v>3898</v>
+      </c>
+      <c r="B1843" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1843" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1843" s="22" t="s">
+        <v>938</v>
+      </c>
+      <c r="E1843" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:10">
+      <c r="A1845" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="B1845" s="8"/>
+      <c r="C1845" s="8"/>
+      <c r="D1845" s="8"/>
+      <c r="E1845" s="8"/>
+      <c r="F1845" s="8"/>
+      <c r="G1845" s="8"/>
+      <c r="H1845" s="8"/>
+    </row>
+    <row r="1846" spans="1:10">
+      <c r="A1846" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1846" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1846" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1846" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1846" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1846" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1846" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1846" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:10">
+      <c r="A1847" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1847" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1847" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1847" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1847" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1847" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1847" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="H1847" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:10">
+      <c r="A1848" s="11" t="s">
+        <v>942</v>
+      </c>
+      <c r="B1848" s="12"/>
+      <c r="C1848" s="12"/>
+      <c r="D1848" s="12"/>
+      <c r="E1848" s="12"/>
+      <c r="F1848" s="12"/>
+      <c r="G1848" s="12"/>
+      <c r="H1848" s="12"/>
+    </row>
+    <row r="1850" spans="1:10">
+      <c r="A1850" s="13" t="s">
+        <v>943</v>
+      </c>
+      <c r="B1850" s="13"/>
+      <c r="C1850" s="13"/>
+    </row>
+    <row r="1851" spans="1:10">
+      <c r="A1851" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1851" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1851" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:10">
+      <c r="A1852" s="16">
+        <v>1067</v>
+      </c>
+      <c r="B1852" s="16" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1852" s="17" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:10">
+      <c r="A1854" s="18" t="s">
+        <v>946</v>
+      </c>
+      <c r="B1854" s="18"/>
+      <c r="C1854" s="18"/>
+      <c r="D1854" s="18"/>
+      <c r="E1854" s="18"/>
+    </row>
+    <row r="1855" spans="1:10">
+      <c r="A1855" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1855" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1855" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1855" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1855" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:10">
+      <c r="A1856" s="21">
+        <v>3897</v>
+      </c>
+      <c r="B1856" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1856" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1856" s="22" t="s">
+        <v>945</v>
+      </c>
+      <c r="E1856" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:10">
+      <c r="A1858" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="B1858" s="8"/>
+      <c r="C1858" s="8"/>
+      <c r="D1858" s="8"/>
+      <c r="E1858" s="8"/>
+      <c r="F1858" s="8"/>
+      <c r="G1858" s="8"/>
+      <c r="H1858" s="8"/>
+    </row>
+    <row r="1859" spans="1:10">
+      <c r="A1859" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1859" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1859" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1859" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1859" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1859" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1859" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1859" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:10">
+      <c r="A1860" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1860" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1860" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1860" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1860" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1860" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1860" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="H1860" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:10">
+      <c r="A1861" s="11" t="s">
+        <v>949</v>
+      </c>
+      <c r="B1861" s="12"/>
+      <c r="C1861" s="12"/>
+      <c r="D1861" s="12"/>
+      <c r="E1861" s="12"/>
+      <c r="F1861" s="12"/>
+      <c r="G1861" s="12"/>
+      <c r="H1861" s="12"/>
+    </row>
+    <row r="1863" spans="1:10">
+      <c r="A1863" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="B1863" s="13"/>
+      <c r="C1863" s="13"/>
+    </row>
+    <row r="1864" spans="1:10">
+      <c r="A1864" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1864" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1864" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:10">
+      <c r="A1865" s="16">
+        <v>3136</v>
+      </c>
+      <c r="B1865" s="16" t="s">
+        <v>951</v>
+      </c>
+      <c r="C1865" s="17" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:10">
+      <c r="A1867" s="18" t="s">
+        <v>953</v>
+      </c>
+      <c r="B1867" s="18"/>
+      <c r="C1867" s="18"/>
+      <c r="D1867" s="18"/>
+      <c r="E1867" s="18"/>
+    </row>
+    <row r="1868" spans="1:10">
+      <c r="A1868" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1868" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1868" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1868" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1868" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:10">
+      <c r="A1869" s="21">
+        <v>4380</v>
+      </c>
+      <c r="B1869" s="21" t="s">
+        <v>954</v>
+      </c>
+      <c r="C1869" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1869" s="22" t="s">
+        <v>952</v>
+      </c>
+      <c r="E1869" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:10">
+      <c r="A1871" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="B1871" s="8"/>
+      <c r="C1871" s="8"/>
+      <c r="D1871" s="8"/>
+      <c r="E1871" s="8"/>
+      <c r="F1871" s="8"/>
+      <c r="G1871" s="8"/>
+      <c r="H1871" s="8"/>
+    </row>
+    <row r="1872" spans="1:10">
+      <c r="A1872" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1872" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1872" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1872" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1872" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1872" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1872" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1872" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:10">
+      <c r="A1873" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1873" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1873" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1873" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1873" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1873" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1873" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="H1873" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:10">
+      <c r="A1874" s="11" t="s">
+        <v>956</v>
+      </c>
+      <c r="B1874" s="12"/>
+      <c r="C1874" s="12"/>
+      <c r="D1874" s="12"/>
+      <c r="E1874" s="12"/>
+      <c r="F1874" s="12"/>
+      <c r="G1874" s="12"/>
+      <c r="H1874" s="12"/>
+    </row>
+    <row r="1876" spans="1:10">
+      <c r="A1876" s="13" t="s">
+        <v>957</v>
+      </c>
+      <c r="B1876" s="13"/>
+      <c r="C1876" s="13"/>
+    </row>
+    <row r="1877" spans="1:10">
+      <c r="A1877" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1877" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1877" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:10">
+      <c r="A1878" s="16">
+        <v>3138</v>
+      </c>
+      <c r="B1878" s="16" t="s">
+        <v>951</v>
+      </c>
+      <c r="C1878" s="17" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:10">
+      <c r="A1880" s="18" t="s">
+        <v>959</v>
+      </c>
+      <c r="B1880" s="18"/>
+      <c r="C1880" s="18"/>
+      <c r="D1880" s="18"/>
+      <c r="E1880" s="18"/>
+    </row>
+    <row r="1881" spans="1:10">
+      <c r="A1881" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1881" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1881" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1881" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1881" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:10">
+      <c r="A1882" s="21">
+        <v>4378</v>
+      </c>
+      <c r="B1882" s="21" t="s">
+        <v>954</v>
+      </c>
+      <c r="C1882" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1882" s="22" t="s">
+        <v>958</v>
+      </c>
+      <c r="E1882" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:10">
+      <c r="A1884" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="B1884" s="8"/>
+      <c r="C1884" s="8"/>
+      <c r="D1884" s="8"/>
+      <c r="E1884" s="8"/>
+      <c r="F1884" s="8"/>
+      <c r="G1884" s="8"/>
+      <c r="H1884" s="8"/>
+    </row>
+    <row r="1885" spans="1:10">
+      <c r="A1885" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1885" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1885" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1885" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1885" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1885" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1885" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1885" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:10">
+      <c r="A1886" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1886" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1886" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1886" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1886" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1886" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1886" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="H1886" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:10">
+      <c r="A1887" s="11" t="s">
+        <v>961</v>
+      </c>
+      <c r="B1887" s="12"/>
+      <c r="C1887" s="12"/>
+      <c r="D1887" s="12"/>
+      <c r="E1887" s="12"/>
+      <c r="F1887" s="12"/>
+      <c r="G1887" s="12"/>
+      <c r="H1887" s="12"/>
+    </row>
+    <row r="1889" spans="1:10">
+      <c r="A1889" s="13" t="s">
+        <v>962</v>
+      </c>
+      <c r="B1889" s="13"/>
+      <c r="C1889" s="13"/>
+    </row>
+    <row r="1890" spans="1:10">
+      <c r="A1890" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1890" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1890" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:10">
+      <c r="A1891" s="16">
+        <v>1211</v>
+      </c>
+      <c r="B1891" s="16" t="s">
+        <v>963</v>
+      </c>
+      <c r="C1891" s="17" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:10">
+      <c r="A1893" s="18" t="s">
+        <v>965</v>
+      </c>
+      <c r="B1893" s="18"/>
+      <c r="C1893" s="18"/>
+      <c r="D1893" s="18"/>
+      <c r="E1893" s="18"/>
+    </row>
+    <row r="1894" spans="1:10">
+      <c r="A1894" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1894" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1894" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1894" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1894" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:10">
+      <c r="A1895" s="21">
+        <v>4367</v>
+      </c>
+      <c r="B1895" s="21" t="s">
+        <v>966</v>
+      </c>
+      <c r="C1895" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1895" s="22" t="s">
+        <v>964</v>
+      </c>
+      <c r="E1895" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:10">
+      <c r="A1897" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="B1897" s="8"/>
+      <c r="C1897" s="8"/>
+      <c r="D1897" s="8"/>
+      <c r="E1897" s="8"/>
+      <c r="F1897" s="8"/>
+      <c r="G1897" s="8"/>
+      <c r="H1897" s="8"/>
+    </row>
+    <row r="1898" spans="1:10">
+      <c r="A1898" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1898" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1898" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1898" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1898" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1898" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1898" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1898" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:10">
+      <c r="A1899" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1899" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1899" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1899" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1899" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1899" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1899" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1899" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:10">
+      <c r="A1900" s="11" t="s">
+        <v>968</v>
+      </c>
+      <c r="B1900" s="12"/>
+      <c r="C1900" s="12"/>
+      <c r="D1900" s="12"/>
+      <c r="E1900" s="12"/>
+      <c r="F1900" s="12"/>
+      <c r="G1900" s="12"/>
+      <c r="H1900" s="12"/>
+    </row>
+    <row r="1902" spans="1:10">
+      <c r="A1902" s="13" t="s">
+        <v>969</v>
+      </c>
+      <c r="B1902" s="13"/>
+      <c r="C1902" s="13"/>
+    </row>
+    <row r="1903" spans="1:10">
+      <c r="A1903" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1903" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1903" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:10">
+      <c r="A1904" s="16">
+        <v>13916</v>
+      </c>
+      <c r="B1904" s="16" t="s">
+        <v>970</v>
+      </c>
+      <c r="C1904" s="17" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:10">
+      <c r="A1906" s="18" t="s">
+        <v>972</v>
+      </c>
+      <c r="B1906" s="18"/>
+      <c r="C1906" s="18"/>
+      <c r="D1906" s="18"/>
+      <c r="E1906" s="18"/>
+    </row>
+    <row r="1907" spans="1:10">
+      <c r="A1907" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1907" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1907" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1907" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1907" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:10">
+      <c r="A1908" s="21">
+        <v>4781</v>
+      </c>
+      <c r="B1908" s="21" t="s">
+        <v>973</v>
+      </c>
+      <c r="C1908" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1908" s="22" t="s">
+        <v>971</v>
+      </c>
+      <c r="E1908" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:10">
+      <c r="A1910" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="B1910" s="8"/>
+      <c r="C1910" s="8"/>
+      <c r="D1910" s="8"/>
+      <c r="E1910" s="8"/>
+      <c r="F1910" s="8"/>
+      <c r="G1910" s="8"/>
+      <c r="H1910" s="8"/>
+    </row>
+    <row r="1911" spans="1:10">
+      <c r="A1911" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1911" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1911" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1911" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1911" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1911" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1911" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1911" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:10">
+      <c r="A1912" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1912" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1912" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1912" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1912" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1912" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1912" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1912" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:10">
+      <c r="A1913" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="B1913" s="12"/>
+      <c r="C1913" s="12"/>
+      <c r="D1913" s="12"/>
+      <c r="E1913" s="12"/>
+      <c r="F1913" s="12"/>
+      <c r="G1913" s="12"/>
+      <c r="H1913" s="12"/>
+    </row>
+    <row r="1915" spans="1:10">
+      <c r="A1915" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="B1915" s="13"/>
+      <c r="C1915" s="13"/>
+    </row>
+    <row r="1916" spans="1:10">
+      <c r="A1916" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1916" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1916" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:10">
+      <c r="A1917" s="16">
+        <v>13913</v>
+      </c>
+      <c r="B1917" s="16" t="s">
+        <v>970</v>
+      </c>
+      <c r="C1917" s="17" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:10">
+      <c r="A1919" s="18" t="s">
+        <v>977</v>
+      </c>
+      <c r="B1919" s="18"/>
+      <c r="C1919" s="18"/>
+      <c r="D1919" s="18"/>
+      <c r="E1919" s="18"/>
+    </row>
+    <row r="1920" spans="1:10">
+      <c r="A1920" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1920" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1920" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1920" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1920" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:10">
+      <c r="A1921" s="21">
+        <v>4790</v>
+      </c>
+      <c r="B1921" s="21" t="s">
+        <v>973</v>
+      </c>
+      <c r="C1921" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1921" s="22" t="s">
+        <v>976</v>
+      </c>
+      <c r="E1921" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:10">
+      <c r="A1923" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="B1923" s="8"/>
+      <c r="C1923" s="8"/>
+      <c r="D1923" s="8"/>
+      <c r="E1923" s="8"/>
+      <c r="F1923" s="8"/>
+      <c r="G1923" s="8"/>
+      <c r="H1923" s="8"/>
+    </row>
+    <row r="1924" spans="1:10">
+      <c r="A1924" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1924" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1924" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1924" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1924" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1924" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1924" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1924" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:10">
+      <c r="A1925" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1925" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1925" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1925" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1925" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1925" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1925" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="H1925" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:10">
+      <c r="A1926" s="11" t="s">
+        <v>896</v>
+      </c>
+      <c r="B1926" s="12"/>
+      <c r="C1926" s="12"/>
+      <c r="D1926" s="12"/>
+      <c r="E1926" s="12"/>
+      <c r="F1926" s="12"/>
+      <c r="G1926" s="12"/>
+      <c r="H1926" s="12"/>
+    </row>
+    <row r="1928" spans="1:10">
+      <c r="A1928" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="B1928" s="13"/>
+      <c r="C1928" s="13"/>
+    </row>
+    <row r="1929" spans="1:10">
+      <c r="A1929" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1929" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1929" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:10">
+      <c r="A1930" s="16">
+        <v>1343</v>
+      </c>
+      <c r="B1930" s="16" t="s">
+        <v>973</v>
+      </c>
+      <c r="C1930" s="17" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:10">
+      <c r="A1932" s="18" t="s">
+        <v>981</v>
+      </c>
+      <c r="B1932" s="18"/>
+      <c r="C1932" s="18"/>
+      <c r="D1932" s="18"/>
+      <c r="E1932" s="18"/>
+    </row>
+    <row r="1933" spans="1:10">
+      <c r="A1933" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1933" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1933" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1933" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1933" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:10">
+      <c r="A1934" s="21">
+        <v>5181</v>
+      </c>
+      <c r="B1934" s="21" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1934" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1934" s="22" t="s">
+        <v>980</v>
+      </c>
+      <c r="E1934" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:10">
+      <c r="A1937" s="23"/>
+    </row>
+    <row r="1939" spans="1:10">
+      <c r="A1939" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="B1939" s="2"/>
+      <c r="C1939" s="2"/>
+      <c r="D1939" s="2"/>
+      <c r="E1939" s="2"/>
+      <c r="F1939" s="2"/>
+      <c r="G1939" s="2"/>
+      <c r="H1939" s="2"/>
+      <c r="I1939" s="2"/>
+      <c r="J1939" s="2"/>
+    </row>
+    <row r="1940" spans="1:10">
+      <c r="A1940" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B1732" s="4" t="s">
+      <c r="B1940" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C1732" s="4" t="s">
+      <c r="C1940" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D1732" s="4" t="s">
+      <c r="D1940" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E1732" s="4" t="s">
+      <c r="E1940" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F1732" s="4" t="s">
+      <c r="F1940" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G1732" s="4" t="s">
+      <c r="G1940" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H1732" s="4" t="s">
+      <c r="H1940" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I1732" s="5" t="s">
+      <c r="I1940" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J1732" s="5" t="s">
+      <c r="J1940" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="1733" spans="1:10">
-[...13 lines deleted...]
-      <c r="F1733" s="3" t="s">
+    <row r="1941" spans="1:10">
+      <c r="A1941" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="B1941" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="C1941" s="3"/>
+      <c r="D1941" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="E1941" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="F1941" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G1733" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H1733" s="3" t="s">
+      <c r="G1941" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H1941" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I1733" s="6" t="s">
+      <c r="I1941" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="J1941" s="6" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:10">
+      <c r="A1943" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>984</v>
+      </c>
+      <c r="C1943" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>987</v>
+      </c>
+      <c r="E1943" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1943" t="s">
+        <v>815</v>
+      </c>
+      <c r="G1943" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1943" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:10">
+      <c r="A1944" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1944" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1944" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1944" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1944" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1944" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:10">
+      <c r="A1945" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>986</v>
+      </c>
+      <c r="C1945" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>986</v>
+      </c>
+      <c r="E1945" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1945" t="s">
+        <v>988</v>
+      </c>
+      <c r="G1945" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1945" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:10">
+      <c r="A1946" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>988</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>407</v>
+      </c>
+      <c r="E1946" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1946" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:10">
+      <c r="A1948" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1948" s="7"/>
+      <c r="C1948" s="7"/>
+      <c r="D1948" s="7"/>
+      <c r="E1948" s="7"/>
+      <c r="F1948" s="7"/>
+      <c r="G1948" s="7"/>
+      <c r="H1948" s="7"/>
+    </row>
+    <row r="1950" spans="1:10">
+      <c r="A1950" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="B1950" s="8"/>
+      <c r="C1950" s="8"/>
+      <c r="D1950" s="8"/>
+      <c r="E1950" s="8"/>
+      <c r="F1950" s="8"/>
+      <c r="G1950" s="8"/>
+      <c r="H1950" s="8"/>
+    </row>
+    <row r="1951" spans="1:10">
+      <c r="A1951" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1951" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1951" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1951" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1951" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1951" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1951" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1951" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:10">
+      <c r="A1952" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1952" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1952" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1952" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1952" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F1952" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1952" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1952" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:10">
+      <c r="A1953" s="11" t="s">
+        <v>912</v>
+      </c>
+      <c r="B1953" s="12"/>
+      <c r="C1953" s="12"/>
+      <c r="D1953" s="12"/>
+      <c r="E1953" s="12"/>
+      <c r="F1953" s="12"/>
+      <c r="G1953" s="12"/>
+      <c r="H1953" s="12"/>
+    </row>
+    <row r="1955" spans="1:10">
+      <c r="A1955" s="13" t="s">
+        <v>990</v>
+      </c>
+      <c r="B1955" s="13"/>
+      <c r="C1955" s="13"/>
+    </row>
+    <row r="1956" spans="1:10">
+      <c r="A1956" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1956" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1956" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:10">
+      <c r="A1957" s="16">
+        <v>13840</v>
+      </c>
+      <c r="B1957" s="16" t="s">
+        <v>991</v>
+      </c>
+      <c r="C1957" s="17" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:10">
+      <c r="A1959" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B1959" s="18"/>
+      <c r="C1959" s="18"/>
+      <c r="D1959" s="18"/>
+      <c r="E1959" s="18"/>
+    </row>
+    <row r="1960" spans="1:10">
+      <c r="A1960" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1960" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1960" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1960" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1960" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:10">
+      <c r="A1961" s="21">
+        <v>2964</v>
+      </c>
+      <c r="B1961" s="21" t="s">
+        <v>994</v>
+      </c>
+      <c r="C1961" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1961" s="22" t="s">
+        <v>992</v>
+      </c>
+      <c r="E1961" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:10">
+      <c r="A1963" s="8" t="s">
+        <v>995</v>
+      </c>
+      <c r="B1963" s="8"/>
+      <c r="C1963" s="8"/>
+      <c r="D1963" s="8"/>
+      <c r="E1963" s="8"/>
+      <c r="F1963" s="8"/>
+      <c r="G1963" s="8"/>
+      <c r="H1963" s="8"/>
+    </row>
+    <row r="1964" spans="1:10">
+      <c r="A1964" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1964" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1964" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1964" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1964" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1964" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1964" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1964" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:10">
+      <c r="A1965" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1965" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1965" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1965" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1965" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F1965" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1965" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="H1965" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:10">
+      <c r="A1966" s="11" t="s">
+        <v>896</v>
+      </c>
+      <c r="B1966" s="12"/>
+      <c r="C1966" s="12"/>
+      <c r="D1966" s="12"/>
+      <c r="E1966" s="12"/>
+      <c r="F1966" s="12"/>
+      <c r="G1966" s="12"/>
+      <c r="H1966" s="12"/>
+    </row>
+    <row r="1968" spans="1:10">
+      <c r="A1968" s="13" t="s">
+        <v>996</v>
+      </c>
+      <c r="B1968" s="13"/>
+      <c r="C1968" s="13"/>
+    </row>
+    <row r="1969" spans="1:10">
+      <c r="A1969" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1969" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1969" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:10">
+      <c r="A1970" s="16">
+        <v>763</v>
+      </c>
+      <c r="B1970" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="C1970" s="17" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:10">
+      <c r="A1972" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B1972" s="18"/>
+      <c r="C1972" s="18"/>
+      <c r="D1972" s="18"/>
+      <c r="E1972" s="18"/>
+    </row>
+    <row r="1973" spans="1:10">
+      <c r="A1973" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1973" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1973" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1973" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1973" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:10">
+      <c r="A1974" s="21">
+        <v>3005</v>
+      </c>
+      <c r="B1974" s="21" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C1974" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D1974" s="22" t="s">
+        <v>998</v>
+      </c>
+      <c r="E1974" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:10">
+      <c r="A1976" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B1976" s="8"/>
+      <c r="C1976" s="8"/>
+      <c r="D1976" s="8"/>
+      <c r="E1976" s="8"/>
+      <c r="F1976" s="8"/>
+      <c r="G1976" s="8"/>
+      <c r="H1976" s="8"/>
+    </row>
+    <row r="1977" spans="1:10">
+      <c r="A1977" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1977" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1977" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1977" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1977" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1977" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1977" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1977" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:10">
+      <c r="A1978" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B1978" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1978" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1978" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1978" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F1978" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1978" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1978" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:10">
+      <c r="A1979" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="B1979" s="12"/>
+      <c r="C1979" s="12"/>
+      <c r="D1979" s="12"/>
+      <c r="E1979" s="12"/>
+      <c r="F1979" s="12"/>
+      <c r="G1979" s="12"/>
+      <c r="H1979" s="12"/>
+    </row>
+    <row r="1981" spans="1:10">
+      <c r="A1981" s="13" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B1981" s="13"/>
+      <c r="C1981" s="13"/>
+    </row>
+    <row r="1982" spans="1:10">
+      <c r="A1982" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1982" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1982" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:10">
+      <c r="A1983" s="16">
+        <v>13845</v>
+      </c>
+      <c r="B1983" s="16" t="s">
+        <v>997</v>
+      </c>
+      <c r="C1983" s="17" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:10">
+      <c r="A1985" s="18" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B1985" s="18"/>
+      <c r="C1985" s="18"/>
+      <c r="D1985" s="18"/>
+      <c r="E1985" s="18"/>
+    </row>
+    <row r="1986" spans="1:10">
+      <c r="A1986" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1986" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1986" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1986" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1986" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:10">
+      <c r="A1987" s="21">
+        <v>2996</v>
+      </c>
+      <c r="B1987" s="21" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C1987" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1987" s="22" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E1987" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:10">
+      <c r="A1989" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B1989" s="8"/>
+      <c r="C1989" s="8"/>
+      <c r="D1989" s="8"/>
+      <c r="E1989" s="8"/>
+      <c r="F1989" s="8"/>
+      <c r="G1989" s="8"/>
+      <c r="H1989" s="8"/>
+    </row>
+    <row r="1990" spans="1:10">
+      <c r="A1990" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1990" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1990" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1990" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1990" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1990" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1990" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1990" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:10">
+      <c r="A1991" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1991" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C1991" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D1991" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E1991" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F1991" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1991" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="H1991" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:10">
+      <c r="A1992" s="11" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B1992" s="12"/>
+      <c r="C1992" s="12"/>
+      <c r="D1992" s="12"/>
+      <c r="E1992" s="12"/>
+      <c r="F1992" s="12"/>
+      <c r="G1992" s="12"/>
+      <c r="H1992" s="12"/>
+    </row>
+    <row r="1994" spans="1:10">
+      <c r="A1994" s="13" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B1994" s="13"/>
+      <c r="C1994" s="13"/>
+    </row>
+    <row r="1995" spans="1:10">
+      <c r="A1995" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1995" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1995" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:10">
+      <c r="A1996" s="16">
+        <v>2911</v>
+      </c>
+      <c r="B1996" s="16" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C1996" s="17" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:10">
+      <c r="A1998" s="18" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B1998" s="18"/>
+      <c r="C1998" s="18"/>
+      <c r="D1998" s="18"/>
+      <c r="E1998" s="18"/>
+    </row>
+    <row r="1999" spans="1:10">
+      <c r="A1999" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1999" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1999" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1999" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1999" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:10">
+      <c r="A2000" s="21">
+        <v>3000</v>
+      </c>
+      <c r="B2000" s="21" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C2000" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D2000" s="22" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E2000" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:10">
+      <c r="A2002" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B2002" s="8"/>
+      <c r="C2002" s="8"/>
+      <c r="D2002" s="8"/>
+      <c r="E2002" s="8"/>
+      <c r="F2002" s="8"/>
+      <c r="G2002" s="8"/>
+      <c r="H2002" s="8"/>
+    </row>
+    <row r="2003" spans="1:10">
+      <c r="A2003" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2003" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2003" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2003" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2003" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2003" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2003" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2003" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:10">
+      <c r="A2004" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B2004" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C2004" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2004" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2004" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2004" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2004" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2004" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:10">
+      <c r="A2005" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B2005" s="12"/>
+      <c r="C2005" s="12"/>
+      <c r="D2005" s="12"/>
+      <c r="E2005" s="12"/>
+      <c r="F2005" s="12"/>
+      <c r="G2005" s="12"/>
+      <c r="H2005" s="12"/>
+    </row>
+    <row r="2007" spans="1:10">
+      <c r="A2007" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B2007" s="13"/>
+      <c r="C2007" s="13"/>
+    </row>
+    <row r="2008" spans="1:10">
+      <c r="A2008" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2008" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2008" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:10">
+      <c r="A2009" s="16">
+        <v>4063</v>
+      </c>
+      <c r="B2009" s="16" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C2009" s="17" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:10">
+      <c r="A2011" s="18" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B2011" s="18"/>
+      <c r="C2011" s="18"/>
+      <c r="D2011" s="18"/>
+      <c r="E2011" s="18"/>
+    </row>
+    <row r="2012" spans="1:10">
+      <c r="A2012" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2012" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2012" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2012" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2012" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:10">
+      <c r="A2013" s="21">
+        <v>3459</v>
+      </c>
+      <c r="B2013" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C2013" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D2013" s="22" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E2013" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:10">
+      <c r="A2015" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B2015" s="8"/>
+      <c r="C2015" s="8"/>
+      <c r="D2015" s="8"/>
+      <c r="E2015" s="8"/>
+      <c r="F2015" s="8"/>
+      <c r="G2015" s="8"/>
+      <c r="H2015" s="8"/>
+    </row>
+    <row r="2016" spans="1:10">
+      <c r="A2016" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2016" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2016" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2016" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2016" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2016" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2016" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2016" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:10">
+      <c r="A2017" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B2017" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C2017" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2017" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2017" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2017" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2017" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H2017" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:10">
+      <c r="A2018" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B2018" s="12"/>
+      <c r="C2018" s="12"/>
+      <c r="D2018" s="12"/>
+      <c r="E2018" s="12"/>
+      <c r="F2018" s="12"/>
+      <c r="G2018" s="12"/>
+      <c r="H2018" s="12"/>
+    </row>
+    <row r="2020" spans="1:10">
+      <c r="A2020" s="13" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B2020" s="13"/>
+      <c r="C2020" s="13"/>
+    </row>
+    <row r="2021" spans="1:10">
+      <c r="A2021" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2021" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2021" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:10">
+      <c r="A2022" s="16">
+        <v>4064</v>
+      </c>
+      <c r="B2022" s="16" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C2022" s="17" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:10">
+      <c r="A2024" s="18" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2024" s="18"/>
+      <c r="C2024" s="18"/>
+      <c r="D2024" s="18"/>
+      <c r="E2024" s="18"/>
+    </row>
+    <row r="2025" spans="1:10">
+      <c r="A2025" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2025" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2025" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2025" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2025" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:10">
+      <c r="A2026" s="21">
+        <v>3458</v>
+      </c>
+      <c r="B2026" s="21" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C2026" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D2026" s="22" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E2026" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:10">
+      <c r="A2028" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B2028" s="8"/>
+      <c r="C2028" s="8"/>
+      <c r="D2028" s="8"/>
+      <c r="E2028" s="8"/>
+      <c r="F2028" s="8"/>
+      <c r="G2028" s="8"/>
+      <c r="H2028" s="8"/>
+    </row>
+    <row r="2029" spans="1:10">
+      <c r="A2029" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2029" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2029" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2029" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2029" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2029" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2029" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2029" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:10">
+      <c r="A2030" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B2030" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C2030" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2030" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2030" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2030" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2030" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="H2030" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:10">
+      <c r="A2031" s="11" t="s">
+        <v>935</v>
+      </c>
+      <c r="B2031" s="12"/>
+      <c r="C2031" s="12"/>
+      <c r="D2031" s="12"/>
+      <c r="E2031" s="12"/>
+      <c r="F2031" s="12"/>
+      <c r="G2031" s="12"/>
+      <c r="H2031" s="12"/>
+    </row>
+    <row r="2033" spans="1:10">
+      <c r="A2033" s="13" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B2033" s="13"/>
+      <c r="C2033" s="13"/>
+    </row>
+    <row r="2034" spans="1:10">
+      <c r="A2034" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2034" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2034" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:10">
+      <c r="A2035" s="16">
+        <v>955</v>
+      </c>
+      <c r="B2035" s="16" t="s">
+        <v>898</v>
+      </c>
+      <c r="C2035" s="17" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:10">
+      <c r="A2037" s="18" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B2037" s="18"/>
+      <c r="C2037" s="18"/>
+      <c r="D2037" s="18"/>
+      <c r="E2037" s="18"/>
+    </row>
+    <row r="2038" spans="1:10">
+      <c r="A2038" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2038" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2038" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2038" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2038" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:10">
+      <c r="A2039" s="21">
+        <v>3497</v>
+      </c>
+      <c r="B2039" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="C2039" s="21" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D2039" s="22" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E2039" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:10">
+      <c r="A2041" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B2041" s="8"/>
+      <c r="C2041" s="8"/>
+      <c r="D2041" s="8"/>
+      <c r="E2041" s="8"/>
+      <c r="F2041" s="8"/>
+      <c r="G2041" s="8"/>
+      <c r="H2041" s="8"/>
+    </row>
+    <row r="2042" spans="1:10">
+      <c r="A2042" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2042" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2042" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2042" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2042" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2042" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2042" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2042" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:10">
+      <c r="A2043" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="B2043" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2043" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2043" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2043" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2043" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2043" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="H2043" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:10">
+      <c r="A2044" s="11" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B2044" s="12"/>
+      <c r="C2044" s="12"/>
+      <c r="D2044" s="12"/>
+      <c r="E2044" s="12"/>
+      <c r="F2044" s="12"/>
+      <c r="G2044" s="12"/>
+      <c r="H2044" s="12"/>
+    </row>
+    <row r="2046" spans="1:10">
+      <c r="A2046" s="13" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B2046" s="13"/>
+      <c r="C2046" s="13"/>
+    </row>
+    <row r="2047" spans="1:10">
+      <c r="A2047" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2047" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2047" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:10">
+      <c r="A2048" s="16">
+        <v>3041</v>
+      </c>
+      <c r="B2048" s="16" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C2048" s="17" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:10">
+      <c r="A2050" s="18" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B2050" s="18"/>
+      <c r="C2050" s="18"/>
+      <c r="D2050" s="18"/>
+      <c r="E2050" s="18"/>
+    </row>
+    <row r="2051" spans="1:10">
+      <c r="A2051" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2051" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2051" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2051" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2051" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:10">
+      <c r="A2052" s="21">
+        <v>3566</v>
+      </c>
+      <c r="B2052" s="21" t="s">
         <v>910</v>
       </c>
-      <c r="J1733" s="6" t="s">
-[...16 lines deleted...]
-      <c r="E1735" t="s">
+      <c r="C2052" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="D2052" s="22" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E2052" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:10">
+      <c r="A2054" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B2054" s="8"/>
+      <c r="C2054" s="8"/>
+      <c r="D2054" s="8"/>
+      <c r="E2054" s="8"/>
+      <c r="F2054" s="8"/>
+      <c r="G2054" s="8"/>
+      <c r="H2054" s="8"/>
+    </row>
+    <row r="2055" spans="1:10">
+      <c r="A2055" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2055" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2055" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2055" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2055" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2055" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2055" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2055" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:10">
+      <c r="A2056" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B2056" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2056" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2056" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2056" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2056" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2056" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2056" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:10">
+      <c r="A2057" s="11" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B2057" s="12"/>
+      <c r="C2057" s="12"/>
+      <c r="D2057" s="12"/>
+      <c r="E2057" s="12"/>
+      <c r="F2057" s="12"/>
+      <c r="G2057" s="12"/>
+      <c r="H2057" s="12"/>
+    </row>
+    <row r="2059" spans="1:10">
+      <c r="A2059" s="13" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B2059" s="13"/>
+      <c r="C2059" s="13"/>
+    </row>
+    <row r="2060" spans="1:10">
+      <c r="A2060" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2060" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2060" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:10">
+      <c r="A2061" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2061" s="16" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C2061" s="17" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:10">
+      <c r="A2063" s="18" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B2063" s="18"/>
+      <c r="C2063" s="18"/>
+      <c r="D2063" s="18"/>
+      <c r="E2063" s="18"/>
+    </row>
+    <row r="2064" spans="1:10">
+      <c r="A2064" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2064" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2064" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2064" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2064" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:10">
+      <c r="A2065" s="21">
+        <v>4700</v>
+      </c>
+      <c r="B2065" s="21" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C2065" s="21" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D2065" s="22" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E2065" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:10">
+      <c r="A2068" s="23"/>
+    </row>
+    <row r="2070" spans="1:10">
+      <c r="A2070" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B2070" s="2"/>
+      <c r="C2070" s="2"/>
+      <c r="D2070" s="2"/>
+      <c r="E2070" s="2"/>
+      <c r="F2070" s="2"/>
+      <c r="G2070" s="2"/>
+      <c r="H2070" s="2"/>
+      <c r="I2070" s="2"/>
+      <c r="J2070" s="2"/>
+    </row>
+    <row r="2071" spans="1:10">
+      <c r="A2071" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2071" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2071" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2071" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F1735" t="s">
-[...2 lines deleted...]
-      <c r="G1735" t="s">
+      <c r="E2071" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2071" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H1735" t="s">
-[...4 lines deleted...]
-      <c r="A1736" t="s">
+      <c r="G2071" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2071" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B1736" t="s">
-[...1453 lines deleted...]
-      <c r="I1863" s="5" t="s">
+      <c r="I2071" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J1863" s="5" t="s">
+      <c r="J2071" s="5" t="s">
         <v>11</v>
-      </c>
-[...2468 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="2072" spans="1:10">
       <c r="A2072" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B2072" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C2072" s="3"/>
+      <c r="D2072" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E2072" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F2072" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2072" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H2072" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2072" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="J2072" s="6" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:10">
+      <c r="A2074" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C2074" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2074" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E2074" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2074" t="s">
+        <v>70</v>
+      </c>
+      <c r="G2074" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2074" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:10">
+      <c r="A2075" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2075" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2075" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2075" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2075" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2075" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2075" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:10">
+      <c r="A2076" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>280</v>
+      </c>
+      <c r="C2076" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2076" t="s">
+        <v>280</v>
+      </c>
+      <c r="E2076" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2076" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G2076" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2076" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:10">
+      <c r="A2077" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C2077" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2077" t="s">
+        <v>407</v>
+      </c>
+      <c r="E2077" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2077" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:10">
+      <c r="A2079" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2079" s="7"/>
+      <c r="C2079" s="7"/>
+      <c r="D2079" s="7"/>
+      <c r="E2079" s="7"/>
+      <c r="F2079" s="7"/>
+      <c r="G2079" s="7"/>
+      <c r="H2079" s="7"/>
+    </row>
+    <row r="2081" spans="1:10">
+      <c r="A2081" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B2081" s="8"/>
+      <c r="C2081" s="8"/>
+      <c r="D2081" s="8"/>
+      <c r="E2081" s="8"/>
+      <c r="F2081" s="8"/>
+      <c r="G2081" s="8"/>
+      <c r="H2081" s="8"/>
+    </row>
+    <row r="2082" spans="1:10">
+      <c r="A2082" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2082" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2082" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2082" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2082" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2082" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2082" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2082" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:10">
+      <c r="A2083" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B2083" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2083" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2083" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2083" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2083" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2083" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2083" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:10">
+      <c r="A2084" s="11" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B2084" s="12"/>
+      <c r="C2084" s="12"/>
+      <c r="D2084" s="12"/>
+      <c r="E2084" s="12"/>
+      <c r="F2084" s="12"/>
+      <c r="G2084" s="12"/>
+      <c r="H2084" s="12"/>
+    </row>
+    <row r="2086" spans="1:10">
+      <c r="A2086" s="13" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B2086" s="13"/>
+      <c r="C2086" s="13"/>
+    </row>
+    <row r="2087" spans="1:10">
+      <c r="A2087" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2087" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2087" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:10">
+      <c r="A2088" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2088" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="C2088" s="17" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:10">
+      <c r="A2090" s="18" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B2090" s="18"/>
+      <c r="C2090" s="18"/>
+      <c r="D2090" s="18"/>
+      <c r="E2090" s="18"/>
+    </row>
+    <row r="2091" spans="1:10">
+      <c r="A2091" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2091" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2091" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2091" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2091" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:10">
+      <c r="A2092" s="21">
+        <v>1774</v>
+      </c>
+      <c r="B2092" s="21" t="s">
+        <v>789</v>
+      </c>
+      <c r="C2092" s="21" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D2092" s="22" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E2092" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:10">
+      <c r="A2094" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B2094" s="8"/>
+      <c r="C2094" s="8"/>
+      <c r="D2094" s="8"/>
+      <c r="E2094" s="8"/>
+      <c r="F2094" s="8"/>
+      <c r="G2094" s="8"/>
+      <c r="H2094" s="8"/>
+    </row>
+    <row r="2095" spans="1:10">
+      <c r="A2095" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2095" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2095" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2095" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2095" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2095" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2095" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2095" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:10">
+      <c r="A2096" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="B2096" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="C2096" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2096" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2096" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2096" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2096" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="H2096" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:10">
+      <c r="A2097" s="11" t="s">
+        <v>896</v>
+      </c>
+      <c r="B2097" s="12"/>
+      <c r="C2097" s="12"/>
+      <c r="D2097" s="12"/>
+      <c r="E2097" s="12"/>
+      <c r="F2097" s="12"/>
+      <c r="G2097" s="12"/>
+      <c r="H2097" s="12"/>
+    </row>
+    <row r="2099" spans="1:10">
+      <c r="A2099" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B2099" s="13"/>
+      <c r="C2099" s="13"/>
+    </row>
+    <row r="2100" spans="1:10">
+      <c r="A2100" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2100" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2100" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:10">
+      <c r="A2101" s="16">
+        <v>1071</v>
+      </c>
+      <c r="B2101" s="16" t="s">
+        <v>937</v>
+      </c>
+      <c r="C2101" s="17" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:10">
+      <c r="A2103" s="18" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B2103" s="18"/>
+      <c r="C2103" s="18"/>
+      <c r="D2103" s="18"/>
+      <c r="E2103" s="18"/>
+    </row>
+    <row r="2104" spans="1:10">
+      <c r="A2104" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2104" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2104" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2104" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2104" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:10">
+      <c r="A2105" s="21">
+        <v>3893</v>
+      </c>
+      <c r="B2105" s="21" t="s">
+        <v>940</v>
+      </c>
+      <c r="C2105" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="D2105" s="22" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E2105" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:10">
+      <c r="A2107" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B2107" s="8"/>
+      <c r="C2107" s="8"/>
+      <c r="D2107" s="8"/>
+      <c r="E2107" s="8"/>
+      <c r="F2107" s="8"/>
+      <c r="G2107" s="8"/>
+      <c r="H2107" s="8"/>
+    </row>
+    <row r="2108" spans="1:10">
+      <c r="A2108" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2108" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2108" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2108" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2108" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2108" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2108" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2108" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:10">
+      <c r="A2109" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B2109" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2109" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2109" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2109" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2109" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2109" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2109" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:10">
+      <c r="A2110" s="11" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B2110" s="12"/>
+      <c r="C2110" s="12"/>
+      <c r="D2110" s="12"/>
+      <c r="E2110" s="12"/>
+      <c r="F2110" s="12"/>
+      <c r="G2110" s="12"/>
+      <c r="H2110" s="12"/>
+    </row>
+    <row r="2112" spans="1:10">
+      <c r="A2112" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B2112" s="13"/>
+      <c r="C2112" s="13"/>
+    </row>
+    <row r="2113" spans="1:10">
+      <c r="A2113" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2113" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2113" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:10">
+      <c r="A2114" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2114" s="16" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C2114" s="17" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:10">
+      <c r="A2116" s="18" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B2116" s="18"/>
+      <c r="C2116" s="18"/>
+      <c r="D2116" s="18"/>
+      <c r="E2116" s="18"/>
+    </row>
+    <row r="2117" spans="1:10">
+      <c r="A2117" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2117" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2117" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2117" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2117" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:10">
+      <c r="A2118" s="21">
+        <v>4167</v>
+      </c>
+      <c r="B2118" s="21" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C2118" s="21" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D2118" s="22" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E2118" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:10">
+      <c r="A2120" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B2120" s="8"/>
+      <c r="C2120" s="8"/>
+      <c r="D2120" s="8"/>
+      <c r="E2120" s="8"/>
+      <c r="F2120" s="8"/>
+      <c r="G2120" s="8"/>
+      <c r="H2120" s="8"/>
+    </row>
+    <row r="2121" spans="1:10">
+      <c r="A2121" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2121" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2121" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2121" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2121" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2121" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2121" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2121" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:10">
+      <c r="A2122" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B2122" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2122" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2122" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2122" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2122" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2122" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2122" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:10">
+      <c r="A2123" s="11" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B2123" s="12"/>
+      <c r="C2123" s="12"/>
+      <c r="D2123" s="12"/>
+      <c r="E2123" s="12"/>
+      <c r="F2123" s="12"/>
+      <c r="G2123" s="12"/>
+      <c r="H2123" s="12"/>
+    </row>
+    <row r="2125" spans="1:10">
+      <c r="A2125" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B2125" s="13"/>
+      <c r="C2125" s="13"/>
+    </row>
+    <row r="2126" spans="1:10">
+      <c r="A2126" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2126" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2126" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:10">
+      <c r="A2127" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2127" s="16" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C2127" s="17" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:10">
+      <c r="A2129" s="18" t="s">
         <v>1070</v>
       </c>
-      <c r="B2072" s="3" t="s">
+      <c r="B2129" s="18"/>
+      <c r="C2129" s="18"/>
+      <c r="D2129" s="18"/>
+      <c r="E2129" s="18"/>
+    </row>
+    <row r="2130" spans="1:10">
+      <c r="A2130" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2130" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2130" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2130" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2130" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:10">
+      <c r="A2131" s="21">
+        <v>4168</v>
+      </c>
+      <c r="B2131" s="21" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C2131" s="21" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D2131" s="22" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E2131" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:10">
+      <c r="A2133" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B2133" s="8"/>
+      <c r="C2133" s="8"/>
+      <c r="D2133" s="8"/>
+      <c r="E2133" s="8"/>
+      <c r="F2133" s="8"/>
+      <c r="G2133" s="8"/>
+      <c r="H2133" s="8"/>
+    </row>
+    <row r="2134" spans="1:10">
+      <c r="A2134" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2134" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2134" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2134" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2134" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2134" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2134" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2134" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:10">
+      <c r="A2135" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B2135" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C2072" s="3" t="s">
+      <c r="C2135" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="D2072" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F2072" s="3" t="s">
+      <c r="D2135" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2135" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2135" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="G2072" s="3" t="s">
+      <c r="G2135" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="H2072" s="6" t="s">
+      <c r="H2135" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2073" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2075" s="13" t="s">
+    <row r="2136" spans="1:10">
+      <c r="A2136" s="11" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B2136" s="12"/>
+      <c r="C2136" s="12"/>
+      <c r="D2136" s="12"/>
+      <c r="E2136" s="12"/>
+      <c r="F2136" s="12"/>
+      <c r="G2136" s="12"/>
+      <c r="H2136" s="12"/>
+    </row>
+    <row r="2138" spans="1:10">
+      <c r="A2138" s="13" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B2138" s="13"/>
+      <c r="C2138" s="13"/>
+    </row>
+    <row r="2139" spans="1:10">
+      <c r="A2139" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2139" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2139" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:10">
+      <c r="A2140" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2140" s="16" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C2140" s="17" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:10">
+      <c r="A2142" s="18" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B2142" s="18"/>
+      <c r="C2142" s="18"/>
+      <c r="D2142" s="18"/>
+      <c r="E2142" s="18"/>
+    </row>
+    <row r="2143" spans="1:10">
+      <c r="A2143" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2143" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2143" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2143" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2143" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:10">
+      <c r="A2144" s="21">
+        <v>4169</v>
+      </c>
+      <c r="B2144" s="21" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C2144" s="21" t="s">
         <v>1072</v>
       </c>
-      <c r="B2075" s="13"/>
-[...3 lines deleted...]
-      <c r="A2076" s="14" t="s">
+      <c r="D2144" s="22" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E2144" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:10">
+      <c r="A2146" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B2146" s="8"/>
+      <c r="C2146" s="8"/>
+      <c r="D2146" s="8"/>
+      <c r="E2146" s="8"/>
+      <c r="F2146" s="8"/>
+      <c r="G2146" s="8"/>
+      <c r="H2146" s="8"/>
+    </row>
+    <row r="2147" spans="1:10">
+      <c r="A2147" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2147" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2147" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2147" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2147" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2147" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2147" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2147" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:10">
+      <c r="A2148" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B2148" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2148" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2148" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2148" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2148" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2148" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2148" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:10">
+      <c r="A2149" s="11" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B2149" s="12"/>
+      <c r="C2149" s="12"/>
+      <c r="D2149" s="12"/>
+      <c r="E2149" s="12"/>
+      <c r="F2149" s="12"/>
+      <c r="G2149" s="12"/>
+      <c r="H2149" s="12"/>
+    </row>
+    <row r="2151" spans="1:10">
+      <c r="A2151" s="13" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B2151" s="13"/>
+      <c r="C2151" s="13"/>
+    </row>
+    <row r="2152" spans="1:10">
+      <c r="A2152" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2076" s="14" t="s">
+      <c r="B2152" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2076" s="15" t="s">
+      <c r="C2152" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2077" spans="1:10">
-[...3 lines deleted...]
-      <c r="B2077" s="16" t="s">
+    <row r="2153" spans="1:10">
+      <c r="A2153" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2153" s="16" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C2153" s="17" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:10">
+      <c r="A2155" s="18" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B2155" s="18"/>
+      <c r="C2155" s="18"/>
+      <c r="D2155" s="18"/>
+      <c r="E2155" s="18"/>
+    </row>
+    <row r="2156" spans="1:10">
+      <c r="A2156" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2156" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2156" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2156" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2156" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:10">
+      <c r="A2157" s="21">
+        <v>4697</v>
+      </c>
+      <c r="B2157" s="21" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C2157" s="21" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D2157" s="22" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E2157" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:10">
+      <c r="A2159" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B2159" s="8"/>
+      <c r="C2159" s="8"/>
+      <c r="D2159" s="8"/>
+      <c r="E2159" s="8"/>
+      <c r="F2159" s="8"/>
+      <c r="G2159" s="8"/>
+      <c r="H2159" s="8"/>
+    </row>
+    <row r="2160" spans="1:10">
+      <c r="A2160" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2160" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2160" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2160" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2160" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2160" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2160" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2160" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:10">
+      <c r="A2161" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B2161" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2161" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2161" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2161" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2161" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2161" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2161" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:10">
+      <c r="A2162" s="11" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B2162" s="12"/>
+      <c r="C2162" s="12"/>
+      <c r="D2162" s="12"/>
+      <c r="E2162" s="12"/>
+      <c r="F2162" s="12"/>
+      <c r="G2162" s="12"/>
+      <c r="H2162" s="12"/>
+    </row>
+    <row r="2164" spans="1:10">
+      <c r="A2164" s="13" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B2164" s="13"/>
+      <c r="C2164" s="13"/>
+    </row>
+    <row r="2165" spans="1:10">
+      <c r="A2165" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2165" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2165" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:10">
+      <c r="A2166" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2166" s="16" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C2166" s="17" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:10">
+      <c r="A2168" s="18" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B2168" s="18"/>
+      <c r="C2168" s="18"/>
+      <c r="D2168" s="18"/>
+      <c r="E2168" s="18"/>
+    </row>
+    <row r="2169" spans="1:10">
+      <c r="A2169" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2169" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2169" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2169" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2169" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:10">
+      <c r="A2170" s="21">
+        <v>5063</v>
+      </c>
+      <c r="B2170" s="21" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C2170" s="21" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D2170" s="22" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E2170" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:10">
+      <c r="A2172" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B2172" s="8"/>
+      <c r="C2172" s="8"/>
+      <c r="D2172" s="8"/>
+      <c r="E2172" s="8"/>
+      <c r="F2172" s="8"/>
+      <c r="G2172" s="8"/>
+      <c r="H2172" s="8"/>
+    </row>
+    <row r="2173" spans="1:10">
+      <c r="A2173" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2173" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2173" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2173" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2173" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2173" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2173" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2173" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:10">
+      <c r="A2174" s="3" t="s">
         <v>1060</v>
       </c>
-      <c r="C2077" s="17" t="s">
-[...13 lines deleted...]
-      <c r="A2080" s="19" t="s">
+      <c r="B2174" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2174" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2174" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2174" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2174" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2174" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2174" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:10">
+      <c r="A2175" s="11" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B2175" s="12"/>
+      <c r="C2175" s="12"/>
+      <c r="D2175" s="12"/>
+      <c r="E2175" s="12"/>
+      <c r="F2175" s="12"/>
+      <c r="G2175" s="12"/>
+      <c r="H2175" s="12"/>
+    </row>
+    <row r="2177" spans="1:10">
+      <c r="A2177" s="13" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B2177" s="13"/>
+      <c r="C2177" s="13"/>
+    </row>
+    <row r="2178" spans="1:10">
+      <c r="A2178" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2178" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2178" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:10">
+      <c r="A2179" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2179" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="C2179" s="17" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:10">
+      <c r="A2181" s="18" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B2181" s="18"/>
+      <c r="C2181" s="18"/>
+      <c r="D2181" s="18"/>
+      <c r="E2181" s="18"/>
+    </row>
+    <row r="2182" spans="1:10">
+      <c r="A2182" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2080" s="19" t="s">
+      <c r="B2182" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2080" s="19" t="s">
+      <c r="C2182" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2080" s="20" t="s">
+      <c r="D2182" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2080" s="19" t="s">
+      <c r="E2182" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2081" spans="1:10">
-[...3 lines deleted...]
-      <c r="B2081" s="21" t="s">
+    <row r="2183" spans="1:10">
+      <c r="A2183" s="21">
+        <v>5037</v>
+      </c>
+      <c r="B2183" s="21" t="s">
+        <v>803</v>
+      </c>
+      <c r="C2183" s="21" t="s">
         <v>1060</v>
       </c>
-      <c r="C2081" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E2081" s="21" t="s">
+      <c r="D2183" s="22" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E2183" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2083" spans="1:10">
-[...126 lines deleted...]
-      <c r="E2093" s="19" t="s">
+    <row r="2186" spans="1:10">
+      <c r="A2186" s="23"/>
+    </row>
+    <row r="2188" spans="1:10">
+      <c r="A2188" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B2188" s="2"/>
+      <c r="C2188" s="2"/>
+      <c r="D2188" s="2"/>
+      <c r="E2188" s="2"/>
+      <c r="F2188" s="2"/>
+      <c r="G2188" s="2"/>
+      <c r="H2188" s="2"/>
+      <c r="I2188" s="2"/>
+      <c r="J2188" s="2"/>
+    </row>
+    <row r="2189" spans="1:10">
+      <c r="A2189" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2189" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2189" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2189" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2189" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2189" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2189" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...500 lines deleted...]
-      <c r="H2139" s="4" t="s">
+      <c r="H2189" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I2139" s="5" t="s">
+      <c r="I2189" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J2139" s="5" t="s">
+      <c r="J2189" s="5" t="s">
         <v>11</v>
-      </c>
-[...620 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="2190" spans="1:10">
       <c r="A2190" s="3" t="s">
-        <v>731</v>
+        <v>1094</v>
       </c>
       <c r="B2190" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C2190" s="3"/>
+      <c r="D2190" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E2190" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="F2190" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2190" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H2190" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2190" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J2190" s="6" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:10">
+      <c r="A2192" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2192" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C2192" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2192" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E2192" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2192" t="s">
+        <v>70</v>
+      </c>
+      <c r="G2192" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2192" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:10">
+      <c r="A2193" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2193" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2193" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2193" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2193" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2193" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2193" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2193" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:10">
+      <c r="A2194" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2194" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C2194" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2194" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E2194" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2194" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G2194" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2194" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:10">
+      <c r="A2195" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2195" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C2195" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2195" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E2195" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2195" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:10">
+      <c r="A2197" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2197" s="7"/>
+      <c r="C2197" s="7"/>
+      <c r="D2197" s="7"/>
+      <c r="E2197" s="7"/>
+      <c r="F2197" s="7"/>
+      <c r="G2197" s="7"/>
+      <c r="H2197" s="7"/>
+    </row>
+    <row r="2199" spans="1:10">
+      <c r="A2199" s="8" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B2199" s="8"/>
+      <c r="C2199" s="8"/>
+      <c r="D2199" s="8"/>
+      <c r="E2199" s="8"/>
+      <c r="F2199" s="8"/>
+      <c r="G2199" s="8"/>
+      <c r="H2199" s="8"/>
+    </row>
+    <row r="2200" spans="1:10">
+      <c r="A2200" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2200" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2200" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2200" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2200" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2200" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2200" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2200" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:10">
+      <c r="A2201" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B2201" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C2190" s="3" t="s">
+      <c r="C2201" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="D2190" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F2190" s="3" t="s">
+      <c r="D2201" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2201" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2201" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="G2190" s="3" t="s">
+      <c r="G2201" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="H2190" s="6" t="s">
+      <c r="H2201" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2191" spans="1:10">
-      <c r="A2191" s="11" t="s">
+    <row r="2202" spans="1:10">
+      <c r="A2202" s="11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B2202" s="12"/>
+      <c r="C2202" s="12"/>
+      <c r="D2202" s="12"/>
+      <c r="E2202" s="12"/>
+      <c r="F2202" s="12"/>
+      <c r="G2202" s="12"/>
+      <c r="H2202" s="12"/>
+    </row>
+    <row r="2204" spans="1:10">
+      <c r="A2204" s="13" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B2204" s="13"/>
+      <c r="C2204" s="13"/>
+    </row>
+    <row r="2205" spans="1:10">
+      <c r="A2205" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2205" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2205" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:10">
+      <c r="A2206" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2206" s="16" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2206" s="17" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:10">
+      <c r="A2208" s="18" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B2208" s="18"/>
+      <c r="C2208" s="18"/>
+      <c r="D2208" s="18"/>
+      <c r="E2208" s="18"/>
+    </row>
+    <row r="2209" spans="1:10">
+      <c r="A2209" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2209" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2209" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2209" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2209" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:10">
+      <c r="A2210" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B2210" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2210" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D2210" s="22" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E2210" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:10">
+      <c r="A2212" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B2212" s="8"/>
+      <c r="C2212" s="8"/>
+      <c r="D2212" s="8"/>
+      <c r="E2212" s="8"/>
+      <c r="F2212" s="8"/>
+      <c r="G2212" s="8"/>
+      <c r="H2212" s="8"/>
+    </row>
+    <row r="2213" spans="1:10">
+      <c r="A2213" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2213" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2213" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2213" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2213" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2213" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2213" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2213" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:10">
+      <c r="A2214" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B2214" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C2214" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2214" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2214" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2214" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2214" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H2214" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:10">
+      <c r="A2215" s="11" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B2215" s="12"/>
+      <c r="C2215" s="12"/>
+      <c r="D2215" s="12"/>
+      <c r="E2215" s="12"/>
+      <c r="F2215" s="12"/>
+      <c r="G2215" s="12"/>
+      <c r="H2215" s="12"/>
+    </row>
+    <row r="2217" spans="1:10">
+      <c r="A2217" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B2217" s="13"/>
+      <c r="C2217" s="13"/>
+    </row>
+    <row r="2218" spans="1:10">
+      <c r="A2218" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2218" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2218" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:10">
+      <c r="A2219" s="16">
+        <v>9862</v>
+      </c>
+      <c r="B2219" s="16" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2219" s="17" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:10">
+      <c r="A2221" s="18" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B2221" s="18"/>
+      <c r="C2221" s="18"/>
+      <c r="D2221" s="18"/>
+      <c r="E2221" s="18"/>
+    </row>
+    <row r="2222" spans="1:10">
+      <c r="A2222" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2222" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2222" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2222" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2222" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:10">
+      <c r="A2223" s="21">
+        <v>5187</v>
+      </c>
+      <c r="B2223" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C2223" s="21" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D2223" s="22" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E2223" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:10">
+      <c r="A2226" s="23"/>
+    </row>
+    <row r="2228" spans="1:10">
+      <c r="A2228" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B2228" s="2"/>
+      <c r="C2228" s="2"/>
+      <c r="D2228" s="2"/>
+      <c r="E2228" s="2"/>
+      <c r="F2228" s="2"/>
+      <c r="G2228" s="2"/>
+      <c r="H2228" s="2"/>
+      <c r="I2228" s="2"/>
+      <c r="J2228" s="2"/>
+    </row>
+    <row r="2229" spans="1:10">
+      <c r="A2229" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2229" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2229" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2229" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2229" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2229" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2229" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2229" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2229" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2229" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:10">
+      <c r="A2230" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B2230" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C2230" s="3"/>
+      <c r="D2230" s="3"/>
+      <c r="E2230" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F2230" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2230" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H2230" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2230" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="J2230" s="6"/>
+    </row>
+    <row r="2232" spans="1:10">
+      <c r="A2232" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2232" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C2232" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2232" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E2232" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2232" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2232" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:10">
+      <c r="A2233" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2233" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2233" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2233" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2233" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2233" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2233" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:10">
+      <c r="A2234" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2234" t="s">
+        <v>280</v>
+      </c>
+      <c r="C2234" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2234" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2234" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2234" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G2234" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2234" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:10">
+      <c r="A2235" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2235" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C2235" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2235" t="s">
+        <v>407</v>
+      </c>
+      <c r="E2235" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2235" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:10">
+      <c r="A2237" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2237" s="7"/>
+      <c r="C2237" s="7"/>
+      <c r="D2237" s="7"/>
+      <c r="E2237" s="7"/>
+      <c r="F2237" s="7"/>
+      <c r="G2237" s="7"/>
+      <c r="H2237" s="7"/>
+    </row>
+    <row r="2239" spans="1:10">
+      <c r="A2239" s="8" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B2239" s="8"/>
+      <c r="C2239" s="8"/>
+      <c r="D2239" s="8"/>
+      <c r="E2239" s="8"/>
+      <c r="F2239" s="8"/>
+      <c r="G2239" s="8"/>
+      <c r="H2239" s="8"/>
+    </row>
+    <row r="2240" spans="1:10">
+      <c r="A2240" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2240" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2240" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2240" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2240" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2240" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2240" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2240" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:10">
+      <c r="A2241" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B2241" s="3" t="s">
         <v>1124</v>
       </c>
-      <c r="B2191" s="12"/>
-[...8 lines deleted...]
-      <c r="A2193" s="13" t="s">
+      <c r="C2241" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2241" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2241" s="3" t="s">
         <v>1125</v>
       </c>
-      <c r="B2193" s="13"/>
-[...3 lines deleted...]
-      <c r="A2194" s="14" t="s">
+      <c r="F2241" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2241" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2241" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:10">
+      <c r="A2242" s="11" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B2242" s="12"/>
+      <c r="C2242" s="12"/>
+      <c r="D2242" s="12"/>
+      <c r="E2242" s="12"/>
+      <c r="F2242" s="12"/>
+      <c r="G2242" s="12"/>
+      <c r="H2242" s="12"/>
+    </row>
+    <row r="2244" spans="1:10">
+      <c r="A2244" s="13" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B2244" s="13"/>
+      <c r="C2244" s="13"/>
+    </row>
+    <row r="2245" spans="1:10">
+      <c r="A2245" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2194" s="14" t="s">
+      <c r="B2245" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2194" s="15" t="s">
+      <c r="C2245" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2195" spans="1:10">
-      <c r="A2195" s="16" t="s">
+    <row r="2246" spans="1:10">
+      <c r="A2246" s="16">
+        <v>228</v>
+      </c>
+      <c r="B2246" s="16" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C2246" s="17" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:10">
+      <c r="A2248" s="18" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B2248" s="18"/>
+      <c r="C2248" s="18"/>
+      <c r="D2248" s="18"/>
+      <c r="E2248" s="18"/>
+    </row>
+    <row r="2249" spans="1:10">
+      <c r="A2249" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2249" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2249" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2249" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2249" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:10">
+      <c r="A2250" s="21">
+        <v>1568</v>
+      </c>
+      <c r="B2250" s="21" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C2250" s="21" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D2250" s="22" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E2250" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:10">
+      <c r="A2252" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B2252" s="8"/>
+      <c r="C2252" s="8"/>
+      <c r="D2252" s="8"/>
+      <c r="E2252" s="8"/>
+      <c r="F2252" s="8"/>
+      <c r="G2252" s="8"/>
+      <c r="H2252" s="8"/>
+    </row>
+    <row r="2253" spans="1:10">
+      <c r="A2253" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2253" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2253" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2253" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2253" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2253" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2253" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2253" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:10">
+      <c r="A2254" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B2254" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2254" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2254" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2254" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F2254" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2254" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2254" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:10">
+      <c r="A2255" s="11" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B2255" s="12"/>
+      <c r="C2255" s="12"/>
+      <c r="D2255" s="12"/>
+      <c r="E2255" s="12"/>
+      <c r="F2255" s="12"/>
+      <c r="G2255" s="12"/>
+      <c r="H2255" s="12"/>
+    </row>
+    <row r="2257" spans="1:10">
+      <c r="A2257" s="13" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B2257" s="13"/>
+      <c r="C2257" s="13"/>
+    </row>
+    <row r="2258" spans="1:10">
+      <c r="A2258" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2258" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2258" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:10">
+      <c r="A2259" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="B2195" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A2198" s="19" t="s">
+      <c r="B2259" s="16" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2259" s="17" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:10">
+      <c r="A2261" s="18" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B2261" s="18"/>
+      <c r="C2261" s="18"/>
+      <c r="D2261" s="18"/>
+      <c r="E2261" s="18"/>
+    </row>
+    <row r="2262" spans="1:10">
+      <c r="A2262" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2198" s="19" t="s">
+      <c r="B2262" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2198" s="19" t="s">
+      <c r="C2262" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2198" s="20" t="s">
+      <c r="D2262" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2198" s="19" t="s">
+      <c r="E2262" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2199" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2199" s="21" t="s">
+    <row r="2263" spans="1:10">
+      <c r="A2263" s="21">
+        <v>2614</v>
+      </c>
+      <c r="B2263" s="21" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2263" s="21" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D2263" s="22" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E2263" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2201" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2202" s="9" t="s">
+    <row r="2265" spans="1:10">
+      <c r="A2265" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B2265" s="8"/>
+      <c r="C2265" s="8"/>
+      <c r="D2265" s="8"/>
+      <c r="E2265" s="8"/>
+      <c r="F2265" s="8"/>
+      <c r="G2265" s="8"/>
+      <c r="H2265" s="8"/>
+    </row>
+    <row r="2266" spans="1:10">
+      <c r="A2266" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2202" s="9" t="s">
+      <c r="B2266" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2202" s="9" t="s">
+      <c r="C2266" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2202" s="9" t="s">
+      <c r="D2266" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2202" s="9" t="s">
+      <c r="E2266" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2202" s="9" t="s">
+      <c r="F2266" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2202" s="9" t="s">
+      <c r="G2266" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2202" s="10" t="s">
+      <c r="H2266" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2203" spans="1:10">
-[...3 lines deleted...]
-      <c r="B2203" s="3" t="s">
+    <row r="2267" spans="1:10">
+      <c r="A2267" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B2267" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C2203" s="3" t="s">
+      <c r="C2267" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="D2203" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F2203" s="3" t="s">
+      <c r="D2267" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="G2203" s="3" t="s">
+      <c r="E2267" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F2267" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="H2203" s="6" t="s">
+      <c r="G2267" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2267" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2204" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2207" s="14" t="s">
+    <row r="2268" spans="1:10">
+      <c r="A2268" s="11" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B2268" s="12"/>
+      <c r="C2268" s="12"/>
+      <c r="D2268" s="12"/>
+      <c r="E2268" s="12"/>
+      <c r="F2268" s="12"/>
+      <c r="G2268" s="12"/>
+      <c r="H2268" s="12"/>
+    </row>
+    <row r="2270" spans="1:10">
+      <c r="A2270" s="13" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B2270" s="13"/>
+      <c r="C2270" s="13"/>
+    </row>
+    <row r="2271" spans="1:10">
+      <c r="A2271" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2207" s="14" t="s">
+      <c r="B2271" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2207" s="15" t="s">
+      <c r="C2271" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2208" spans="1:10">
-      <c r="A2208" s="16" t="s">
+    <row r="2272" spans="1:10">
+      <c r="A2272" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="B2208" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A2210" s="18" t="s">
+      <c r="B2272" s="16" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2272" s="17" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:10">
+      <c r="A2274" s="18" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B2274" s="18"/>
+      <c r="C2274" s="18"/>
+      <c r="D2274" s="18"/>
+      <c r="E2274" s="18"/>
+    </row>
+    <row r="2275" spans="1:10">
+      <c r="A2275" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2275" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2275" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2275" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2275" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:10">
+      <c r="A2276" s="21">
+        <v>2615</v>
+      </c>
+      <c r="B2276" s="21" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2276" s="21" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D2276" s="22" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E2276" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:10">
+      <c r="A2278" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B2278" s="8"/>
+      <c r="C2278" s="8"/>
+      <c r="D2278" s="8"/>
+      <c r="E2278" s="8"/>
+      <c r="F2278" s="8"/>
+      <c r="G2278" s="8"/>
+      <c r="H2278" s="8"/>
+    </row>
+    <row r="2279" spans="1:10">
+      <c r="A2279" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2279" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2279" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2279" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2279" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2279" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2279" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2279" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:10">
+      <c r="A2280" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B2280" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2280" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2280" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2280" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F2280" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2280" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2280" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:10">
+      <c r="A2281" s="11" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B2281" s="12"/>
+      <c r="C2281" s="12"/>
+      <c r="D2281" s="12"/>
+      <c r="E2281" s="12"/>
+      <c r="F2281" s="12"/>
+      <c r="G2281" s="12"/>
+      <c r="H2281" s="12"/>
+    </row>
+    <row r="2283" spans="1:10">
+      <c r="A2283" s="13" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B2283" s="13"/>
+      <c r="C2283" s="13"/>
+    </row>
+    <row r="2284" spans="1:10">
+      <c r="A2284" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2284" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2284" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:10">
+      <c r="A2285" s="16" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B2285" s="16" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2285" s="17" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:10">
+      <c r="A2287" s="18" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B2287" s="18"/>
+      <c r="C2287" s="18"/>
+      <c r="D2287" s="18"/>
+      <c r="E2287" s="18"/>
+    </row>
+    <row r="2288" spans="1:10">
+      <c r="A2288" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2288" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2288" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2288" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2288" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:10">
+      <c r="A2289" s="21">
+        <v>2616</v>
+      </c>
+      <c r="B2289" s="21" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2289" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D2289" s="22" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E2289" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:10">
+      <c r="A2291" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B2291" s="8"/>
+      <c r="C2291" s="8"/>
+      <c r="D2291" s="8"/>
+      <c r="E2291" s="8"/>
+      <c r="F2291" s="8"/>
+      <c r="G2291" s="8"/>
+      <c r="H2291" s="8"/>
+    </row>
+    <row r="2292" spans="1:10">
+      <c r="A2292" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2292" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2292" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2292" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2292" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2292" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2292" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2292" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:10">
+      <c r="A2293" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B2293" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2293" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2293" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E2293" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F2293" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2293" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2293" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:10">
+      <c r="A2294" s="11" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B2294" s="12"/>
+      <c r="C2294" s="12"/>
+      <c r="D2294" s="12"/>
+      <c r="E2294" s="12"/>
+      <c r="F2294" s="12"/>
+      <c r="G2294" s="12"/>
+      <c r="H2294" s="12"/>
+    </row>
+    <row r="2296" spans="1:10">
+      <c r="A2296" s="13" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B2296" s="13"/>
+      <c r="C2296" s="13"/>
+    </row>
+    <row r="2297" spans="1:10">
+      <c r="A2297" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2297" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2297" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:10">
+      <c r="A2298" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2298" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2298" s="17" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:10">
+      <c r="A2300" s="18" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B2300" s="18"/>
+      <c r="C2300" s="18"/>
+      <c r="D2300" s="18"/>
+      <c r="E2300" s="18"/>
+    </row>
+    <row r="2301" spans="1:10">
+      <c r="A2301" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2301" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2301" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2301" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2301" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:10">
+      <c r="A2302" s="21">
+        <v>2992</v>
+      </c>
+      <c r="B2302" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2302" s="21" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D2302" s="22" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E2302" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:10">
+      <c r="A2304" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B2304" s="8"/>
+      <c r="C2304" s="8"/>
+      <c r="D2304" s="8"/>
+      <c r="E2304" s="8"/>
+      <c r="F2304" s="8"/>
+      <c r="G2304" s="8"/>
+      <c r="H2304" s="8"/>
+    </row>
+    <row r="2305" spans="1:10">
+      <c r="A2305" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2305" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2305" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2305" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2305" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2305" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2305" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2305" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:10">
+      <c r="A2306" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B2306" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2306" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2306" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2306" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F2306" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2306" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2306" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:10">
+      <c r="A2307" s="11" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B2307" s="12"/>
+      <c r="C2307" s="12"/>
+      <c r="D2307" s="12"/>
+      <c r="E2307" s="12"/>
+      <c r="F2307" s="12"/>
+      <c r="G2307" s="12"/>
+      <c r="H2307" s="12"/>
+    </row>
+    <row r="2309" spans="1:10">
+      <c r="A2309" s="13" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B2309" s="13"/>
+      <c r="C2309" s="13"/>
+    </row>
+    <row r="2310" spans="1:10">
+      <c r="A2310" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2310" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2310" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:10">
+      <c r="A2311" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2311" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2311" s="17" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:10">
+      <c r="A2313" s="18" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B2313" s="18"/>
+      <c r="C2313" s="18"/>
+      <c r="D2313" s="18"/>
+      <c r="E2313" s="18"/>
+    </row>
+    <row r="2314" spans="1:10">
+      <c r="A2314" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2314" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2314" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2314" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2314" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:10">
+      <c r="A2315" s="21">
+        <v>2994</v>
+      </c>
+      <c r="B2315" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2315" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D2315" s="22" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E2315" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:10">
+      <c r="A2317" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B2317" s="8"/>
+      <c r="C2317" s="8"/>
+      <c r="D2317" s="8"/>
+      <c r="E2317" s="8"/>
+      <c r="F2317" s="8"/>
+      <c r="G2317" s="8"/>
+      <c r="H2317" s="8"/>
+    </row>
+    <row r="2318" spans="1:10">
+      <c r="A2318" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2318" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2318" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2318" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2318" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2318" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2318" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2318" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:10">
+      <c r="A2319" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="B2210" s="18"/>
-[...5 lines deleted...]
-      <c r="A2211" s="19" t="s">
+      <c r="B2319" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2319" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2319" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2319" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F2319" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2319" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2319" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:10">
+      <c r="A2320" s="11" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B2320" s="12"/>
+      <c r="C2320" s="12"/>
+      <c r="D2320" s="12"/>
+      <c r="E2320" s="12"/>
+      <c r="F2320" s="12"/>
+      <c r="G2320" s="12"/>
+      <c r="H2320" s="12"/>
+    </row>
+    <row r="2322" spans="1:10">
+      <c r="A2322" s="13" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B2322" s="13"/>
+      <c r="C2322" s="13"/>
+    </row>
+    <row r="2323" spans="1:10">
+      <c r="A2323" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2323" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2323" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:10">
+      <c r="A2324" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2324" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2324" s="17" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:10">
+      <c r="A2326" s="18" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B2326" s="18"/>
+      <c r="C2326" s="18"/>
+      <c r="D2326" s="18"/>
+      <c r="E2326" s="18"/>
+    </row>
+    <row r="2327" spans="1:10">
+      <c r="A2327" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2211" s="19" t="s">
+      <c r="B2327" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2211" s="19" t="s">
+      <c r="C2327" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2211" s="20" t="s">
+      <c r="D2327" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2211" s="19" t="s">
+      <c r="E2327" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2212" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2212" s="21" t="s">
+    <row r="2328" spans="1:10">
+      <c r="A2328" s="21">
+        <v>2995</v>
+      </c>
+      <c r="B2328" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2328" s="21" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D2328" s="22" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E2328" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2214" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2215" s="9" t="s">
+    <row r="2330" spans="1:10">
+      <c r="A2330" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B2330" s="8"/>
+      <c r="C2330" s="8"/>
+      <c r="D2330" s="8"/>
+      <c r="E2330" s="8"/>
+      <c r="F2330" s="8"/>
+      <c r="G2330" s="8"/>
+      <c r="H2330" s="8"/>
+    </row>
+    <row r="2331" spans="1:10">
+      <c r="A2331" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2215" s="9" t="s">
+      <c r="B2331" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2215" s="9" t="s">
+      <c r="C2331" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2215" s="9" t="s">
+      <c r="D2331" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2215" s="9" t="s">
+      <c r="E2331" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2215" s="9" t="s">
+      <c r="F2331" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2215" s="9" t="s">
+      <c r="G2331" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2215" s="10" t="s">
+      <c r="H2331" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2216" spans="1:10">
-[...21 lines deleted...]
-      <c r="H2216" s="6" t="s">
+    <row r="2332" spans="1:10">
+      <c r="A2332" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B2332" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C2332" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2332" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2332" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F2332" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G2332" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H2332" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2217" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2220" s="14" t="s">
+    <row r="2333" spans="1:10">
+      <c r="A2333" s="11" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B2333" s="12"/>
+      <c r="C2333" s="12"/>
+      <c r="D2333" s="12"/>
+      <c r="E2333" s="12"/>
+      <c r="F2333" s="12"/>
+      <c r="G2333" s="12"/>
+      <c r="H2333" s="12"/>
+    </row>
+    <row r="2335" spans="1:10">
+      <c r="A2335" s="13" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B2335" s="13"/>
+      <c r="C2335" s="13"/>
+    </row>
+    <row r="2336" spans="1:10">
+      <c r="A2336" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2220" s="14" t="s">
+      <c r="B2336" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2220" s="15" t="s">
+      <c r="C2336" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2221" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2224" s="19" t="s">
+    <row r="2337" spans="1:10">
+      <c r="A2337" s="16">
+        <v>3378</v>
+      </c>
+      <c r="B2337" s="16" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C2337" s="17" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:10">
+      <c r="A2339" s="18" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B2339" s="18"/>
+      <c r="C2339" s="18"/>
+      <c r="D2339" s="18"/>
+      <c r="E2339" s="18"/>
+    </row>
+    <row r="2340" spans="1:10">
+      <c r="A2340" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2224" s="19" t="s">
+      <c r="B2340" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2224" s="19" t="s">
+      <c r="C2340" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2224" s="20" t="s">
+      <c r="D2340" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2224" s="19" t="s">
+      <c r="E2340" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2225" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2225" s="21" t="s">
+    <row r="2341" spans="1:10">
+      <c r="A2341" s="21">
+        <v>3210</v>
+      </c>
+      <c r="B2341" s="21" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C2341" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D2341" s="22" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E2341" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2227" spans="1:10">
-[...89 lines deleted...]
-      <c r="C2233" s="15" t="s">
+    <row r="2344" spans="1:10">
+      <c r="A2344" s="23"/>
+    </row>
+    <row r="2346" spans="1:10">
+      <c r="A2346" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B2346" s="2"/>
+      <c r="C2346" s="2"/>
+      <c r="D2346" s="2"/>
+      <c r="E2346" s="2"/>
+      <c r="F2346" s="2"/>
+      <c r="G2346" s="2"/>
+      <c r="H2346" s="2"/>
+      <c r="I2346" s="2"/>
+      <c r="J2346" s="2"/>
+    </row>
+    <row r="2347" spans="1:10">
+      <c r="A2347" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2347" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2347" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2347" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2347" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2347" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2347" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2347" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2347" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2347" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:10">
+      <c r="A2348" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="B2348" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C2348" s="3"/>
+      <c r="D2348" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E2348" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="F2348" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2348" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H2348" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2348" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="J2348" s="6" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:10">
+      <c r="A2350" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2350" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C2350" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2350" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E2350" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2350" t="s">
+        <v>70</v>
+      </c>
+      <c r="G2350" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2350" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:10">
+      <c r="A2351" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2351" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2351" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2351" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2351" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2351" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2351" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2351" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:10">
+      <c r="A2352" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2352" t="s">
+        <v>280</v>
+      </c>
+      <c r="C2352" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2352" t="s">
+        <v>280</v>
+      </c>
+      <c r="E2352" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2352" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G2352" t="s">
         <v>31</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D2237" s="20" t="s">
+      <c r="H2352" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:10">
+      <c r="A2353" t="s">
         <v>32</v>
       </c>
-      <c r="E2237" s="19" t="s">
-[...866 lines deleted...]
-      <c r="A2314" s="18" t="s">
+      <c r="B2353" t="s">
         <v>1180</v>
       </c>
-      <c r="B2314" s="18"/>
-[...462 lines deleted...]
-        <v>8</v>
+      <c r="C2353" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2353" t="s">
+        <v>407</v>
+      </c>
+      <c r="E2353" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2353" t="s">
+        <v>673</v>
       </c>
     </row>
     <row r="2355" spans="1:10">
-      <c r="A2355" s="21">
-[...13 lines deleted...]
-      </c>
+      <c r="A2355" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2355" s="7"/>
+      <c r="C2355" s="7"/>
+      <c r="D2355" s="7"/>
+      <c r="E2355" s="7"/>
+      <c r="F2355" s="7"/>
+      <c r="G2355" s="7"/>
+      <c r="H2355" s="7"/>
     </row>
     <row r="2357" spans="1:10">
       <c r="A2357" s="8" t="s">
-        <v>1196</v>
+        <v>1181</v>
       </c>
       <c r="B2357" s="8"/>
       <c r="C2357" s="8"/>
       <c r="D2357" s="8"/>
       <c r="E2357" s="8"/>
       <c r="F2357" s="8"/>
       <c r="G2357" s="8"/>
       <c r="H2357" s="8"/>
     </row>
     <row r="2358" spans="1:10">
       <c r="A2358" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B2358" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C2358" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D2358" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E2358" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F2358" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G2358" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H2358" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2359" spans="1:10">
       <c r="A2359" s="3" t="s">
-        <v>724</v>
+        <v>800</v>
       </c>
       <c r="B2359" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C2359" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D2359" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E2359" s="3" t="s">
-        <v>604</v>
+        <v>680</v>
       </c>
       <c r="F2359" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G2359" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H2359" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2360" spans="1:10">
       <c r="A2360" s="11" t="s">
-        <v>1197</v>
+        <v>1182</v>
       </c>
       <c r="B2360" s="12"/>
       <c r="C2360" s="12"/>
       <c r="D2360" s="12"/>
       <c r="E2360" s="12"/>
       <c r="F2360" s="12"/>
       <c r="G2360" s="12"/>
       <c r="H2360" s="12"/>
     </row>
     <row r="2362" spans="1:10">
       <c r="A2362" s="13" t="s">
-        <v>1198</v>
+        <v>1183</v>
       </c>
       <c r="B2362" s="13"/>
       <c r="C2362" s="13"/>
     </row>
     <row r="2363" spans="1:10">
       <c r="A2363" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B2363" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C2363" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2364" spans="1:10">
       <c r="A2364" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B2364" s="16" t="s">
-        <v>1199</v>
+        <v>1184</v>
       </c>
       <c r="C2364" s="17" t="s">
-        <v>1200</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="2366" spans="1:10">
       <c r="A2366" s="18" t="s">
-        <v>1201</v>
+        <v>1186</v>
       </c>
       <c r="B2366" s="18"/>
       <c r="C2366" s="18"/>
       <c r="D2366" s="18"/>
       <c r="E2366" s="18"/>
     </row>
     <row r="2367" spans="1:10">
       <c r="A2367" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B2367" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C2367" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D2367" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E2367" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2368" spans="1:10">
       <c r="A2368" s="21">
-        <v>5013</v>
+        <v>2231</v>
       </c>
       <c r="B2368" s="21" t="s">
-        <v>1199</v>
+        <v>1187</v>
       </c>
       <c r="C2368" s="21" t="s">
-        <v>724</v>
+        <v>800</v>
       </c>
       <c r="D2368" s="22" t="s">
-        <v>1200</v>
+        <v>1185</v>
       </c>
       <c r="E2368" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2370" spans="1:10">
       <c r="A2370" s="8" t="s">
-        <v>1202</v>
+        <v>1188</v>
       </c>
       <c r="B2370" s="8"/>
       <c r="C2370" s="8"/>
       <c r="D2370" s="8"/>
       <c r="E2370" s="8"/>
       <c r="F2370" s="8"/>
       <c r="G2370" s="8"/>
       <c r="H2370" s="8"/>
     </row>
     <row r="2371" spans="1:10">
       <c r="A2371" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B2371" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C2371" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D2371" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E2371" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F2371" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G2371" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H2371" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2372" spans="1:10">
       <c r="A2372" s="3" t="s">
-        <v>1203</v>
+        <v>800</v>
       </c>
       <c r="B2372" s="3" t="s">
-        <v>656</v>
+        <v>46</v>
       </c>
       <c r="C2372" s="3" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="D2372" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E2372" s="3" t="s">
-        <v>604</v>
+        <v>680</v>
       </c>
       <c r="F2372" s="3" t="s">
-        <v>605</v>
+        <v>49</v>
       </c>
       <c r="G2372" s="3" t="s">
-        <v>1204</v>
+        <v>49</v>
       </c>
       <c r="H2372" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2373" spans="1:10">
       <c r="A2373" s="11" t="s">
-        <v>1205</v>
+        <v>1189</v>
       </c>
       <c r="B2373" s="12"/>
       <c r="C2373" s="12"/>
       <c r="D2373" s="12"/>
       <c r="E2373" s="12"/>
       <c r="F2373" s="12"/>
       <c r="G2373" s="12"/>
       <c r="H2373" s="12"/>
     </row>
     <row r="2375" spans="1:10">
       <c r="A2375" s="13" t="s">
-        <v>1206</v>
+        <v>1190</v>
       </c>
       <c r="B2375" s="13"/>
       <c r="C2375" s="13"/>
     </row>
     <row r="2376" spans="1:10">
       <c r="A2376" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B2376" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C2376" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2377" spans="1:10">
       <c r="A2377" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B2377" s="16" t="s">
-        <v>1207</v>
+        <v>1191</v>
       </c>
       <c r="C2377" s="17" t="s">
-        <v>1208</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="2379" spans="1:10">
       <c r="A2379" s="18" t="s">
-        <v>1209</v>
+        <v>1193</v>
       </c>
       <c r="B2379" s="18"/>
       <c r="C2379" s="18"/>
       <c r="D2379" s="18"/>
       <c r="E2379" s="18"/>
     </row>
     <row r="2380" spans="1:10">
       <c r="A2380" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B2380" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C2380" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D2380" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E2380" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2381" spans="1:10">
       <c r="A2381" s="21">
-        <v>4998</v>
+        <v>2249</v>
       </c>
       <c r="B2381" s="21" t="s">
-        <v>1210</v>
+        <v>1191</v>
       </c>
       <c r="C2381" s="21" t="s">
-        <v>1203</v>
+        <v>800</v>
       </c>
       <c r="D2381" s="22" t="s">
-        <v>1208</v>
+        <v>1192</v>
       </c>
       <c r="E2381" s="21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2383" spans="1:10">
       <c r="A2383" s="8" t="s">
-        <v>1211</v>
+        <v>1194</v>
       </c>
       <c r="B2383" s="8"/>
       <c r="C2383" s="8"/>
       <c r="D2383" s="8"/>
       <c r="E2383" s="8"/>
       <c r="F2383" s="8"/>
       <c r="G2383" s="8"/>
       <c r="H2383" s="8"/>
     </row>
     <row r="2384" spans="1:10">
       <c r="A2384" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B2384" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C2384" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D2384" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E2384" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F2384" s="9" t="s">
         <v>42</v>
       </c>
       <c r="G2384" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H2384" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="2385" spans="1:10">
       <c r="A2385" s="3" t="s">
-        <v>724</v>
+        <v>800</v>
       </c>
       <c r="B2385" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C2385" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D2385" s="3" t="s">
-        <v>603</v>
+        <v>679</v>
       </c>
       <c r="E2385" s="3" t="s">
-        <v>604</v>
+        <v>680</v>
       </c>
       <c r="F2385" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G2385" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H2385" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2386" spans="1:10">
       <c r="A2386" s="11" t="s">
-        <v>1212</v>
+        <v>1195</v>
       </c>
       <c r="B2386" s="12"/>
       <c r="C2386" s="12"/>
       <c r="D2386" s="12"/>
       <c r="E2386" s="12"/>
       <c r="F2386" s="12"/>
       <c r="G2386" s="12"/>
       <c r="H2386" s="12"/>
     </row>
     <row r="2388" spans="1:10">
       <c r="A2388" s="13" t="s">
-        <v>1213</v>
+        <v>1196</v>
       </c>
       <c r="B2388" s="13"/>
       <c r="C2388" s="13"/>
     </row>
     <row r="2389" spans="1:10">
       <c r="A2389" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B2389" s="14" t="s">
         <v>54</v>
       </c>
       <c r="C2389" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2390" spans="1:10">
       <c r="A2390" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B2390" s="16" t="s">
-        <v>1214</v>
+        <v>1136</v>
       </c>
       <c r="C2390" s="17" t="s">
-        <v>1215</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="2392" spans="1:10">
       <c r="A2392" s="18" t="s">
-        <v>1216</v>
+        <v>1198</v>
       </c>
       <c r="B2392" s="18"/>
       <c r="C2392" s="18"/>
       <c r="D2392" s="18"/>
       <c r="E2392" s="18"/>
     </row>
     <row r="2393" spans="1:10">
       <c r="A2393" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B2393" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C2393" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D2393" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E2393" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2394" spans="1:10">
       <c r="A2394" s="21">
-        <v>4940</v>
+        <v>2637</v>
       </c>
       <c r="B2394" s="21" t="s">
-        <v>1214</v>
+        <v>1136</v>
       </c>
       <c r="C2394" s="21" t="s">
-        <v>724</v>
+        <v>800</v>
       </c>
       <c r="D2394" s="22" t="s">
-        <v>1215</v>
+        <v>1197</v>
       </c>
       <c r="E2394" s="21" t="s">
         <v>61</v>
       </c>
     </row>
+    <row r="2396" spans="1:10">
+      <c r="A2396" s="8" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B2396" s="8"/>
+      <c r="C2396" s="8"/>
+      <c r="D2396" s="8"/>
+      <c r="E2396" s="8"/>
+      <c r="F2396" s="8"/>
+      <c r="G2396" s="8"/>
+      <c r="H2396" s="8"/>
+    </row>
     <row r="2397" spans="1:10">
-      <c r="A2397" s="23"/>
+      <c r="A2397" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2397" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2397" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2397" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2397" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2397" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2397" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2397" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:10">
+      <c r="A2398" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B2398" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2398" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2398" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2398" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2398" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2398" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2398" s="6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="2399" spans="1:10">
-      <c r="A2399" s="2" t="s">
+      <c r="A2399" s="11" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B2399" s="12"/>
+      <c r="C2399" s="12"/>
+      <c r="D2399" s="12"/>
+      <c r="E2399" s="12"/>
+      <c r="F2399" s="12"/>
+      <c r="G2399" s="12"/>
+      <c r="H2399" s="12"/>
+    </row>
+    <row r="2401" spans="1:10">
+      <c r="A2401" s="13" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B2401" s="13"/>
+      <c r="C2401" s="13"/>
+    </row>
+    <row r="2402" spans="1:10">
+      <c r="A2402" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2402" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2402" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:10">
+      <c r="A2403" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2403" s="16" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2403" s="17" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:10">
+      <c r="A2405" s="18" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B2405" s="18"/>
+      <c r="C2405" s="18"/>
+      <c r="D2405" s="18"/>
+      <c r="E2405" s="18"/>
+    </row>
+    <row r="2406" spans="1:10">
+      <c r="A2406" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2406" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2406" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2406" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2406" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:10">
+      <c r="A2407" s="21">
+        <v>2645</v>
+      </c>
+      <c r="B2407" s="21" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C2407" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D2407" s="22" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E2407" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:10">
+      <c r="A2409" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B2409" s="8"/>
+      <c r="C2409" s="8"/>
+      <c r="D2409" s="8"/>
+      <c r="E2409" s="8"/>
+      <c r="F2409" s="8"/>
+      <c r="G2409" s="8"/>
+      <c r="H2409" s="8"/>
+    </row>
+    <row r="2410" spans="1:10">
+      <c r="A2410" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2410" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2410" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2410" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2410" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2410" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2410" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2410" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:10">
+      <c r="A2411" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B2411" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2411" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2411" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2411" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2411" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2411" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2411" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:10">
+      <c r="A2412" s="11" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B2412" s="12"/>
+      <c r="C2412" s="12"/>
+      <c r="D2412" s="12"/>
+      <c r="E2412" s="12"/>
+      <c r="F2412" s="12"/>
+      <c r="G2412" s="12"/>
+      <c r="H2412" s="12"/>
+    </row>
+    <row r="2414" spans="1:10">
+      <c r="A2414" s="13" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B2414" s="13"/>
+      <c r="C2414" s="13"/>
+    </row>
+    <row r="2415" spans="1:10">
+      <c r="A2415" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2415" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2415" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:10">
+      <c r="A2416" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2416" s="16" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C2416" s="17" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:10">
+      <c r="A2418" s="18" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B2418" s="18"/>
+      <c r="C2418" s="18"/>
+      <c r="D2418" s="18"/>
+      <c r="E2418" s="18"/>
+    </row>
+    <row r="2419" spans="1:10">
+      <c r="A2419" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2419" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2419" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2419" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2419" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:10">
+      <c r="A2420" s="21">
+        <v>2695</v>
+      </c>
+      <c r="B2420" s="21" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C2420" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D2420" s="22" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E2420" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:10">
+      <c r="A2422" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B2422" s="8"/>
+      <c r="C2422" s="8"/>
+      <c r="D2422" s="8"/>
+      <c r="E2422" s="8"/>
+      <c r="F2422" s="8"/>
+      <c r="G2422" s="8"/>
+      <c r="H2422" s="8"/>
+    </row>
+    <row r="2423" spans="1:10">
+      <c r="A2423" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2423" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2423" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2423" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2423" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2423" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2423" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2423" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:10">
+      <c r="A2424" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B2424" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2424" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2424" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2424" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2424" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2424" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2424" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:10">
+      <c r="A2425" s="11" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B2425" s="12"/>
+      <c r="C2425" s="12"/>
+      <c r="D2425" s="12"/>
+      <c r="E2425" s="12"/>
+      <c r="F2425" s="12"/>
+      <c r="G2425" s="12"/>
+      <c r="H2425" s="12"/>
+    </row>
+    <row r="2427" spans="1:10">
+      <c r="A2427" s="13" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B2427" s="13"/>
+      <c r="C2427" s="13"/>
+    </row>
+    <row r="2428" spans="1:10">
+      <c r="A2428" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2428" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2428" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:10">
+      <c r="A2429" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2429" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2429" s="17" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:10">
+      <c r="A2431" s="18" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B2431" s="18"/>
+      <c r="C2431" s="18"/>
+      <c r="D2431" s="18"/>
+      <c r="E2431" s="18"/>
+    </row>
+    <row r="2432" spans="1:10">
+      <c r="A2432" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2432" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2432" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2432" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2432" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:10">
+      <c r="A2433" s="21">
+        <v>3019</v>
+      </c>
+      <c r="B2433" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2433" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D2433" s="22" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E2433" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:10">
+      <c r="A2435" s="8" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B2435" s="8"/>
+      <c r="C2435" s="8"/>
+      <c r="D2435" s="8"/>
+      <c r="E2435" s="8"/>
+      <c r="F2435" s="8"/>
+      <c r="G2435" s="8"/>
+      <c r="H2435" s="8"/>
+    </row>
+    <row r="2436" spans="1:10">
+      <c r="A2436" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2436" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2436" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2436" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2436" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2436" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2436" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2436" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:10">
+      <c r="A2437" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B2437" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2437" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2437" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2437" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2437" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2437" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2437" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:10">
+      <c r="A2438" s="11" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B2438" s="12"/>
+      <c r="C2438" s="12"/>
+      <c r="D2438" s="12"/>
+      <c r="E2438" s="12"/>
+      <c r="F2438" s="12"/>
+      <c r="G2438" s="12"/>
+      <c r="H2438" s="12"/>
+    </row>
+    <row r="2440" spans="1:10">
+      <c r="A2440" s="13" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B2440" s="13"/>
+      <c r="C2440" s="13"/>
+    </row>
+    <row r="2441" spans="1:10">
+      <c r="A2441" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2441" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2441" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:10">
+      <c r="A2442" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2442" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2442" s="17" t="s">
         <v>1217</v>
       </c>
-      <c r="B2399" s="2"/>
-[...10 lines deleted...]
-      <c r="A2400" s="4" t="s">
+    </row>
+    <row r="2444" spans="1:10">
+      <c r="A2444" s="18" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B2444" s="18"/>
+      <c r="C2444" s="18"/>
+      <c r="D2444" s="18"/>
+      <c r="E2444" s="18"/>
+    </row>
+    <row r="2445" spans="1:10">
+      <c r="A2445" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2445" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2445" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2445" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2445" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:10">
+      <c r="A2446" s="21">
+        <v>3020</v>
+      </c>
+      <c r="B2446" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2446" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D2446" s="22" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E2446" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:10">
+      <c r="A2448" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B2448" s="8"/>
+      <c r="C2448" s="8"/>
+      <c r="D2448" s="8"/>
+      <c r="E2448" s="8"/>
+      <c r="F2448" s="8"/>
+      <c r="G2448" s="8"/>
+      <c r="H2448" s="8"/>
+    </row>
+    <row r="2449" spans="1:10">
+      <c r="A2449" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2449" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2449" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2449" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2449" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2449" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2449" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2449" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:10">
+      <c r="A2450" s="3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B2450" s="3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C2450" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D2450" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2450" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2450" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2450" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H2450" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:10">
+      <c r="A2451" s="11" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B2451" s="12"/>
+      <c r="C2451" s="12"/>
+      <c r="D2451" s="12"/>
+      <c r="E2451" s="12"/>
+      <c r="F2451" s="12"/>
+      <c r="G2451" s="12"/>
+      <c r="H2451" s="12"/>
+    </row>
+    <row r="2453" spans="1:10">
+      <c r="A2453" s="13" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B2453" s="13"/>
+      <c r="C2453" s="13"/>
+    </row>
+    <row r="2454" spans="1:10">
+      <c r="A2454" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2454" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2454" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:10">
+      <c r="A2455" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2455" s="16" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C2455" s="17" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:10">
+      <c r="A2457" s="18" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B2457" s="18"/>
+      <c r="C2457" s="18"/>
+      <c r="D2457" s="18"/>
+      <c r="E2457" s="18"/>
+    </row>
+    <row r="2458" spans="1:10">
+      <c r="A2458" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2458" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2458" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2458" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2458" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:10">
+      <c r="A2459" s="21">
+        <v>3029</v>
+      </c>
+      <c r="B2459" s="21" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C2459" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D2459" s="22" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E2459" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:10">
+      <c r="A2461" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B2461" s="8"/>
+      <c r="C2461" s="8"/>
+      <c r="D2461" s="8"/>
+      <c r="E2461" s="8"/>
+      <c r="F2461" s="8"/>
+      <c r="G2461" s="8"/>
+      <c r="H2461" s="8"/>
+    </row>
+    <row r="2462" spans="1:10">
+      <c r="A2462" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2462" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2462" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2462" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2462" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2462" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2462" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2462" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:10">
+      <c r="A2463" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B2463" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C2463" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2463" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2463" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2463" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2463" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2463" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:10">
+      <c r="A2464" s="11" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B2464" s="12"/>
+      <c r="C2464" s="12"/>
+      <c r="D2464" s="12"/>
+      <c r="E2464" s="12"/>
+      <c r="F2464" s="12"/>
+      <c r="G2464" s="12"/>
+      <c r="H2464" s="12"/>
+    </row>
+    <row r="2466" spans="1:10">
+      <c r="A2466" s="13" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B2466" s="13"/>
+      <c r="C2466" s="13"/>
+    </row>
+    <row r="2467" spans="1:10">
+      <c r="A2467" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2467" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2467" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:10">
+      <c r="A2468" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2468" s="16" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C2468" s="17" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:10">
+      <c r="A2470" s="18" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B2470" s="18"/>
+      <c r="C2470" s="18"/>
+      <c r="D2470" s="18"/>
+      <c r="E2470" s="18"/>
+    </row>
+    <row r="2471" spans="1:10">
+      <c r="A2471" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2471" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2471" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2471" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2471" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:10">
+      <c r="A2472" s="21">
+        <v>3350</v>
+      </c>
+      <c r="B2472" s="21" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C2472" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D2472" s="22" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E2472" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2474" spans="1:10">
+      <c r="A2474" s="8" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B2474" s="8"/>
+      <c r="C2474" s="8"/>
+      <c r="D2474" s="8"/>
+      <c r="E2474" s="8"/>
+      <c r="F2474" s="8"/>
+      <c r="G2474" s="8"/>
+      <c r="H2474" s="8"/>
+    </row>
+    <row r="2475" spans="1:10">
+      <c r="A2475" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2475" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2475" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2475" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2475" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2475" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2475" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2475" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:10">
+      <c r="A2476" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B2476" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2476" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2476" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2476" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2476" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2476" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2476" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:10">
+      <c r="A2477" s="11" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B2477" s="12"/>
+      <c r="C2477" s="12"/>
+      <c r="D2477" s="12"/>
+      <c r="E2477" s="12"/>
+      <c r="F2477" s="12"/>
+      <c r="G2477" s="12"/>
+      <c r="H2477" s="12"/>
+    </row>
+    <row r="2479" spans="1:10">
+      <c r="A2479" s="13" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B2479" s="13"/>
+      <c r="C2479" s="13"/>
+    </row>
+    <row r="2480" spans="1:10">
+      <c r="A2480" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2480" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2480" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:10">
+      <c r="A2481" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2481" s="16" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C2481" s="17" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:10">
+      <c r="A2483" s="18" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B2483" s="18"/>
+      <c r="C2483" s="18"/>
+      <c r="D2483" s="18"/>
+      <c r="E2483" s="18"/>
+    </row>
+    <row r="2484" spans="1:10">
+      <c r="A2484" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2484" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2484" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2484" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2484" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:10">
+      <c r="A2485" s="21">
+        <v>3353</v>
+      </c>
+      <c r="B2485" s="21" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C2485" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D2485" s="22" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E2485" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:10">
+      <c r="A2487" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B2487" s="8"/>
+      <c r="C2487" s="8"/>
+      <c r="D2487" s="8"/>
+      <c r="E2487" s="8"/>
+      <c r="F2487" s="8"/>
+      <c r="G2487" s="8"/>
+      <c r="H2487" s="8"/>
+    </row>
+    <row r="2488" spans="1:10">
+      <c r="A2488" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2488" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2488" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2488" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2488" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2488" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2488" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2488" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:10">
+      <c r="A2489" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B2489" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2489" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2489" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2489" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2489" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2489" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2489" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:10">
+      <c r="A2490" s="11" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B2490" s="12"/>
+      <c r="C2490" s="12"/>
+      <c r="D2490" s="12"/>
+      <c r="E2490" s="12"/>
+      <c r="F2490" s="12"/>
+      <c r="G2490" s="12"/>
+      <c r="H2490" s="12"/>
+    </row>
+    <row r="2492" spans="1:10">
+      <c r="A2492" s="13" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B2492" s="13"/>
+      <c r="C2492" s="13"/>
+    </row>
+    <row r="2493" spans="1:10">
+      <c r="A2493" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2493" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2493" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:10">
+      <c r="A2494" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2494" s="16" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C2494" s="17" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:10">
+      <c r="A2496" s="18" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B2496" s="18"/>
+      <c r="C2496" s="18"/>
+      <c r="D2496" s="18"/>
+      <c r="E2496" s="18"/>
+    </row>
+    <row r="2497" spans="1:10">
+      <c r="A2497" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2497" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2497" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2497" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2497" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:10">
+      <c r="A2498" s="21">
+        <v>3821</v>
+      </c>
+      <c r="B2498" s="21" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C2498" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D2498" s="22" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E2498" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:10">
+      <c r="A2500" s="8" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B2500" s="8"/>
+      <c r="C2500" s="8"/>
+      <c r="D2500" s="8"/>
+      <c r="E2500" s="8"/>
+      <c r="F2500" s="8"/>
+      <c r="G2500" s="8"/>
+      <c r="H2500" s="8"/>
+    </row>
+    <row r="2501" spans="1:10">
+      <c r="A2501" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2501" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2501" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2501" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2501" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2501" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2501" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2501" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:10">
+      <c r="A2502" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B2502" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2502" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2502" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2502" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2502" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2502" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2502" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:10">
+      <c r="A2503" s="11" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B2503" s="12"/>
+      <c r="C2503" s="12"/>
+      <c r="D2503" s="12"/>
+      <c r="E2503" s="12"/>
+      <c r="F2503" s="12"/>
+      <c r="G2503" s="12"/>
+      <c r="H2503" s="12"/>
+    </row>
+    <row r="2505" spans="1:10">
+      <c r="A2505" s="13" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B2505" s="13"/>
+      <c r="C2505" s="13"/>
+    </row>
+    <row r="2506" spans="1:10">
+      <c r="A2506" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2506" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2506" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:10">
+      <c r="A2507" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2507" s="16" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C2507" s="17" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:10">
+      <c r="A2509" s="18" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B2509" s="18"/>
+      <c r="C2509" s="18"/>
+      <c r="D2509" s="18"/>
+      <c r="E2509" s="18"/>
+    </row>
+    <row r="2510" spans="1:10">
+      <c r="A2510" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2510" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2510" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2510" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2510" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:10">
+      <c r="A2511" s="21">
+        <v>3823</v>
+      </c>
+      <c r="B2511" s="21" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C2511" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D2511" s="22" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E2511" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:10">
+      <c r="A2513" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B2513" s="8"/>
+      <c r="C2513" s="8"/>
+      <c r="D2513" s="8"/>
+      <c r="E2513" s="8"/>
+      <c r="F2513" s="8"/>
+      <c r="G2513" s="8"/>
+      <c r="H2513" s="8"/>
+    </row>
+    <row r="2514" spans="1:10">
+      <c r="A2514" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2514" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2514" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2514" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2514" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2514" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2514" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2514" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:10">
+      <c r="A2515" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B2515" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2515" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2515" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2515" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2515" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2515" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2515" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:10">
+      <c r="A2516" s="11" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B2516" s="12"/>
+      <c r="C2516" s="12"/>
+      <c r="D2516" s="12"/>
+      <c r="E2516" s="12"/>
+      <c r="F2516" s="12"/>
+      <c r="G2516" s="12"/>
+      <c r="H2516" s="12"/>
+    </row>
+    <row r="2518" spans="1:10">
+      <c r="A2518" s="13" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B2518" s="13"/>
+      <c r="C2518" s="13"/>
+    </row>
+    <row r="2519" spans="1:10">
+      <c r="A2519" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2519" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2519" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:10">
+      <c r="A2520" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2520" s="16" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C2520" s="17" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:10">
+      <c r="A2522" s="18" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B2522" s="18"/>
+      <c r="C2522" s="18"/>
+      <c r="D2522" s="18"/>
+      <c r="E2522" s="18"/>
+    </row>
+    <row r="2523" spans="1:10">
+      <c r="A2523" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2523" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2523" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2523" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2523" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:10">
+      <c r="A2524" s="21">
+        <v>4216</v>
+      </c>
+      <c r="B2524" s="21" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C2524" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D2524" s="22" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E2524" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:10">
+      <c r="A2526" s="8" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B2526" s="8"/>
+      <c r="C2526" s="8"/>
+      <c r="D2526" s="8"/>
+      <c r="E2526" s="8"/>
+      <c r="F2526" s="8"/>
+      <c r="G2526" s="8"/>
+      <c r="H2526" s="8"/>
+    </row>
+    <row r="2527" spans="1:10">
+      <c r="A2527" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2527" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2527" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2527" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2527" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2527" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2527" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2527" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:10">
+      <c r="A2528" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B2528" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2528" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2528" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2528" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2528" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2528" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2528" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:10">
+      <c r="A2529" s="11" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B2529" s="12"/>
+      <c r="C2529" s="12"/>
+      <c r="D2529" s="12"/>
+      <c r="E2529" s="12"/>
+      <c r="F2529" s="12"/>
+      <c r="G2529" s="12"/>
+      <c r="H2529" s="12"/>
+    </row>
+    <row r="2531" spans="1:10">
+      <c r="A2531" s="13" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B2531" s="13"/>
+      <c r="C2531" s="13"/>
+    </row>
+    <row r="2532" spans="1:10">
+      <c r="A2532" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2532" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2532" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:10">
+      <c r="A2533" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2533" s="16" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2533" s="17" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:10">
+      <c r="A2535" s="18" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B2535" s="18"/>
+      <c r="C2535" s="18"/>
+      <c r="D2535" s="18"/>
+      <c r="E2535" s="18"/>
+    </row>
+    <row r="2536" spans="1:10">
+      <c r="A2536" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2536" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2536" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2536" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2536" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:10">
+      <c r="A2537" s="21">
+        <v>4487</v>
+      </c>
+      <c r="B2537" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2537" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D2537" s="22" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E2537" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:10">
+      <c r="A2539" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B2539" s="8"/>
+      <c r="C2539" s="8"/>
+      <c r="D2539" s="8"/>
+      <c r="E2539" s="8"/>
+      <c r="F2539" s="8"/>
+      <c r="G2539" s="8"/>
+      <c r="H2539" s="8"/>
+    </row>
+    <row r="2540" spans="1:10">
+      <c r="A2540" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2540" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2540" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2540" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2540" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2540" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2540" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2540" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:10">
+      <c r="A2541" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B2541" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2541" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2541" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2541" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2541" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2541" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2541" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:10">
+      <c r="A2542" s="11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B2542" s="12"/>
+      <c r="C2542" s="12"/>
+      <c r="D2542" s="12"/>
+      <c r="E2542" s="12"/>
+      <c r="F2542" s="12"/>
+      <c r="G2542" s="12"/>
+      <c r="H2542" s="12"/>
+    </row>
+    <row r="2544" spans="1:10">
+      <c r="A2544" s="13" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B2544" s="13"/>
+      <c r="C2544" s="13"/>
+    </row>
+    <row r="2545" spans="1:10">
+      <c r="A2545" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2545" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2545" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:10">
+      <c r="A2546" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2546" s="16" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2546" s="17" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:10">
+      <c r="A2548" s="18" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B2548" s="18"/>
+      <c r="C2548" s="18"/>
+      <c r="D2548" s="18"/>
+      <c r="E2548" s="18"/>
+    </row>
+    <row r="2549" spans="1:10">
+      <c r="A2549" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2549" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2549" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2549" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2549" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:10">
+      <c r="A2550" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B2550" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C2550" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D2550" s="22" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E2550" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:10">
+      <c r="A2552" s="8" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B2552" s="8"/>
+      <c r="C2552" s="8"/>
+      <c r="D2552" s="8"/>
+      <c r="E2552" s="8"/>
+      <c r="F2552" s="8"/>
+      <c r="G2552" s="8"/>
+      <c r="H2552" s="8"/>
+    </row>
+    <row r="2553" spans="1:10">
+      <c r="A2553" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2553" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2553" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2553" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2553" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2553" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2553" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2553" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:10">
+      <c r="A2554" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B2554" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2554" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2554" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2554" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2554" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2554" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2554" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:10">
+      <c r="A2555" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B2555" s="12"/>
+      <c r="C2555" s="12"/>
+      <c r="D2555" s="12"/>
+      <c r="E2555" s="12"/>
+      <c r="F2555" s="12"/>
+      <c r="G2555" s="12"/>
+      <c r="H2555" s="12"/>
+    </row>
+    <row r="2557" spans="1:10">
+      <c r="A2557" s="13" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B2557" s="13"/>
+      <c r="C2557" s="13"/>
+    </row>
+    <row r="2558" spans="1:10">
+      <c r="A2558" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2558" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2558" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:10">
+      <c r="A2559" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2559" s="16" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C2559" s="17" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:10">
+      <c r="A2561" s="18" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B2561" s="18"/>
+      <c r="C2561" s="18"/>
+      <c r="D2561" s="18"/>
+      <c r="E2561" s="18"/>
+    </row>
+    <row r="2562" spans="1:10">
+      <c r="A2562" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2562" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2562" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2562" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2562" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:10">
+      <c r="A2563" s="21">
+        <v>4946</v>
+      </c>
+      <c r="B2563" s="21" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C2563" s="21" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D2563" s="22" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E2563" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:10">
+      <c r="A2565" s="8" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B2565" s="8"/>
+      <c r="C2565" s="8"/>
+      <c r="D2565" s="8"/>
+      <c r="E2565" s="8"/>
+      <c r="F2565" s="8"/>
+      <c r="G2565" s="8"/>
+      <c r="H2565" s="8"/>
+    </row>
+    <row r="2566" spans="1:10">
+      <c r="A2566" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2566" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2566" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2566" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2566" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2566" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2566" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2566" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:10">
+      <c r="A2567" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B2567" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2567" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2567" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2567" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2567" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2567" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2567" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:10">
+      <c r="A2568" s="11" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B2568" s="12"/>
+      <c r="C2568" s="12"/>
+      <c r="D2568" s="12"/>
+      <c r="E2568" s="12"/>
+      <c r="F2568" s="12"/>
+      <c r="G2568" s="12"/>
+      <c r="H2568" s="12"/>
+    </row>
+    <row r="2570" spans="1:10">
+      <c r="A2570" s="13" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B2570" s="13"/>
+      <c r="C2570" s="13"/>
+    </row>
+    <row r="2571" spans="1:10">
+      <c r="A2571" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2571" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2571" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:10">
+      <c r="A2572" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2572" s="16" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C2572" s="17" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:10">
+      <c r="A2574" s="18" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B2574" s="18"/>
+      <c r="C2574" s="18"/>
+      <c r="D2574" s="18"/>
+      <c r="E2574" s="18"/>
+    </row>
+    <row r="2575" spans="1:10">
+      <c r="A2575" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2575" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2575" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2575" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2575" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:10">
+      <c r="A2576" s="21">
+        <v>5013</v>
+      </c>
+      <c r="B2576" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C2576" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D2576" s="22" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E2576" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:10">
+      <c r="A2578" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B2578" s="8"/>
+      <c r="C2578" s="8"/>
+      <c r="D2578" s="8"/>
+      <c r="E2578" s="8"/>
+      <c r="F2578" s="8"/>
+      <c r="G2578" s="8"/>
+      <c r="H2578" s="8"/>
+    </row>
+    <row r="2579" spans="1:10">
+      <c r="A2579" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2579" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2579" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2579" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2579" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2579" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2579" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2579" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:10">
+      <c r="A2580" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2580" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2580" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2580" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2580" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2580" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2580" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2580" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:10">
+      <c r="A2581" s="11" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B2581" s="12"/>
+      <c r="C2581" s="12"/>
+      <c r="D2581" s="12"/>
+      <c r="E2581" s="12"/>
+      <c r="F2581" s="12"/>
+      <c r="G2581" s="12"/>
+      <c r="H2581" s="12"/>
+    </row>
+    <row r="2583" spans="1:10">
+      <c r="A2583" s="13" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B2583" s="13"/>
+      <c r="C2583" s="13"/>
+    </row>
+    <row r="2584" spans="1:10">
+      <c r="A2584" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2584" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2584" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:10">
+      <c r="A2585" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2585" s="16" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C2585" s="17" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:10">
+      <c r="A2587" s="18" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B2587" s="18"/>
+      <c r="C2587" s="18"/>
+      <c r="D2587" s="18"/>
+      <c r="E2587" s="18"/>
+    </row>
+    <row r="2588" spans="1:10">
+      <c r="A2588" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2588" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2588" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2588" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2588" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:10">
+      <c r="A2589" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B2589" s="21" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C2589" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2589" s="22" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E2589" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:10">
+      <c r="A2591" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B2591" s="8"/>
+      <c r="C2591" s="8"/>
+      <c r="D2591" s="8"/>
+      <c r="E2591" s="8"/>
+      <c r="F2591" s="8"/>
+      <c r="G2591" s="8"/>
+      <c r="H2591" s="8"/>
+    </row>
+    <row r="2592" spans="1:10">
+      <c r="A2592" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2592" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2592" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2592" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2592" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2592" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2592" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2592" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:10">
+      <c r="A2593" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B2593" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2593" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2593" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2593" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2593" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2593" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2593" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:10">
+      <c r="A2594" s="11" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2594" s="12"/>
+      <c r="C2594" s="12"/>
+      <c r="D2594" s="12"/>
+      <c r="E2594" s="12"/>
+      <c r="F2594" s="12"/>
+      <c r="G2594" s="12"/>
+      <c r="H2594" s="12"/>
+    </row>
+    <row r="2596" spans="1:10">
+      <c r="A2596" s="13" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B2596" s="13"/>
+      <c r="C2596" s="13"/>
+    </row>
+    <row r="2597" spans="1:10">
+      <c r="A2597" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2597" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2597" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:10">
+      <c r="A2598" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2598" s="16" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C2598" s="17" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:10">
+      <c r="A2600" s="18" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B2600" s="18"/>
+      <c r="C2600" s="18"/>
+      <c r="D2600" s="18"/>
+      <c r="E2600" s="18"/>
+    </row>
+    <row r="2601" spans="1:10">
+      <c r="A2601" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2601" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2601" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2601" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2601" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:10">
+      <c r="A2602" s="21">
+        <v>4940</v>
+      </c>
+      <c r="B2602" s="21" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C2602" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D2602" s="22" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E2602" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:10">
+      <c r="A2605" s="23"/>
+    </row>
+    <row r="2607" spans="1:10">
+      <c r="A2607" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B2607" s="2"/>
+      <c r="C2607" s="2"/>
+      <c r="D2607" s="2"/>
+      <c r="E2607" s="2"/>
+      <c r="F2607" s="2"/>
+      <c r="G2607" s="2"/>
+      <c r="H2607" s="2"/>
+      <c r="I2607" s="2"/>
+      <c r="J2607" s="2"/>
+    </row>
+    <row r="2608" spans="1:10">
+      <c r="A2608" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B2400" s="4" t="s">
+      <c r="B2608" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C2400" s="4" t="s">
+      <c r="C2608" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D2400" s="4" t="s">
+      <c r="D2608" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E2400" s="4" t="s">
+      <c r="E2608" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F2400" s="4" t="s">
+      <c r="F2608" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G2400" s="4" t="s">
+      <c r="G2608" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H2400" s="4" t="s">
+      <c r="H2608" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I2400" s="5" t="s">
+      <c r="I2608" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J2400" s="5" t="s">
+      <c r="J2608" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2401" spans="1:10">
-      <c r="A2401" s="3" t="s">
+    <row r="2609" spans="1:10">
+      <c r="A2609" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="B2401" s="3" t="s">
-[...3 lines deleted...]
-      <c r="D2401" s="3" t="s">
+      <c r="B2609" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C2609" s="3"/>
+      <c r="D2609" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="E2401" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F2401" s="3" t="s">
+      <c r="E2609" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="F2609" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G2401" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H2401" s="3" t="s">
+      <c r="G2609" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H2609" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I2401" s="6" t="s">
-[...5 lines deleted...]
-      <c r="A2403" t="s">
+      <c r="I2609" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="J2609" s="6"/>
+    </row>
+    <row r="2611" spans="1:10">
+      <c r="A2611" t="s">
         <v>20</v>
       </c>
-      <c r="B2403" t="s">
-[...2 lines deleted...]
-      <c r="C2403" t="s">
+      <c r="B2611" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C2611" t="s">
         <v>21</v>
       </c>
-      <c r="D2403" t="s">
-[...2 lines deleted...]
-      <c r="E2403" t="s">
+      <c r="D2611" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E2611" t="s">
         <v>5</v>
       </c>
-      <c r="F2403" t="s">
+      <c r="F2611" t="s">
         <v>70</v>
       </c>
-      <c r="G2403" t="s">
+      <c r="G2611" t="s">
         <v>7</v>
       </c>
-      <c r="H2403" t="s">
+      <c r="H2611" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2404" spans="1:10">
-      <c r="A2404" t="s">
+    <row r="2612" spans="1:10">
+      <c r="A2612" t="s">
         <v>9</v>
       </c>
-      <c r="B2404" t="s">
+      <c r="B2612" t="s">
         <v>18</v>
       </c>
-      <c r="C2404" t="s">
+      <c r="C2612" t="s">
         <v>23</v>
       </c>
-      <c r="D2404" t="s">
+      <c r="D2612" t="s">
         <v>24</v>
       </c>
-      <c r="E2404" t="s">
+      <c r="E2612" t="s">
         <v>25</v>
       </c>
-      <c r="F2404" t="s">
+      <c r="F2612" t="s">
         <v>26</v>
       </c>
-      <c r="G2404" t="s">
+      <c r="G2612" t="s">
         <v>8</v>
       </c>
-      <c r="H2404" t="s">
-[...4 lines deleted...]
-      <c r="A2405" t="s">
+      <c r="H2612" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:10">
+      <c r="A2613" t="s">
         <v>27</v>
       </c>
-      <c r="B2405" t="s">
-[...2 lines deleted...]
-      <c r="C2405" t="s">
+      <c r="B2613" t="s">
+        <v>404</v>
+      </c>
+      <c r="C2613" t="s">
         <v>28</v>
       </c>
-      <c r="D2405" t="s">
+      <c r="D2613" t="s">
         <v>50</v>
       </c>
-      <c r="E2405" t="s">
+      <c r="E2613" t="s">
         <v>29</v>
       </c>
-      <c r="F2405" t="s">
-[...2 lines deleted...]
-      <c r="G2405" t="s">
+      <c r="F2613" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G2613" t="s">
         <v>31</v>
       </c>
-      <c r="H2405" t="s">
-[...4 lines deleted...]
-      <c r="A2406" t="s">
+      <c r="H2613" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:10">
+      <c r="A2614" t="s">
         <v>32</v>
       </c>
-      <c r="B2406" t="s">
-[...2 lines deleted...]
-      <c r="C2406" t="s">
+      <c r="B2614" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C2614" t="s">
         <v>33</v>
       </c>
-      <c r="D2406" t="s">
-[...2 lines deleted...]
-      <c r="E2406" t="s">
+      <c r="D2614" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E2614" t="s">
         <v>6</v>
       </c>
-      <c r="F2406" t="s">
-[...4 lines deleted...]
-      <c r="A2408" s="7" t="s">
+      <c r="F2614" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:10">
+      <c r="A2616" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B2408" s="7"/>
-[...20 lines deleted...]
-      <c r="A2411" s="9" t="s">
+      <c r="B2616" s="7"/>
+      <c r="C2616" s="7"/>
+      <c r="D2616" s="7"/>
+      <c r="E2616" s="7"/>
+      <c r="F2616" s="7"/>
+      <c r="G2616" s="7"/>
+      <c r="H2616" s="7"/>
+    </row>
+    <row r="2618" spans="1:10">
+      <c r="A2618" s="8" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B2618" s="8"/>
+      <c r="C2618" s="8"/>
+      <c r="D2618" s="8"/>
+      <c r="E2618" s="8"/>
+      <c r="F2618" s="8"/>
+      <c r="G2618" s="8"/>
+      <c r="H2618" s="8"/>
+    </row>
+    <row r="2619" spans="1:10">
+      <c r="A2619" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2411" s="9" t="s">
+      <c r="B2619" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2411" s="9" t="s">
+      <c r="C2619" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2411" s="9" t="s">
+      <c r="D2619" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2411" s="9" t="s">
+      <c r="E2619" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2411" s="9" t="s">
+      <c r="F2619" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2411" s="9" t="s">
+      <c r="G2619" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2411" s="10" t="s">
+      <c r="H2619" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2412" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2412" s="3" t="s">
+    <row r="2620" spans="1:10">
+      <c r="A2620" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B2620" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2620" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D2412" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G2412" s="3" t="s">
+      <c r="D2620" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2620" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2620" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2620" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H2620" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:10">
+      <c r="A2621" s="11" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B2621" s="12"/>
+      <c r="C2621" s="12"/>
+      <c r="D2621" s="12"/>
+      <c r="E2621" s="12"/>
+      <c r="F2621" s="12"/>
+      <c r="G2621" s="12"/>
+      <c r="H2621" s="12"/>
+    </row>
+    <row r="2623" spans="1:10">
+      <c r="A2623" s="13" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B2623" s="13"/>
+      <c r="C2623" s="13"/>
+    </row>
+    <row r="2624" spans="1:10">
+      <c r="A2624" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2624" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2624" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:10">
+      <c r="A2625" s="16">
+        <v>13516</v>
+      </c>
+      <c r="B2625" s="16" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C2625" s="17" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:10">
+      <c r="A2627" s="18" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B2627" s="18"/>
+      <c r="C2627" s="18"/>
+      <c r="D2627" s="18"/>
+      <c r="E2627" s="18"/>
+    </row>
+    <row r="2628" spans="1:10">
+      <c r="A2628" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2628" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2628" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2628" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2628" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:10">
+      <c r="A2629" s="21">
+        <v>1197</v>
+      </c>
+      <c r="B2629" s="21" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C2629" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D2629" s="22" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E2629" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:10">
+      <c r="A2631" s="8" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B2631" s="8"/>
+      <c r="C2631" s="8"/>
+      <c r="D2631" s="8"/>
+      <c r="E2631" s="8"/>
+      <c r="F2631" s="8"/>
+      <c r="G2631" s="8"/>
+      <c r="H2631" s="8"/>
+    </row>
+    <row r="2632" spans="1:10">
+      <c r="A2632" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2632" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2632" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2632" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2632" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2632" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2632" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2632" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:10">
+      <c r="A2633" s="3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B2633" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2633" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2633" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2633" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2633" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2633" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2633" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:10">
+      <c r="A2634" s="11" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B2634" s="12"/>
+      <c r="C2634" s="12"/>
+      <c r="D2634" s="12"/>
+      <c r="E2634" s="12"/>
+      <c r="F2634" s="12"/>
+      <c r="G2634" s="12"/>
+      <c r="H2634" s="12"/>
+    </row>
+    <row r="2636" spans="1:10">
+      <c r="A2636" s="13" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B2636" s="13"/>
+      <c r="C2636" s="13"/>
+    </row>
+    <row r="2637" spans="1:10">
+      <c r="A2637" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2637" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2637" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:10">
+      <c r="A2638" s="16">
+        <v>2132</v>
+      </c>
+      <c r="B2638" s="16" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C2638" s="17" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:10">
+      <c r="A2640" s="18" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B2640" s="18"/>
+      <c r="C2640" s="18"/>
+      <c r="D2640" s="18"/>
+      <c r="E2640" s="18"/>
+    </row>
+    <row r="2641" spans="1:10">
+      <c r="A2641" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2641" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2641" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2641" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2641" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:10">
+      <c r="A2642" s="21">
+        <v>1165</v>
+      </c>
+      <c r="B2642" s="21" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C2642" s="21" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D2642" s="22" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E2642" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:10">
+      <c r="A2644" s="8" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B2644" s="8"/>
+      <c r="C2644" s="8"/>
+      <c r="D2644" s="8"/>
+      <c r="E2644" s="8"/>
+      <c r="F2644" s="8"/>
+      <c r="G2644" s="8"/>
+      <c r="H2644" s="8"/>
+    </row>
+    <row r="2645" spans="1:10">
+      <c r="A2645" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2645" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2645" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2645" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2645" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2645" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2645" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2645" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:10">
+      <c r="A2646" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2646" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2646" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2646" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2646" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2646" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2646" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2646" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2647" spans="1:10">
+      <c r="A2647" s="11" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B2647" s="12"/>
+      <c r="C2647" s="12"/>
+      <c r="D2647" s="12"/>
+      <c r="E2647" s="12"/>
+      <c r="F2647" s="12"/>
+      <c r="G2647" s="12"/>
+      <c r="H2647" s="12"/>
+    </row>
+    <row r="2649" spans="1:10">
+      <c r="A2649" s="13" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B2649" s="13"/>
+      <c r="C2649" s="13"/>
+    </row>
+    <row r="2650" spans="1:10">
+      <c r="A2650" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2650" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2650" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2651" spans="1:10">
+      <c r="A2651" s="16">
+        <v>2127</v>
+      </c>
+      <c r="B2651" s="16" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C2651" s="17" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:10">
+      <c r="A2653" s="18" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B2653" s="18"/>
+      <c r="C2653" s="18"/>
+      <c r="D2653" s="18"/>
+      <c r="E2653" s="18"/>
+    </row>
+    <row r="2654" spans="1:10">
+      <c r="A2654" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2654" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2654" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2654" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2654" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:10">
+      <c r="A2655" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B2655" s="21" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C2655" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2655" s="22" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E2655" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2657" spans="1:10">
+      <c r="A2657" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B2657" s="8"/>
+      <c r="C2657" s="8"/>
+      <c r="D2657" s="8"/>
+      <c r="E2657" s="8"/>
+      <c r="F2657" s="8"/>
+      <c r="G2657" s="8"/>
+      <c r="H2657" s="8"/>
+    </row>
+    <row r="2658" spans="1:10">
+      <c r="A2658" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2658" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2658" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2658" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2658" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2658" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2658" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2658" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:10">
+      <c r="A2659" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2659" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2659" s="3" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D2659" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2659" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2659" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2659" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2659" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2660" spans="1:10">
+      <c r="A2660" s="11" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B2660" s="12"/>
+      <c r="C2660" s="12"/>
+      <c r="D2660" s="12"/>
+      <c r="E2660" s="12"/>
+      <c r="F2660" s="12"/>
+      <c r="G2660" s="12"/>
+      <c r="H2660" s="12"/>
+    </row>
+    <row r="2662" spans="1:10">
+      <c r="A2662" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B2662" s="13"/>
+      <c r="C2662" s="13"/>
+    </row>
+    <row r="2663" spans="1:10">
+      <c r="A2663" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2663" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2663" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:10">
+      <c r="A2664" s="16">
+        <v>2135</v>
+      </c>
+      <c r="B2664" s="16" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C2664" s="17" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:10">
+      <c r="A2666" s="18" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B2666" s="18"/>
+      <c r="C2666" s="18"/>
+      <c r="D2666" s="18"/>
+      <c r="E2666" s="18"/>
+    </row>
+    <row r="2667" spans="1:10">
+      <c r="A2667" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2667" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2667" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2667" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2667" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:10">
+      <c r="A2668" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B2668" s="21" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C2668" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2668" s="22" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E2668" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:10">
+      <c r="A2670" s="8" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B2670" s="8"/>
+      <c r="C2670" s="8"/>
+      <c r="D2670" s="8"/>
+      <c r="E2670" s="8"/>
+      <c r="F2670" s="8"/>
+      <c r="G2670" s="8"/>
+      <c r="H2670" s="8"/>
+    </row>
+    <row r="2671" spans="1:10">
+      <c r="A2671" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2671" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2671" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2671" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2671" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2671" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2671" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2671" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:10">
+      <c r="A2672" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2672" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2672" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2672" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2672" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2672" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2672" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2672" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:10">
+      <c r="A2673" s="11" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B2673" s="12"/>
+      <c r="C2673" s="12"/>
+      <c r="D2673" s="12"/>
+      <c r="E2673" s="12"/>
+      <c r="F2673" s="12"/>
+      <c r="G2673" s="12"/>
+      <c r="H2673" s="12"/>
+    </row>
+    <row r="2675" spans="1:10">
+      <c r="A2675" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B2675" s="13"/>
+      <c r="C2675" s="13"/>
+    </row>
+    <row r="2676" spans="1:10">
+      <c r="A2676" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2676" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2676" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2677" spans="1:10">
+      <c r="A2677" s="16">
+        <v>2136</v>
+      </c>
+      <c r="B2677" s="16" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C2677" s="17" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:10">
+      <c r="A2679" s="18" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B2679" s="18"/>
+      <c r="C2679" s="18"/>
+      <c r="D2679" s="18"/>
+      <c r="E2679" s="18"/>
+    </row>
+    <row r="2680" spans="1:10">
+      <c r="A2680" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2680" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2680" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2680" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2680" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2681" spans="1:10">
+      <c r="A2681" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B2681" s="21" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C2681" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2681" s="22" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E2681" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2683" spans="1:10">
+      <c r="A2683" s="8" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B2683" s="8"/>
+      <c r="C2683" s="8"/>
+      <c r="D2683" s="8"/>
+      <c r="E2683" s="8"/>
+      <c r="F2683" s="8"/>
+      <c r="G2683" s="8"/>
+      <c r="H2683" s="8"/>
+    </row>
+    <row r="2684" spans="1:10">
+      <c r="A2684" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2684" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2684" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2684" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2684" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2684" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2684" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2684" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:10">
+      <c r="A2685" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2685" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2685" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2685" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2685" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2685" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2685" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2685" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2686" spans="1:10">
+      <c r="A2686" s="11" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B2686" s="12"/>
+      <c r="C2686" s="12"/>
+      <c r="D2686" s="12"/>
+      <c r="E2686" s="12"/>
+      <c r="F2686" s="12"/>
+      <c r="G2686" s="12"/>
+      <c r="H2686" s="12"/>
+    </row>
+    <row r="2688" spans="1:10">
+      <c r="A2688" s="13" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B2688" s="13"/>
+      <c r="C2688" s="13"/>
+    </row>
+    <row r="2689" spans="1:10">
+      <c r="A2689" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2689" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2689" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2690" spans="1:10">
+      <c r="A2690" s="16">
+        <v>2139</v>
+      </c>
+      <c r="B2690" s="16" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C2690" s="17" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:10">
+      <c r="A2692" s="18" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B2692" s="18"/>
+      <c r="C2692" s="18"/>
+      <c r="D2692" s="18"/>
+      <c r="E2692" s="18"/>
+    </row>
+    <row r="2693" spans="1:10">
+      <c r="A2693" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2693" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2693" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2693" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2693" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2694" spans="1:10">
+      <c r="A2694" s="21">
+        <v>1183</v>
+      </c>
+      <c r="B2694" s="21" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C2694" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2694" s="22" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E2694" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2696" spans="1:10">
+      <c r="A2696" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B2696" s="8"/>
+      <c r="C2696" s="8"/>
+      <c r="D2696" s="8"/>
+      <c r="E2696" s="8"/>
+      <c r="F2696" s="8"/>
+      <c r="G2696" s="8"/>
+      <c r="H2696" s="8"/>
+    </row>
+    <row r="2697" spans="1:10">
+      <c r="A2697" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2697" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2697" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2697" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2697" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2697" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2697" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2697" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:10">
+      <c r="A2698" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2698" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2698" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2698" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2698" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2698" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2698" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2698" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:10">
+      <c r="A2699" s="11" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B2699" s="12"/>
+      <c r="C2699" s="12"/>
+      <c r="D2699" s="12"/>
+      <c r="E2699" s="12"/>
+      <c r="F2699" s="12"/>
+      <c r="G2699" s="12"/>
+      <c r="H2699" s="12"/>
+    </row>
+    <row r="2701" spans="1:10">
+      <c r="A2701" s="13" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B2701" s="13"/>
+      <c r="C2701" s="13"/>
+    </row>
+    <row r="2702" spans="1:10">
+      <c r="A2702" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2702" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2702" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:10">
+      <c r="A2703" s="16">
+        <v>2146</v>
+      </c>
+      <c r="B2703" s="16" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C2703" s="17" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:10">
+      <c r="A2705" s="18" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B2705" s="18"/>
+      <c r="C2705" s="18"/>
+      <c r="D2705" s="18"/>
+      <c r="E2705" s="18"/>
+    </row>
+    <row r="2706" spans="1:10">
+      <c r="A2706" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2706" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2706" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2706" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2706" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2707" spans="1:10">
+      <c r="A2707" s="21">
+        <v>1184</v>
+      </c>
+      <c r="B2707" s="21" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C2707" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2707" s="22" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E2707" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2709" spans="1:10">
+      <c r="A2709" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B2709" s="8"/>
+      <c r="C2709" s="8"/>
+      <c r="D2709" s="8"/>
+      <c r="E2709" s="8"/>
+      <c r="F2709" s="8"/>
+      <c r="G2709" s="8"/>
+      <c r="H2709" s="8"/>
+    </row>
+    <row r="2710" spans="1:10">
+      <c r="A2710" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2710" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2710" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2710" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2710" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2710" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2710" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2710" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2711" spans="1:10">
+      <c r="A2711" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2711" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2711" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2711" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2711" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2711" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2711" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2711" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2712" spans="1:10">
+      <c r="A2712" s="11" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B2712" s="12"/>
+      <c r="C2712" s="12"/>
+      <c r="D2712" s="12"/>
+      <c r="E2712" s="12"/>
+      <c r="F2712" s="12"/>
+      <c r="G2712" s="12"/>
+      <c r="H2712" s="12"/>
+    </row>
+    <row r="2714" spans="1:10">
+      <c r="A2714" s="13" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B2714" s="13"/>
+      <c r="C2714" s="13"/>
+    </row>
+    <row r="2715" spans="1:10">
+      <c r="A2715" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2715" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2715" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2716" spans="1:10">
+      <c r="A2716" s="16">
+        <v>2147</v>
+      </c>
+      <c r="B2716" s="16" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C2716" s="17" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:10">
+      <c r="A2718" s="18" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B2718" s="18"/>
+      <c r="C2718" s="18"/>
+      <c r="D2718" s="18"/>
+      <c r="E2718" s="18"/>
+    </row>
+    <row r="2719" spans="1:10">
+      <c r="A2719" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2719" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2719" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2719" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2719" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2720" spans="1:10">
+      <c r="A2720" s="21">
+        <v>1185</v>
+      </c>
+      <c r="B2720" s="21" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C2720" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2720" s="22" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E2720" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2722" spans="1:10">
+      <c r="A2722" s="8" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B2722" s="8"/>
+      <c r="C2722" s="8"/>
+      <c r="D2722" s="8"/>
+      <c r="E2722" s="8"/>
+      <c r="F2722" s="8"/>
+      <c r="G2722" s="8"/>
+      <c r="H2722" s="8"/>
+    </row>
+    <row r="2723" spans="1:10">
+      <c r="A2723" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2723" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2723" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2723" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2723" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2723" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2723" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2723" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2724" spans="1:10">
+      <c r="A2724" s="3" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B2724" s="3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C2724" s="3" t="s">
         <v>1222</v>
       </c>
-      <c r="H2412" s="6" t="s">
+      <c r="D2724" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2724" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2724" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2724" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H2724" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2413" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2416" s="14" t="s">
+    <row r="2725" spans="1:10">
+      <c r="A2725" s="11" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B2725" s="12"/>
+      <c r="C2725" s="12"/>
+      <c r="D2725" s="12"/>
+      <c r="E2725" s="12"/>
+      <c r="F2725" s="12"/>
+      <c r="G2725" s="12"/>
+      <c r="H2725" s="12"/>
+    </row>
+    <row r="2727" spans="1:10">
+      <c r="A2727" s="13" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B2727" s="13"/>
+      <c r="C2727" s="13"/>
+    </row>
+    <row r="2728" spans="1:10">
+      <c r="A2728" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2416" s="14" t="s">
+      <c r="B2728" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2416" s="15" t="s">
+      <c r="C2728" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2417" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2420" s="19" t="s">
+    <row r="2729" spans="1:10">
+      <c r="A2729" s="16">
+        <v>202000000000001</v>
+      </c>
+      <c r="B2729" s="16" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C2729" s="17" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="2731" spans="1:10">
+      <c r="A2731" s="18" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B2731" s="18"/>
+      <c r="C2731" s="18"/>
+      <c r="D2731" s="18"/>
+      <c r="E2731" s="18"/>
+    </row>
+    <row r="2732" spans="1:10">
+      <c r="A2732" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2420" s="19" t="s">
+      <c r="B2732" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2420" s="19" t="s">
+      <c r="C2732" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2420" s="20" t="s">
+      <c r="D2732" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2420" s="19" t="s">
+      <c r="E2732" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2421" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2421" s="21" t="s">
+    <row r="2733" spans="1:10">
+      <c r="A2733" s="21">
+        <v>1356</v>
+      </c>
+      <c r="B2733" s="21" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C2733" s="21" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D2733" s="22" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E2733" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2423" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2424" s="9" t="s">
+    <row r="2735" spans="1:10">
+      <c r="A2735" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B2735" s="8"/>
+      <c r="C2735" s="8"/>
+      <c r="D2735" s="8"/>
+      <c r="E2735" s="8"/>
+      <c r="F2735" s="8"/>
+      <c r="G2735" s="8"/>
+      <c r="H2735" s="8"/>
+    </row>
+    <row r="2736" spans="1:10">
+      <c r="A2736" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2424" s="9" t="s">
+      <c r="B2736" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2424" s="9" t="s">
+      <c r="C2736" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2424" s="9" t="s">
+      <c r="D2736" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2424" s="9" t="s">
+      <c r="E2736" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2424" s="9" t="s">
+      <c r="F2736" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2424" s="9" t="s">
+      <c r="G2736" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2424" s="10" t="s">
+      <c r="H2736" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2425" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2425" s="3" t="s">
+    <row r="2737" spans="1:10">
+      <c r="A2737" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B2737" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C2737" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D2425" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H2425" s="6" t="s">
+      <c r="D2737" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2737" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2737" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2737" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H2737" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2426" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2429" s="14" t="s">
+    <row r="2738" spans="1:10">
+      <c r="A2738" s="11" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B2738" s="12"/>
+      <c r="C2738" s="12"/>
+      <c r="D2738" s="12"/>
+      <c r="E2738" s="12"/>
+      <c r="F2738" s="12"/>
+      <c r="G2738" s="12"/>
+      <c r="H2738" s="12"/>
+    </row>
+    <row r="2740" spans="1:10">
+      <c r="A2740" s="13" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B2740" s="13"/>
+      <c r="C2740" s="13"/>
+    </row>
+    <row r="2741" spans="1:10">
+      <c r="A2741" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2429" s="14" t="s">
+      <c r="B2741" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2429" s="15" t="s">
+      <c r="C2741" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2430" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2433" s="19" t="s">
+    <row r="2742" spans="1:10">
+      <c r="A2742" s="16">
+        <v>347</v>
+      </c>
+      <c r="B2742" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2742" s="17" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="2744" spans="1:10">
+      <c r="A2744" s="18" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B2744" s="18"/>
+      <c r="C2744" s="18"/>
+      <c r="D2744" s="18"/>
+      <c r="E2744" s="18"/>
+    </row>
+    <row r="2745" spans="1:10">
+      <c r="A2745" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2433" s="19" t="s">
+      <c r="B2745" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2433" s="19" t="s">
+      <c r="C2745" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2433" s="20" t="s">
+      <c r="D2745" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2433" s="19" t="s">
+      <c r="E2745" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2434" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2434" s="21" t="s">
+    <row r="2746" spans="1:10">
+      <c r="A2746" s="21">
+        <v>1539</v>
+      </c>
+      <c r="B2746" s="21" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C2746" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D2746" s="22" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E2746" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2436" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2437" s="9" t="s">
+    <row r="2748" spans="1:10">
+      <c r="A2748" s="8" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B2748" s="8"/>
+      <c r="C2748" s="8"/>
+      <c r="D2748" s="8"/>
+      <c r="E2748" s="8"/>
+      <c r="F2748" s="8"/>
+      <c r="G2748" s="8"/>
+      <c r="H2748" s="8"/>
+    </row>
+    <row r="2749" spans="1:10">
+      <c r="A2749" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2437" s="9" t="s">
+      <c r="B2749" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2437" s="9" t="s">
+      <c r="C2749" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2437" s="9" t="s">
+      <c r="D2749" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2437" s="9" t="s">
+      <c r="E2749" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2437" s="9" t="s">
+      <c r="F2749" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2437" s="9" t="s">
+      <c r="G2749" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2437" s="10" t="s">
+      <c r="H2749" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2438" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2438" s="3" t="s">
+    <row r="2750" spans="1:10">
+      <c r="A2750" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B2750" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C2750" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D2438" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H2438" s="6" t="s">
+      <c r="D2750" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2750" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2750" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G2750" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H2750" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2439" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2442" s="14" t="s">
+    <row r="2751" spans="1:10">
+      <c r="A2751" s="11" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B2751" s="12"/>
+      <c r="C2751" s="12"/>
+      <c r="D2751" s="12"/>
+      <c r="E2751" s="12"/>
+      <c r="F2751" s="12"/>
+      <c r="G2751" s="12"/>
+      <c r="H2751" s="12"/>
+    </row>
+    <row r="2753" spans="1:10">
+      <c r="A2753" s="13" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B2753" s="13"/>
+      <c r="C2753" s="13"/>
+    </row>
+    <row r="2754" spans="1:10">
+      <c r="A2754" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2442" s="14" t="s">
+      <c r="B2754" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2442" s="15" t="s">
+      <c r="C2754" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2443" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2446" s="19" t="s">
+    <row r="2755" spans="1:10">
+      <c r="A2755" s="16">
+        <v>344</v>
+      </c>
+      <c r="B2755" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2755" s="17" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="2757" spans="1:10">
+      <c r="A2757" s="18" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B2757" s="18"/>
+      <c r="C2757" s="18"/>
+      <c r="D2757" s="18"/>
+      <c r="E2757" s="18"/>
+    </row>
+    <row r="2758" spans="1:10">
+      <c r="A2758" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2446" s="19" t="s">
+      <c r="B2758" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2446" s="19" t="s">
+      <c r="C2758" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2446" s="20" t="s">
+      <c r="D2758" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2446" s="19" t="s">
+      <c r="E2758" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2447" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2447" s="21" t="s">
+    <row r="2759" spans="1:10">
+      <c r="A2759" s="21">
+        <v>1540</v>
+      </c>
+      <c r="B2759" s="21" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C2759" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D2759" s="22" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E2759" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2449" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2450" s="9" t="s">
+    <row r="2761" spans="1:10">
+      <c r="A2761" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B2761" s="8"/>
+      <c r="C2761" s="8"/>
+      <c r="D2761" s="8"/>
+      <c r="E2761" s="8"/>
+      <c r="F2761" s="8"/>
+      <c r="G2761" s="8"/>
+      <c r="H2761" s="8"/>
+    </row>
+    <row r="2762" spans="1:10">
+      <c r="A2762" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2450" s="9" t="s">
+      <c r="B2762" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2450" s="9" t="s">
+      <c r="C2762" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2450" s="9" t="s">
+      <c r="D2762" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2450" s="9" t="s">
+      <c r="E2762" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2450" s="9" t="s">
+      <c r="F2762" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2450" s="9" t="s">
+      <c r="G2762" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2450" s="10" t="s">
+      <c r="H2762" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2451" spans="1:10">
-[...21 lines deleted...]
-      <c r="H2451" s="6" t="s">
+    <row r="2763" spans="1:10">
+      <c r="A2763" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2763" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2763" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2763" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2763" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2763" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G2763" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2763" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2452" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2455" s="14" t="s">
+    <row r="2764" spans="1:10">
+      <c r="A2764" s="11" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B2764" s="12"/>
+      <c r="C2764" s="12"/>
+      <c r="D2764" s="12"/>
+      <c r="E2764" s="12"/>
+      <c r="F2764" s="12"/>
+      <c r="G2764" s="12"/>
+      <c r="H2764" s="12"/>
+    </row>
+    <row r="2766" spans="1:10">
+      <c r="A2766" s="13" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B2766" s="13"/>
+      <c r="C2766" s="13"/>
+    </row>
+    <row r="2767" spans="1:10">
+      <c r="A2767" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2455" s="14" t="s">
+      <c r="B2767" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2455" s="15" t="s">
+      <c r="C2767" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2456" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2459" s="19" t="s">
+    <row r="2768" spans="1:10">
+      <c r="A2768" s="16">
+        <v>2163</v>
+      </c>
+      <c r="B2768" s="16" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C2768" s="17" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="2770" spans="1:10">
+      <c r="A2770" s="18" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B2770" s="18"/>
+      <c r="C2770" s="18"/>
+      <c r="D2770" s="18"/>
+      <c r="E2770" s="18"/>
+    </row>
+    <row r="2771" spans="1:10">
+      <c r="A2771" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2459" s="19" t="s">
+      <c r="B2771" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2459" s="19" t="s">
+      <c r="C2771" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2459" s="20" t="s">
+      <c r="D2771" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2459" s="19" t="s">
+      <c r="E2771" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2460" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2460" s="21" t="s">
+    <row r="2772" spans="1:10">
+      <c r="A2772" s="21">
+        <v>1531</v>
+      </c>
+      <c r="B2772" s="21" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C2772" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2772" s="22" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E2772" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2462" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2463" s="9" t="s">
+    <row r="2774" spans="1:10">
+      <c r="A2774" s="8" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B2774" s="8"/>
+      <c r="C2774" s="8"/>
+      <c r="D2774" s="8"/>
+      <c r="E2774" s="8"/>
+      <c r="F2774" s="8"/>
+      <c r="G2774" s="8"/>
+      <c r="H2774" s="8"/>
+    </row>
+    <row r="2775" spans="1:10">
+      <c r="A2775" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2463" s="9" t="s">
+      <c r="B2775" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2463" s="9" t="s">
+      <c r="C2775" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2463" s="9" t="s">
+      <c r="D2775" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2463" s="9" t="s">
+      <c r="E2775" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2463" s="9" t="s">
+      <c r="F2775" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2463" s="9" t="s">
+      <c r="G2775" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2463" s="10" t="s">
+      <c r="H2775" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2464" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2464" s="3" t="s">
+    <row r="2776" spans="1:10">
+      <c r="A2776" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2776" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2776" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D2464" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H2464" s="6" t="s">
+      <c r="D2776" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2776" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2776" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G2776" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2776" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2465" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2468" s="14" t="s">
+    <row r="2777" spans="1:10">
+      <c r="A2777" s="11" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B2777" s="12"/>
+      <c r="C2777" s="12"/>
+      <c r="D2777" s="12"/>
+      <c r="E2777" s="12"/>
+      <c r="F2777" s="12"/>
+      <c r="G2777" s="12"/>
+      <c r="H2777" s="12"/>
+    </row>
+    <row r="2779" spans="1:10">
+      <c r="A2779" s="13" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B2779" s="13"/>
+      <c r="C2779" s="13"/>
+    </row>
+    <row r="2780" spans="1:10">
+      <c r="A2780" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2468" s="14" t="s">
+      <c r="B2780" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2468" s="15" t="s">
+      <c r="C2780" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2469" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2472" s="19" t="s">
+    <row r="2781" spans="1:10">
+      <c r="A2781" s="16">
+        <v>2167</v>
+      </c>
+      <c r="B2781" s="16" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C2781" s="17" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="2783" spans="1:10">
+      <c r="A2783" s="18" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B2783" s="18"/>
+      <c r="C2783" s="18"/>
+      <c r="D2783" s="18"/>
+      <c r="E2783" s="18"/>
+    </row>
+    <row r="2784" spans="1:10">
+      <c r="A2784" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2472" s="19" t="s">
+      <c r="B2784" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2472" s="19" t="s">
+      <c r="C2784" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2472" s="20" t="s">
+      <c r="D2784" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2472" s="19" t="s">
+      <c r="E2784" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2473" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2473" s="21" t="s">
+    <row r="2785" spans="1:10">
+      <c r="A2785" s="21">
+        <v>1536</v>
+      </c>
+      <c r="B2785" s="21" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C2785" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2785" s="22" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E2785" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2475" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2476" s="9" t="s">
+    <row r="2787" spans="1:10">
+      <c r="A2787" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B2787" s="8"/>
+      <c r="C2787" s="8"/>
+      <c r="D2787" s="8"/>
+      <c r="E2787" s="8"/>
+      <c r="F2787" s="8"/>
+      <c r="G2787" s="8"/>
+      <c r="H2787" s="8"/>
+    </row>
+    <row r="2788" spans="1:10">
+      <c r="A2788" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2476" s="9" t="s">
+      <c r="B2788" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2476" s="9" t="s">
+      <c r="C2788" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2476" s="9" t="s">
+      <c r="D2788" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2476" s="9" t="s">
+      <c r="E2788" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2476" s="9" t="s">
+      <c r="F2788" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2476" s="9" t="s">
+      <c r="G2788" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2476" s="10" t="s">
+      <c r="H2788" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2477" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2477" s="3" t="s">
+    <row r="2789" spans="1:10">
+      <c r="A2789" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2789" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2789" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D2477" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H2477" s="6" t="s">
+      <c r="D2789" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2789" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2789" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2789" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2789" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2478" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2481" s="14" t="s">
+    <row r="2790" spans="1:10">
+      <c r="A2790" s="11" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B2790" s="12"/>
+      <c r="C2790" s="12"/>
+      <c r="D2790" s="12"/>
+      <c r="E2790" s="12"/>
+      <c r="F2790" s="12"/>
+      <c r="G2790" s="12"/>
+      <c r="H2790" s="12"/>
+    </row>
+    <row r="2792" spans="1:10">
+      <c r="A2792" s="13" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B2792" s="13"/>
+      <c r="C2792" s="13"/>
+    </row>
+    <row r="2793" spans="1:10">
+      <c r="A2793" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2481" s="14" t="s">
+      <c r="B2793" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2481" s="15" t="s">
+      <c r="C2793" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2482" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2485" s="19" t="s">
+    <row r="2794" spans="1:10">
+      <c r="A2794" s="16">
+        <v>2459</v>
+      </c>
+      <c r="B2794" s="16" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C2794" s="17" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="2796" spans="1:10">
+      <c r="A2796" s="18" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B2796" s="18"/>
+      <c r="C2796" s="18"/>
+      <c r="D2796" s="18"/>
+      <c r="E2796" s="18"/>
+    </row>
+    <row r="2797" spans="1:10">
+      <c r="A2797" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2485" s="19" t="s">
+      <c r="B2797" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2485" s="19" t="s">
+      <c r="C2797" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2485" s="20" t="s">
+      <c r="D2797" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2485" s="19" t="s">
+      <c r="E2797" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2486" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2486" s="21" t="s">
+    <row r="2798" spans="1:10">
+      <c r="A2798" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B2798" s="21" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C2798" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2798" s="22" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E2798" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2488" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2489" s="9" t="s">
+    <row r="2801" spans="1:10">
+      <c r="A2801" s="23"/>
+    </row>
+    <row r="2803" spans="1:10">
+      <c r="A2803" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B2803" s="2"/>
+      <c r="C2803" s="2"/>
+      <c r="D2803" s="2"/>
+      <c r="E2803" s="2"/>
+      <c r="F2803" s="2"/>
+      <c r="G2803" s="2"/>
+      <c r="H2803" s="2"/>
+      <c r="I2803" s="2"/>
+      <c r="J2803" s="2"/>
+    </row>
+    <row r="2804" spans="1:10">
+      <c r="A2804" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2804" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2804" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2804" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2804" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2804" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2804" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2804" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2804" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2804" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2805" spans="1:10">
+      <c r="A2805" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="B2805" s="3" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C2805" s="3"/>
+      <c r="D2805" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E2805" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="F2805" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2805" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="H2805" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2805" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="J2805" s="6" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="2807" spans="1:10">
+      <c r="A2807" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2807" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C2807" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2807" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E2807" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2807" t="s">
+        <v>70</v>
+      </c>
+      <c r="G2807" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2807" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2808" spans="1:10">
+      <c r="A2808" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2808" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2808" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2808" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2808" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2808" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2808" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2808" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="2809" spans="1:10">
+      <c r="A2809" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2809" t="s">
+        <v>385</v>
+      </c>
+      <c r="C2809" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2809" t="s">
+        <v>385</v>
+      </c>
+      <c r="E2809" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2809" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G2809" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2809" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:10">
+      <c r="A2810" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2810" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C2810" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2810" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E2810" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2810" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="2812" spans="1:10">
+      <c r="A2812" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2812" s="7"/>
+      <c r="C2812" s="7"/>
+      <c r="D2812" s="7"/>
+      <c r="E2812" s="7"/>
+      <c r="F2812" s="7"/>
+      <c r="G2812" s="7"/>
+      <c r="H2812" s="7"/>
+    </row>
+    <row r="2814" spans="1:10">
+      <c r="A2814" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B2814" s="8"/>
+      <c r="C2814" s="8"/>
+      <c r="D2814" s="8"/>
+      <c r="E2814" s="8"/>
+      <c r="F2814" s="8"/>
+      <c r="G2814" s="8"/>
+      <c r="H2814" s="8"/>
+    </row>
+    <row r="2815" spans="1:10">
+      <c r="A2815" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2489" s="9" t="s">
+      <c r="B2815" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2489" s="9" t="s">
+      <c r="C2815" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2489" s="9" t="s">
+      <c r="D2815" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2489" s="9" t="s">
+      <c r="E2815" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2489" s="9" t="s">
+      <c r="F2815" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2489" s="9" t="s">
+      <c r="G2815" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2489" s="10" t="s">
+      <c r="H2815" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2490" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2490" s="3" t="s">
+    <row r="2816" spans="1:10">
+      <c r="A2816" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B2816" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2816" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D2490" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H2490" s="6" t="s">
+      <c r="D2816" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2816" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2816" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2816" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H2816" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2491" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2494" s="14" t="s">
+    <row r="2817" spans="1:10">
+      <c r="A2817" s="11" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B2817" s="12"/>
+      <c r="C2817" s="12"/>
+      <c r="D2817" s="12"/>
+      <c r="E2817" s="12"/>
+      <c r="F2817" s="12"/>
+      <c r="G2817" s="12"/>
+      <c r="H2817" s="12"/>
+    </row>
+    <row r="2819" spans="1:10">
+      <c r="A2819" s="13" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B2819" s="13"/>
+      <c r="C2819" s="13"/>
+    </row>
+    <row r="2820" spans="1:10">
+      <c r="A2820" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2494" s="14" t="s">
+      <c r="B2820" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2494" s="15" t="s">
+      <c r="C2820" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2495" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2498" s="19" t="s">
+    <row r="2821" spans="1:10">
+      <c r="A2821" s="16">
+        <v>13526</v>
+      </c>
+      <c r="B2821" s="16" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C2821" s="17" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:10">
+      <c r="A2823" s="18" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B2823" s="18"/>
+      <c r="C2823" s="18"/>
+      <c r="D2823" s="18"/>
+      <c r="E2823" s="18"/>
+    </row>
+    <row r="2824" spans="1:10">
+      <c r="A2824" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2498" s="19" t="s">
+      <c r="B2824" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2498" s="19" t="s">
+      <c r="C2824" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2498" s="20" t="s">
+      <c r="D2824" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2498" s="19" t="s">
+      <c r="E2824" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2499" spans="1:10">
-      <c r="A2499" s="21">
+    <row r="2825" spans="1:10">
+      <c r="A2825" s="21">
+        <v>1198</v>
+      </c>
+      <c r="B2825" s="21" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C2825" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D2825" s="22" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E2825" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2827" spans="1:10">
+      <c r="A2827" s="8" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B2827" s="8"/>
+      <c r="C2827" s="8"/>
+      <c r="D2827" s="8"/>
+      <c r="E2827" s="8"/>
+      <c r="F2827" s="8"/>
+      <c r="G2827" s="8"/>
+      <c r="H2827" s="8"/>
+    </row>
+    <row r="2828" spans="1:10">
+      <c r="A2828" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2828" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2828" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2828" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2828" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2828" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2828" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2828" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2829" spans="1:10">
+      <c r="A2829" s="3" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B2829" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C2829" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D2829" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2829" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2829" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2829" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H2829" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2830" spans="1:10">
+      <c r="A2830" s="11" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B2830" s="12"/>
+      <c r="C2830" s="12"/>
+      <c r="D2830" s="12"/>
+      <c r="E2830" s="12"/>
+      <c r="F2830" s="12"/>
+      <c r="G2830" s="12"/>
+      <c r="H2830" s="12"/>
+    </row>
+    <row r="2832" spans="1:10">
+      <c r="A2832" s="13" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B2832" s="13"/>
+      <c r="C2832" s="13"/>
+    </row>
+    <row r="2833" spans="1:10">
+      <c r="A2833" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2833" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2833" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2834" spans="1:10">
+      <c r="A2834" s="16">
+        <v>202000000000292</v>
+      </c>
+      <c r="B2834" s="16" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C2834" s="17" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="2836" spans="1:10">
+      <c r="A2836" s="18" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B2836" s="18"/>
+      <c r="C2836" s="18"/>
+      <c r="D2836" s="18"/>
+      <c r="E2836" s="18"/>
+    </row>
+    <row r="2837" spans="1:10">
+      <c r="A2837" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2837" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2837" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2837" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2837" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2838" spans="1:10">
+      <c r="A2838" s="21">
+        <v>1911</v>
+      </c>
+      <c r="B2838" s="21" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C2838" s="21" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D2838" s="22" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E2838" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2840" spans="1:10">
+      <c r="A2840" s="8" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B2840" s="8"/>
+      <c r="C2840" s="8"/>
+      <c r="D2840" s="8"/>
+      <c r="E2840" s="8"/>
+      <c r="F2840" s="8"/>
+      <c r="G2840" s="8"/>
+      <c r="H2840" s="8"/>
+    </row>
+    <row r="2841" spans="1:10">
+      <c r="A2841" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2841" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2841" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2841" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2841" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2841" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2841" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2841" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2842" spans="1:10">
+      <c r="A2842" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="B2842" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C2842" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2842" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2842" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2842" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2842" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H2842" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2843" spans="1:10">
+      <c r="A2843" s="11" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B2843" s="12"/>
+      <c r="C2843" s="12"/>
+      <c r="D2843" s="12"/>
+      <c r="E2843" s="12"/>
+      <c r="F2843" s="12"/>
+      <c r="G2843" s="12"/>
+      <c r="H2843" s="12"/>
+    </row>
+    <row r="2845" spans="1:10">
+      <c r="A2845" s="13" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B2845" s="13"/>
+      <c r="C2845" s="13"/>
+    </row>
+    <row r="2846" spans="1:10">
+      <c r="A2846" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2846" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2846" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2847" spans="1:10">
+      <c r="A2847" s="16">
+        <v>13579</v>
+      </c>
+      <c r="B2847" s="16" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C2847" s="17" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="2849" spans="1:10">
+      <c r="A2849" s="18" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B2849" s="18"/>
+      <c r="C2849" s="18"/>
+      <c r="D2849" s="18"/>
+      <c r="E2849" s="18"/>
+    </row>
+    <row r="2850" spans="1:10">
+      <c r="A2850" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2850" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2850" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2850" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2850" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2851" spans="1:10">
+      <c r="A2851" s="21">
+        <v>1917</v>
+      </c>
+      <c r="B2851" s="21" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C2851" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D2851" s="22" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E2851" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2853" spans="1:10">
+      <c r="A2853" s="8" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B2853" s="8"/>
+      <c r="C2853" s="8"/>
+      <c r="D2853" s="8"/>
+      <c r="E2853" s="8"/>
+      <c r="F2853" s="8"/>
+      <c r="G2853" s="8"/>
+      <c r="H2853" s="8"/>
+    </row>
+    <row r="2854" spans="1:10">
+      <c r="A2854" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2854" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2854" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2854" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2854" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2854" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2854" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2854" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2855" spans="1:10">
+      <c r="A2855" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B2855" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C2855" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2855" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2855" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2855" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2855" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H2855" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2856" spans="1:10">
+      <c r="A2856" s="11" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B2856" s="12"/>
+      <c r="C2856" s="12"/>
+      <c r="D2856" s="12"/>
+      <c r="E2856" s="12"/>
+      <c r="F2856" s="12"/>
+      <c r="G2856" s="12"/>
+      <c r="H2856" s="12"/>
+    </row>
+    <row r="2858" spans="1:10">
+      <c r="A2858" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B2858" s="13"/>
+      <c r="C2858" s="13"/>
+    </row>
+    <row r="2859" spans="1:10">
+      <c r="A2859" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2859" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2859" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2860" spans="1:10">
+      <c r="A2860" s="16">
+        <v>361</v>
+      </c>
+      <c r="B2860" s="16" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C2860" s="17" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="2862" spans="1:10">
+      <c r="A2862" s="18" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B2862" s="18"/>
+      <c r="C2862" s="18"/>
+      <c r="D2862" s="18"/>
+      <c r="E2862" s="18"/>
+    </row>
+    <row r="2863" spans="1:10">
+      <c r="A2863" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2863" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2863" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2863" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2863" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2864" spans="1:10">
+      <c r="A2864" s="21">
+        <v>1864</v>
+      </c>
+      <c r="B2864" s="21" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C2864" s="21" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D2864" s="22" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E2864" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2866" spans="1:10">
+      <c r="A2866" s="8" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B2866" s="8"/>
+      <c r="C2866" s="8"/>
+      <c r="D2866" s="8"/>
+      <c r="E2866" s="8"/>
+      <c r="F2866" s="8"/>
+      <c r="G2866" s="8"/>
+      <c r="H2866" s="8"/>
+    </row>
+    <row r="2867" spans="1:10">
+      <c r="A2867" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2867" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2867" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2867" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2867" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2867" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2867" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2867" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2868" spans="1:10">
+      <c r="A2868" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B2868" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C2868" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2868" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2868" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2868" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2868" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H2868" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2869" spans="1:10">
+      <c r="A2869" s="11" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B2869" s="12"/>
+      <c r="C2869" s="12"/>
+      <c r="D2869" s="12"/>
+      <c r="E2869" s="12"/>
+      <c r="F2869" s="12"/>
+      <c r="G2869" s="12"/>
+      <c r="H2869" s="12"/>
+    </row>
+    <row r="2871" spans="1:10">
+      <c r="A2871" s="13" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B2871" s="13"/>
+      <c r="C2871" s="13"/>
+    </row>
+    <row r="2872" spans="1:10">
+      <c r="A2872" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2872" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2872" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2873" spans="1:10">
+      <c r="A2873" s="16">
+        <v>357</v>
+      </c>
+      <c r="B2873" s="16" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C2873" s="17" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="2875" spans="1:10">
+      <c r="A2875" s="18" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B2875" s="18"/>
+      <c r="C2875" s="18"/>
+      <c r="D2875" s="18"/>
+      <c r="E2875" s="18"/>
+    </row>
+    <row r="2876" spans="1:10">
+      <c r="A2876" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2876" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2876" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2876" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2876" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2877" spans="1:10">
+      <c r="A2877" s="21">
+        <v>1882</v>
+      </c>
+      <c r="B2877" s="21" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C2877" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D2877" s="22" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E2877" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2879" spans="1:10">
+      <c r="A2879" s="8" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B2879" s="8"/>
+      <c r="C2879" s="8"/>
+      <c r="D2879" s="8"/>
+      <c r="E2879" s="8"/>
+      <c r="F2879" s="8"/>
+      <c r="G2879" s="8"/>
+      <c r="H2879" s="8"/>
+    </row>
+    <row r="2880" spans="1:10">
+      <c r="A2880" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2880" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2880" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2880" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2880" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2880" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2880" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2880" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:10">
+      <c r="A2881" s="3" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B2881" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C2881" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2881" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2881" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2881" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2881" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H2881" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2882" spans="1:10">
+      <c r="A2882" s="11" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B2882" s="12"/>
+      <c r="C2882" s="12"/>
+      <c r="D2882" s="12"/>
+      <c r="E2882" s="12"/>
+      <c r="F2882" s="12"/>
+      <c r="G2882" s="12"/>
+      <c r="H2882" s="12"/>
+    </row>
+    <row r="2884" spans="1:10">
+      <c r="A2884" s="13" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B2884" s="13"/>
+      <c r="C2884" s="13"/>
+    </row>
+    <row r="2885" spans="1:10">
+      <c r="A2885" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2885" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2885" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2886" spans="1:10">
+      <c r="A2886" s="16">
+        <v>294</v>
+      </c>
+      <c r="B2886" s="16" t="s">
         <v>1184</v>
       </c>
-      <c r="B2499" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E2499" s="21" t="s">
+      <c r="C2886" s="17" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="2888" spans="1:10">
+      <c r="A2888" s="18" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B2888" s="18"/>
+      <c r="C2888" s="18"/>
+      <c r="D2888" s="18"/>
+      <c r="E2888" s="18"/>
+    </row>
+    <row r="2889" spans="1:10">
+      <c r="A2889" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2889" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2889" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2889" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2889" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2890" spans="1:10">
+      <c r="A2890" s="21">
+        <v>2283</v>
+      </c>
+      <c r="B2890" s="21" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C2890" s="21" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D2890" s="22" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E2890" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2501" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2502" s="9" t="s">
+    <row r="2892" spans="1:10">
+      <c r="A2892" s="8" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B2892" s="8"/>
+      <c r="C2892" s="8"/>
+      <c r="D2892" s="8"/>
+      <c r="E2892" s="8"/>
+      <c r="F2892" s="8"/>
+      <c r="G2892" s="8"/>
+      <c r="H2892" s="8"/>
+    </row>
+    <row r="2893" spans="1:10">
+      <c r="A2893" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2502" s="9" t="s">
+      <c r="B2893" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2502" s="9" t="s">
+      <c r="C2893" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2502" s="9" t="s">
+      <c r="D2893" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2502" s="9" t="s">
+      <c r="E2893" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2502" s="9" t="s">
+      <c r="F2893" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2502" s="9" t="s">
+      <c r="G2893" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2502" s="10" t="s">
+      <c r="H2893" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2503" spans="1:10">
-[...6 lines deleted...]
-      <c r="C2503" s="3" t="s">
+    <row r="2894" spans="1:10">
+      <c r="A2894" s="3" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B2894" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C2894" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D2503" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H2503" s="6" t="s">
+      <c r="D2894" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2894" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2894" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2894" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="H2894" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2504" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2507" s="14" t="s">
+    <row r="2895" spans="1:10">
+      <c r="A2895" s="11" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B2895" s="12"/>
+      <c r="C2895" s="12"/>
+      <c r="D2895" s="12"/>
+      <c r="E2895" s="12"/>
+      <c r="F2895" s="12"/>
+      <c r="G2895" s="12"/>
+      <c r="H2895" s="12"/>
+    </row>
+    <row r="2897" spans="1:10">
+      <c r="A2897" s="13" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B2897" s="13"/>
+      <c r="C2897" s="13"/>
+    </row>
+    <row r="2898" spans="1:10">
+      <c r="A2898" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2507" s="14" t="s">
+      <c r="B2898" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2507" s="15" t="s">
+      <c r="C2898" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2508" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2511" s="19" t="s">
+    <row r="2899" spans="1:10">
+      <c r="A2899" s="16">
+        <v>293</v>
+      </c>
+      <c r="B2899" s="16" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C2899" s="17" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="2901" spans="1:10">
+      <c r="A2901" s="18" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B2901" s="18"/>
+      <c r="C2901" s="18"/>
+      <c r="D2901" s="18"/>
+      <c r="E2901" s="18"/>
+    </row>
+    <row r="2902" spans="1:10">
+      <c r="A2902" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2511" s="19" t="s">
+      <c r="B2902" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2511" s="19" t="s">
+      <c r="C2902" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2511" s="20" t="s">
+      <c r="D2902" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2511" s="19" t="s">
+      <c r="E2902" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2512" spans="1:10">
-[...12 lines deleted...]
-      <c r="E2512" s="21" t="s">
+    <row r="2903" spans="1:10">
+      <c r="A2903" s="21">
+        <v>2287</v>
+      </c>
+      <c r="B2903" s="21" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C2903" s="21" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D2903" s="22" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E2903" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="2514" spans="1:10">
-[...12 lines deleted...]
-      <c r="A2515" s="9" t="s">
+    <row r="2905" spans="1:10">
+      <c r="A2905" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B2905" s="8"/>
+      <c r="C2905" s="8"/>
+      <c r="D2905" s="8"/>
+      <c r="E2905" s="8"/>
+      <c r="F2905" s="8"/>
+      <c r="G2905" s="8"/>
+      <c r="H2905" s="8"/>
+    </row>
+    <row r="2906" spans="1:10">
+      <c r="A2906" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B2515" s="9" t="s">
+      <c r="B2906" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C2515" s="9" t="s">
+      <c r="C2906" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D2515" s="9" t="s">
+      <c r="D2906" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E2515" s="9" t="s">
+      <c r="E2906" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F2515" s="9" t="s">
+      <c r="F2906" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G2515" s="9" t="s">
+      <c r="G2906" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H2515" s="10" t="s">
+      <c r="H2906" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2516" spans="1:10">
-[...21 lines deleted...]
-      <c r="H2516" s="6" t="s">
+    <row r="2907" spans="1:10">
+      <c r="A2907" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B2907" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="C2907" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D2907" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E2907" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="F2907" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="G2907" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H2907" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2517" spans="1:10">
-[...19 lines deleted...]
-      <c r="A2520" s="14" t="s">
+    <row r="2908" spans="1:10">
+      <c r="A2908" s="11" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B2908" s="12"/>
+      <c r="C2908" s="12"/>
+      <c r="D2908" s="12"/>
+      <c r="E2908" s="12"/>
+      <c r="F2908" s="12"/>
+      <c r="G2908" s="12"/>
+      <c r="H2908" s="12"/>
+    </row>
+    <row r="2910" spans="1:10">
+      <c r="A2910" s="13" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B2910" s="13"/>
+      <c r="C2910" s="13"/>
+    </row>
+    <row r="2911" spans="1:10">
+      <c r="A2911" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B2520" s="14" t="s">
+      <c r="B2911" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C2520" s="15" t="s">
+      <c r="C2911" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2521" spans="1:10">
-[...20 lines deleted...]
-      <c r="A2524" s="19" t="s">
+    <row r="2912" spans="1:10">
+      <c r="A2912" s="16">
+        <v>2400</v>
+      </c>
+      <c r="B2912" s="16" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C2912" s="17" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="2914" spans="1:10">
+      <c r="A2914" s="18" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B2914" s="18"/>
+      <c r="C2914" s="18"/>
+      <c r="D2914" s="18"/>
+      <c r="E2914" s="18"/>
+    </row>
+    <row r="2915" spans="1:10">
+      <c r="A2915" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B2524" s="19" t="s">
+      <c r="B2915" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C2524" s="19" t="s">
+      <c r="C2915" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D2524" s="20" t="s">
+      <c r="D2915" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E2524" s="19" t="s">
+      <c r="E2915" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2525" spans="1:10">
-[...17 lines deleted...]
-      <c r="A2527" s="8" t="s">
+    <row r="2916" spans="1:10">
+      <c r="A2916" s="21">
+        <v>3668</v>
+      </c>
+      <c r="B2916" s="21" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C2916" s="21" t="s">
         <v>1279</v>
       </c>
-      <c r="B2527" s="8"/>
-[...2104 lines deleted...]
-      <c r="E2708" s="21" t="s">
+      <c r="D2916" s="22" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E2916" s="21" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A35:E35"/>
     <mergeCell ref="A42:J42"/>
     <mergeCell ref="F49:H49"/>
     <mergeCell ref="A54:J54"/>
     <mergeCell ref="F61:H61"/>
     <mergeCell ref="A66:J66"/>
     <mergeCell ref="F73:H73"/>
     <mergeCell ref="A75:H75"/>
     <mergeCell ref="A77:H77"/>
@@ -36712,689 +39308,753 @@
     <mergeCell ref="A456:C456"/>
     <mergeCell ref="A460:E460"/>
     <mergeCell ref="A464:H464"/>
     <mergeCell ref="A467:H467"/>
     <mergeCell ref="A469:C469"/>
     <mergeCell ref="A473:E473"/>
     <mergeCell ref="A480:J480"/>
     <mergeCell ref="F487:H487"/>
     <mergeCell ref="A492:J492"/>
     <mergeCell ref="F499:H499"/>
     <mergeCell ref="A504:J504"/>
     <mergeCell ref="F511:H511"/>
     <mergeCell ref="A513:H513"/>
     <mergeCell ref="A515:H515"/>
     <mergeCell ref="A518:H518"/>
     <mergeCell ref="A520:C520"/>
     <mergeCell ref="A524:E524"/>
     <mergeCell ref="A528:H528"/>
     <mergeCell ref="A531:H531"/>
     <mergeCell ref="A533:C533"/>
     <mergeCell ref="A537:E537"/>
     <mergeCell ref="A541:H541"/>
     <mergeCell ref="A544:H544"/>
     <mergeCell ref="A546:C546"/>
     <mergeCell ref="A550:E550"/>
-    <mergeCell ref="A557:J557"/>
-[...7 lines deleted...]
-    <mergeCell ref="F591:H591"/>
+    <mergeCell ref="A554:H554"/>
+    <mergeCell ref="A557:H557"/>
+    <mergeCell ref="A559:C559"/>
+    <mergeCell ref="A563:E563"/>
+    <mergeCell ref="A567:H567"/>
+    <mergeCell ref="A570:H570"/>
+    <mergeCell ref="A572:C572"/>
+    <mergeCell ref="A576:E576"/>
+    <mergeCell ref="A580:H580"/>
+    <mergeCell ref="A583:H583"/>
+    <mergeCell ref="A585:C585"/>
+    <mergeCell ref="A589:E589"/>
     <mergeCell ref="A593:H593"/>
-    <mergeCell ref="A595:H595"/>
-[...59 lines deleted...]
-    <mergeCell ref="A799:E799"/>
+    <mergeCell ref="A596:H596"/>
+    <mergeCell ref="A598:C598"/>
+    <mergeCell ref="A602:E602"/>
+    <mergeCell ref="A606:H606"/>
+    <mergeCell ref="A609:H609"/>
+    <mergeCell ref="A611:C611"/>
+    <mergeCell ref="A615:E615"/>
+    <mergeCell ref="A619:H619"/>
+    <mergeCell ref="A622:H622"/>
+    <mergeCell ref="A624:C624"/>
+    <mergeCell ref="A628:E628"/>
+    <mergeCell ref="A632:H632"/>
+    <mergeCell ref="A635:H635"/>
+    <mergeCell ref="A637:C637"/>
+    <mergeCell ref="A641:E641"/>
+    <mergeCell ref="A645:H645"/>
+    <mergeCell ref="A648:H648"/>
+    <mergeCell ref="A650:C650"/>
+    <mergeCell ref="A654:E654"/>
+    <mergeCell ref="A658:H658"/>
+    <mergeCell ref="A661:H661"/>
+    <mergeCell ref="A663:C663"/>
+    <mergeCell ref="A667:E667"/>
+    <mergeCell ref="A671:H671"/>
+    <mergeCell ref="A674:H674"/>
+    <mergeCell ref="A676:C676"/>
+    <mergeCell ref="A680:E680"/>
+    <mergeCell ref="A684:H684"/>
+    <mergeCell ref="A687:H687"/>
+    <mergeCell ref="A689:C689"/>
+    <mergeCell ref="A693:E693"/>
+    <mergeCell ref="A697:H697"/>
+    <mergeCell ref="A700:H700"/>
+    <mergeCell ref="A702:C702"/>
+    <mergeCell ref="A706:E706"/>
+    <mergeCell ref="A710:H710"/>
+    <mergeCell ref="A713:H713"/>
+    <mergeCell ref="A715:C715"/>
+    <mergeCell ref="A719:E719"/>
+    <mergeCell ref="A723:H723"/>
+    <mergeCell ref="A726:H726"/>
+    <mergeCell ref="A728:C728"/>
+    <mergeCell ref="A732:E732"/>
+    <mergeCell ref="A736:H736"/>
+    <mergeCell ref="A739:H739"/>
+    <mergeCell ref="A741:C741"/>
+    <mergeCell ref="A745:E745"/>
+    <mergeCell ref="A749:H749"/>
+    <mergeCell ref="A752:H752"/>
+    <mergeCell ref="A754:C754"/>
+    <mergeCell ref="A758:E758"/>
+    <mergeCell ref="A765:J765"/>
+    <mergeCell ref="F772:H772"/>
+    <mergeCell ref="A774:H774"/>
+    <mergeCell ref="A776:H776"/>
+    <mergeCell ref="A779:H779"/>
+    <mergeCell ref="A781:C781"/>
+    <mergeCell ref="A785:E785"/>
+    <mergeCell ref="A792:J792"/>
+    <mergeCell ref="F799:H799"/>
+    <mergeCell ref="A801:H801"/>
     <mergeCell ref="A803:H803"/>
     <mergeCell ref="A806:H806"/>
     <mergeCell ref="A808:C808"/>
     <mergeCell ref="A812:E812"/>
     <mergeCell ref="A816:H816"/>
     <mergeCell ref="A819:H819"/>
     <mergeCell ref="A821:C821"/>
     <mergeCell ref="A825:E825"/>
     <mergeCell ref="A829:H829"/>
     <mergeCell ref="A832:H832"/>
     <mergeCell ref="A834:C834"/>
     <mergeCell ref="A838:E838"/>
     <mergeCell ref="A842:H842"/>
     <mergeCell ref="A845:H845"/>
     <mergeCell ref="A847:C847"/>
     <mergeCell ref="A851:E851"/>
     <mergeCell ref="A855:H855"/>
     <mergeCell ref="A858:H858"/>
     <mergeCell ref="A860:C860"/>
     <mergeCell ref="A864:E864"/>
     <mergeCell ref="A868:H868"/>
     <mergeCell ref="A871:H871"/>
     <mergeCell ref="A873:C873"/>
     <mergeCell ref="A877:E877"/>
     <mergeCell ref="A881:H881"/>
     <mergeCell ref="A884:H884"/>
     <mergeCell ref="A886:C886"/>
     <mergeCell ref="A890:E890"/>
     <mergeCell ref="A894:H894"/>
     <mergeCell ref="A897:H897"/>
     <mergeCell ref="A899:C899"/>
     <mergeCell ref="A903:E903"/>
     <mergeCell ref="A907:H907"/>
     <mergeCell ref="A910:H910"/>
     <mergeCell ref="A912:C912"/>
     <mergeCell ref="A916:E916"/>
     <mergeCell ref="A920:H920"/>
     <mergeCell ref="A923:H923"/>
     <mergeCell ref="A925:C925"/>
     <mergeCell ref="A929:E929"/>
     <mergeCell ref="A933:H933"/>
     <mergeCell ref="A936:H936"/>
     <mergeCell ref="A938:C938"/>
     <mergeCell ref="A942:E942"/>
-    <mergeCell ref="A946:H946"/>
-[...11 lines deleted...]
-    <mergeCell ref="F996:H996"/>
+    <mergeCell ref="A949:J949"/>
+    <mergeCell ref="F956:H956"/>
+    <mergeCell ref="A961:J961"/>
+    <mergeCell ref="F968:H968"/>
+    <mergeCell ref="A970:H970"/>
+    <mergeCell ref="A972:H972"/>
+    <mergeCell ref="A975:H975"/>
+    <mergeCell ref="A977:C977"/>
+    <mergeCell ref="A981:E981"/>
+    <mergeCell ref="A985:H985"/>
+    <mergeCell ref="A988:H988"/>
+    <mergeCell ref="A990:C990"/>
+    <mergeCell ref="A994:E994"/>
     <mergeCell ref="A998:H998"/>
-    <mergeCell ref="A1000:H1000"/>
-[...21 lines deleted...]
-    <mergeCell ref="A1087:H1087"/>
+    <mergeCell ref="A1001:H1001"/>
+    <mergeCell ref="A1003:C1003"/>
+    <mergeCell ref="A1007:E1007"/>
+    <mergeCell ref="A1011:H1011"/>
+    <mergeCell ref="A1014:H1014"/>
+    <mergeCell ref="A1016:C1016"/>
+    <mergeCell ref="A1020:E1020"/>
+    <mergeCell ref="A1024:H1024"/>
+    <mergeCell ref="A1027:H1027"/>
+    <mergeCell ref="A1029:C1029"/>
+    <mergeCell ref="A1033:E1033"/>
+    <mergeCell ref="A1037:H1037"/>
+    <mergeCell ref="A1040:H1040"/>
+    <mergeCell ref="A1042:C1042"/>
+    <mergeCell ref="A1046:E1046"/>
+    <mergeCell ref="A1050:H1050"/>
+    <mergeCell ref="A1053:H1053"/>
+    <mergeCell ref="A1055:C1055"/>
+    <mergeCell ref="A1059:E1059"/>
+    <mergeCell ref="A1063:H1063"/>
+    <mergeCell ref="A1066:H1066"/>
+    <mergeCell ref="A1068:C1068"/>
+    <mergeCell ref="A1072:E1072"/>
+    <mergeCell ref="A1076:H1076"/>
+    <mergeCell ref="A1079:H1079"/>
+    <mergeCell ref="A1081:C1081"/>
+    <mergeCell ref="A1085:E1085"/>
     <mergeCell ref="A1089:H1089"/>
     <mergeCell ref="A1092:H1092"/>
     <mergeCell ref="A1094:C1094"/>
     <mergeCell ref="A1098:E1098"/>
-    <mergeCell ref="A1105:J1105"/>
-[...21 lines deleted...]
-    <mergeCell ref="A1177:E1177"/>
+    <mergeCell ref="A1102:H1102"/>
+    <mergeCell ref="A1105:H1105"/>
+    <mergeCell ref="A1107:C1107"/>
+    <mergeCell ref="A1111:E1111"/>
+    <mergeCell ref="A1115:H1115"/>
+    <mergeCell ref="A1118:H1118"/>
+    <mergeCell ref="A1120:C1120"/>
+    <mergeCell ref="A1124:E1124"/>
+    <mergeCell ref="A1128:H1128"/>
+    <mergeCell ref="A1131:H1131"/>
+    <mergeCell ref="A1133:C1133"/>
+    <mergeCell ref="A1137:E1137"/>
+    <mergeCell ref="A1141:H1141"/>
+    <mergeCell ref="A1144:H1144"/>
+    <mergeCell ref="A1146:C1146"/>
+    <mergeCell ref="A1150:E1150"/>
+    <mergeCell ref="A1154:H1154"/>
+    <mergeCell ref="A1157:H1157"/>
+    <mergeCell ref="A1159:C1159"/>
+    <mergeCell ref="A1163:E1163"/>
+    <mergeCell ref="A1170:J1170"/>
+    <mergeCell ref="F1177:H1177"/>
+    <mergeCell ref="A1179:H1179"/>
     <mergeCell ref="A1181:H1181"/>
     <mergeCell ref="A1184:H1184"/>
     <mergeCell ref="A1186:C1186"/>
     <mergeCell ref="A1190:E1190"/>
-    <mergeCell ref="A1194:H1194"/>
-[...38 lines deleted...]
-    <mergeCell ref="A1320:E1320"/>
+    <mergeCell ref="A1197:J1197"/>
+    <mergeCell ref="F1204:H1204"/>
+    <mergeCell ref="A1206:H1206"/>
+    <mergeCell ref="A1208:H1208"/>
+    <mergeCell ref="A1211:H1211"/>
+    <mergeCell ref="A1213:C1213"/>
+    <mergeCell ref="A1217:E1217"/>
+    <mergeCell ref="A1221:H1221"/>
+    <mergeCell ref="A1224:H1224"/>
+    <mergeCell ref="A1226:C1226"/>
+    <mergeCell ref="A1230:E1230"/>
+    <mergeCell ref="A1234:H1234"/>
+    <mergeCell ref="A1237:H1237"/>
+    <mergeCell ref="A1239:C1239"/>
+    <mergeCell ref="A1243:E1243"/>
+    <mergeCell ref="A1247:H1247"/>
+    <mergeCell ref="A1250:H1250"/>
+    <mergeCell ref="A1252:C1252"/>
+    <mergeCell ref="A1256:E1256"/>
+    <mergeCell ref="A1260:H1260"/>
+    <mergeCell ref="A1263:H1263"/>
+    <mergeCell ref="A1265:C1265"/>
+    <mergeCell ref="A1274:E1274"/>
+    <mergeCell ref="A1286:J1286"/>
+    <mergeCell ref="F1293:H1293"/>
+    <mergeCell ref="A1295:H1295"/>
+    <mergeCell ref="A1297:H1297"/>
+    <mergeCell ref="A1300:H1300"/>
+    <mergeCell ref="A1302:C1302"/>
+    <mergeCell ref="A1306:E1306"/>
+    <mergeCell ref="A1313:J1313"/>
+    <mergeCell ref="F1320:H1320"/>
+    <mergeCell ref="A1322:H1322"/>
     <mergeCell ref="A1324:H1324"/>
     <mergeCell ref="A1327:H1327"/>
     <mergeCell ref="A1329:C1329"/>
     <mergeCell ref="A1333:E1333"/>
     <mergeCell ref="A1337:H1337"/>
     <mergeCell ref="A1340:H1340"/>
     <mergeCell ref="A1342:C1342"/>
     <mergeCell ref="A1346:E1346"/>
     <mergeCell ref="A1350:H1350"/>
     <mergeCell ref="A1353:H1353"/>
     <mergeCell ref="A1355:C1355"/>
     <mergeCell ref="A1359:E1359"/>
     <mergeCell ref="A1363:H1363"/>
     <mergeCell ref="A1366:H1366"/>
     <mergeCell ref="A1368:C1368"/>
     <mergeCell ref="A1372:E1372"/>
-    <mergeCell ref="A1379:J1379"/>
-[...65 lines deleted...]
-    <mergeCell ref="A1594:E1594"/>
+    <mergeCell ref="A1376:H1376"/>
+    <mergeCell ref="A1379:H1379"/>
+    <mergeCell ref="A1381:C1381"/>
+    <mergeCell ref="A1385:E1385"/>
+    <mergeCell ref="A1389:H1389"/>
+    <mergeCell ref="A1392:H1392"/>
+    <mergeCell ref="A1394:C1394"/>
+    <mergeCell ref="A1398:E1398"/>
+    <mergeCell ref="A1402:H1402"/>
+    <mergeCell ref="A1405:H1405"/>
+    <mergeCell ref="A1407:C1407"/>
+    <mergeCell ref="A1411:E1411"/>
+    <mergeCell ref="A1415:H1415"/>
+    <mergeCell ref="A1418:H1418"/>
+    <mergeCell ref="A1420:C1420"/>
+    <mergeCell ref="A1424:E1424"/>
+    <mergeCell ref="A1428:H1428"/>
+    <mergeCell ref="A1431:H1431"/>
+    <mergeCell ref="A1433:C1433"/>
+    <mergeCell ref="A1437:E1437"/>
+    <mergeCell ref="A1441:H1441"/>
+    <mergeCell ref="A1444:H1444"/>
+    <mergeCell ref="A1446:C1446"/>
+    <mergeCell ref="A1450:E1450"/>
+    <mergeCell ref="A1454:H1454"/>
+    <mergeCell ref="A1457:H1457"/>
+    <mergeCell ref="A1459:C1459"/>
+    <mergeCell ref="A1463:E1463"/>
+    <mergeCell ref="A1467:H1467"/>
+    <mergeCell ref="A1470:H1470"/>
+    <mergeCell ref="A1472:C1472"/>
+    <mergeCell ref="A1476:E1476"/>
+    <mergeCell ref="A1480:H1480"/>
+    <mergeCell ref="A1483:H1483"/>
+    <mergeCell ref="A1485:C1485"/>
+    <mergeCell ref="A1489:E1489"/>
+    <mergeCell ref="A1493:H1493"/>
+    <mergeCell ref="A1496:H1496"/>
+    <mergeCell ref="A1498:C1498"/>
+    <mergeCell ref="A1502:E1502"/>
+    <mergeCell ref="A1506:H1506"/>
+    <mergeCell ref="A1509:H1509"/>
+    <mergeCell ref="A1511:C1511"/>
+    <mergeCell ref="A1515:E1515"/>
+    <mergeCell ref="A1519:H1519"/>
+    <mergeCell ref="A1522:H1522"/>
+    <mergeCell ref="A1524:C1524"/>
+    <mergeCell ref="A1528:E1528"/>
+    <mergeCell ref="A1532:H1532"/>
+    <mergeCell ref="A1535:H1535"/>
+    <mergeCell ref="A1537:C1537"/>
+    <mergeCell ref="A1541:E1541"/>
+    <mergeCell ref="A1545:H1545"/>
+    <mergeCell ref="A1548:H1548"/>
+    <mergeCell ref="A1550:C1550"/>
+    <mergeCell ref="A1554:E1554"/>
+    <mergeCell ref="A1558:H1558"/>
+    <mergeCell ref="A1561:H1561"/>
+    <mergeCell ref="A1563:C1563"/>
+    <mergeCell ref="A1567:E1567"/>
+    <mergeCell ref="A1571:H1571"/>
+    <mergeCell ref="A1574:H1574"/>
+    <mergeCell ref="A1576:C1576"/>
+    <mergeCell ref="A1580:E1580"/>
+    <mergeCell ref="A1587:J1587"/>
+    <mergeCell ref="F1594:H1594"/>
+    <mergeCell ref="A1596:H1596"/>
     <mergeCell ref="A1598:H1598"/>
     <mergeCell ref="A1601:H1601"/>
     <mergeCell ref="A1603:C1603"/>
     <mergeCell ref="A1607:E1607"/>
     <mergeCell ref="A1611:H1611"/>
     <mergeCell ref="A1614:H1614"/>
     <mergeCell ref="A1616:C1616"/>
     <mergeCell ref="A1620:E1620"/>
     <mergeCell ref="A1624:H1624"/>
     <mergeCell ref="A1627:H1627"/>
     <mergeCell ref="A1629:C1629"/>
     <mergeCell ref="A1633:E1633"/>
     <mergeCell ref="A1637:H1637"/>
     <mergeCell ref="A1640:H1640"/>
     <mergeCell ref="A1642:C1642"/>
     <mergeCell ref="A1646:E1646"/>
     <mergeCell ref="A1650:H1650"/>
     <mergeCell ref="A1653:H1653"/>
     <mergeCell ref="A1655:C1655"/>
     <mergeCell ref="A1659:E1659"/>
     <mergeCell ref="A1663:H1663"/>
     <mergeCell ref="A1666:H1666"/>
     <mergeCell ref="A1668:C1668"/>
     <mergeCell ref="A1672:E1672"/>
     <mergeCell ref="A1676:H1676"/>
     <mergeCell ref="A1679:H1679"/>
     <mergeCell ref="A1681:C1681"/>
     <mergeCell ref="A1685:E1685"/>
     <mergeCell ref="A1689:H1689"/>
     <mergeCell ref="A1692:H1692"/>
     <mergeCell ref="A1694:C1694"/>
     <mergeCell ref="A1698:E1698"/>
     <mergeCell ref="A1702:H1702"/>
     <mergeCell ref="A1705:H1705"/>
     <mergeCell ref="A1707:C1707"/>
     <mergeCell ref="A1711:E1711"/>
     <mergeCell ref="A1715:H1715"/>
     <mergeCell ref="A1718:H1718"/>
     <mergeCell ref="A1720:C1720"/>
     <mergeCell ref="A1724:E1724"/>
-    <mergeCell ref="A1731:J1731"/>
-[...39 lines deleted...]
-    <mergeCell ref="F1869:H1869"/>
+    <mergeCell ref="A1728:H1728"/>
+    <mergeCell ref="A1731:H1731"/>
+    <mergeCell ref="A1733:C1733"/>
+    <mergeCell ref="A1737:E1737"/>
+    <mergeCell ref="A1741:H1741"/>
+    <mergeCell ref="A1744:H1744"/>
+    <mergeCell ref="A1746:C1746"/>
+    <mergeCell ref="A1750:E1750"/>
+    <mergeCell ref="A1754:H1754"/>
+    <mergeCell ref="A1757:H1757"/>
+    <mergeCell ref="A1759:C1759"/>
+    <mergeCell ref="A1763:E1763"/>
+    <mergeCell ref="A1767:H1767"/>
+    <mergeCell ref="A1770:H1770"/>
+    <mergeCell ref="A1772:C1772"/>
+    <mergeCell ref="A1776:E1776"/>
+    <mergeCell ref="A1780:H1780"/>
+    <mergeCell ref="A1783:H1783"/>
+    <mergeCell ref="A1785:C1785"/>
+    <mergeCell ref="A1789:E1789"/>
+    <mergeCell ref="A1793:H1793"/>
+    <mergeCell ref="A1796:H1796"/>
+    <mergeCell ref="A1798:C1798"/>
+    <mergeCell ref="A1802:E1802"/>
+    <mergeCell ref="A1806:H1806"/>
+    <mergeCell ref="A1809:H1809"/>
+    <mergeCell ref="A1811:C1811"/>
+    <mergeCell ref="A1815:E1815"/>
+    <mergeCell ref="A1819:H1819"/>
+    <mergeCell ref="A1822:H1822"/>
+    <mergeCell ref="A1824:C1824"/>
+    <mergeCell ref="A1828:E1828"/>
+    <mergeCell ref="A1832:H1832"/>
+    <mergeCell ref="A1835:H1835"/>
+    <mergeCell ref="A1837:C1837"/>
+    <mergeCell ref="A1841:E1841"/>
+    <mergeCell ref="A1845:H1845"/>
+    <mergeCell ref="A1848:H1848"/>
+    <mergeCell ref="A1850:C1850"/>
+    <mergeCell ref="A1854:E1854"/>
+    <mergeCell ref="A1858:H1858"/>
+    <mergeCell ref="A1861:H1861"/>
+    <mergeCell ref="A1863:C1863"/>
+    <mergeCell ref="A1867:E1867"/>
     <mergeCell ref="A1871:H1871"/>
-    <mergeCell ref="A1873:H1873"/>
-[...32 lines deleted...]
-    <mergeCell ref="F1987:H1987"/>
+    <mergeCell ref="A1874:H1874"/>
+    <mergeCell ref="A1876:C1876"/>
+    <mergeCell ref="A1880:E1880"/>
+    <mergeCell ref="A1884:H1884"/>
+    <mergeCell ref="A1887:H1887"/>
+    <mergeCell ref="A1889:C1889"/>
+    <mergeCell ref="A1893:E1893"/>
+    <mergeCell ref="A1897:H1897"/>
+    <mergeCell ref="A1900:H1900"/>
+    <mergeCell ref="A1902:C1902"/>
+    <mergeCell ref="A1906:E1906"/>
+    <mergeCell ref="A1910:H1910"/>
+    <mergeCell ref="A1913:H1913"/>
+    <mergeCell ref="A1915:C1915"/>
+    <mergeCell ref="A1919:E1919"/>
+    <mergeCell ref="A1923:H1923"/>
+    <mergeCell ref="A1926:H1926"/>
+    <mergeCell ref="A1928:C1928"/>
+    <mergeCell ref="A1932:E1932"/>
+    <mergeCell ref="A1939:J1939"/>
+    <mergeCell ref="F1946:H1946"/>
+    <mergeCell ref="A1948:H1948"/>
+    <mergeCell ref="A1950:H1950"/>
+    <mergeCell ref="A1953:H1953"/>
+    <mergeCell ref="A1955:C1955"/>
+    <mergeCell ref="A1959:E1959"/>
+    <mergeCell ref="A1963:H1963"/>
+    <mergeCell ref="A1966:H1966"/>
+    <mergeCell ref="A1968:C1968"/>
+    <mergeCell ref="A1972:E1972"/>
+    <mergeCell ref="A1976:H1976"/>
+    <mergeCell ref="A1979:H1979"/>
+    <mergeCell ref="A1981:C1981"/>
+    <mergeCell ref="A1985:E1985"/>
     <mergeCell ref="A1989:H1989"/>
-    <mergeCell ref="A1991:H1991"/>
-[...9 lines deleted...]
-    <mergeCell ref="A2029:H2029"/>
+    <mergeCell ref="A1992:H1992"/>
+    <mergeCell ref="A1994:C1994"/>
+    <mergeCell ref="A1998:E1998"/>
+    <mergeCell ref="A2002:H2002"/>
+    <mergeCell ref="A2005:H2005"/>
+    <mergeCell ref="A2007:C2007"/>
+    <mergeCell ref="A2011:E2011"/>
+    <mergeCell ref="A2015:H2015"/>
+    <mergeCell ref="A2018:H2018"/>
+    <mergeCell ref="A2020:C2020"/>
+    <mergeCell ref="A2024:E2024"/>
+    <mergeCell ref="A2028:H2028"/>
     <mergeCell ref="A2031:H2031"/>
-    <mergeCell ref="A2034:H2034"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2040:E2040"/>
+    <mergeCell ref="A2033:C2033"/>
+    <mergeCell ref="A2037:E2037"/>
+    <mergeCell ref="A2041:H2041"/>
     <mergeCell ref="A2044:H2044"/>
-    <mergeCell ref="A2047:H2047"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2053:E2053"/>
+    <mergeCell ref="A2046:C2046"/>
+    <mergeCell ref="A2050:E2050"/>
+    <mergeCell ref="A2054:H2054"/>
     <mergeCell ref="A2057:H2057"/>
-    <mergeCell ref="A2060:H2060"/>
-[...24 lines deleted...]
-    <mergeCell ref="A2147:H2147"/>
+    <mergeCell ref="A2059:C2059"/>
+    <mergeCell ref="A2063:E2063"/>
+    <mergeCell ref="A2070:J2070"/>
+    <mergeCell ref="F2077:H2077"/>
+    <mergeCell ref="A2079:H2079"/>
+    <mergeCell ref="A2081:H2081"/>
+    <mergeCell ref="A2084:H2084"/>
+    <mergeCell ref="A2086:C2086"/>
+    <mergeCell ref="A2090:E2090"/>
+    <mergeCell ref="A2094:H2094"/>
+    <mergeCell ref="A2097:H2097"/>
+    <mergeCell ref="A2099:C2099"/>
+    <mergeCell ref="A2103:E2103"/>
+    <mergeCell ref="A2107:H2107"/>
+    <mergeCell ref="A2110:H2110"/>
+    <mergeCell ref="A2112:C2112"/>
+    <mergeCell ref="A2116:E2116"/>
+    <mergeCell ref="A2120:H2120"/>
+    <mergeCell ref="A2123:H2123"/>
+    <mergeCell ref="A2125:C2125"/>
+    <mergeCell ref="A2129:E2129"/>
+    <mergeCell ref="A2133:H2133"/>
+    <mergeCell ref="A2136:H2136"/>
+    <mergeCell ref="A2138:C2138"/>
+    <mergeCell ref="A2142:E2142"/>
+    <mergeCell ref="A2146:H2146"/>
     <mergeCell ref="A2149:H2149"/>
-    <mergeCell ref="A2152:H2152"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2158:E2158"/>
+    <mergeCell ref="A2151:C2151"/>
+    <mergeCell ref="A2155:E2155"/>
+    <mergeCell ref="A2159:H2159"/>
     <mergeCell ref="A2162:H2162"/>
-    <mergeCell ref="A2165:H2165"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2171:E2171"/>
+    <mergeCell ref="A2164:C2164"/>
+    <mergeCell ref="A2168:E2168"/>
+    <mergeCell ref="A2172:H2172"/>
     <mergeCell ref="A2175:H2175"/>
-    <mergeCell ref="A2178:H2178"/>
-[...53 lines deleted...]
-    <mergeCell ref="A2353:E2353"/>
+    <mergeCell ref="A2177:C2177"/>
+    <mergeCell ref="A2181:E2181"/>
+    <mergeCell ref="A2188:J2188"/>
+    <mergeCell ref="F2195:H2195"/>
+    <mergeCell ref="A2197:H2197"/>
+    <mergeCell ref="A2199:H2199"/>
+    <mergeCell ref="A2202:H2202"/>
+    <mergeCell ref="A2204:C2204"/>
+    <mergeCell ref="A2208:E2208"/>
+    <mergeCell ref="A2212:H2212"/>
+    <mergeCell ref="A2215:H2215"/>
+    <mergeCell ref="A2217:C2217"/>
+    <mergeCell ref="A2221:E2221"/>
+    <mergeCell ref="A2228:J2228"/>
+    <mergeCell ref="F2235:H2235"/>
+    <mergeCell ref="A2237:H2237"/>
+    <mergeCell ref="A2239:H2239"/>
+    <mergeCell ref="A2242:H2242"/>
+    <mergeCell ref="A2244:C2244"/>
+    <mergeCell ref="A2248:E2248"/>
+    <mergeCell ref="A2252:H2252"/>
+    <mergeCell ref="A2255:H2255"/>
+    <mergeCell ref="A2257:C2257"/>
+    <mergeCell ref="A2261:E2261"/>
+    <mergeCell ref="A2265:H2265"/>
+    <mergeCell ref="A2268:H2268"/>
+    <mergeCell ref="A2270:C2270"/>
+    <mergeCell ref="A2274:E2274"/>
+    <mergeCell ref="A2278:H2278"/>
+    <mergeCell ref="A2281:H2281"/>
+    <mergeCell ref="A2283:C2283"/>
+    <mergeCell ref="A2287:E2287"/>
+    <mergeCell ref="A2291:H2291"/>
+    <mergeCell ref="A2294:H2294"/>
+    <mergeCell ref="A2296:C2296"/>
+    <mergeCell ref="A2300:E2300"/>
+    <mergeCell ref="A2304:H2304"/>
+    <mergeCell ref="A2307:H2307"/>
+    <mergeCell ref="A2309:C2309"/>
+    <mergeCell ref="A2313:E2313"/>
+    <mergeCell ref="A2317:H2317"/>
+    <mergeCell ref="A2320:H2320"/>
+    <mergeCell ref="A2322:C2322"/>
+    <mergeCell ref="A2326:E2326"/>
+    <mergeCell ref="A2330:H2330"/>
+    <mergeCell ref="A2333:H2333"/>
+    <mergeCell ref="A2335:C2335"/>
+    <mergeCell ref="A2339:E2339"/>
+    <mergeCell ref="A2346:J2346"/>
+    <mergeCell ref="F2353:H2353"/>
+    <mergeCell ref="A2355:H2355"/>
     <mergeCell ref="A2357:H2357"/>
     <mergeCell ref="A2360:H2360"/>
     <mergeCell ref="A2362:C2362"/>
     <mergeCell ref="A2366:E2366"/>
     <mergeCell ref="A2370:H2370"/>
     <mergeCell ref="A2373:H2373"/>
     <mergeCell ref="A2375:C2375"/>
     <mergeCell ref="A2379:E2379"/>
     <mergeCell ref="A2383:H2383"/>
     <mergeCell ref="A2386:H2386"/>
     <mergeCell ref="A2388:C2388"/>
     <mergeCell ref="A2392:E2392"/>
-    <mergeCell ref="A2399:J2399"/>
-[...92 lines deleted...]
-    <mergeCell ref="A2706:E2706"/>
+    <mergeCell ref="A2396:H2396"/>
+    <mergeCell ref="A2399:H2399"/>
+    <mergeCell ref="A2401:C2401"/>
+    <mergeCell ref="A2405:E2405"/>
+    <mergeCell ref="A2409:H2409"/>
+    <mergeCell ref="A2412:H2412"/>
+    <mergeCell ref="A2414:C2414"/>
+    <mergeCell ref="A2418:E2418"/>
+    <mergeCell ref="A2422:H2422"/>
+    <mergeCell ref="A2425:H2425"/>
+    <mergeCell ref="A2427:C2427"/>
+    <mergeCell ref="A2431:E2431"/>
+    <mergeCell ref="A2435:H2435"/>
+    <mergeCell ref="A2438:H2438"/>
+    <mergeCell ref="A2440:C2440"/>
+    <mergeCell ref="A2444:E2444"/>
+    <mergeCell ref="A2448:H2448"/>
+    <mergeCell ref="A2451:H2451"/>
+    <mergeCell ref="A2453:C2453"/>
+    <mergeCell ref="A2457:E2457"/>
+    <mergeCell ref="A2461:H2461"/>
+    <mergeCell ref="A2464:H2464"/>
+    <mergeCell ref="A2466:C2466"/>
+    <mergeCell ref="A2470:E2470"/>
+    <mergeCell ref="A2474:H2474"/>
+    <mergeCell ref="A2477:H2477"/>
+    <mergeCell ref="A2479:C2479"/>
+    <mergeCell ref="A2483:E2483"/>
+    <mergeCell ref="A2487:H2487"/>
+    <mergeCell ref="A2490:H2490"/>
+    <mergeCell ref="A2492:C2492"/>
+    <mergeCell ref="A2496:E2496"/>
+    <mergeCell ref="A2500:H2500"/>
+    <mergeCell ref="A2503:H2503"/>
+    <mergeCell ref="A2505:C2505"/>
+    <mergeCell ref="A2509:E2509"/>
+    <mergeCell ref="A2513:H2513"/>
+    <mergeCell ref="A2516:H2516"/>
+    <mergeCell ref="A2518:C2518"/>
+    <mergeCell ref="A2522:E2522"/>
+    <mergeCell ref="A2526:H2526"/>
+    <mergeCell ref="A2529:H2529"/>
+    <mergeCell ref="A2531:C2531"/>
+    <mergeCell ref="A2535:E2535"/>
+    <mergeCell ref="A2539:H2539"/>
+    <mergeCell ref="A2542:H2542"/>
+    <mergeCell ref="A2544:C2544"/>
+    <mergeCell ref="A2548:E2548"/>
+    <mergeCell ref="A2552:H2552"/>
+    <mergeCell ref="A2555:H2555"/>
+    <mergeCell ref="A2557:C2557"/>
+    <mergeCell ref="A2561:E2561"/>
+    <mergeCell ref="A2565:H2565"/>
+    <mergeCell ref="A2568:H2568"/>
+    <mergeCell ref="A2570:C2570"/>
+    <mergeCell ref="A2574:E2574"/>
+    <mergeCell ref="A2578:H2578"/>
+    <mergeCell ref="A2581:H2581"/>
+    <mergeCell ref="A2583:C2583"/>
+    <mergeCell ref="A2587:E2587"/>
+    <mergeCell ref="A2591:H2591"/>
+    <mergeCell ref="A2594:H2594"/>
+    <mergeCell ref="A2596:C2596"/>
+    <mergeCell ref="A2600:E2600"/>
+    <mergeCell ref="A2607:J2607"/>
+    <mergeCell ref="F2614:H2614"/>
+    <mergeCell ref="A2616:H2616"/>
+    <mergeCell ref="A2618:H2618"/>
+    <mergeCell ref="A2621:H2621"/>
+    <mergeCell ref="A2623:C2623"/>
+    <mergeCell ref="A2627:E2627"/>
+    <mergeCell ref="A2631:H2631"/>
+    <mergeCell ref="A2634:H2634"/>
+    <mergeCell ref="A2636:C2636"/>
+    <mergeCell ref="A2640:E2640"/>
+    <mergeCell ref="A2644:H2644"/>
+    <mergeCell ref="A2647:H2647"/>
+    <mergeCell ref="A2649:C2649"/>
+    <mergeCell ref="A2653:E2653"/>
+    <mergeCell ref="A2657:H2657"/>
+    <mergeCell ref="A2660:H2660"/>
+    <mergeCell ref="A2662:C2662"/>
+    <mergeCell ref="A2666:E2666"/>
+    <mergeCell ref="A2670:H2670"/>
+    <mergeCell ref="A2673:H2673"/>
+    <mergeCell ref="A2675:C2675"/>
+    <mergeCell ref="A2679:E2679"/>
+    <mergeCell ref="A2683:H2683"/>
+    <mergeCell ref="A2686:H2686"/>
+    <mergeCell ref="A2688:C2688"/>
+    <mergeCell ref="A2692:E2692"/>
+    <mergeCell ref="A2696:H2696"/>
+    <mergeCell ref="A2699:H2699"/>
+    <mergeCell ref="A2701:C2701"/>
+    <mergeCell ref="A2705:E2705"/>
+    <mergeCell ref="A2709:H2709"/>
+    <mergeCell ref="A2712:H2712"/>
+    <mergeCell ref="A2714:C2714"/>
+    <mergeCell ref="A2718:E2718"/>
+    <mergeCell ref="A2722:H2722"/>
+    <mergeCell ref="A2725:H2725"/>
+    <mergeCell ref="A2727:C2727"/>
+    <mergeCell ref="A2731:E2731"/>
+    <mergeCell ref="A2735:H2735"/>
+    <mergeCell ref="A2738:H2738"/>
+    <mergeCell ref="A2740:C2740"/>
+    <mergeCell ref="A2744:E2744"/>
+    <mergeCell ref="A2748:H2748"/>
+    <mergeCell ref="A2751:H2751"/>
+    <mergeCell ref="A2753:C2753"/>
+    <mergeCell ref="A2757:E2757"/>
+    <mergeCell ref="A2761:H2761"/>
+    <mergeCell ref="A2764:H2764"/>
+    <mergeCell ref="A2766:C2766"/>
+    <mergeCell ref="A2770:E2770"/>
+    <mergeCell ref="A2774:H2774"/>
+    <mergeCell ref="A2777:H2777"/>
+    <mergeCell ref="A2779:C2779"/>
+    <mergeCell ref="A2783:E2783"/>
+    <mergeCell ref="A2787:H2787"/>
+    <mergeCell ref="A2790:H2790"/>
+    <mergeCell ref="A2792:C2792"/>
+    <mergeCell ref="A2796:E2796"/>
+    <mergeCell ref="A2803:J2803"/>
+    <mergeCell ref="F2810:H2810"/>
+    <mergeCell ref="A2812:H2812"/>
+    <mergeCell ref="A2814:H2814"/>
+    <mergeCell ref="A2817:H2817"/>
+    <mergeCell ref="A2819:C2819"/>
+    <mergeCell ref="A2823:E2823"/>
+    <mergeCell ref="A2827:H2827"/>
+    <mergeCell ref="A2830:H2830"/>
+    <mergeCell ref="A2832:C2832"/>
+    <mergeCell ref="A2836:E2836"/>
+    <mergeCell ref="A2840:H2840"/>
+    <mergeCell ref="A2843:H2843"/>
+    <mergeCell ref="A2845:C2845"/>
+    <mergeCell ref="A2849:E2849"/>
+    <mergeCell ref="A2853:H2853"/>
+    <mergeCell ref="A2856:H2856"/>
+    <mergeCell ref="A2858:C2858"/>
+    <mergeCell ref="A2862:E2862"/>
+    <mergeCell ref="A2866:H2866"/>
+    <mergeCell ref="A2869:H2869"/>
+    <mergeCell ref="A2871:C2871"/>
+    <mergeCell ref="A2875:E2875"/>
+    <mergeCell ref="A2879:H2879"/>
+    <mergeCell ref="A2882:H2882"/>
+    <mergeCell ref="A2884:C2884"/>
+    <mergeCell ref="A2888:E2888"/>
+    <mergeCell ref="A2892:H2892"/>
+    <mergeCell ref="A2895:H2895"/>
+    <mergeCell ref="A2897:C2897"/>
+    <mergeCell ref="A2901:E2901"/>
+    <mergeCell ref="A2905:H2905"/>
+    <mergeCell ref="A2908:H2908"/>
+    <mergeCell ref="A2910:C2910"/>
+    <mergeCell ref="A2914:E2914"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>