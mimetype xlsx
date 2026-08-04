--- v1 (2026-07-14)
+++ v2 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1451">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► COMISSÃO DE SAÚDE — Nº 50410001/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -104,63 +104,63 @@
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SITIO NOVO</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 341.222,10</t>
+    <t>R$ 373.957,65</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Exec. Financeira</t>
   </si>
   <si>
-    <t>45,5%</t>
+    <t>49,9%</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000529063 | Data: 29/05/2026 | Vl. Empenhado: R$ 5.740,31 | Vl. Liquidado: R$ 5.740,31 | Vl. Pago: R$ 5.740,31</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>CPF/CNPJ</t>
   </si>
   <si>
     <t>Nat. Despesa</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Programa / Ação</t>
   </si>
   <si>
     <t>Modalidade Lic.</t>
   </si>
@@ -215,93 +215,120 @@
   <si>
     <t>Nº OB</t>
   </si>
   <si>
     <t>Data Pagamento</t>
   </si>
   <si>
     <t>Pago</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000529064 | Data: 29/05/2026 | Vl. Empenhado: R$ 335.481,79 | Vl. Liquidado: R$ 335.481,79 | Vl. Pago: R$ 335.481,79</t>
   </si>
   <si>
     <t>Descrição:VALOR REFRENTE A PAGAMENTO DE SERVIDORES CONTRATADOS DO HOSPITAL MINICIPAL,(RECURSO EMENDA), MAIO&amp;nbsp; DE 2026</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000529064 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 335.481,79</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000529064 (1 registro(s))</t>
   </si>
   <si>
+    <t>EMPENHO Nº NE0000630113 | Data: 30/06/2026 | Vl. Empenhado: R$ 32.735,55 | Vl. Liquidado: R$ 32.735,55 | Vl. Pago: R$ 32.735,55</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFRENTE A PAGAMENTO DE SERVIDORES CONTRATADOS DO HOSPITAL rviiN,CIPAL, JUNHO DE 2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000630113 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 32.735,55</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000630113 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► TIAGO FERNANDES — Nº 1254/2026</t>
+  </si>
+  <si>
+    <t>TIAGO FERNANDES</t>
+  </si>
+  <si>
+    <t>1254/2026</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>Ampliar a oferta de Serviços Ambulatoriais e Hospitalares do Hospital Municipal Frei Alberto Beretta</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
     <t>► RICARDO ARRUDA — Nº 3941/2026.</t>
   </si>
   <si>
     <t>RICARDO ARRUDA</t>
   </si>
   <si>
     <t>3941/2026.</t>
   </si>
   <si>
-    <t>EMENDA INDIVIDUAL</t>
-[...1 lines deleted...]
-  <si>
     <t>Ampliar a Atenção Especializada/MAC – Média e Alta Complexidade</t>
   </si>
   <si>
-    <t>Estadual</t>
-[...7 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
-    <t>0,0%</t>
-[...1 lines deleted...]
-  <si>
     <t>► COMISSÃO DA SAÚDE — Nº 50410002/2026</t>
   </si>
   <si>
     <t>COMISSÃO DA SAÚDE</t>
   </si>
   <si>
     <t>50410002/2026</t>
   </si>
   <si>
     <t>INCREMENTO AO PISO DA ATENÇÃO PRIMÁRIA</t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>► COMISSÃO DE SAÚDE — Nº 50410002/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>R$ 124.085,40</t>
   </si>
   <si>
     <t>16,5%</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000529066 | Data: 29/05/2026 | Vl. Empenhado: R$ 124.085,40 | Vl. Liquidado: R$ 124.085,40 | Vl. Pago: R$ 124.085,40</t>
   </si>
   <si>
     <t>FOLHA DE PAGAMENTO - UNIDADES BASICAS DE SAUDE/UBS</t>
   </si>
   <si>
     <t>0010 / 4127</t>
   </si>
@@ -4913,54 +4940,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J2916"/>
+  <dimension ref="A1:J2941"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2916" sqref="E2916"/>
+      <selection activeCell="E2941" sqref="E2941"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -5408,34653 +5435,34990 @@
       </c>
       <c r="D36" s="20" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="21">
         <v>2588</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="22" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="21" t="s">
         <v>61</v>
       </c>
     </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+    </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="23"/>
+      <c r="A40" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H40" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41" s="3">
+        <v>600</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A43" s="4" t="s">
+      <c r="A42" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="18"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="21">
+        <v>3317</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="E50" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="23"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B56" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C43" s="4" t="s">
+      <c r="C56" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D43" s="4" t="s">
+      <c r="D56" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E43" s="4" t="s">
+      <c r="E56" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F43" s="4" t="s">
+      <c r="F56" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G43" s="4" t="s">
+      <c r="G56" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H43" s="4" t="s">
+      <c r="H56" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="I56" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J43" s="5" t="s">
+      <c r="J56" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="44" spans="1:10">
-[...16 lines deleted...]
-      <c r="G44" s="3" t="s">
+    <row r="57" spans="1:10">
+      <c r="A57" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G57" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H44" s="3" t="s">
+      <c r="H57" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I44" s="6" t="s">
-[...157 lines deleted...]
-      <c r="B56" s="3" t="s">
+      <c r="I57" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="C56" s="3"/>
-[...3 lines deleted...]
-      <c r="E56" s="3" t="s">
+      <c r="J57" s="6" t="s">
         <v>80</v>
-      </c>
-[...39 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B59" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="C59" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
-        <v>25</v>
+        <v>5</v>
+      </c>
+      <c r="F59" t="s">
+        <v>76</v>
       </c>
       <c r="G59" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H59" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B60" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="C60" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D60" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F60" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G60" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H60" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B61" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" t="s">
+        <v>80</v>
+      </c>
+      <c r="E61" t="s">
+        <v>29</v>
+      </c>
+      <c r="F61" t="s">
+        <v>50</v>
+      </c>
+      <c r="G61" t="s">
+        <v>31</v>
+      </c>
+      <c r="H61" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
         <v>32</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B62" t="s">
         <v>50</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C62" t="s">
         <v>33</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D62" t="s">
+        <v>81</v>
+      </c>
+      <c r="E62" t="s">
+        <v>6</v>
+      </c>
+      <c r="F62" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="23"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="E61" t="s">
-[...2 lines deleted...]
-      <c r="F61" t="s">
+      <c r="E69" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I69" s="6" t="s">
         <v>80</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="E68" s="3" t="s">
+      <c r="J69" s="6" t="s">
         <v>80</v>
-      </c>
-[...39 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B71" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
       <c r="C71" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D71" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="E71" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F71" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="G71" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B72" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C72" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D72" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F72" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="G72" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H72" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" t="s">
+        <v>28</v>
+      </c>
+      <c r="D73" t="s">
+        <v>80</v>
+      </c>
+      <c r="E73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F73" t="s">
+        <v>50</v>
+      </c>
+      <c r="G73" t="s">
+        <v>31</v>
+      </c>
+      <c r="H73" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" t="s">
         <v>32</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B74" t="s">
+        <v>50</v>
+      </c>
+      <c r="C74" t="s">
+        <v>33</v>
+      </c>
+      <c r="D74" t="s">
+        <v>81</v>
+      </c>
+      <c r="E74" t="s">
+        <v>6</v>
+      </c>
+      <c r="F74" t="s">
         <v>85</v>
       </c>
-      <c r="C73" t="s">
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="23"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+      <c r="J79" s="2"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I81" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="J81" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" t="s">
+        <v>89</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" t="s">
+        <v>91</v>
+      </c>
+      <c r="E83" t="s">
+        <v>5</v>
+      </c>
+      <c r="F83" t="s">
+        <v>14</v>
+      </c>
+      <c r="G83" t="s">
+        <v>7</v>
+      </c>
+      <c r="H83" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" t="s">
+        <v>23</v>
+      </c>
+      <c r="D84" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84" t="s">
+        <v>25</v>
+      </c>
+      <c r="G84" t="s">
+        <v>8</v>
+      </c>
+      <c r="H84" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>27</v>
+      </c>
+      <c r="B85" t="s">
+        <v>79</v>
+      </c>
+      <c r="C85" t="s">
+        <v>28</v>
+      </c>
+      <c r="D85" t="s">
+        <v>79</v>
+      </c>
+      <c r="E85" t="s">
+        <v>29</v>
+      </c>
+      <c r="F85" t="s">
+        <v>50</v>
+      </c>
+      <c r="G85" t="s">
+        <v>31</v>
+      </c>
+      <c r="H85" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>32</v>
+      </c>
+      <c r="B86" t="s">
+        <v>50</v>
+      </c>
+      <c r="C86" t="s">
         <v>33</v>
       </c>
-      <c r="D73" t="s">
-[...2 lines deleted...]
-      <c r="E73" t="s">
+      <c r="D86" t="s">
+        <v>81</v>
+      </c>
+      <c r="E86" t="s">
         <v>6</v>
       </c>
-      <c r="F73" t="s">
-[...66 lines deleted...]
-      <c r="E79" s="3" t="s">
+      <c r="F86" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="23"/>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B91" s="2"/>
+      <c r="C91" s="2"/>
+      <c r="D91" s="2"/>
+      <c r="E91" s="2"/>
+      <c r="F91" s="2"/>
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
+      <c r="I91" s="2"/>
+      <c r="J91" s="2"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B93" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F79" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A80" s="11" t="s">
+      <c r="C93" s="3"/>
+      <c r="D93" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B80" s="12"/>
-[...58 lines deleted...]
-      <c r="E87" s="19" t="s">
+      <c r="F93" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I93" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>20</v>
+      </c>
+      <c r="B95" t="s">
+        <v>89</v>
+      </c>
+      <c r="C95" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" t="s">
+        <v>93</v>
+      </c>
+      <c r="E95" t="s">
+        <v>5</v>
+      </c>
+      <c r="F95" t="s">
+        <v>14</v>
+      </c>
+      <c r="G95" t="s">
+        <v>7</v>
+      </c>
+      <c r="H95" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96" t="s">
+        <v>23</v>
+      </c>
+      <c r="D96" t="s">
+        <v>24</v>
+      </c>
+      <c r="E96" t="s">
+        <v>25</v>
+      </c>
+      <c r="F96" t="s">
+        <v>26</v>
+      </c>
+      <c r="G96" t="s">
         <v>8</v>
       </c>
-    </row>
-[...83 lines deleted...]
-      <c r="G95" s="3" t="s">
+      <c r="H96" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B97" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="C97" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D97" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="F97" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="G97" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
+        <v>32</v>
+      </c>
+      <c r="B98" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" t="s">
+        <v>33</v>
+      </c>
+      <c r="D98" t="s">
+        <v>95</v>
+      </c>
+      <c r="E98" t="s">
+        <v>6</v>
+      </c>
+      <c r="F98" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B100" s="7"/>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B102" s="8"/>
+      <c r="C102" s="8"/>
+      <c r="D102" s="8"/>
+      <c r="E102" s="8"/>
+      <c r="F102" s="8"/>
+      <c r="G102" s="8"/>
+      <c r="H102" s="8"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C103" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G103" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H103" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D104" s="3">
+        <v>600</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="12"/>
+      <c r="C105" s="12"/>
+      <c r="D105" s="12"/>
+      <c r="E105" s="12"/>
+      <c r="F105" s="12"/>
+      <c r="G105" s="12"/>
+      <c r="H105" s="12"/>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B107" s="13"/>
+      <c r="C107" s="13"/>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B108" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C109" s="17" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="B111" s="18"/>
+      <c r="C111" s="18"/>
+      <c r="D111" s="18"/>
+      <c r="E111" s="18"/>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B112" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C112" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E112" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C113" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D113" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="E113" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="23"/>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="2"/>
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H119" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B98" t="s">
+      <c r="I119" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J119" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C120" s="3"/>
+      <c r="D120" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H120" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C98" t="s">
-[...22 lines deleted...]
-      <c r="B99" t="s">
+      <c r="I120" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="J120" s="6" t="s">
         <v>19</v>
-      </c>
-[...310 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B122" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="C122" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D122" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="E122" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F122" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G122" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H122" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B123" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="C123" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D123" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F123" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G123" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H123" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
+        <v>27</v>
+      </c>
+      <c r="B124" t="s">
+        <v>19</v>
+      </c>
+      <c r="C124" t="s">
+        <v>28</v>
+      </c>
+      <c r="D124" t="s">
+        <v>19</v>
+      </c>
+      <c r="E124" t="s">
+        <v>29</v>
+      </c>
+      <c r="F124" t="s">
+        <v>50</v>
+      </c>
+      <c r="G124" t="s">
+        <v>31</v>
+      </c>
+      <c r="H124" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" t="s">
         <v>32</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B125" t="s">
         <v>50</v>
       </c>
-      <c r="C124" t="s">
+      <c r="C125" t="s">
         <v>33</v>
       </c>
-      <c r="D124" t="s">
-[...2 lines deleted...]
-      <c r="E124" t="s">
+      <c r="D125" t="s">
+        <v>81</v>
+      </c>
+      <c r="E125" t="s">
         <v>6</v>
       </c>
-      <c r="F124" t="s">
-[...18 lines deleted...]
-      <c r="J129" s="2"/>
+      <c r="F125" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="23"/>
     </row>
     <row r="130" spans="1:10">
-      <c r="A130" s="4" t="s">
+      <c r="A130" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B130" s="2"/>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="2"/>
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+      <c r="I130" s="2"/>
+      <c r="J130" s="2"/>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B130" s="4" t="s">
+      <c r="B131" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C130" s="4" t="s">
+      <c r="C131" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D130" s="4" t="s">
+      <c r="D131" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E130" s="4" t="s">
+      <c r="E131" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F130" s="4" t="s">
+      <c r="F131" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G130" s="4" t="s">
+      <c r="G131" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H130" s="4" t="s">
+      <c r="H131" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I130" s="5" t="s">
+      <c r="I131" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J130" s="5" t="s">
+      <c r="J131" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="131" spans="1:10">
-[...13 lines deleted...]
-      <c r="F131" s="3" t="s">
+    <row r="132" spans="1:10">
+      <c r="A132" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C132" s="3"/>
+      <c r="D132" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F132" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G131" s="3" t="s">
+      <c r="G132" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H131" s="3" t="s">
+      <c r="H132" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I131" s="6" t="s">
-[...29 lines deleted...]
-        <v>16</v>
+      <c r="I132" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="J132" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B134" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
       <c r="C134" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D134" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="E134" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F134" t="s">
-        <v>112</v>
+        <v>14</v>
       </c>
       <c r="G134" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H134" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B135" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="C135" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D135" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F135" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="G135" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H135" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B136" t="s">
+        <v>79</v>
+      </c>
+      <c r="C136" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136" t="s">
+        <v>79</v>
+      </c>
+      <c r="E136" t="s">
+        <v>29</v>
+      </c>
+      <c r="F136" t="s">
+        <v>50</v>
+      </c>
+      <c r="G136" t="s">
+        <v>31</v>
+      </c>
+      <c r="H136" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" t="s">
         <v>32</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B137" t="s">
+        <v>50</v>
+      </c>
+      <c r="C137" t="s">
+        <v>33</v>
+      </c>
+      <c r="D137" t="s">
+        <v>81</v>
+      </c>
+      <c r="E137" t="s">
+        <v>6</v>
+      </c>
+      <c r="F137" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="23"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B142" s="2"/>
+      <c r="C142" s="2"/>
+      <c r="D142" s="2"/>
+      <c r="E142" s="2"/>
+      <c r="F142" s="2"/>
+      <c r="G142" s="2"/>
+      <c r="H142" s="2"/>
+      <c r="I142" s="2"/>
+      <c r="J142" s="2"/>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H143" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I143" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J143" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I144" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C136" t="s">
+      <c r="J144" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
+        <v>20</v>
+      </c>
+      <c r="B146" t="s">
+        <v>109</v>
+      </c>
+      <c r="C146" t="s">
+        <v>21</v>
+      </c>
+      <c r="D146" t="s">
+        <v>114</v>
+      </c>
+      <c r="E146" t="s">
+        <v>5</v>
+      </c>
+      <c r="F146" t="s">
+        <v>76</v>
+      </c>
+      <c r="G146" t="s">
+        <v>7</v>
+      </c>
+      <c r="H146" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>112</v>
+      </c>
+      <c r="C147" t="s">
+        <v>23</v>
+      </c>
+      <c r="D147" t="s">
+        <v>115</v>
+      </c>
+      <c r="E147" t="s">
+        <v>25</v>
+      </c>
+      <c r="F147" t="s">
+        <v>26</v>
+      </c>
+      <c r="G147" t="s">
+        <v>8</v>
+      </c>
+      <c r="H147" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>27</v>
+      </c>
+      <c r="B148" t="s">
+        <v>113</v>
+      </c>
+      <c r="C148" t="s">
+        <v>28</v>
+      </c>
+      <c r="D148" t="s">
+        <v>113</v>
+      </c>
+      <c r="E148" t="s">
+        <v>29</v>
+      </c>
+      <c r="F148" t="s">
+        <v>50</v>
+      </c>
+      <c r="G148" t="s">
+        <v>31</v>
+      </c>
+      <c r="H148" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>32</v>
+      </c>
+      <c r="B149" t="s">
+        <v>50</v>
+      </c>
+      <c r="C149" t="s">
         <v>33</v>
       </c>
-      <c r="D136" t="s">
-[...2 lines deleted...]
-      <c r="E136" t="s">
+      <c r="D149" t="s">
+        <v>81</v>
+      </c>
+      <c r="E149" t="s">
         <v>6</v>
       </c>
-      <c r="F136" t="s">
+      <c r="F149" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="23"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B154" s="2"/>
+      <c r="C154" s="2"/>
+      <c r="D154" s="2"/>
+      <c r="E154" s="2"/>
+      <c r="F154" s="2"/>
+      <c r="G154" s="2"/>
+      <c r="H154" s="2"/>
+      <c r="I154" s="2"/>
+      <c r="J154" s="2"/>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H155" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J155" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C156" s="3"/>
+      <c r="D156" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I156" s="6" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A138" s="7" t="s">
+      <c r="J156" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>20</v>
+      </c>
+      <c r="B158" t="s">
+        <v>119</v>
+      </c>
+      <c r="C158" t="s">
+        <v>21</v>
+      </c>
+      <c r="D158" t="s">
+        <v>120</v>
+      </c>
+      <c r="E158" t="s">
+        <v>5</v>
+      </c>
+      <c r="F158" t="s">
+        <v>12</v>
+      </c>
+      <c r="G158" t="s">
+        <v>7</v>
+      </c>
+      <c r="H158" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>18</v>
+      </c>
+      <c r="C159" t="s">
+        <v>23</v>
+      </c>
+      <c r="D159" t="s">
+        <v>24</v>
+      </c>
+      <c r="E159" t="s">
+        <v>25</v>
+      </c>
+      <c r="F159" t="s">
+        <v>121</v>
+      </c>
+      <c r="G159" t="s">
+        <v>8</v>
+      </c>
+      <c r="H159" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>27</v>
+      </c>
+      <c r="B160" t="s">
+        <v>80</v>
+      </c>
+      <c r="C160" t="s">
+        <v>28</v>
+      </c>
+      <c r="D160" t="s">
+        <v>80</v>
+      </c>
+      <c r="E160" t="s">
+        <v>29</v>
+      </c>
+      <c r="F160" t="s">
+        <v>122</v>
+      </c>
+      <c r="G160" t="s">
+        <v>31</v>
+      </c>
+      <c r="H160" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" t="s">
+        <v>32</v>
+      </c>
+      <c r="B161" t="s">
+        <v>122</v>
+      </c>
+      <c r="C161" t="s">
+        <v>33</v>
+      </c>
+      <c r="D161" t="s">
+        <v>123</v>
+      </c>
+      <c r="E161" t="s">
+        <v>6</v>
+      </c>
+      <c r="F161" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B138" s="7"/>
-[...20 lines deleted...]
-      <c r="A141" s="9" t="s">
+      <c r="B163" s="7"/>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
+      <c r="F163" s="7"/>
+      <c r="G163" s="7"/>
+      <c r="H163" s="7"/>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B165" s="8"/>
+      <c r="C165" s="8"/>
+      <c r="D165" s="8"/>
+      <c r="E165" s="8"/>
+      <c r="F165" s="8"/>
+      <c r="G165" s="8"/>
+      <c r="H165" s="8"/>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B141" s="9" t="s">
+      <c r="B166" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C141" s="9" t="s">
+      <c r="C166" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D141" s="9" t="s">
+      <c r="D166" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E141" s="9" t="s">
+      <c r="E166" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F141" s="9" t="s">
+      <c r="F166" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G141" s="9" t="s">
+      <c r="G166" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H141" s="10" t="s">
+      <c r="H166" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="142" spans="1:10">
-      <c r="A142" s="3" t="s">
+    <row r="167" spans="1:10">
+      <c r="A167" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D167" s="3">
+        <v>600</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H167" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="B168" s="12"/>
+      <c r="C168" s="12"/>
+      <c r="D168" s="12"/>
+      <c r="E168" s="12"/>
+      <c r="F168" s="12"/>
+      <c r="G168" s="12"/>
+      <c r="H168" s="12"/>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B170" s="13"/>
+      <c r="C170" s="13"/>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B171" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C171" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="B172" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="C172" s="17" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="B174" s="18"/>
+      <c r="C174" s="18"/>
+      <c r="D174" s="18"/>
+      <c r="E174" s="18"/>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B175" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C175" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E175" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="21">
+        <v>5919</v>
+      </c>
+      <c r="B176" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="C176" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D176" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="E176" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B178" s="8"/>
+      <c r="C178" s="8"/>
+      <c r="D178" s="8"/>
+      <c r="E178" s="8"/>
+      <c r="F178" s="8"/>
+      <c r="G178" s="8"/>
+      <c r="H178" s="8"/>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C179" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E179" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F179" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G179" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H179" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D180" s="3">
+        <v>600</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H180" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B181" s="12"/>
+      <c r="C181" s="12"/>
+      <c r="D181" s="12"/>
+      <c r="E181" s="12"/>
+      <c r="F181" s="12"/>
+      <c r="G181" s="12"/>
+      <c r="H181" s="12"/>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B183" s="13"/>
+      <c r="C183" s="13"/>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B184" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C184" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="B185" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="C185" s="17" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B187" s="18"/>
+      <c r="C187" s="18"/>
+      <c r="D187" s="18"/>
+      <c r="E187" s="18"/>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B188" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C188" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E188" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="21">
+        <v>6510</v>
+      </c>
+      <c r="B189" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C189" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D189" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="E189" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B191" s="8"/>
+      <c r="C191" s="8"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="8"/>
+      <c r="F191" s="8"/>
+      <c r="G191" s="8"/>
+      <c r="H191" s="8"/>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C192" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D192" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E192" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F192" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G192" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H192" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D193" s="3">
+        <v>600</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B194" s="12"/>
+      <c r="C194" s="12"/>
+      <c r="D194" s="12"/>
+      <c r="E194" s="12"/>
+      <c r="F194" s="12"/>
+      <c r="G194" s="12"/>
+      <c r="H194" s="12"/>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B196" s="13"/>
+      <c r="C196" s="13"/>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B197" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="B198" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="C198" s="17" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="18" t="s">
+        <v>141</v>
+      </c>
+      <c r="B200" s="18"/>
+      <c r="C200" s="18"/>
+      <c r="D200" s="18"/>
+      <c r="E200" s="18"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B201" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C201" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D201" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E201" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="21">
+        <v>6511</v>
+      </c>
+      <c r="B202" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C202" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D202" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="E202" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B204" s="8"/>
+      <c r="C204" s="8"/>
+      <c r="D204" s="8"/>
+      <c r="E204" s="8"/>
+      <c r="F204" s="8"/>
+      <c r="G204" s="8"/>
+      <c r="H204" s="8"/>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B205" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C205" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D205" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E205" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F205" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G205" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H205" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D206" s="3">
+        <v>600</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H206" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B207" s="12"/>
+      <c r="C207" s="12"/>
+      <c r="D207" s="12"/>
+      <c r="E207" s="12"/>
+      <c r="F207" s="12"/>
+      <c r="G207" s="12"/>
+      <c r="H207" s="12"/>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B209" s="13"/>
+      <c r="C209" s="13"/>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B210" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C210" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="16">
+        <v>11992</v>
+      </c>
+      <c r="B211" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C211" s="17" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="B213" s="18"/>
+      <c r="C213" s="18"/>
+      <c r="D213" s="18"/>
+      <c r="E213" s="18"/>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B214" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C214" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D214" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E214" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="21">
+        <v>5516</v>
+      </c>
+      <c r="B215" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C215" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D215" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="E215" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B217" s="8"/>
+      <c r="C217" s="8"/>
+      <c r="D217" s="8"/>
+      <c r="E217" s="8"/>
+      <c r="F217" s="8"/>
+      <c r="G217" s="8"/>
+      <c r="H217" s="8"/>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B218" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C218" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D218" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E218" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F218" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G218" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H218" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D219" s="3">
+        <v>600</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H219" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B220" s="12"/>
+      <c r="C220" s="12"/>
+      <c r="D220" s="12"/>
+      <c r="E220" s="12"/>
+      <c r="F220" s="12"/>
+      <c r="G220" s="12"/>
+      <c r="H220" s="12"/>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B222" s="13"/>
+      <c r="C222" s="13"/>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B223" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C223" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="16">
+        <v>11989</v>
+      </c>
+      <c r="B224" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C224" s="17" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B226" s="18"/>
+      <c r="C226" s="18"/>
+      <c r="D226" s="18"/>
+      <c r="E226" s="18"/>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B227" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C227" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D227" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E227" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="21">
+        <v>5511</v>
+      </c>
+      <c r="B228" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C228" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D228" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="E228" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B230" s="8"/>
+      <c r="C230" s="8"/>
+      <c r="D230" s="8"/>
+      <c r="E230" s="8"/>
+      <c r="F230" s="8"/>
+      <c r="G230" s="8"/>
+      <c r="H230" s="8"/>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B231" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E231" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F231" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G231" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H231" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D232" s="3">
+        <v>600</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H232" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B233" s="12"/>
+      <c r="C233" s="12"/>
+      <c r="D233" s="12"/>
+      <c r="E233" s="12"/>
+      <c r="F233" s="12"/>
+      <c r="G233" s="12"/>
+      <c r="H233" s="12"/>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B235" s="13"/>
+      <c r="C235" s="13"/>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B236" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C236" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="16">
+        <v>11990</v>
+      </c>
+      <c r="B237" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C237" s="17" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B239" s="18"/>
+      <c r="C239" s="18"/>
+      <c r="D239" s="18"/>
+      <c r="E239" s="18"/>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B240" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C240" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D240" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E240" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="21">
+        <v>5513</v>
+      </c>
+      <c r="B241" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C241" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D241" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="E241" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B243" s="8"/>
+      <c r="C243" s="8"/>
+      <c r="D243" s="8"/>
+      <c r="E243" s="8"/>
+      <c r="F243" s="8"/>
+      <c r="G243" s="8"/>
+      <c r="H243" s="8"/>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B244" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C244" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E244" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F244" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G244" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H244" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D245" s="3">
+        <v>600</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H245" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B246" s="12"/>
+      <c r="C246" s="12"/>
+      <c r="D246" s="12"/>
+      <c r="E246" s="12"/>
+      <c r="F246" s="12"/>
+      <c r="G246" s="12"/>
+      <c r="H246" s="12"/>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B248" s="13"/>
+      <c r="C248" s="13"/>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B249" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C249" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="16">
+        <v>12010</v>
+      </c>
+      <c r="B250" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C250" s="17" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="18" t="s">
+        <v>166</v>
+      </c>
+      <c r="B252" s="18"/>
+      <c r="C252" s="18"/>
+      <c r="D252" s="18"/>
+      <c r="E252" s="18"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B253" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C253" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D253" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E253" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="21">
+        <v>5522</v>
+      </c>
+      <c r="B254" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C254" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D254" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="E254" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B256" s="8"/>
+      <c r="C256" s="8"/>
+      <c r="D256" s="8"/>
+      <c r="E256" s="8"/>
+      <c r="F256" s="8"/>
+      <c r="G256" s="8"/>
+      <c r="H256" s="8"/>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E257" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F257" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G257" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H257" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D258" s="3">
+        <v>600</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H258" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B259" s="12"/>
+      <c r="C259" s="12"/>
+      <c r="D259" s="12"/>
+      <c r="E259" s="12"/>
+      <c r="F259" s="12"/>
+      <c r="G259" s="12"/>
+      <c r="H259" s="12"/>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B261" s="13"/>
+      <c r="C261" s="13"/>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B262" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C262" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="16">
+        <v>12011</v>
+      </c>
+      <c r="B263" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C263" s="17" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B265" s="18"/>
+      <c r="C265" s="18"/>
+      <c r="D265" s="18"/>
+      <c r="E265" s="18"/>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B266" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C266" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D266" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E266" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" s="21">
+        <v>5618</v>
+      </c>
+      <c r="B267" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C267" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D267" s="22" t="s">
+        <v>170</v>
+      </c>
+      <c r="E267" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B269" s="8"/>
+      <c r="C269" s="8"/>
+      <c r="D269" s="8"/>
+      <c r="E269" s="8"/>
+      <c r="F269" s="8"/>
+      <c r="G269" s="8"/>
+      <c r="H269" s="8"/>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B270" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C270" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D270" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E270" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F270" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G270" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H270" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D271" s="3">
+        <v>600</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H271" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B272" s="12"/>
+      <c r="C272" s="12"/>
+      <c r="D272" s="12"/>
+      <c r="E272" s="12"/>
+      <c r="F272" s="12"/>
+      <c r="G272" s="12"/>
+      <c r="H272" s="12"/>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="B274" s="13"/>
+      <c r="C274" s="13"/>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B275" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C275" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="16">
+        <v>12013</v>
+      </c>
+      <c r="B276" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C276" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B278" s="18"/>
+      <c r="C278" s="18"/>
+      <c r="D278" s="18"/>
+      <c r="E278" s="18"/>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B279" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C279" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D279" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E279" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="21">
+        <v>5616</v>
+      </c>
+      <c r="B280" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C280" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D280" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="E280" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B282" s="8"/>
+      <c r="C282" s="8"/>
+      <c r="D282" s="8"/>
+      <c r="E282" s="8"/>
+      <c r="F282" s="8"/>
+      <c r="G282" s="8"/>
+      <c r="H282" s="8"/>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B283" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C283" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E283" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F283" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G283" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H283" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D284" s="3">
+        <v>600</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H284" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B285" s="12"/>
+      <c r="C285" s="12"/>
+      <c r="D285" s="12"/>
+      <c r="E285" s="12"/>
+      <c r="F285" s="12"/>
+      <c r="G285" s="12"/>
+      <c r="H285" s="12"/>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B287" s="13"/>
+      <c r="C287" s="13"/>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B288" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C288" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="16">
+        <v>12015</v>
+      </c>
+      <c r="B289" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C289" s="17" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="18" t="s">
+        <v>180</v>
+      </c>
+      <c r="B291" s="18"/>
+      <c r="C291" s="18"/>
+      <c r="D291" s="18"/>
+      <c r="E291" s="18"/>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B292" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C292" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D292" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E292" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="21">
+        <v>5620</v>
+      </c>
+      <c r="B293" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C293" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D293" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="E293" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B295" s="8"/>
+      <c r="C295" s="8"/>
+      <c r="D295" s="8"/>
+      <c r="E295" s="8"/>
+      <c r="F295" s="8"/>
+      <c r="G295" s="8"/>
+      <c r="H295" s="8"/>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B296" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D296" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E296" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F296" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G296" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H296" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D297" s="3">
+        <v>600</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H297" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B298" s="12"/>
+      <c r="C298" s="12"/>
+      <c r="D298" s="12"/>
+      <c r="E298" s="12"/>
+      <c r="F298" s="12"/>
+      <c r="G298" s="12"/>
+      <c r="H298" s="12"/>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B300" s="13"/>
+      <c r="C300" s="13"/>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B301" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C301" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="16">
+        <v>12016</v>
+      </c>
+      <c r="B302" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C302" s="17" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B304" s="18"/>
+      <c r="C304" s="18"/>
+      <c r="D304" s="18"/>
+      <c r="E304" s="18"/>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B305" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C305" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D305" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E305" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" s="21">
+        <v>5612</v>
+      </c>
+      <c r="B306" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C306" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D306" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="E306" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B308" s="8"/>
+      <c r="C308" s="8"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="8"/>
+      <c r="F308" s="8"/>
+      <c r="G308" s="8"/>
+      <c r="H308" s="8"/>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B309" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C309" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D309" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E309" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F309" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G309" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H309" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D310" s="3">
+        <v>600</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G310" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H310" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B311" s="12"/>
+      <c r="C311" s="12"/>
+      <c r="D311" s="12"/>
+      <c r="E311" s="12"/>
+      <c r="F311" s="12"/>
+      <c r="G311" s="12"/>
+      <c r="H311" s="12"/>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="B313" s="13"/>
+      <c r="C313" s="13"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B314" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C314" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="16">
+        <v>12017</v>
+      </c>
+      <c r="B315" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C315" s="17" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B317" s="18"/>
+      <c r="C317" s="18"/>
+      <c r="D317" s="18"/>
+      <c r="E317" s="18"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B318" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C318" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D318" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E318" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="21">
+        <v>5614</v>
+      </c>
+      <c r="B319" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C319" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D319" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="E319" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B321" s="8"/>
+      <c r="C321" s="8"/>
+      <c r="D321" s="8"/>
+      <c r="E321" s="8"/>
+      <c r="F321" s="8"/>
+      <c r="G321" s="8"/>
+      <c r="H321" s="8"/>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B322" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C322" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D322" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E322" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F322" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G322" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H322" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D323" s="3">
+        <v>600</v>
+      </c>
+      <c r="E323" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G323" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H323" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B324" s="12"/>
+      <c r="C324" s="12"/>
+      <c r="D324" s="12"/>
+      <c r="E324" s="12"/>
+      <c r="F324" s="12"/>
+      <c r="G324" s="12"/>
+      <c r="H324" s="12"/>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="B326" s="13"/>
+      <c r="C326" s="13"/>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B327" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C327" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="16">
+        <v>12012</v>
+      </c>
+      <c r="B328" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="C328" s="17" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="B330" s="18"/>
+      <c r="C330" s="18"/>
+      <c r="D330" s="18"/>
+      <c r="E330" s="18"/>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B331" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C331" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D331" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E331" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="21">
+        <v>5610</v>
+      </c>
+      <c r="B332" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C332" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D332" s="22" t="s">
+        <v>192</v>
+      </c>
+      <c r="E332" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="B334" s="8"/>
+      <c r="C334" s="8"/>
+      <c r="D334" s="8"/>
+      <c r="E334" s="8"/>
+      <c r="F334" s="8"/>
+      <c r="G334" s="8"/>
+      <c r="H334" s="8"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B335" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C335" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D335" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E335" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F335" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G335" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H335" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D336" s="3">
+        <v>600</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H336" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B337" s="12"/>
+      <c r="C337" s="12"/>
+      <c r="D337" s="12"/>
+      <c r="E337" s="12"/>
+      <c r="F337" s="12"/>
+      <c r="G337" s="12"/>
+      <c r="H337" s="12"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B339" s="13"/>
+      <c r="C339" s="13"/>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B340" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C340" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" s="16">
+        <v>12014</v>
+      </c>
+      <c r="B341" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C341" s="17" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="18" t="s">
+        <v>197</v>
+      </c>
+      <c r="B343" s="18"/>
+      <c r="C343" s="18"/>
+      <c r="D343" s="18"/>
+      <c r="E343" s="18"/>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B344" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C344" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D344" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E344" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="21">
+        <v>5625</v>
+      </c>
+      <c r="B345" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C345" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D345" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="E345" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="23"/>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="B350" s="2"/>
+      <c r="C350" s="2"/>
+      <c r="D350" s="2"/>
+      <c r="E350" s="2"/>
+      <c r="F350" s="2"/>
+      <c r="G350" s="2"/>
+      <c r="H350" s="2"/>
+      <c r="I350" s="2"/>
+      <c r="J350" s="2"/>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B351" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C351" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D351" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E351" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F351" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G351" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H351" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I351" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J351" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B142" s="3" t="s">
-[...2089 lines deleted...]
-      <c r="E327" s="3" t="s">
+      <c r="B352" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C352" s="3"/>
+      <c r="D352" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E352" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F327" s="3" t="s">
+      <c r="F352" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G327" s="3" t="s">
+      <c r="G352" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H327" s="3" t="s">
+      <c r="H352" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I327" s="6" t="s">
-[...331 lines deleted...]
-      <c r="A351" s="3" t="s">
+      <c r="I352" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="B351" s="3" t="s">
-[...48 lines deleted...]
-        <v>16</v>
+      <c r="J352" s="6" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B354" t="s">
-        <v>103</v>
+        <v>199</v>
       </c>
       <c r="C354" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D354" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E354" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F354" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="G354" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H354" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B355" t="s">
-        <v>203</v>
+        <v>18</v>
       </c>
       <c r="C355" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D355" t="s">
-        <v>203</v>
+        <v>24</v>
       </c>
       <c r="E355" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F355" t="s">
-        <v>206</v>
+        <v>121</v>
       </c>
       <c r="G355" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H355" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
+        <v>27</v>
+      </c>
+      <c r="B356" t="s">
+        <v>200</v>
+      </c>
+      <c r="C356" t="s">
+        <v>28</v>
+      </c>
+      <c r="D356" t="s">
+        <v>200</v>
+      </c>
+      <c r="E356" t="s">
+        <v>29</v>
+      </c>
+      <c r="F356" t="s">
+        <v>50</v>
+      </c>
+      <c r="G356" t="s">
+        <v>31</v>
+      </c>
+      <c r="H356" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" t="s">
         <v>32</v>
       </c>
-      <c r="B356" t="s">
+      <c r="B357" t="s">
+        <v>50</v>
+      </c>
+      <c r="C357" t="s">
+        <v>33</v>
+      </c>
+      <c r="D357" t="s">
+        <v>81</v>
+      </c>
+      <c r="E357" t="s">
+        <v>6</v>
+      </c>
+      <c r="F357" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="23"/>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B362" s="2"/>
+      <c r="C362" s="2"/>
+      <c r="D362" s="2"/>
+      <c r="E362" s="2"/>
+      <c r="F362" s="2"/>
+      <c r="G362" s="2"/>
+      <c r="H362" s="2"/>
+      <c r="I362" s="2"/>
+      <c r="J362" s="2"/>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B363" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C363" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D363" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E363" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F363" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G363" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H363" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I363" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J363" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B364" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C364" s="3"/>
+      <c r="D364" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F364" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G364" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H364" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I364" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="J364" s="6" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" t="s">
+        <v>20</v>
+      </c>
+      <c r="B366" t="s">
+        <v>203</v>
+      </c>
+      <c r="C366" t="s">
+        <v>21</v>
+      </c>
+      <c r="D366" t="s">
         <v>206</v>
       </c>
-      <c r="C356" t="s">
+      <c r="E366" t="s">
+        <v>5</v>
+      </c>
+      <c r="F366" t="s">
+        <v>76</v>
+      </c>
+      <c r="G366" t="s">
+        <v>7</v>
+      </c>
+      <c r="H366" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" t="s">
+        <v>9</v>
+      </c>
+      <c r="B367" t="s">
+        <v>112</v>
+      </c>
+      <c r="C367" t="s">
+        <v>23</v>
+      </c>
+      <c r="D367" t="s">
+        <v>207</v>
+      </c>
+      <c r="E367" t="s">
+        <v>25</v>
+      </c>
+      <c r="F367" t="s">
+        <v>26</v>
+      </c>
+      <c r="G367" t="s">
+        <v>8</v>
+      </c>
+      <c r="H367" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" t="s">
+        <v>27</v>
+      </c>
+      <c r="B368" t="s">
+        <v>205</v>
+      </c>
+      <c r="C368" t="s">
+        <v>28</v>
+      </c>
+      <c r="D368" t="s">
+        <v>205</v>
+      </c>
+      <c r="E368" t="s">
+        <v>29</v>
+      </c>
+      <c r="F368" t="s">
+        <v>50</v>
+      </c>
+      <c r="G368" t="s">
+        <v>31</v>
+      </c>
+      <c r="H368" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" t="s">
+        <v>32</v>
+      </c>
+      <c r="B369" t="s">
+        <v>50</v>
+      </c>
+      <c r="C369" t="s">
         <v>33</v>
       </c>
-      <c r="D356" t="s">
-[...2 lines deleted...]
-      <c r="E356" t="s">
+      <c r="D369" t="s">
+        <v>81</v>
+      </c>
+      <c r="E369" t="s">
         <v>6</v>
       </c>
-      <c r="F356" t="s">
-[...4 lines deleted...]
-      <c r="A358" s="7" t="s">
+      <c r="F369" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" s="23"/>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B374" s="2"/>
+      <c r="C374" s="2"/>
+      <c r="D374" s="2"/>
+      <c r="E374" s="2"/>
+      <c r="F374" s="2"/>
+      <c r="G374" s="2"/>
+      <c r="H374" s="2"/>
+      <c r="I374" s="2"/>
+      <c r="J374" s="2"/>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B375" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C375" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D375" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E375" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F375" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G375" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H375" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I375" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J375" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B376" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C376" s="3"/>
+      <c r="D376" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E376" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F376" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G376" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H376" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I376" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="J376" s="6" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" t="s">
+        <v>20</v>
+      </c>
+      <c r="B378" t="s">
+        <v>210</v>
+      </c>
+      <c r="C378" t="s">
+        <v>21</v>
+      </c>
+      <c r="D378" t="s">
+        <v>213</v>
+      </c>
+      <c r="E378" t="s">
+        <v>5</v>
+      </c>
+      <c r="F378" t="s">
+        <v>76</v>
+      </c>
+      <c r="G378" t="s">
+        <v>7</v>
+      </c>
+      <c r="H378" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" t="s">
+        <v>9</v>
+      </c>
+      <c r="B379" t="s">
+        <v>112</v>
+      </c>
+      <c r="C379" t="s">
+        <v>23</v>
+      </c>
+      <c r="D379" t="s">
+        <v>214</v>
+      </c>
+      <c r="E379" t="s">
+        <v>25</v>
+      </c>
+      <c r="F379" t="s">
+        <v>26</v>
+      </c>
+      <c r="G379" t="s">
+        <v>8</v>
+      </c>
+      <c r="H379" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" t="s">
+        <v>27</v>
+      </c>
+      <c r="B380" t="s">
+        <v>212</v>
+      </c>
+      <c r="C380" t="s">
+        <v>28</v>
+      </c>
+      <c r="D380" t="s">
+        <v>212</v>
+      </c>
+      <c r="E380" t="s">
+        <v>29</v>
+      </c>
+      <c r="F380" t="s">
+        <v>215</v>
+      </c>
+      <c r="G380" t="s">
+        <v>31</v>
+      </c>
+      <c r="H380" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" t="s">
+        <v>32</v>
+      </c>
+      <c r="B381" t="s">
+        <v>215</v>
+      </c>
+      <c r="C381" t="s">
+        <v>33</v>
+      </c>
+      <c r="D381" t="s">
+        <v>216</v>
+      </c>
+      <c r="E381" t="s">
+        <v>6</v>
+      </c>
+      <c r="F381" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B358" s="7"/>
-[...20 lines deleted...]
-      <c r="A361" s="9" t="s">
+      <c r="B383" s="7"/>
+      <c r="C383" s="7"/>
+      <c r="D383" s="7"/>
+      <c r="E383" s="7"/>
+      <c r="F383" s="7"/>
+      <c r="G383" s="7"/>
+      <c r="H383" s="7"/>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="B385" s="8"/>
+      <c r="C385" s="8"/>
+      <c r="D385" s="8"/>
+      <c r="E385" s="8"/>
+      <c r="F385" s="8"/>
+      <c r="G385" s="8"/>
+      <c r="H385" s="8"/>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B361" s="9" t="s">
+      <c r="B386" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C361" s="9" t="s">
+      <c r="C386" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D361" s="9" t="s">
+      <c r="D386" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E361" s="9" t="s">
+      <c r="E386" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F361" s="9" t="s">
+      <c r="F386" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G361" s="9" t="s">
+      <c r="G386" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H361" s="10" t="s">
+      <c r="H386" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="362" spans="1:10">
-[...9 lines deleted...]
-      <c r="D362" s="3">
+    <row r="387" spans="1:10">
+      <c r="A387" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B387" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D387" s="3">
         <v>706</v>
       </c>
-      <c r="E362" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H362" s="6" t="s">
+      <c r="E387" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F387" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G387" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="H387" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="363" spans="1:10">
-[...19 lines deleted...]
-      <c r="A366" s="14" t="s">
+    <row r="388" spans="1:10">
+      <c r="A388" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="B388" s="12"/>
+      <c r="C388" s="12"/>
+      <c r="D388" s="12"/>
+      <c r="E388" s="12"/>
+      <c r="F388" s="12"/>
+      <c r="G388" s="12"/>
+      <c r="H388" s="12"/>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B390" s="13"/>
+      <c r="C390" s="13"/>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B366" s="14" t="s">
+      <c r="B391" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C366" s="15" t="s">
+      <c r="C391" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="367" spans="1:10">
-      <c r="A367" s="16">
+    <row r="392" spans="1:10">
+      <c r="A392" s="16">
         <v>272</v>
       </c>
-      <c r="B367" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C367" s="17" t="s">
+      <c r="B392" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="C392" s="17" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="B394" s="18"/>
+      <c r="C394" s="18"/>
+      <c r="D394" s="18"/>
+      <c r="E394" s="18"/>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B395" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C395" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D395" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E395" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="21">
+        <v>4892</v>
+      </c>
+      <c r="B396" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="C396" s="21" t="s">
         <v>218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A369" s="18" t="s">
+      <c r="D396" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="E396" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="B398" s="8"/>
+      <c r="C398" s="8"/>
+      <c r="D398" s="8"/>
+      <c r="E398" s="8"/>
+      <c r="F398" s="8"/>
+      <c r="G398" s="8"/>
+      <c r="H398" s="8"/>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B399" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C399" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D399" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E399" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F399" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G399" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H399" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B400" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="B369" s="18"/>
-[...5 lines deleted...]
-      <c r="A370" s="19" t="s">
+      <c r="C400" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D400" s="3">
+        <v>706</v>
+      </c>
+      <c r="E400" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F400" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G400" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="H400" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="B401" s="12"/>
+      <c r="C401" s="12"/>
+      <c r="D401" s="12"/>
+      <c r="E401" s="12"/>
+      <c r="F401" s="12"/>
+      <c r="G401" s="12"/>
+      <c r="H401" s="12"/>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="B403" s="13"/>
+      <c r="C403" s="13"/>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B404" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C404" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="16">
+        <v>269</v>
+      </c>
+      <c r="B405" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="C405" s="17" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" s="18" t="s">
+        <v>235</v>
+      </c>
+      <c r="B407" s="18"/>
+      <c r="C407" s="18"/>
+      <c r="D407" s="18"/>
+      <c r="E407" s="18"/>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B370" s="19" t="s">
+      <c r="B408" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C370" s="19" t="s">
+      <c r="C408" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D370" s="20" t="s">
+      <c r="D408" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E370" s="19" t="s">
+      <c r="E408" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="371" spans="1:10">
-[...3 lines deleted...]
-      <c r="B371" s="21" t="s">
+    <row r="409" spans="1:10">
+      <c r="A409" s="21">
+        <v>4902</v>
+      </c>
+      <c r="B409" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C409" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D409" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="E409" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B411" s="8"/>
+      <c r="C411" s="8"/>
+      <c r="D411" s="8"/>
+      <c r="E411" s="8"/>
+      <c r="F411" s="8"/>
+      <c r="G411" s="8"/>
+      <c r="H411" s="8"/>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B412" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C412" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D412" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E412" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F412" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G412" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H412" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B413" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C413" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="C371" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D371" s="22" t="s">
+      <c r="D413" s="3">
+        <v>706</v>
+      </c>
+      <c r="E413" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F413" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G413" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H413" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="B414" s="12"/>
+      <c r="C414" s="12"/>
+      <c r="D414" s="12"/>
+      <c r="E414" s="12"/>
+      <c r="F414" s="12"/>
+      <c r="G414" s="12"/>
+      <c r="H414" s="12"/>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="B416" s="13"/>
+      <c r="C416" s="13"/>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B417" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C417" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="16">
+        <v>271</v>
+      </c>
+      <c r="B418" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="C418" s="17" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="B420" s="18"/>
+      <c r="C420" s="18"/>
+      <c r="D420" s="18"/>
+      <c r="E420" s="18"/>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B421" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C421" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D421" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E421" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="21">
+        <v>4895</v>
+      </c>
+      <c r="B422" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="C422" s="21" t="s">
         <v>218</v>
       </c>
-      <c r="E371" s="21" t="s">
+      <c r="D422" s="22" t="s">
+        <v>241</v>
+      </c>
+      <c r="E422" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="373" spans="1:10">
-      <c r="A373" s="8" t="s">
+    <row r="424" spans="1:10">
+      <c r="A424" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="B424" s="8"/>
+      <c r="C424" s="8"/>
+      <c r="D424" s="8"/>
+      <c r="E424" s="8"/>
+      <c r="F424" s="8"/>
+      <c r="G424" s="8"/>
+      <c r="H424" s="8"/>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B425" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C425" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D425" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E425" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F425" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G425" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H425" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B426" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D426" s="3">
+        <v>706</v>
+      </c>
+      <c r="E426" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="B373" s="8"/>
-[...8 lines deleted...]
-      <c r="A374" s="9" t="s">
+      <c r="F426" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G426" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H426" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="B427" s="12"/>
+      <c r="C427" s="12"/>
+      <c r="D427" s="12"/>
+      <c r="E427" s="12"/>
+      <c r="F427" s="12"/>
+      <c r="G427" s="12"/>
+      <c r="H427" s="12"/>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="B429" s="13"/>
+      <c r="C429" s="13"/>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B430" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C430" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="16">
+        <v>270</v>
+      </c>
+      <c r="B431" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="C431" s="17" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" s="18" t="s">
+        <v>248</v>
+      </c>
+      <c r="B433" s="18"/>
+      <c r="C433" s="18"/>
+      <c r="D433" s="18"/>
+      <c r="E433" s="18"/>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B434" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C434" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B374" s="9" t="s">
+      <c r="D434" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E434" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="21">
+        <v>4905</v>
+      </c>
+      <c r="B435" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="C435" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D435" s="22" t="s">
+        <v>247</v>
+      </c>
+      <c r="E435" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="B437" s="8"/>
+      <c r="C437" s="8"/>
+      <c r="D437" s="8"/>
+      <c r="E437" s="8"/>
+      <c r="F437" s="8"/>
+      <c r="G437" s="8"/>
+      <c r="H437" s="8"/>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B438" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C374" s="9" t="s">
+      <c r="C438" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D374" s="9" t="s">
+      <c r="D438" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E374" s="9" t="s">
+      <c r="E438" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F374" s="9" t="s">
+      <c r="F438" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G374" s="9" t="s">
+      <c r="G438" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H374" s="10" t="s">
+      <c r="H438" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="375" spans="1:10">
-[...9 lines deleted...]
-      <c r="D375" s="3">
+    <row r="439" spans="1:10">
+      <c r="A439" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B439" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D439" s="3">
         <v>706</v>
       </c>
-      <c r="E375" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G375" s="3" t="s">
+      <c r="E439" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F439" s="3" t="s">
         <v>222</v>
       </c>
-      <c r="H375" s="6" t="s">
+      <c r="G439" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="H439" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="376" spans="1:10">
-      <c r="A376" s="11" t="s">
+    <row r="440" spans="1:10">
+      <c r="A440" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="B440" s="12"/>
+      <c r="C440" s="12"/>
+      <c r="D440" s="12"/>
+      <c r="E440" s="12"/>
+      <c r="F440" s="12"/>
+      <c r="G440" s="12"/>
+      <c r="H440" s="12"/>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="B442" s="13"/>
+      <c r="C442" s="13"/>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B443" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C443" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="16">
+        <v>202500000000081</v>
+      </c>
+      <c r="B444" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="C444" s="17" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="18" t="s">
+        <v>258</v>
+      </c>
+      <c r="B446" s="18"/>
+      <c r="C446" s="18"/>
+      <c r="D446" s="18"/>
+      <c r="E446" s="18"/>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B447" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C447" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D447" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E447" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="21">
+        <v>5124</v>
+      </c>
+      <c r="B448" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C448" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D448" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="E448" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="B450" s="8"/>
+      <c r="C450" s="8"/>
+      <c r="D450" s="8"/>
+      <c r="E450" s="8"/>
+      <c r="F450" s="8"/>
+      <c r="G450" s="8"/>
+      <c r="H450" s="8"/>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B451" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C451" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D451" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E451" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F451" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G451" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H451" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B452" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D452" s="3">
+        <v>706</v>
+      </c>
+      <c r="E452" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F452" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G452" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="B376" s="12"/>
-[...15 lines deleted...]
-      <c r="A379" s="14" t="s">
+      <c r="H452" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="B453" s="12"/>
+      <c r="C453" s="12"/>
+      <c r="D453" s="12"/>
+      <c r="E453" s="12"/>
+      <c r="F453" s="12"/>
+      <c r="G453" s="12"/>
+      <c r="H453" s="12"/>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="B455" s="13"/>
+      <c r="C455" s="13"/>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B379" s="14" t="s">
+      <c r="B456" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C379" s="15" t="s">
+      <c r="C456" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="380" spans="1:10">
-      <c r="A380" s="16">
+    <row r="457" spans="1:10">
+      <c r="A457" s="16">
+        <v>289</v>
+      </c>
+      <c r="B457" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="C457" s="17" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="18" t="s">
+        <v>265</v>
+      </c>
+      <c r="B459" s="18"/>
+      <c r="C459" s="18"/>
+      <c r="D459" s="18"/>
+      <c r="E459" s="18"/>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B460" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C460" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D460" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E460" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" s="21">
+        <v>5360</v>
+      </c>
+      <c r="B461" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C461" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D461" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="E461" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B463" s="8"/>
+      <c r="C463" s="8"/>
+      <c r="D463" s="8"/>
+      <c r="E463" s="8"/>
+      <c r="F463" s="8"/>
+      <c r="G463" s="8"/>
+      <c r="H463" s="8"/>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B464" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C464" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D464" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E464" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F464" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G464" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H464" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B465" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D465" s="3">
+        <v>706</v>
+      </c>
+      <c r="E465" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F465" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G465" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="H465" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="B466" s="12"/>
+      <c r="C466" s="12"/>
+      <c r="D466" s="12"/>
+      <c r="E466" s="12"/>
+      <c r="F466" s="12"/>
+      <c r="G466" s="12"/>
+      <c r="H466" s="12"/>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="B468" s="13"/>
+      <c r="C468" s="13"/>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B469" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C469" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="16">
+        <v>285</v>
+      </c>
+      <c r="B470" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="C470" s="17" t="s">
         <v>269</v>
       </c>
-      <c r="B380" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A383" s="19" t="s">
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="18" t="s">
+        <v>270</v>
+      </c>
+      <c r="B472" s="18"/>
+      <c r="C472" s="18"/>
+      <c r="D472" s="18"/>
+      <c r="E472" s="18"/>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B383" s="19" t="s">
+      <c r="B473" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C383" s="19" t="s">
+      <c r="C473" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D383" s="20" t="s">
+      <c r="D473" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E383" s="19" t="s">
+      <c r="E473" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="384" spans="1:10">
-[...12 lines deleted...]
-      <c r="E384" s="21" t="s">
+    <row r="474" spans="1:10">
+      <c r="A474" s="21">
+        <v>5362</v>
+      </c>
+      <c r="B474" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C474" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D474" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="E474" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="386" spans="1:10">
-[...12 lines deleted...]
-      <c r="A387" s="9" t="s">
+    <row r="476" spans="1:10">
+      <c r="A476" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B476" s="8"/>
+      <c r="C476" s="8"/>
+      <c r="D476" s="8"/>
+      <c r="E476" s="8"/>
+      <c r="F476" s="8"/>
+      <c r="G476" s="8"/>
+      <c r="H476" s="8"/>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B387" s="9" t="s">
+      <c r="B477" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C387" s="9" t="s">
+      <c r="C477" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D387" s="9" t="s">
+      <c r="D477" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E387" s="9" t="s">
+      <c r="E477" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F387" s="9" t="s">
+      <c r="F477" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G387" s="9" t="s">
+      <c r="G477" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H387" s="10" t="s">
+      <c r="H477" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="388" spans="1:10">
-[...9 lines deleted...]
-      <c r="D388" s="3">
+    <row r="478" spans="1:10">
+      <c r="A478" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B478" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D478" s="3">
         <v>706</v>
       </c>
-      <c r="E388" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H388" s="6" t="s">
+      <c r="E478" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F478" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G478" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="H478" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="389" spans="1:10">
-[...19 lines deleted...]
-      <c r="A392" s="14" t="s">
+    <row r="479" spans="1:10">
+      <c r="A479" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="B479" s="12"/>
+      <c r="C479" s="12"/>
+      <c r="D479" s="12"/>
+      <c r="E479" s="12"/>
+      <c r="F479" s="12"/>
+      <c r="G479" s="12"/>
+      <c r="H479" s="12"/>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="B481" s="13"/>
+      <c r="C481" s="13"/>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B392" s="14" t="s">
+      <c r="B482" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C392" s="15" t="s">
+      <c r="C482" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="393" spans="1:10">
-[...20 lines deleted...]
-      <c r="A396" s="19" t="s">
+    <row r="483" spans="1:10">
+      <c r="A483" s="16">
+        <v>286</v>
+      </c>
+      <c r="B483" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="C483" s="17" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="18" t="s">
+        <v>275</v>
+      </c>
+      <c r="B485" s="18"/>
+      <c r="C485" s="18"/>
+      <c r="D485" s="18"/>
+      <c r="E485" s="18"/>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B396" s="19" t="s">
+      <c r="B486" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C396" s="19" t="s">
+      <c r="C486" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D396" s="20" t="s">
+      <c r="D486" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E396" s="19" t="s">
+      <c r="E486" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="397" spans="1:10">
-[...3 lines deleted...]
-      <c r="B397" s="21" t="s">
+    <row r="487" spans="1:10">
+      <c r="A487" s="21">
+        <v>5361</v>
+      </c>
+      <c r="B487" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C487" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D487" s="22" t="s">
+        <v>274</v>
+      </c>
+      <c r="E487" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="B489" s="8"/>
+      <c r="C489" s="8"/>
+      <c r="D489" s="8"/>
+      <c r="E489" s="8"/>
+      <c r="F489" s="8"/>
+      <c r="G489" s="8"/>
+      <c r="H489" s="8"/>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B490" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C490" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D490" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E490" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F490" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G490" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H490" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B491" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C491" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="C397" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E397" s="21" t="s">
+      <c r="D491" s="3">
+        <v>706</v>
+      </c>
+      <c r="E491" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F491" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G491" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H491" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B492" s="12"/>
+      <c r="C492" s="12"/>
+      <c r="D492" s="12"/>
+      <c r="E492" s="12"/>
+      <c r="F492" s="12"/>
+      <c r="G492" s="12"/>
+      <c r="H492" s="12"/>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="B494" s="13"/>
+      <c r="C494" s="13"/>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B495" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C495" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="16">
+        <v>288</v>
+      </c>
+      <c r="B496" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="C496" s="17" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="18" t="s">
+        <v>280</v>
+      </c>
+      <c r="B498" s="18"/>
+      <c r="C498" s="18"/>
+      <c r="D498" s="18"/>
+      <c r="E498" s="18"/>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B499" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C499" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D499" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E499" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="21">
+        <v>5359</v>
+      </c>
+      <c r="B500" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="C500" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D500" s="22" t="s">
+        <v>279</v>
+      </c>
+      <c r="E500" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="399" spans="1:10">
-[...126 lines deleted...]
-      <c r="E409" s="19" t="s">
+    <row r="503" spans="1:10">
+      <c r="A503" s="23"/>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B505" s="2"/>
+      <c r="C505" s="2"/>
+      <c r="D505" s="2"/>
+      <c r="E505" s="2"/>
+      <c r="F505" s="2"/>
+      <c r="G505" s="2"/>
+      <c r="H505" s="2"/>
+      <c r="I505" s="2"/>
+      <c r="J505" s="2"/>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B506" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C506" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D506" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E506" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F506" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G506" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...796 lines deleted...]
-      <c r="H481" s="4" t="s">
+      <c r="H506" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I481" s="5" t="s">
+      <c r="I506" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J481" s="5" t="s">
+      <c r="J506" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="482" spans="1:10">
-[...13 lines deleted...]
-      <c r="F482" s="3" t="s">
+    <row r="507" spans="1:10">
+      <c r="A507" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B507" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C507" s="3"/>
+      <c r="D507" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E507" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F507" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G482" s="3" t="s">
+      <c r="G507" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H482" s="3" t="s">
+      <c r="H507" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I482" s="6" t="s">
-[...327 lines deleted...]
-      <c r="A506" s="3" t="s">
+      <c r="I507" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="B506" s="3" t="s">
-[...48 lines deleted...]
-        <v>16</v>
+      <c r="J507" s="6" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B509" t="s">
-        <v>18</v>
+        <v>283</v>
       </c>
       <c r="C509" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D509" t="s">
-        <v>24</v>
+        <v>285</v>
       </c>
       <c r="E509" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F509" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="G509" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H509" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B510" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="C510" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D510" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="E510" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F510" t="s">
-        <v>284</v>
+        <v>121</v>
       </c>
       <c r="G510" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="H510" t="s">
-        <v>284</v>
+        <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
+        <v>27</v>
+      </c>
+      <c r="B511" t="s">
+        <v>200</v>
+      </c>
+      <c r="C511" t="s">
+        <v>28</v>
+      </c>
+      <c r="D511" t="s">
+        <v>200</v>
+      </c>
+      <c r="E511" t="s">
+        <v>29</v>
+      </c>
+      <c r="F511" t="s">
+        <v>50</v>
+      </c>
+      <c r="G511" t="s">
+        <v>31</v>
+      </c>
+      <c r="H511" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" t="s">
         <v>32</v>
       </c>
-      <c r="B511" t="s">
+      <c r="B512" t="s">
+        <v>50</v>
+      </c>
+      <c r="C512" t="s">
+        <v>33</v>
+      </c>
+      <c r="D512" t="s">
+        <v>81</v>
+      </c>
+      <c r="E512" t="s">
+        <v>6</v>
+      </c>
+      <c r="F512" t="s">
         <v>284</v>
       </c>
-      <c r="C511" t="s">
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" s="23"/>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="B517" s="2"/>
+      <c r="C517" s="2"/>
+      <c r="D517" s="2"/>
+      <c r="E517" s="2"/>
+      <c r="F517" s="2"/>
+      <c r="G517" s="2"/>
+      <c r="H517" s="2"/>
+      <c r="I517" s="2"/>
+      <c r="J517" s="2"/>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B518" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C518" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D518" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E518" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F518" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G518" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H518" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I518" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J518" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="B519" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C519" s="3"/>
+      <c r="D519" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E519" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F519" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G519" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H519" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I519" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="J519" s="6" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" t="s">
+        <v>20</v>
+      </c>
+      <c r="B521" t="s">
+        <v>288</v>
+      </c>
+      <c r="C521" t="s">
+        <v>21</v>
+      </c>
+      <c r="D521" t="s">
+        <v>285</v>
+      </c>
+      <c r="E521" t="s">
+        <v>5</v>
+      </c>
+      <c r="F521" t="s">
+        <v>76</v>
+      </c>
+      <c r="G521" t="s">
+        <v>7</v>
+      </c>
+      <c r="H521" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" t="s">
+        <v>9</v>
+      </c>
+      <c r="B522" t="s">
+        <v>18</v>
+      </c>
+      <c r="C522" t="s">
+        <v>23</v>
+      </c>
+      <c r="D522" t="s">
+        <v>24</v>
+      </c>
+      <c r="E522" t="s">
+        <v>25</v>
+      </c>
+      <c r="F522" t="s">
+        <v>26</v>
+      </c>
+      <c r="G522" t="s">
+        <v>8</v>
+      </c>
+      <c r="H522" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" t="s">
+        <v>27</v>
+      </c>
+      <c r="B523" t="s">
+        <v>289</v>
+      </c>
+      <c r="C523" t="s">
+        <v>28</v>
+      </c>
+      <c r="D523" t="s">
+        <v>289</v>
+      </c>
+      <c r="E523" t="s">
+        <v>29</v>
+      </c>
+      <c r="F523" t="s">
+        <v>50</v>
+      </c>
+      <c r="G523" t="s">
+        <v>31</v>
+      </c>
+      <c r="H523" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" t="s">
+        <v>32</v>
+      </c>
+      <c r="B524" t="s">
+        <v>50</v>
+      </c>
+      <c r="C524" t="s">
         <v>33</v>
       </c>
-      <c r="D511" t="s">
-[...2 lines deleted...]
-      <c r="E511" t="s">
+      <c r="D524" t="s">
+        <v>81</v>
+      </c>
+      <c r="E524" t="s">
         <v>6</v>
       </c>
-      <c r="F511" t="s">
+      <c r="F524" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="23"/>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="B529" s="2"/>
+      <c r="C529" s="2"/>
+      <c r="D529" s="2"/>
+      <c r="E529" s="2"/>
+      <c r="F529" s="2"/>
+      <c r="G529" s="2"/>
+      <c r="H529" s="2"/>
+      <c r="I529" s="2"/>
+      <c r="J529" s="2"/>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B530" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C530" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D530" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E530" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F530" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G530" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H530" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I530" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J530" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B531" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C531" s="3"/>
+      <c r="D531" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E531" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A513" s="7" t="s">
+      <c r="F531" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G531" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H531" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I531" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="J531" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" t="s">
+        <v>20</v>
+      </c>
+      <c r="B533" t="s">
+        <v>291</v>
+      </c>
+      <c r="C533" t="s">
+        <v>21</v>
+      </c>
+      <c r="D533" t="s">
+        <v>292</v>
+      </c>
+      <c r="E533" t="s">
+        <v>5</v>
+      </c>
+      <c r="F533" t="s">
+        <v>76</v>
+      </c>
+      <c r="G533" t="s">
+        <v>7</v>
+      </c>
+      <c r="H533" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" t="s">
+        <v>9</v>
+      </c>
+      <c r="B534" t="s">
+        <v>18</v>
+      </c>
+      <c r="C534" t="s">
+        <v>23</v>
+      </c>
+      <c r="D534" t="s">
+        <v>24</v>
+      </c>
+      <c r="E534" t="s">
+        <v>25</v>
+      </c>
+      <c r="F534" t="s">
+        <v>121</v>
+      </c>
+      <c r="G534" t="s">
+        <v>8</v>
+      </c>
+      <c r="H534" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" t="s">
+        <v>27</v>
+      </c>
+      <c r="B535" t="s">
+        <v>79</v>
+      </c>
+      <c r="C535" t="s">
+        <v>28</v>
+      </c>
+      <c r="D535" t="s">
+        <v>79</v>
+      </c>
+      <c r="E535" t="s">
+        <v>29</v>
+      </c>
+      <c r="F535" t="s">
+        <v>293</v>
+      </c>
+      <c r="G535" t="s">
+        <v>31</v>
+      </c>
+      <c r="H535" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" t="s">
+        <v>32</v>
+      </c>
+      <c r="B536" t="s">
+        <v>293</v>
+      </c>
+      <c r="C536" t="s">
+        <v>33</v>
+      </c>
+      <c r="D536" t="s">
+        <v>294</v>
+      </c>
+      <c r="E536" t="s">
+        <v>6</v>
+      </c>
+      <c r="F536" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B513" s="7"/>
-[...20 lines deleted...]
-      <c r="A516" s="9" t="s">
+      <c r="B538" s="7"/>
+      <c r="C538" s="7"/>
+      <c r="D538" s="7"/>
+      <c r="E538" s="7"/>
+      <c r="F538" s="7"/>
+      <c r="G538" s="7"/>
+      <c r="H538" s="7"/>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="B540" s="8"/>
+      <c r="C540" s="8"/>
+      <c r="D540" s="8"/>
+      <c r="E540" s="8"/>
+      <c r="F540" s="8"/>
+      <c r="G540" s="8"/>
+      <c r="H540" s="8"/>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B516" s="9" t="s">
+      <c r="B541" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C516" s="9" t="s">
+      <c r="C541" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D516" s="9" t="s">
+      <c r="D541" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E516" s="9" t="s">
+      <c r="E541" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F516" s="9" t="s">
+      <c r="F541" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G516" s="9" t="s">
+      <c r="G541" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H516" s="10" t="s">
+      <c r="H541" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="517" spans="1:10">
-[...9 lines deleted...]
-      <c r="D517" s="3">
+    <row r="542" spans="1:10">
+      <c r="A542" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B542" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D542" s="3">
         <v>600</v>
       </c>
-      <c r="E517" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H517" s="6" t="s">
+      <c r="E542" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F542" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G542" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H542" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="518" spans="1:10">
-[...19 lines deleted...]
-      <c r="A521" s="14" t="s">
+    <row r="543" spans="1:10">
+      <c r="A543" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="B543" s="12"/>
+      <c r="C543" s="12"/>
+      <c r="D543" s="12"/>
+      <c r="E543" s="12"/>
+      <c r="F543" s="12"/>
+      <c r="G543" s="12"/>
+      <c r="H543" s="12"/>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="B545" s="13"/>
+      <c r="C545" s="13"/>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B521" s="14" t="s">
+      <c r="B546" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C521" s="15" t="s">
+      <c r="C546" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="522" spans="1:10">
-      <c r="A522" s="16">
+    <row r="547" spans="1:10">
+      <c r="A547" s="16">
         <v>11852</v>
       </c>
-      <c r="B522" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A525" s="19" t="s">
+      <c r="B547" s="16" t="s">
+        <v>299</v>
+      </c>
+      <c r="C547" s="17" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="B549" s="18"/>
+      <c r="C549" s="18"/>
+      <c r="D549" s="18"/>
+      <c r="E549" s="18"/>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B525" s="19" t="s">
+      <c r="B550" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C525" s="19" t="s">
+      <c r="C550" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D525" s="20" t="s">
+      <c r="D550" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E525" s="19" t="s">
+      <c r="E550" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="526" spans="1:10">
-      <c r="A526" s="21">
+    <row r="551" spans="1:10">
+      <c r="A551" s="21">
         <v>3609</v>
       </c>
-      <c r="B526" s="21" t="s">
-[...8 lines deleted...]
-      <c r="E526" s="21" t="s">
+      <c r="B551" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="C551" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D551" s="22" t="s">
+        <v>300</v>
+      </c>
+      <c r="E551" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="528" spans="1:10">
-[...12 lines deleted...]
-      <c r="A529" s="9" t="s">
+    <row r="553" spans="1:10">
+      <c r="A553" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="B553" s="8"/>
+      <c r="C553" s="8"/>
+      <c r="D553" s="8"/>
+      <c r="E553" s="8"/>
+      <c r="F553" s="8"/>
+      <c r="G553" s="8"/>
+      <c r="H553" s="8"/>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B529" s="9" t="s">
+      <c r="B554" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C529" s="9" t="s">
+      <c r="C554" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D529" s="9" t="s">
+      <c r="D554" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E529" s="9" t="s">
+      <c r="E554" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F529" s="9" t="s">
+      <c r="F554" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G529" s="9" t="s">
+      <c r="G554" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H529" s="10" t="s">
+      <c r="H554" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="530" spans="1:10">
-[...9 lines deleted...]
-      <c r="D530" s="3">
+    <row r="555" spans="1:10">
+      <c r="A555" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B555" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C555" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D555" s="3">
         <v>600</v>
       </c>
-      <c r="E530" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H530" s="6" t="s">
+      <c r="E555" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F555" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G555" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H555" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="531" spans="1:10">
-[...12 lines deleted...]
-      <c r="A533" s="13" t="s">
+    <row r="556" spans="1:10">
+      <c r="A556" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="B556" s="12"/>
+      <c r="C556" s="12"/>
+      <c r="D556" s="12"/>
+      <c r="E556" s="12"/>
+      <c r="F556" s="12"/>
+      <c r="G556" s="12"/>
+      <c r="H556" s="12"/>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="B558" s="13"/>
+      <c r="C558" s="13"/>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B559" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C559" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="16">
+        <v>11850</v>
+      </c>
+      <c r="B560" s="16" t="s">
+        <v>299</v>
+      </c>
+      <c r="C560" s="17" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" s="18" t="s">
+        <v>307</v>
+      </c>
+      <c r="B562" s="18"/>
+      <c r="C562" s="18"/>
+      <c r="D562" s="18"/>
+      <c r="E562" s="18"/>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B563" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C563" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D563" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E563" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" s="21">
+        <v>3607</v>
+      </c>
+      <c r="B564" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="C564" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D564" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="E564" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="B566" s="8"/>
+      <c r="C566" s="8"/>
+      <c r="D566" s="8"/>
+      <c r="E566" s="8"/>
+      <c r="F566" s="8"/>
+      <c r="G566" s="8"/>
+      <c r="H566" s="8"/>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B567" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C567" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D567" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E567" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F567" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G567" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H567" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B568" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C568" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D568" s="3">
+        <v>600</v>
+      </c>
+      <c r="E568" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="B533" s="13"/>
-[...3 lines deleted...]
-      <c r="A534" s="14" t="s">
+      <c r="F568" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G568" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H568" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="B569" s="12"/>
+      <c r="C569" s="12"/>
+      <c r="D569" s="12"/>
+      <c r="E569" s="12"/>
+      <c r="F569" s="12"/>
+      <c r="G569" s="12"/>
+      <c r="H569" s="12"/>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="B571" s="13"/>
+      <c r="C571" s="13"/>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B534" s="14" t="s">
+      <c r="B572" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C534" s="15" t="s">
+      <c r="C572" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="535" spans="1:10">
-[...20 lines deleted...]
-      <c r="A538" s="19" t="s">
+    <row r="573" spans="1:10">
+      <c r="A573" s="16">
+        <v>11856</v>
+      </c>
+      <c r="B573" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C573" s="17" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B575" s="18"/>
+      <c r="C575" s="18"/>
+      <c r="D575" s="18"/>
+      <c r="E575" s="18"/>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B538" s="19" t="s">
+      <c r="B576" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C538" s="19" t="s">
+      <c r="C576" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D538" s="20" t="s">
+      <c r="D576" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E538" s="19" t="s">
+      <c r="E576" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="539" spans="1:10">
-[...12 lines deleted...]
-      <c r="E539" s="21" t="s">
+    <row r="577" spans="1:10">
+      <c r="A577" s="21">
+        <v>3611</v>
+      </c>
+      <c r="B577" s="21" t="s">
+        <v>302</v>
+      </c>
+      <c r="C577" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D577" s="22" t="s">
+        <v>312</v>
+      </c>
+      <c r="E577" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="541" spans="1:10">
-[...12 lines deleted...]
-      <c r="A542" s="9" t="s">
+    <row r="579" spans="1:10">
+      <c r="A579" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="B579" s="8"/>
+      <c r="C579" s="8"/>
+      <c r="D579" s="8"/>
+      <c r="E579" s="8"/>
+      <c r="F579" s="8"/>
+      <c r="G579" s="8"/>
+      <c r="H579" s="8"/>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B542" s="9" t="s">
+      <c r="B580" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C542" s="9" t="s">
+      <c r="C580" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D542" s="9" t="s">
+      <c r="D580" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E542" s="9" t="s">
+      <c r="E580" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F542" s="9" t="s">
+      <c r="F580" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G542" s="9" t="s">
+      <c r="G580" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H542" s="10" t="s">
+      <c r="H580" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="543" spans="1:10">
-[...9 lines deleted...]
-      <c r="D543" s="3">
+    <row r="581" spans="1:10">
+      <c r="A581" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B581" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C581" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D581" s="3">
         <v>600</v>
       </c>
-      <c r="E543" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H543" s="6" t="s">
+      <c r="E581" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F581" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G581" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H581" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="544" spans="1:10">
-[...19 lines deleted...]
-      <c r="A547" s="14" t="s">
+    <row r="582" spans="1:10">
+      <c r="A582" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="B582" s="12"/>
+      <c r="C582" s="12"/>
+      <c r="D582" s="12"/>
+      <c r="E582" s="12"/>
+      <c r="F582" s="12"/>
+      <c r="G582" s="12"/>
+      <c r="H582" s="12"/>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="B584" s="13"/>
+      <c r="C584" s="13"/>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B547" s="14" t="s">
+      <c r="B585" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C547" s="15" t="s">
+      <c r="C585" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="548" spans="1:10">
-[...20 lines deleted...]
-      <c r="A551" s="19" t="s">
+    <row r="586" spans="1:10">
+      <c r="A586" s="16">
+        <v>1765</v>
+      </c>
+      <c r="B586" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C586" s="17" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" s="18" t="s">
+        <v>322</v>
+      </c>
+      <c r="B588" s="18"/>
+      <c r="C588" s="18"/>
+      <c r="D588" s="18"/>
+      <c r="E588" s="18"/>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B551" s="19" t="s">
+      <c r="B589" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C551" s="19" t="s">
+      <c r="C589" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D551" s="20" t="s">
+      <c r="D589" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E551" s="19" t="s">
+      <c r="E589" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="552" spans="1:10">
-[...12 lines deleted...]
-      <c r="E552" s="21" t="s">
+    <row r="590" spans="1:10">
+      <c r="A590" s="21">
+        <v>3071</v>
+      </c>
+      <c r="B590" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C590" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D590" s="22" t="s">
+        <v>321</v>
+      </c>
+      <c r="E590" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="554" spans="1:10">
-[...12 lines deleted...]
-      <c r="A555" s="9" t="s">
+    <row r="592" spans="1:10">
+      <c r="A592" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="B592" s="8"/>
+      <c r="C592" s="8"/>
+      <c r="D592" s="8"/>
+      <c r="E592" s="8"/>
+      <c r="F592" s="8"/>
+      <c r="G592" s="8"/>
+      <c r="H592" s="8"/>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B555" s="9" t="s">
+      <c r="B593" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C555" s="9" t="s">
+      <c r="C593" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D555" s="9" t="s">
+      <c r="D593" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E555" s="9" t="s">
+      <c r="E593" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F555" s="9" t="s">
+      <c r="F593" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G555" s="9" t="s">
+      <c r="G593" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H555" s="10" t="s">
+      <c r="H593" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="556" spans="1:10">
-[...9 lines deleted...]
-      <c r="D556" s="3">
+    <row r="594" spans="1:10">
+      <c r="A594" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B594" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C594" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D594" s="3">
         <v>600</v>
       </c>
-      <c r="E556" s="3" t="s">
+      <c r="E594" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F556" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H556" s="6" t="s">
+      <c r="F594" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G594" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H594" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="557" spans="1:10">
-[...19 lines deleted...]
-      <c r="A560" s="14" t="s">
+    <row r="595" spans="1:10">
+      <c r="A595" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="B595" s="12"/>
+      <c r="C595" s="12"/>
+      <c r="D595" s="12"/>
+      <c r="E595" s="12"/>
+      <c r="F595" s="12"/>
+      <c r="G595" s="12"/>
+      <c r="H595" s="12"/>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B597" s="13"/>
+      <c r="C597" s="13"/>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B560" s="14" t="s">
+      <c r="B598" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C560" s="15" t="s">
+      <c r="C598" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="561" spans="1:10">
-[...20 lines deleted...]
-      <c r="A564" s="19" t="s">
+    <row r="599" spans="1:10">
+      <c r="A599" s="16">
+        <v>1760</v>
+      </c>
+      <c r="B599" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C599" s="17" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" s="18" t="s">
+        <v>327</v>
+      </c>
+      <c r="B601" s="18"/>
+      <c r="C601" s="18"/>
+      <c r="D601" s="18"/>
+      <c r="E601" s="18"/>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B564" s="19" t="s">
+      <c r="B602" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C564" s="19" t="s">
+      <c r="C602" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D564" s="20" t="s">
+      <c r="D602" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E564" s="19" t="s">
+      <c r="E602" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="565" spans="1:10">
-[...12 lines deleted...]
-      <c r="E565" s="21" t="s">
+    <row r="603" spans="1:10">
+      <c r="A603" s="21">
+        <v>3067</v>
+      </c>
+      <c r="B603" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C603" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D603" s="22" t="s">
+        <v>326</v>
+      </c>
+      <c r="E603" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="567" spans="1:10">
-      <c r="A567" s="8" t="s">
+    <row r="605" spans="1:10">
+      <c r="A605" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="B605" s="8"/>
+      <c r="C605" s="8"/>
+      <c r="D605" s="8"/>
+      <c r="E605" s="8"/>
+      <c r="F605" s="8"/>
+      <c r="G605" s="8"/>
+      <c r="H605" s="8"/>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B606" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C606" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D606" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E606" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F606" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G606" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H606" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="B567" s="8"/>
-[...8 lines deleted...]
-      <c r="A568" s="9" t="s">
+      <c r="B607" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C607" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D607" s="3">
+        <v>600</v>
+      </c>
+      <c r="E607" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F607" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G607" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H607" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="B608" s="12"/>
+      <c r="C608" s="12"/>
+      <c r="D608" s="12"/>
+      <c r="E608" s="12"/>
+      <c r="F608" s="12"/>
+      <c r="G608" s="12"/>
+      <c r="H608" s="12"/>
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="B610" s="13"/>
+      <c r="C610" s="13"/>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B611" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C611" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="16">
+        <v>1758</v>
+      </c>
+      <c r="B612" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C612" s="17" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10">
+      <c r="A614" s="18" t="s">
+        <v>331</v>
+      </c>
+      <c r="B614" s="18"/>
+      <c r="C614" s="18"/>
+      <c r="D614" s="18"/>
+      <c r="E614" s="18"/>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B615" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C615" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B568" s="9" t="s">
+      <c r="D615" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E615" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" s="21">
+        <v>3065</v>
+      </c>
+      <c r="B616" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C616" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D616" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="E616" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="B618" s="8"/>
+      <c r="C618" s="8"/>
+      <c r="D618" s="8"/>
+      <c r="E618" s="8"/>
+      <c r="F618" s="8"/>
+      <c r="G618" s="8"/>
+      <c r="H618" s="8"/>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B619" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C568" s="9" t="s">
+      <c r="C619" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D568" s="9" t="s">
+      <c r="D619" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E568" s="9" t="s">
+      <c r="E619" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F568" s="9" t="s">
+      <c r="F619" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G568" s="9" t="s">
+      <c r="G619" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H568" s="10" t="s">
+      <c r="H619" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="569" spans="1:10">
-[...9 lines deleted...]
-      <c r="D569" s="3">
+    <row r="620" spans="1:10">
+      <c r="A620" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B620" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C620" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D620" s="3">
         <v>600</v>
       </c>
-      <c r="E569" s="3" t="s">
+      <c r="E620" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F569" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H569" s="6" t="s">
+      <c r="F620" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G620" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H620" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="570" spans="1:10">
-[...12 lines deleted...]
-      <c r="A572" s="13" t="s">
+    <row r="621" spans="1:10">
+      <c r="A621" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B621" s="12"/>
+      <c r="C621" s="12"/>
+      <c r="D621" s="12"/>
+      <c r="E621" s="12"/>
+      <c r="F621" s="12"/>
+      <c r="G621" s="12"/>
+      <c r="H621" s="12"/>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="B623" s="13"/>
+      <c r="C623" s="13"/>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B624" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C624" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" s="16">
+        <v>1759</v>
+      </c>
+      <c r="B625" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C625" s="17" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10">
+      <c r="A627" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="B627" s="18"/>
+      <c r="C627" s="18"/>
+      <c r="D627" s="18"/>
+      <c r="E627" s="18"/>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B628" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C628" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D628" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E628" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" s="21">
+        <v>3066</v>
+      </c>
+      <c r="B629" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C629" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D629" s="22" t="s">
+        <v>335</v>
+      </c>
+      <c r="E629" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="B631" s="8"/>
+      <c r="C631" s="8"/>
+      <c r="D631" s="8"/>
+      <c r="E631" s="8"/>
+      <c r="F631" s="8"/>
+      <c r="G631" s="8"/>
+      <c r="H631" s="8"/>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B632" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C632" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D632" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E632" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F632" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G632" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H632" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B633" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="B572" s="13"/>
-[...3 lines deleted...]
-      <c r="A573" s="14" t="s">
+      <c r="C633" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D633" s="3">
+        <v>600</v>
+      </c>
+      <c r="E633" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F633" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G633" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="H633" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B634" s="12"/>
+      <c r="C634" s="12"/>
+      <c r="D634" s="12"/>
+      <c r="E634" s="12"/>
+      <c r="F634" s="12"/>
+      <c r="G634" s="12"/>
+      <c r="H634" s="12"/>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B636" s="13"/>
+      <c r="C636" s="13"/>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B573" s="14" t="s">
+      <c r="B637" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C573" s="15" t="s">
+      <c r="C637" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="574" spans="1:10">
-[...6 lines deleted...]
-      <c r="C574" s="17" t="s">
+    <row r="638" spans="1:10">
+      <c r="A638" s="16">
+        <v>1764</v>
+      </c>
+      <c r="B638" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C638" s="17" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="B640" s="18"/>
+      <c r="C640" s="18"/>
+      <c r="D640" s="18"/>
+      <c r="E640" s="18"/>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B641" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C641" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D641" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E641" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" s="21">
+        <v>3070</v>
+      </c>
+      <c r="B642" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C642" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D642" s="22" t="s">
+        <v>339</v>
+      </c>
+      <c r="E642" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B644" s="8"/>
+      <c r="C644" s="8"/>
+      <c r="D644" s="8"/>
+      <c r="E644" s="8"/>
+      <c r="F644" s="8"/>
+      <c r="G644" s="8"/>
+      <c r="H644" s="8"/>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B645" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C645" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D645" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E645" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F645" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G645" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H645" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B646" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C646" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D646" s="3">
+        <v>600</v>
+      </c>
+      <c r="E646" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F646" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G646" s="3" t="s">
         <v>317</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A577" s="19" t="s">
+      <c r="H646" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="B647" s="12"/>
+      <c r="C647" s="12"/>
+      <c r="D647" s="12"/>
+      <c r="E647" s="12"/>
+      <c r="F647" s="12"/>
+      <c r="G647" s="12"/>
+      <c r="H647" s="12"/>
+    </row>
+    <row r="649" spans="1:10">
+      <c r="A649" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="B649" s="13"/>
+      <c r="C649" s="13"/>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B650" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C650" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" s="16">
+        <v>1763</v>
+      </c>
+      <c r="B651" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C651" s="17" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10">
+      <c r="A653" s="18" t="s">
+        <v>345</v>
+      </c>
+      <c r="B653" s="18"/>
+      <c r="C653" s="18"/>
+      <c r="D653" s="18"/>
+      <c r="E653" s="18"/>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B577" s="19" t="s">
+      <c r="B654" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C577" s="19" t="s">
+      <c r="C654" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D577" s="20" t="s">
+      <c r="D654" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E577" s="19" t="s">
+      <c r="E654" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="578" spans="1:10">
-[...9 lines deleted...]
-      <c r="D578" s="22" t="s">
+    <row r="655" spans="1:10">
+      <c r="A655" s="21">
+        <v>3069</v>
+      </c>
+      <c r="B655" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C655" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D655" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="E655" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10">
+      <c r="A657" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="B657" s="8"/>
+      <c r="C657" s="8"/>
+      <c r="D657" s="8"/>
+      <c r="E657" s="8"/>
+      <c r="F657" s="8"/>
+      <c r="G657" s="8"/>
+      <c r="H657" s="8"/>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B658" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C658" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D658" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E658" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F658" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G658" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H658" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B659" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C659" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D659" s="3">
+        <v>600</v>
+      </c>
+      <c r="E659" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F659" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G659" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="E578" s="21" t="s">
+      <c r="H659" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B660" s="12"/>
+      <c r="C660" s="12"/>
+      <c r="D660" s="12"/>
+      <c r="E660" s="12"/>
+      <c r="F660" s="12"/>
+      <c r="G660" s="12"/>
+      <c r="H660" s="12"/>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="B662" s="13"/>
+      <c r="C662" s="13"/>
+    </row>
+    <row r="663" spans="1:10">
+      <c r="A663" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B663" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C663" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" s="16">
+        <v>1762</v>
+      </c>
+      <c r="B664" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C664" s="17" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10">
+      <c r="A666" s="18" t="s">
+        <v>349</v>
+      </c>
+      <c r="B666" s="18"/>
+      <c r="C666" s="18"/>
+      <c r="D666" s="18"/>
+      <c r="E666" s="18"/>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B667" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C667" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D667" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E667" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" s="21">
+        <v>3068</v>
+      </c>
+      <c r="B668" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C668" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D668" s="22" t="s">
+        <v>348</v>
+      </c>
+      <c r="E668" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="580" spans="1:10">
-[...12 lines deleted...]
-      <c r="A581" s="9" t="s">
+    <row r="670" spans="1:10">
+      <c r="A670" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="B670" s="8"/>
+      <c r="C670" s="8"/>
+      <c r="D670" s="8"/>
+      <c r="E670" s="8"/>
+      <c r="F670" s="8"/>
+      <c r="G670" s="8"/>
+      <c r="H670" s="8"/>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B581" s="9" t="s">
+      <c r="B671" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C581" s="9" t="s">
+      <c r="C671" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D581" s="9" t="s">
+      <c r="D671" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E581" s="9" t="s">
+      <c r="E671" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F581" s="9" t="s">
+      <c r="F671" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G581" s="9" t="s">
+      <c r="G671" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H581" s="10" t="s">
+      <c r="H671" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="582" spans="1:10">
-[...9 lines deleted...]
-      <c r="D582" s="3">
+    <row r="672" spans="1:10">
+      <c r="A672" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B672" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C672" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D672" s="3">
         <v>600</v>
       </c>
-      <c r="E582" s="3" t="s">
+      <c r="E672" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F582" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H582" s="6" t="s">
+      <c r="F672" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G672" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H672" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="583" spans="1:10">
-[...19 lines deleted...]
-      <c r="A586" s="14" t="s">
+    <row r="673" spans="1:10">
+      <c r="A673" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B673" s="12"/>
+      <c r="C673" s="12"/>
+      <c r="D673" s="12"/>
+      <c r="E673" s="12"/>
+      <c r="F673" s="12"/>
+      <c r="G673" s="12"/>
+      <c r="H673" s="12"/>
+    </row>
+    <row r="675" spans="1:10">
+      <c r="A675" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="B675" s="13"/>
+      <c r="C675" s="13"/>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B586" s="14" t="s">
+      <c r="B676" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C586" s="15" t="s">
+      <c r="C676" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="587" spans="1:10">
-[...20 lines deleted...]
-      <c r="A590" s="19" t="s">
+    <row r="677" spans="1:10">
+      <c r="A677" s="16">
+        <v>1773</v>
+      </c>
+      <c r="B677" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C677" s="17" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10">
+      <c r="A679" s="18" t="s">
+        <v>356</v>
+      </c>
+      <c r="B679" s="18"/>
+      <c r="C679" s="18"/>
+      <c r="D679" s="18"/>
+      <c r="E679" s="18"/>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B590" s="19" t="s">
+      <c r="B680" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C590" s="19" t="s">
+      <c r="C680" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D590" s="20" t="s">
+      <c r="D680" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E590" s="19" t="s">
+      <c r="E680" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="591" spans="1:10">
-[...12 lines deleted...]
-      <c r="E591" s="21" t="s">
+    <row r="681" spans="1:10">
+      <c r="A681" s="21">
+        <v>3099</v>
+      </c>
+      <c r="B681" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C681" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D681" s="22" t="s">
+        <v>355</v>
+      </c>
+      <c r="E681" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="593" spans="1:10">
-[...12 lines deleted...]
-      <c r="A594" s="9" t="s">
+    <row r="683" spans="1:10">
+      <c r="A683" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="B683" s="8"/>
+      <c r="C683" s="8"/>
+      <c r="D683" s="8"/>
+      <c r="E683" s="8"/>
+      <c r="F683" s="8"/>
+      <c r="G683" s="8"/>
+      <c r="H683" s="8"/>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B594" s="9" t="s">
+      <c r="B684" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C594" s="9" t="s">
+      <c r="C684" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D594" s="9" t="s">
+      <c r="D684" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E594" s="9" t="s">
+      <c r="E684" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F594" s="9" t="s">
+      <c r="F684" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G594" s="9" t="s">
+      <c r="G684" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H594" s="10" t="s">
+      <c r="H684" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="595" spans="1:10">
-[...9 lines deleted...]
-      <c r="D595" s="3">
+    <row r="685" spans="1:10">
+      <c r="A685" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B685" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C685" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D685" s="3">
         <v>600</v>
       </c>
-      <c r="E595" s="3" t="s">
+      <c r="E685" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F595" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H595" s="6" t="s">
+      <c r="F685" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G685" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H685" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="596" spans="1:10">
-[...19 lines deleted...]
-      <c r="A599" s="14" t="s">
+    <row r="686" spans="1:10">
+      <c r="A686" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B686" s="12"/>
+      <c r="C686" s="12"/>
+      <c r="D686" s="12"/>
+      <c r="E686" s="12"/>
+      <c r="F686" s="12"/>
+      <c r="G686" s="12"/>
+      <c r="H686" s="12"/>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="B688" s="13"/>
+      <c r="C688" s="13"/>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B599" s="14" t="s">
+      <c r="B689" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C599" s="15" t="s">
+      <c r="C689" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="600" spans="1:10">
-[...20 lines deleted...]
-      <c r="A603" s="19" t="s">
+    <row r="690" spans="1:10">
+      <c r="A690" s="16">
+        <v>1774</v>
+      </c>
+      <c r="B690" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C690" s="17" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" s="18" t="s">
+        <v>361</v>
+      </c>
+      <c r="B692" s="18"/>
+      <c r="C692" s="18"/>
+      <c r="D692" s="18"/>
+      <c r="E692" s="18"/>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B603" s="19" t="s">
+      <c r="B693" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C603" s="19" t="s">
+      <c r="C693" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D603" s="20" t="s">
+      <c r="D693" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E603" s="19" t="s">
+      <c r="E693" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="604" spans="1:10">
-[...12 lines deleted...]
-      <c r="E604" s="21" t="s">
+    <row r="694" spans="1:10">
+      <c r="A694" s="21">
+        <v>3100</v>
+      </c>
+      <c r="B694" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C694" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D694" s="22" t="s">
+        <v>360</v>
+      </c>
+      <c r="E694" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="606" spans="1:10">
-[...12 lines deleted...]
-      <c r="A607" s="9" t="s">
+    <row r="696" spans="1:10">
+      <c r="A696" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="B696" s="8"/>
+      <c r="C696" s="8"/>
+      <c r="D696" s="8"/>
+      <c r="E696" s="8"/>
+      <c r="F696" s="8"/>
+      <c r="G696" s="8"/>
+      <c r="H696" s="8"/>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B607" s="9" t="s">
+      <c r="B697" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C607" s="9" t="s">
+      <c r="C697" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D607" s="9" t="s">
+      <c r="D697" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E607" s="9" t="s">
+      <c r="E697" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F607" s="9" t="s">
+      <c r="F697" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G607" s="9" t="s">
+      <c r="G697" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H607" s="10" t="s">
+      <c r="H697" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="608" spans="1:10">
-[...9 lines deleted...]
-      <c r="D608" s="3">
+    <row r="698" spans="1:10">
+      <c r="A698" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B698" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C698" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D698" s="3">
         <v>600</v>
       </c>
-      <c r="E608" s="3" t="s">
+      <c r="E698" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F608" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H608" s="6" t="s">
+      <c r="F698" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G698" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H698" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="609" spans="1:10">
-[...19 lines deleted...]
-      <c r="A612" s="14" t="s">
+    <row r="699" spans="1:10">
+      <c r="A699" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B699" s="12"/>
+      <c r="C699" s="12"/>
+      <c r="D699" s="12"/>
+      <c r="E699" s="12"/>
+      <c r="F699" s="12"/>
+      <c r="G699" s="12"/>
+      <c r="H699" s="12"/>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="B701" s="13"/>
+      <c r="C701" s="13"/>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B612" s="14" t="s">
+      <c r="B702" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C612" s="15" t="s">
+      <c r="C702" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="613" spans="1:10">
-[...20 lines deleted...]
-      <c r="A616" s="19" t="s">
+    <row r="703" spans="1:10">
+      <c r="A703" s="16">
+        <v>1776</v>
+      </c>
+      <c r="B703" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C703" s="17" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10">
+      <c r="A705" s="18" t="s">
+        <v>365</v>
+      </c>
+      <c r="B705" s="18"/>
+      <c r="C705" s="18"/>
+      <c r="D705" s="18"/>
+      <c r="E705" s="18"/>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B616" s="19" t="s">
+      <c r="B706" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C616" s="19" t="s">
+      <c r="C706" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D616" s="20" t="s">
+      <c r="D706" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E616" s="19" t="s">
+      <c r="E706" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="617" spans="1:10">
-[...12 lines deleted...]
-      <c r="E617" s="21" t="s">
+    <row r="707" spans="1:10">
+      <c r="A707" s="21">
+        <v>3101</v>
+      </c>
+      <c r="B707" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C707" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D707" s="22" t="s">
+        <v>364</v>
+      </c>
+      <c r="E707" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="619" spans="1:10">
-[...12 lines deleted...]
-      <c r="A620" s="9" t="s">
+    <row r="709" spans="1:10">
+      <c r="A709" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B709" s="8"/>
+      <c r="C709" s="8"/>
+      <c r="D709" s="8"/>
+      <c r="E709" s="8"/>
+      <c r="F709" s="8"/>
+      <c r="G709" s="8"/>
+      <c r="H709" s="8"/>
+    </row>
+    <row r="710" spans="1:10">
+      <c r="A710" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B620" s="9" t="s">
+      <c r="B710" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C620" s="9" t="s">
+      <c r="C710" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D620" s="9" t="s">
+      <c r="D710" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E620" s="9" t="s">
+      <c r="E710" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F620" s="9" t="s">
+      <c r="F710" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G620" s="9" t="s">
+      <c r="G710" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H620" s="10" t="s">
+      <c r="H710" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="621" spans="1:10">
-[...9 lines deleted...]
-      <c r="D621" s="3">
+    <row r="711" spans="1:10">
+      <c r="A711" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B711" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C711" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D711" s="3">
         <v>600</v>
       </c>
-      <c r="E621" s="3" t="s">
+      <c r="E711" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F621" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H621" s="6" t="s">
+      <c r="F711" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G711" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H711" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="622" spans="1:10">
-[...19 lines deleted...]
-      <c r="A625" s="14" t="s">
+    <row r="712" spans="1:10">
+      <c r="A712" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B712" s="12"/>
+      <c r="C712" s="12"/>
+      <c r="D712" s="12"/>
+      <c r="E712" s="12"/>
+      <c r="F712" s="12"/>
+      <c r="G712" s="12"/>
+      <c r="H712" s="12"/>
+    </row>
+    <row r="714" spans="1:10">
+      <c r="A714" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="B714" s="13"/>
+      <c r="C714" s="13"/>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B625" s="14" t="s">
+      <c r="B715" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C625" s="15" t="s">
+      <c r="C715" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="626" spans="1:10">
-[...20 lines deleted...]
-      <c r="A629" s="19" t="s">
+    <row r="716" spans="1:10">
+      <c r="A716" s="16">
+        <v>1778</v>
+      </c>
+      <c r="B716" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C716" s="17" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="A718" s="18" t="s">
+        <v>369</v>
+      </c>
+      <c r="B718" s="18"/>
+      <c r="C718" s="18"/>
+      <c r="D718" s="18"/>
+      <c r="E718" s="18"/>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B629" s="19" t="s">
+      <c r="B719" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C629" s="19" t="s">
+      <c r="C719" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D629" s="20" t="s">
+      <c r="D719" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E629" s="19" t="s">
+      <c r="E719" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="630" spans="1:10">
-[...12 lines deleted...]
-      <c r="E630" s="21" t="s">
+    <row r="720" spans="1:10">
+      <c r="A720" s="21">
+        <v>3103</v>
+      </c>
+      <c r="B720" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C720" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D720" s="22" t="s">
+        <v>368</v>
+      </c>
+      <c r="E720" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="632" spans="1:10">
-[...12 lines deleted...]
-      <c r="A633" s="9" t="s">
+    <row r="722" spans="1:10">
+      <c r="A722" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="B722" s="8"/>
+      <c r="C722" s="8"/>
+      <c r="D722" s="8"/>
+      <c r="E722" s="8"/>
+      <c r="F722" s="8"/>
+      <c r="G722" s="8"/>
+      <c r="H722" s="8"/>
+    </row>
+    <row r="723" spans="1:10">
+      <c r="A723" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B633" s="9" t="s">
+      <c r="B723" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C633" s="9" t="s">
+      <c r="C723" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D633" s="9" t="s">
+      <c r="D723" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E633" s="9" t="s">
+      <c r="E723" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F633" s="9" t="s">
+      <c r="F723" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G633" s="9" t="s">
+      <c r="G723" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H633" s="10" t="s">
+      <c r="H723" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="634" spans="1:10">
-[...9 lines deleted...]
-      <c r="D634" s="3">
+    <row r="724" spans="1:10">
+      <c r="A724" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B724" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C724" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D724" s="3">
         <v>600</v>
       </c>
-      <c r="E634" s="3" t="s">
+      <c r="E724" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F634" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H634" s="6" t="s">
+      <c r="F724" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G724" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H724" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="635" spans="1:10">
-[...19 lines deleted...]
-      <c r="A638" s="14" t="s">
+    <row r="725" spans="1:10">
+      <c r="A725" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B725" s="12"/>
+      <c r="C725" s="12"/>
+      <c r="D725" s="12"/>
+      <c r="E725" s="12"/>
+      <c r="F725" s="12"/>
+      <c r="G725" s="12"/>
+      <c r="H725" s="12"/>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="A727" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B727" s="13"/>
+      <c r="C727" s="13"/>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B638" s="14" t="s">
+      <c r="B728" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C638" s="15" t="s">
+      <c r="C728" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="639" spans="1:10">
-[...20 lines deleted...]
-      <c r="A642" s="19" t="s">
+    <row r="729" spans="1:10">
+      <c r="A729" s="16">
+        <v>1779</v>
+      </c>
+      <c r="B729" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C729" s="17" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="A731" s="18" t="s">
+        <v>373</v>
+      </c>
+      <c r="B731" s="18"/>
+      <c r="C731" s="18"/>
+      <c r="D731" s="18"/>
+      <c r="E731" s="18"/>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B642" s="19" t="s">
+      <c r="B732" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C642" s="19" t="s">
+      <c r="C732" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D642" s="20" t="s">
+      <c r="D732" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E642" s="19" t="s">
+      <c r="E732" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="643" spans="1:10">
-[...12 lines deleted...]
-      <c r="E643" s="21" t="s">
+    <row r="733" spans="1:10">
+      <c r="A733" s="21">
+        <v>3104</v>
+      </c>
+      <c r="B733" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C733" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D733" s="22" t="s">
+        <v>372</v>
+      </c>
+      <c r="E733" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="645" spans="1:10">
-[...12 lines deleted...]
-      <c r="A646" s="9" t="s">
+    <row r="735" spans="1:10">
+      <c r="A735" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="B735" s="8"/>
+      <c r="C735" s="8"/>
+      <c r="D735" s="8"/>
+      <c r="E735" s="8"/>
+      <c r="F735" s="8"/>
+      <c r="G735" s="8"/>
+      <c r="H735" s="8"/>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="A736" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B646" s="9" t="s">
+      <c r="B736" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C646" s="9" t="s">
+      <c r="C736" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D646" s="9" t="s">
+      <c r="D736" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E646" s="9" t="s">
+      <c r="E736" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F646" s="9" t="s">
+      <c r="F736" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G646" s="9" t="s">
+      <c r="G736" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H646" s="10" t="s">
+      <c r="H736" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="647" spans="1:10">
-[...9 lines deleted...]
-      <c r="D647" s="3">
+    <row r="737" spans="1:10">
+      <c r="A737" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B737" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C737" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D737" s="3">
         <v>600</v>
       </c>
-      <c r="E647" s="3" t="s">
+      <c r="E737" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F647" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H647" s="6" t="s">
+      <c r="F737" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G737" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H737" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="648" spans="1:10">
-[...19 lines deleted...]
-      <c r="A651" s="14" t="s">
+    <row r="738" spans="1:10">
+      <c r="A738" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B738" s="12"/>
+      <c r="C738" s="12"/>
+      <c r="D738" s="12"/>
+      <c r="E738" s="12"/>
+      <c r="F738" s="12"/>
+      <c r="G738" s="12"/>
+      <c r="H738" s="12"/>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="B740" s="13"/>
+      <c r="C740" s="13"/>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B651" s="14" t="s">
+      <c r="B741" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C651" s="15" t="s">
+      <c r="C741" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="652" spans="1:10">
-[...20 lines deleted...]
-      <c r="A655" s="19" t="s">
+    <row r="742" spans="1:10">
+      <c r="A742" s="16">
+        <v>1780</v>
+      </c>
+      <c r="B742" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C742" s="17" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" s="18" t="s">
+        <v>377</v>
+      </c>
+      <c r="B744" s="18"/>
+      <c r="C744" s="18"/>
+      <c r="D744" s="18"/>
+      <c r="E744" s="18"/>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B655" s="19" t="s">
+      <c r="B745" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C655" s="19" t="s">
+      <c r="C745" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D655" s="20" t="s">
+      <c r="D745" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E655" s="19" t="s">
+      <c r="E745" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="656" spans="1:10">
-[...12 lines deleted...]
-      <c r="E656" s="21" t="s">
+    <row r="746" spans="1:10">
+      <c r="A746" s="21">
+        <v>3106</v>
+      </c>
+      <c r="B746" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C746" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D746" s="22" t="s">
+        <v>376</v>
+      </c>
+      <c r="E746" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="658" spans="1:10">
-[...12 lines deleted...]
-      <c r="A659" s="9" t="s">
+    <row r="748" spans="1:10">
+      <c r="A748" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="B748" s="8"/>
+      <c r="C748" s="8"/>
+      <c r="D748" s="8"/>
+      <c r="E748" s="8"/>
+      <c r="F748" s="8"/>
+      <c r="G748" s="8"/>
+      <c r="H748" s="8"/>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="A749" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B659" s="9" t="s">
+      <c r="B749" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C659" s="9" t="s">
+      <c r="C749" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D659" s="9" t="s">
+      <c r="D749" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E659" s="9" t="s">
+      <c r="E749" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F659" s="9" t="s">
+      <c r="F749" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G659" s="9" t="s">
+      <c r="G749" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H659" s="10" t="s">
+      <c r="H749" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="660" spans="1:10">
-[...9 lines deleted...]
-      <c r="D660" s="3">
+    <row r="750" spans="1:10">
+      <c r="A750" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B750" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C750" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D750" s="3">
         <v>600</v>
       </c>
-      <c r="E660" s="3" t="s">
+      <c r="E750" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="F660" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H660" s="6" t="s">
+      <c r="F750" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G750" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="H750" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="661" spans="1:10">
-[...19 lines deleted...]
-      <c r="A664" s="14" t="s">
+    <row r="751" spans="1:10">
+      <c r="A751" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B751" s="12"/>
+      <c r="C751" s="12"/>
+      <c r="D751" s="12"/>
+      <c r="E751" s="12"/>
+      <c r="F751" s="12"/>
+      <c r="G751" s="12"/>
+      <c r="H751" s="12"/>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="B753" s="13"/>
+      <c r="C753" s="13"/>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B664" s="14" t="s">
+      <c r="B754" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C664" s="15" t="s">
+      <c r="C754" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="665" spans="1:10">
-[...6 lines deleted...]
-      <c r="C665" s="17" t="s">
+    <row r="755" spans="1:10">
+      <c r="A755" s="16">
+        <v>1783</v>
+      </c>
+      <c r="B755" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C755" s="17" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" s="18" t="s">
+        <v>381</v>
+      </c>
+      <c r="B757" s="18"/>
+      <c r="C757" s="18"/>
+      <c r="D757" s="18"/>
+      <c r="E757" s="18"/>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B758" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C758" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D758" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E758" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" s="21">
+        <v>3108</v>
+      </c>
+      <c r="B759" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C759" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D759" s="22" t="s">
+        <v>380</v>
+      </c>
+      <c r="E759" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="B761" s="8"/>
+      <c r="C761" s="8"/>
+      <c r="D761" s="8"/>
+      <c r="E761" s="8"/>
+      <c r="F761" s="8"/>
+      <c r="G761" s="8"/>
+      <c r="H761" s="8"/>
+    </row>
+    <row r="762" spans="1:10">
+      <c r="A762" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B762" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C762" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D762" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E762" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F762" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G762" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H762" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B763" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C763" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D763" s="3">
+        <v>600</v>
+      </c>
+      <c r="E763" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F763" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G763" s="3" t="s">
         <v>351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A667" s="18" t="s">
+      <c r="H763" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" s="11" t="s">
         <v>352</v>
       </c>
-      <c r="B667" s="18"/>
-[...5 lines deleted...]
-      <c r="A668" s="19" t="s">
+      <c r="B764" s="12"/>
+      <c r="C764" s="12"/>
+      <c r="D764" s="12"/>
+      <c r="E764" s="12"/>
+      <c r="F764" s="12"/>
+      <c r="G764" s="12"/>
+      <c r="H764" s="12"/>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B766" s="13"/>
+      <c r="C766" s="13"/>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B767" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C767" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" s="16">
+        <v>1785</v>
+      </c>
+      <c r="B768" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C768" s="17" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="770" spans="1:10">
+      <c r="A770" s="18" t="s">
+        <v>385</v>
+      </c>
+      <c r="B770" s="18"/>
+      <c r="C770" s="18"/>
+      <c r="D770" s="18"/>
+      <c r="E770" s="18"/>
+    </row>
+    <row r="771" spans="1:10">
+      <c r="A771" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B668" s="19" t="s">
+      <c r="B771" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C668" s="19" t="s">
+      <c r="C771" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D668" s="20" t="s">
+      <c r="D771" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E668" s="19" t="s">
+      <c r="E771" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="669" spans="1:10">
-[...9 lines deleted...]
-      <c r="D669" s="22" t="s">
+    <row r="772" spans="1:10">
+      <c r="A772" s="21">
+        <v>3110</v>
+      </c>
+      <c r="B772" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C772" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D772" s="22" t="s">
+        <v>384</v>
+      </c>
+      <c r="E772" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="B774" s="8"/>
+      <c r="C774" s="8"/>
+      <c r="D774" s="8"/>
+      <c r="E774" s="8"/>
+      <c r="F774" s="8"/>
+      <c r="G774" s="8"/>
+      <c r="H774" s="8"/>
+    </row>
+    <row r="775" spans="1:10">
+      <c r="A775" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B775" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C775" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D775" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E775" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F775" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G775" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H775" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="B776" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C776" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D776" s="3">
+        <v>600</v>
+      </c>
+      <c r="E776" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F776" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G776" s="3" t="s">
         <v>351</v>
       </c>
-      <c r="E669" s="21" t="s">
+      <c r="H776" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="777" spans="1:10">
+      <c r="A777" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B777" s="12"/>
+      <c r="C777" s="12"/>
+      <c r="D777" s="12"/>
+      <c r="E777" s="12"/>
+      <c r="F777" s="12"/>
+      <c r="G777" s="12"/>
+      <c r="H777" s="12"/>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="B779" s="13"/>
+      <c r="C779" s="13"/>
+    </row>
+    <row r="780" spans="1:10">
+      <c r="A780" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B780" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C780" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" s="16">
+        <v>1786</v>
+      </c>
+      <c r="B781" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C781" s="17" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="783" spans="1:10">
+      <c r="A783" s="18" t="s">
+        <v>389</v>
+      </c>
+      <c r="B783" s="18"/>
+      <c r="C783" s="18"/>
+      <c r="D783" s="18"/>
+      <c r="E783" s="18"/>
+    </row>
+    <row r="784" spans="1:10">
+      <c r="A784" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B784" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C784" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D784" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E784" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" s="21">
+        <v>3112</v>
+      </c>
+      <c r="B785" s="21" t="s">
+        <v>357</v>
+      </c>
+      <c r="C785" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="D785" s="22" t="s">
+        <v>388</v>
+      </c>
+      <c r="E785" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="671" spans="1:10">
-[...126 lines deleted...]
-      <c r="E681" s="19" t="s">
+    <row r="788" spans="1:10">
+      <c r="A788" s="23"/>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B790" s="2"/>
+      <c r="C790" s="2"/>
+      <c r="D790" s="2"/>
+      <c r="E790" s="2"/>
+      <c r="F790" s="2"/>
+      <c r="G790" s="2"/>
+      <c r="H790" s="2"/>
+      <c r="I790" s="2"/>
+      <c r="J790" s="2"/>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B791" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C791" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D791" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E791" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F791" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G791" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...144 lines deleted...]
-      <c r="E694" s="19" t="s">
+      <c r="H791" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I791" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J791" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B792" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C792" s="3"/>
+      <c r="D792" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E792" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F792" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G792" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H792" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I792" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="J792" s="6" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="794" spans="1:10">
+      <c r="A794" t="s">
+        <v>20</v>
+      </c>
+      <c r="B794" t="s">
+        <v>391</v>
+      </c>
+      <c r="C794" t="s">
+        <v>21</v>
+      </c>
+      <c r="D794" t="s">
+        <v>395</v>
+      </c>
+      <c r="E794" t="s">
+        <v>5</v>
+      </c>
+      <c r="F794" t="s">
+        <v>76</v>
+      </c>
+      <c r="G794" t="s">
+        <v>7</v>
+      </c>
+      <c r="H794" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="795" spans="1:10">
+      <c r="A795" t="s">
+        <v>9</v>
+      </c>
+      <c r="B795" t="s">
+        <v>18</v>
+      </c>
+      <c r="C795" t="s">
+        <v>23</v>
+      </c>
+      <c r="D795" t="s">
+        <v>24</v>
+      </c>
+      <c r="E795" t="s">
+        <v>25</v>
+      </c>
+      <c r="F795" t="s">
+        <v>26</v>
+      </c>
+      <c r="G795" t="s">
         <v>8</v>
       </c>
-    </row>
-[...997 lines deleted...]
-      <c r="E778" s="3" t="s">
+      <c r="H795" t="s">
         <v>393</v>
-      </c>
-[...170 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B796" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="C796" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D796" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="E796" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="F796" t="s">
-        <v>70</v>
+        <v>396</v>
       </c>
       <c r="G796" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="H796" t="s">
-        <v>72</v>
+        <v>396</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" t="s">
+        <v>32</v>
+      </c>
+      <c r="B797" t="s">
+        <v>396</v>
+      </c>
+      <c r="C797" t="s">
+        <v>33</v>
+      </c>
+      <c r="D797" t="s">
+        <v>397</v>
+      </c>
+      <c r="E797" t="s">
+        <v>6</v>
+      </c>
+      <c r="F797" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B799" s="7"/>
+      <c r="C799" s="7"/>
+      <c r="D799" s="7"/>
+      <c r="E799" s="7"/>
+      <c r="F799" s="7"/>
+      <c r="G799" s="7"/>
+      <c r="H799" s="7"/>
+    </row>
+    <row r="801" spans="1:10">
+      <c r="A801" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="B801" s="8"/>
+      <c r="C801" s="8"/>
+      <c r="D801" s="8"/>
+      <c r="E801" s="8"/>
+      <c r="F801" s="8"/>
+      <c r="G801" s="8"/>
+      <c r="H801" s="8"/>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B802" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C802" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D802" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E802" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F802" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G802" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H802" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="B803" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C803" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D803" s="3">
+        <v>632</v>
+      </c>
+      <c r="E803" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F803" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G803" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="H803" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="B804" s="12"/>
+      <c r="C804" s="12"/>
+      <c r="D804" s="12"/>
+      <c r="E804" s="12"/>
+      <c r="F804" s="12"/>
+      <c r="G804" s="12"/>
+      <c r="H804" s="12"/>
+    </row>
+    <row r="806" spans="1:10">
+      <c r="A806" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="B806" s="13"/>
+      <c r="C806" s="13"/>
+    </row>
+    <row r="807" spans="1:10">
+      <c r="A807" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B807" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C807" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" s="16">
+        <v>851</v>
+      </c>
+      <c r="B808" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="C808" s="17" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="810" spans="1:10">
+      <c r="A810" s="18" t="s">
+        <v>407</v>
+      </c>
+      <c r="B810" s="18"/>
+      <c r="C810" s="18"/>
+      <c r="D810" s="18"/>
+      <c r="E810" s="18"/>
+    </row>
+    <row r="811" spans="1:10">
+      <c r="A811" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B811" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C811" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D811" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E811" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" s="21">
+        <v>5172</v>
+      </c>
+      <c r="B812" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="C812" s="21" t="s">
+        <v>399</v>
+      </c>
+      <c r="D812" s="22" t="s">
+        <v>396</v>
+      </c>
+      <c r="E812" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" s="23"/>
+    </row>
+    <row r="817" spans="1:10">
+      <c r="A817" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B817" s="2"/>
+      <c r="C817" s="2"/>
+      <c r="D817" s="2"/>
+      <c r="E817" s="2"/>
+      <c r="F817" s="2"/>
+      <c r="G817" s="2"/>
+      <c r="H817" s="2"/>
+      <c r="I817" s="2"/>
+      <c r="J817" s="2"/>
+    </row>
+    <row r="818" spans="1:10">
+      <c r="A818" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B818" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C818" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D818" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E818" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F818" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G818" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H818" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B797" t="s">
+      <c r="I818" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J818" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="819" spans="1:10">
+      <c r="A819" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B819" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="C819" s="3"/>
+      <c r="D819" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E819" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="F819" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G819" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H819" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C797" t="s">
+      <c r="I819" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="J819" s="6" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="821" spans="1:10">
+      <c r="A821" t="s">
+        <v>20</v>
+      </c>
+      <c r="B821" t="s">
+        <v>411</v>
+      </c>
+      <c r="C821" t="s">
+        <v>21</v>
+      </c>
+      <c r="D821" t="s">
+        <v>414</v>
+      </c>
+      <c r="E821" t="s">
+        <v>5</v>
+      </c>
+      <c r="F821" t="s">
+        <v>76</v>
+      </c>
+      <c r="G821" t="s">
+        <v>7</v>
+      </c>
+      <c r="H821" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="822" spans="1:10">
+      <c r="A822" t="s">
+        <v>9</v>
+      </c>
+      <c r="B822" t="s">
+        <v>18</v>
+      </c>
+      <c r="C822" t="s">
         <v>23</v>
       </c>
-      <c r="D797" t="s">
+      <c r="D822" t="s">
         <v>24</v>
       </c>
-      <c r="E797" t="s">
+      <c r="E822" t="s">
         <v>25</v>
       </c>
-      <c r="F797" t="s">
+      <c r="F822" t="s">
         <v>26</v>
       </c>
-      <c r="G797" t="s">
+      <c r="G822" t="s">
         <v>8</v>
       </c>
-      <c r="H797" t="s">
-[...4 lines deleted...]
-      <c r="A798" t="s">
+      <c r="H822" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="823" spans="1:10">
+      <c r="A823" t="s">
         <v>27</v>
       </c>
-      <c r="B798" t="s">
-[...2 lines deleted...]
-      <c r="C798" t="s">
+      <c r="B823" t="s">
+        <v>413</v>
+      </c>
+      <c r="C823" t="s">
         <v>28</v>
       </c>
-      <c r="D798" t="s">
-[...2 lines deleted...]
-      <c r="E798" t="s">
+      <c r="D823" t="s">
+        <v>413</v>
+      </c>
+      <c r="E823" t="s">
         <v>29</v>
       </c>
-      <c r="F798" t="s">
-[...2 lines deleted...]
-      <c r="G798" t="s">
+      <c r="F823" t="s">
+        <v>415</v>
+      </c>
+      <c r="G823" t="s">
         <v>31</v>
       </c>
-      <c r="H798" t="s">
-[...4 lines deleted...]
-      <c r="A799" t="s">
+      <c r="H823" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="824" spans="1:10">
+      <c r="A824" t="s">
         <v>32</v>
       </c>
-      <c r="B799" t="s">
-[...2 lines deleted...]
-      <c r="C799" t="s">
+      <c r="B824" t="s">
+        <v>415</v>
+      </c>
+      <c r="C824" t="s">
         <v>33</v>
       </c>
-      <c r="D799" t="s">
-[...2 lines deleted...]
-      <c r="E799" t="s">
+      <c r="D824" t="s">
+        <v>416</v>
+      </c>
+      <c r="E824" t="s">
         <v>6</v>
       </c>
-      <c r="F799" t="s">
-[...4 lines deleted...]
-      <c r="A801" s="7" t="s">
+      <c r="F824" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="826" spans="1:10">
+      <c r="A826" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B801" s="7"/>
-[...20 lines deleted...]
-      <c r="A804" s="9" t="s">
+      <c r="B826" s="7"/>
+      <c r="C826" s="7"/>
+      <c r="D826" s="7"/>
+      <c r="E826" s="7"/>
+      <c r="F826" s="7"/>
+      <c r="G826" s="7"/>
+      <c r="H826" s="7"/>
+    </row>
+    <row r="828" spans="1:10">
+      <c r="A828" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="B828" s="8"/>
+      <c r="C828" s="8"/>
+      <c r="D828" s="8"/>
+      <c r="E828" s="8"/>
+      <c r="F828" s="8"/>
+      <c r="G828" s="8"/>
+      <c r="H828" s="8"/>
+    </row>
+    <row r="829" spans="1:10">
+      <c r="A829" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B804" s="9" t="s">
+      <c r="B829" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C804" s="9" t="s">
+      <c r="C829" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D804" s="9" t="s">
+      <c r="D829" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E804" s="9" t="s">
+      <c r="E829" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F804" s="9" t="s">
+      <c r="F829" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G804" s="9" t="s">
+      <c r="G829" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H804" s="10" t="s">
+      <c r="H829" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="805" spans="1:10">
-[...9 lines deleted...]
-      <c r="D805" s="3">
+    <row r="830" spans="1:10">
+      <c r="A830" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B830" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C830" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D830" s="3">
         <v>621</v>
       </c>
-      <c r="E805" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H805" s="6" t="s">
+      <c r="E830" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F830" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G830" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H830" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="806" spans="1:10">
-[...19 lines deleted...]
-      <c r="A809" s="14" t="s">
+    <row r="831" spans="1:10">
+      <c r="A831" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="B831" s="12"/>
+      <c r="C831" s="12"/>
+      <c r="D831" s="12"/>
+      <c r="E831" s="12"/>
+      <c r="F831" s="12"/>
+      <c r="G831" s="12"/>
+      <c r="H831" s="12"/>
+    </row>
+    <row r="833" spans="1:10">
+      <c r="A833" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="B833" s="13"/>
+      <c r="C833" s="13"/>
+    </row>
+    <row r="834" spans="1:10">
+      <c r="A834" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B809" s="14" t="s">
+      <c r="B834" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C809" s="15" t="s">
+      <c r="C834" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="810" spans="1:10">
-      <c r="A810" s="16">
+    <row r="835" spans="1:10">
+      <c r="A835" s="16">
         <v>11556</v>
       </c>
-      <c r="B810" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A813" s="19" t="s">
+      <c r="B835" s="16" t="s">
+        <v>420</v>
+      </c>
+      <c r="C835" s="17" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="837" spans="1:10">
+      <c r="A837" s="18" t="s">
+        <v>422</v>
+      </c>
+      <c r="B837" s="18"/>
+      <c r="C837" s="18"/>
+      <c r="D837" s="18"/>
+      <c r="E837" s="18"/>
+    </row>
+    <row r="838" spans="1:10">
+      <c r="A838" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B813" s="19" t="s">
+      <c r="B838" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C813" s="19" t="s">
+      <c r="C838" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D813" s="20" t="s">
+      <c r="D838" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E813" s="19" t="s">
+      <c r="E838" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="814" spans="1:10">
-      <c r="A814" s="21">
+    <row r="839" spans="1:10">
+      <c r="A839" s="21">
         <v>726</v>
       </c>
-      <c r="B814" s="21" t="s">
+      <c r="B839" s="21" t="s">
+        <v>423</v>
+      </c>
+      <c r="C839" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D839" s="22" t="s">
+        <v>421</v>
+      </c>
+      <c r="E839" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="841" spans="1:10">
+      <c r="A841" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="B841" s="8"/>
+      <c r="C841" s="8"/>
+      <c r="D841" s="8"/>
+      <c r="E841" s="8"/>
+      <c r="F841" s="8"/>
+      <c r="G841" s="8"/>
+      <c r="H841" s="8"/>
+    </row>
+    <row r="842" spans="1:10">
+      <c r="A842" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B842" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C842" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D842" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E842" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F842" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G842" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H842" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="843" spans="1:10">
+      <c r="A843" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B843" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C843" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D843" s="3">
+        <v>621</v>
+      </c>
+      <c r="E843" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F843" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G843" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H843" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="844" spans="1:10">
+      <c r="A844" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="B844" s="12"/>
+      <c r="C844" s="12"/>
+      <c r="D844" s="12"/>
+      <c r="E844" s="12"/>
+      <c r="F844" s="12"/>
+      <c r="G844" s="12"/>
+      <c r="H844" s="12"/>
+    </row>
+    <row r="846" spans="1:10">
+      <c r="A846" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="B846" s="13"/>
+      <c r="C846" s="13"/>
+    </row>
+    <row r="847" spans="1:10">
+      <c r="A847" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B847" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C847" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="848" spans="1:10">
+      <c r="A848" s="16">
+        <v>11413</v>
+      </c>
+      <c r="B848" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C848" s="17" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="850" spans="1:10">
+      <c r="A850" s="18" t="s">
+        <v>430</v>
+      </c>
+      <c r="B850" s="18"/>
+      <c r="C850" s="18"/>
+      <c r="D850" s="18"/>
+      <c r="E850" s="18"/>
+    </row>
+    <row r="851" spans="1:10">
+      <c r="A851" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B851" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C851" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D851" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E851" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="852" spans="1:10">
+      <c r="A852" s="21">
+        <v>6411</v>
+      </c>
+      <c r="B852" s="21" t="s">
         <v>414</v>
       </c>
-      <c r="C814" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E814" s="21" t="s">
+      <c r="C852" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D852" s="22" t="s">
+        <v>429</v>
+      </c>
+      <c r="E852" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="816" spans="1:10">
-[...12 lines deleted...]
-      <c r="A817" s="9" t="s">
+    <row r="854" spans="1:10">
+      <c r="A854" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="B854" s="8"/>
+      <c r="C854" s="8"/>
+      <c r="D854" s="8"/>
+      <c r="E854" s="8"/>
+      <c r="F854" s="8"/>
+      <c r="G854" s="8"/>
+      <c r="H854" s="8"/>
+    </row>
+    <row r="855" spans="1:10">
+      <c r="A855" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B817" s="9" t="s">
+      <c r="B855" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C817" s="9" t="s">
+      <c r="C855" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D817" s="9" t="s">
+      <c r="D855" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E817" s="9" t="s">
+      <c r="E855" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F817" s="9" t="s">
+      <c r="F855" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G817" s="9" t="s">
+      <c r="G855" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H817" s="10" t="s">
+      <c r="H855" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="818" spans="1:10">
-[...9 lines deleted...]
-      <c r="D818" s="3">
+    <row r="856" spans="1:10">
+      <c r="A856" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B856" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C856" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D856" s="3">
         <v>621</v>
       </c>
-      <c r="E818" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H818" s="6" t="s">
+      <c r="E856" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F856" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G856" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H856" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="819" spans="1:10">
-[...19 lines deleted...]
-      <c r="A822" s="14" t="s">
+    <row r="857" spans="1:10">
+      <c r="A857" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="B857" s="12"/>
+      <c r="C857" s="12"/>
+      <c r="D857" s="12"/>
+      <c r="E857" s="12"/>
+      <c r="F857" s="12"/>
+      <c r="G857" s="12"/>
+      <c r="H857" s="12"/>
+    </row>
+    <row r="859" spans="1:10">
+      <c r="A859" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="B859" s="13"/>
+      <c r="C859" s="13"/>
+    </row>
+    <row r="860" spans="1:10">
+      <c r="A860" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B822" s="14" t="s">
+      <c r="B860" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C822" s="15" t="s">
+      <c r="C860" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="823" spans="1:10">
-[...20 lines deleted...]
-      <c r="A826" s="19" t="s">
+    <row r="861" spans="1:10">
+      <c r="A861" s="16">
+        <v>11412</v>
+      </c>
+      <c r="B861" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C861" s="17" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="863" spans="1:10">
+      <c r="A863" s="18" t="s">
+        <v>434</v>
+      </c>
+      <c r="B863" s="18"/>
+      <c r="C863" s="18"/>
+      <c r="D863" s="18"/>
+      <c r="E863" s="18"/>
+    </row>
+    <row r="864" spans="1:10">
+      <c r="A864" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B826" s="19" t="s">
+      <c r="B864" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C826" s="19" t="s">
+      <c r="C864" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D826" s="20" t="s">
+      <c r="D864" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E826" s="19" t="s">
+      <c r="E864" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="827" spans="1:10">
-[...12 lines deleted...]
-      <c r="E827" s="21" t="s">
+    <row r="865" spans="1:10">
+      <c r="A865" s="21">
+        <v>6413</v>
+      </c>
+      <c r="B865" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C865" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D865" s="22" t="s">
+        <v>433</v>
+      </c>
+      <c r="E865" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="829" spans="1:10">
-[...12 lines deleted...]
-      <c r="A830" s="9" t="s">
+    <row r="867" spans="1:10">
+      <c r="A867" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="B867" s="8"/>
+      <c r="C867" s="8"/>
+      <c r="D867" s="8"/>
+      <c r="E867" s="8"/>
+      <c r="F867" s="8"/>
+      <c r="G867" s="8"/>
+      <c r="H867" s="8"/>
+    </row>
+    <row r="868" spans="1:10">
+      <c r="A868" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B830" s="9" t="s">
+      <c r="B868" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C830" s="9" t="s">
+      <c r="C868" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D830" s="9" t="s">
+      <c r="D868" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E830" s="9" t="s">
+      <c r="E868" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F830" s="9" t="s">
+      <c r="F868" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G830" s="9" t="s">
+      <c r="G868" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H830" s="10" t="s">
+      <c r="H868" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="831" spans="1:10">
-[...9 lines deleted...]
-      <c r="D831" s="3">
+    <row r="869" spans="1:10">
+      <c r="A869" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B869" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C869" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D869" s="3">
         <v>621</v>
       </c>
-      <c r="E831" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H831" s="6" t="s">
+      <c r="E869" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="F869" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G869" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H869" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="832" spans="1:10">
-[...19 lines deleted...]
-      <c r="A835" s="14" t="s">
+    <row r="870" spans="1:10">
+      <c r="A870" s="11" t="s">
+        <v>436</v>
+      </c>
+      <c r="B870" s="12"/>
+      <c r="C870" s="12"/>
+      <c r="D870" s="12"/>
+      <c r="E870" s="12"/>
+      <c r="F870" s="12"/>
+      <c r="G870" s="12"/>
+      <c r="H870" s="12"/>
+    </row>
+    <row r="872" spans="1:10">
+      <c r="A872" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="B872" s="13"/>
+      <c r="C872" s="13"/>
+    </row>
+    <row r="873" spans="1:10">
+      <c r="A873" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B835" s="14" t="s">
+      <c r="B873" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C835" s="15" t="s">
+      <c r="C873" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="836" spans="1:10">
-[...20 lines deleted...]
-      <c r="A839" s="19" t="s">
+    <row r="874" spans="1:10">
+      <c r="A874" s="16">
+        <v>11411</v>
+      </c>
+      <c r="B874" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C874" s="17" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="876" spans="1:10">
+      <c r="A876" s="18" t="s">
+        <v>439</v>
+      </c>
+      <c r="B876" s="18"/>
+      <c r="C876" s="18"/>
+      <c r="D876" s="18"/>
+      <c r="E876" s="18"/>
+    </row>
+    <row r="877" spans="1:10">
+      <c r="A877" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B839" s="19" t="s">
+      <c r="B877" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C839" s="19" t="s">
+      <c r="C877" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D839" s="20" t="s">
+      <c r="D877" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E839" s="19" t="s">
+      <c r="E877" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="840" spans="1:10">
-[...12 lines deleted...]
-      <c r="E840" s="21" t="s">
+    <row r="878" spans="1:10">
+      <c r="A878" s="21">
+        <v>6415</v>
+      </c>
+      <c r="B878" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C878" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D878" s="22" t="s">
+        <v>438</v>
+      </c>
+      <c r="E878" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="842" spans="1:10">
-[...12 lines deleted...]
-      <c r="A843" s="9" t="s">
+    <row r="880" spans="1:10">
+      <c r="A880" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="B880" s="8"/>
+      <c r="C880" s="8"/>
+      <c r="D880" s="8"/>
+      <c r="E880" s="8"/>
+      <c r="F880" s="8"/>
+      <c r="G880" s="8"/>
+      <c r="H880" s="8"/>
+    </row>
+    <row r="881" spans="1:10">
+      <c r="A881" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B843" s="9" t="s">
+      <c r="B881" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C843" s="9" t="s">
+      <c r="C881" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D843" s="9" t="s">
+      <c r="D881" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E843" s="9" t="s">
+      <c r="E881" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F843" s="9" t="s">
+      <c r="F881" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G843" s="9" t="s">
+      <c r="G881" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H843" s="10" t="s">
+      <c r="H881" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="844" spans="1:10">
-[...9 lines deleted...]
-      <c r="D844" s="3">
+    <row r="882" spans="1:10">
+      <c r="A882" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B882" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C882" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D882" s="3">
         <v>621</v>
       </c>
-      <c r="E844" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H844" s="6" t="s">
+      <c r="E882" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F882" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G882" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H882" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="845" spans="1:10">
-[...12 lines deleted...]
-      <c r="A847" s="13" t="s">
+    <row r="883" spans="1:10">
+      <c r="A883" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="B883" s="12"/>
+      <c r="C883" s="12"/>
+      <c r="D883" s="12"/>
+      <c r="E883" s="12"/>
+      <c r="F883" s="12"/>
+      <c r="G883" s="12"/>
+      <c r="H883" s="12"/>
+    </row>
+    <row r="885" spans="1:10">
+      <c r="A885" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="B885" s="13"/>
+      <c r="C885" s="13"/>
+    </row>
+    <row r="886" spans="1:10">
+      <c r="A886" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B886" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C886" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="887" spans="1:10">
+      <c r="A887" s="16">
+        <v>11415</v>
+      </c>
+      <c r="B887" s="16" t="s">
         <v>428</v>
       </c>
-      <c r="B847" s="13"/>
-[...3 lines deleted...]
-      <c r="A848" s="14" t="s">
+      <c r="C887" s="17" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="889" spans="1:10">
+      <c r="A889" s="18" t="s">
+        <v>444</v>
+      </c>
+      <c r="B889" s="18"/>
+      <c r="C889" s="18"/>
+      <c r="D889" s="18"/>
+      <c r="E889" s="18"/>
+    </row>
+    <row r="890" spans="1:10">
+      <c r="A890" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B890" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C890" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D890" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E890" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="891" spans="1:10">
+      <c r="A891" s="21">
+        <v>6407</v>
+      </c>
+      <c r="B891" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C891" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D891" s="22" t="s">
+        <v>443</v>
+      </c>
+      <c r="E891" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="893" spans="1:10">
+      <c r="A893" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B893" s="8"/>
+      <c r="C893" s="8"/>
+      <c r="D893" s="8"/>
+      <c r="E893" s="8"/>
+      <c r="F893" s="8"/>
+      <c r="G893" s="8"/>
+      <c r="H893" s="8"/>
+    </row>
+    <row r="894" spans="1:10">
+      <c r="A894" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B894" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C894" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D894" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E894" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F894" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G894" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H894" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="895" spans="1:10">
+      <c r="A895" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B895" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C895" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D895" s="3">
+        <v>621</v>
+      </c>
+      <c r="E895" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F895" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G895" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H895" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="896" spans="1:10">
+      <c r="A896" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="B896" s="12"/>
+      <c r="C896" s="12"/>
+      <c r="D896" s="12"/>
+      <c r="E896" s="12"/>
+      <c r="F896" s="12"/>
+      <c r="G896" s="12"/>
+      <c r="H896" s="12"/>
+    </row>
+    <row r="898" spans="1:10">
+      <c r="A898" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="B898" s="13"/>
+      <c r="C898" s="13"/>
+    </row>
+    <row r="899" spans="1:10">
+      <c r="A899" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B848" s="14" t="s">
+      <c r="B899" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C848" s="15" t="s">
+      <c r="C899" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="849" spans="1:10">
-[...20 lines deleted...]
-      <c r="A852" s="19" t="s">
+    <row r="900" spans="1:10">
+      <c r="A900" s="16">
+        <v>11417</v>
+      </c>
+      <c r="B900" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C900" s="17" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="902" spans="1:10">
+      <c r="A902" s="18" t="s">
+        <v>449</v>
+      </c>
+      <c r="B902" s="18"/>
+      <c r="C902" s="18"/>
+      <c r="D902" s="18"/>
+      <c r="E902" s="18"/>
+    </row>
+    <row r="903" spans="1:10">
+      <c r="A903" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B852" s="19" t="s">
+      <c r="B903" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C852" s="19" t="s">
+      <c r="C903" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D852" s="20" t="s">
+      <c r="D903" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E852" s="19" t="s">
+      <c r="E903" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="853" spans="1:10">
-[...12 lines deleted...]
-      <c r="E853" s="21" t="s">
+    <row r="904" spans="1:10">
+      <c r="A904" s="21">
+        <v>6402</v>
+      </c>
+      <c r="B904" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C904" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D904" s="22" t="s">
+        <v>448</v>
+      </c>
+      <c r="E904" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="855" spans="1:10">
-[...12 lines deleted...]
-      <c r="A856" s="9" t="s">
+    <row r="906" spans="1:10">
+      <c r="A906" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="B906" s="8"/>
+      <c r="C906" s="8"/>
+      <c r="D906" s="8"/>
+      <c r="E906" s="8"/>
+      <c r="F906" s="8"/>
+      <c r="G906" s="8"/>
+      <c r="H906" s="8"/>
+    </row>
+    <row r="907" spans="1:10">
+      <c r="A907" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B856" s="9" t="s">
+      <c r="B907" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C856" s="9" t="s">
+      <c r="C907" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D856" s="9" t="s">
+      <c r="D907" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E856" s="9" t="s">
+      <c r="E907" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F856" s="9" t="s">
+      <c r="F907" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G856" s="9" t="s">
+      <c r="G907" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H856" s="10" t="s">
+      <c r="H907" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="857" spans="1:10">
-[...6 lines deleted...]
-      <c r="C857" s="3" t="s">
+    <row r="908" spans="1:10">
+      <c r="A908" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B908" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C908" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D908" s="3">
+        <v>621</v>
+      </c>
+      <c r="E908" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F908" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G908" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H908" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="909" spans="1:10">
+      <c r="A909" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="B909" s="12"/>
+      <c r="C909" s="12"/>
+      <c r="D909" s="12"/>
+      <c r="E909" s="12"/>
+      <c r="F909" s="12"/>
+      <c r="G909" s="12"/>
+      <c r="H909" s="12"/>
+    </row>
+    <row r="911" spans="1:10">
+      <c r="A911" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="B911" s="13"/>
+      <c r="C911" s="13"/>
+    </row>
+    <row r="912" spans="1:10">
+      <c r="A912" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B912" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C912" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="913" spans="1:10">
+      <c r="A913" s="16">
+        <v>11416</v>
+      </c>
+      <c r="B913" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C913" s="17" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="915" spans="1:10">
+      <c r="A915" s="18" t="s">
+        <v>453</v>
+      </c>
+      <c r="B915" s="18"/>
+      <c r="C915" s="18"/>
+      <c r="D915" s="18"/>
+      <c r="E915" s="18"/>
+    </row>
+    <row r="916" spans="1:10">
+      <c r="A916" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B916" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C916" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D916" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E916" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="917" spans="1:10">
+      <c r="A917" s="21">
+        <v>6404</v>
+      </c>
+      <c r="B917" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C917" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D917" s="22" t="s">
+        <v>452</v>
+      </c>
+      <c r="E917" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="919" spans="1:10">
+      <c r="A919" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="B919" s="8"/>
+      <c r="C919" s="8"/>
+      <c r="D919" s="8"/>
+      <c r="E919" s="8"/>
+      <c r="F919" s="8"/>
+      <c r="G919" s="8"/>
+      <c r="H919" s="8"/>
+    </row>
+    <row r="920" spans="1:10">
+      <c r="A920" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B920" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C920" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D920" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E920" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F920" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G920" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H920" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="921" spans="1:10">
+      <c r="A921" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B921" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C921" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D921" s="3">
+        <v>621</v>
+      </c>
+      <c r="E921" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F921" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G921" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H921" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="922" spans="1:10">
+      <c r="A922" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="B922" s="12"/>
+      <c r="C922" s="12"/>
+      <c r="D922" s="12"/>
+      <c r="E922" s="12"/>
+      <c r="F922" s="12"/>
+      <c r="G922" s="12"/>
+      <c r="H922" s="12"/>
+    </row>
+    <row r="924" spans="1:10">
+      <c r="A924" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="B924" s="13"/>
+      <c r="C924" s="13"/>
+    </row>
+    <row r="925" spans="1:10">
+      <c r="A925" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B925" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C925" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="926" spans="1:10">
+      <c r="A926" s="16">
+        <v>11418</v>
+      </c>
+      <c r="B926" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C926" s="17" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="928" spans="1:10">
+      <c r="A928" s="18" t="s">
+        <v>457</v>
+      </c>
+      <c r="B928" s="18"/>
+      <c r="C928" s="18"/>
+      <c r="D928" s="18"/>
+      <c r="E928" s="18"/>
+    </row>
+    <row r="929" spans="1:10">
+      <c r="A929" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B929" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C929" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D929" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E929" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" s="21">
+        <v>6399</v>
+      </c>
+      <c r="B930" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C930" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D930" s="22" t="s">
+        <v>456</v>
+      </c>
+      <c r="E930" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="932" spans="1:10">
+      <c r="A932" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="B932" s="8"/>
+      <c r="C932" s="8"/>
+      <c r="D932" s="8"/>
+      <c r="E932" s="8"/>
+      <c r="F932" s="8"/>
+      <c r="G932" s="8"/>
+      <c r="H932" s="8"/>
+    </row>
+    <row r="933" spans="1:10">
+      <c r="A933" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B933" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C933" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D933" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E933" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F933" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G933" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H933" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="934" spans="1:10">
+      <c r="A934" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B934" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C934" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D934" s="3">
+        <v>621</v>
+      </c>
+      <c r="E934" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F934" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G934" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H934" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="935" spans="1:10">
+      <c r="A935" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="B935" s="12"/>
+      <c r="C935" s="12"/>
+      <c r="D935" s="12"/>
+      <c r="E935" s="12"/>
+      <c r="F935" s="12"/>
+      <c r="G935" s="12"/>
+      <c r="H935" s="12"/>
+    </row>
+    <row r="937" spans="1:10">
+      <c r="A937" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="B937" s="13"/>
+      <c r="C937" s="13"/>
+    </row>
+    <row r="938" spans="1:10">
+      <c r="A938" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B938" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C938" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="939" spans="1:10">
+      <c r="A939" s="16">
+        <v>11419</v>
+      </c>
+      <c r="B939" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C939" s="17" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="941" spans="1:10">
+      <c r="A941" s="18" t="s">
+        <v>461</v>
+      </c>
+      <c r="B941" s="18"/>
+      <c r="C941" s="18"/>
+      <c r="D941" s="18"/>
+      <c r="E941" s="18"/>
+    </row>
+    <row r="942" spans="1:10">
+      <c r="A942" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B942" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C942" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D942" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E942" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="943" spans="1:10">
+      <c r="A943" s="21">
+        <v>6395</v>
+      </c>
+      <c r="B943" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C943" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D943" s="22" t="s">
+        <v>460</v>
+      </c>
+      <c r="E943" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="945" spans="1:10">
+      <c r="A945" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="B945" s="8"/>
+      <c r="C945" s="8"/>
+      <c r="D945" s="8"/>
+      <c r="E945" s="8"/>
+      <c r="F945" s="8"/>
+      <c r="G945" s="8"/>
+      <c r="H945" s="8"/>
+    </row>
+    <row r="946" spans="1:10">
+      <c r="A946" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B946" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C946" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D946" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E946" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F946" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G946" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H946" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="947" spans="1:10">
+      <c r="A947" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B947" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C947" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D947" s="3">
+        <v>621</v>
+      </c>
+      <c r="E947" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F947" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G947" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="H947" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="948" spans="1:10">
+      <c r="A948" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="B948" s="12"/>
+      <c r="C948" s="12"/>
+      <c r="D948" s="12"/>
+      <c r="E948" s="12"/>
+      <c r="F948" s="12"/>
+      <c r="G948" s="12"/>
+      <c r="H948" s="12"/>
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="B950" s="13"/>
+      <c r="C950" s="13"/>
+    </row>
+    <row r="951" spans="1:10">
+      <c r="A951" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B951" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C951" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" s="16">
+        <v>11422</v>
+      </c>
+      <c r="B952" s="16" t="s">
+        <v>428</v>
+      </c>
+      <c r="C952" s="17" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" s="18" t="s">
+        <v>465</v>
+      </c>
+      <c r="B954" s="18"/>
+      <c r="C954" s="18"/>
+      <c r="D954" s="18"/>
+      <c r="E954" s="18"/>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B955" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C955" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D955" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E955" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="956" spans="1:10">
+      <c r="A956" s="21">
+        <v>6392</v>
+      </c>
+      <c r="B956" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C956" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D956" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="E956" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="958" spans="1:10">
+      <c r="A958" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="B958" s="8"/>
+      <c r="C958" s="8"/>
+      <c r="D958" s="8"/>
+      <c r="E958" s="8"/>
+      <c r="F958" s="8"/>
+      <c r="G958" s="8"/>
+      <c r="H958" s="8"/>
+    </row>
+    <row r="959" spans="1:10">
+      <c r="A959" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B959" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C959" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D959" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E959" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F959" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G959" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H959" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B960" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C960" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="D857" s="3">
+      <c r="D960" s="3">
         <v>621</v>
       </c>
-      <c r="E857" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H857" s="6" t="s">
+      <c r="E960" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F960" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G960" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="H960" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="858" spans="1:10">
-[...19 lines deleted...]
-      <c r="A861" s="14" t="s">
+    <row r="961" spans="1:10">
+      <c r="A961" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="B961" s="12"/>
+      <c r="C961" s="12"/>
+      <c r="D961" s="12"/>
+      <c r="E961" s="12"/>
+      <c r="F961" s="12"/>
+      <c r="G961" s="12"/>
+      <c r="H961" s="12"/>
+    </row>
+    <row r="963" spans="1:10">
+      <c r="A963" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="B963" s="13"/>
+      <c r="C963" s="13"/>
+    </row>
+    <row r="964" spans="1:10">
+      <c r="A964" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B861" s="14" t="s">
+      <c r="B964" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C861" s="15" t="s">
+      <c r="C964" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="862" spans="1:10">
-[...20 lines deleted...]
-      <c r="A865" s="19" t="s">
+    <row r="965" spans="1:10">
+      <c r="A965" s="16">
+        <v>11407</v>
+      </c>
+      <c r="B965" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C965" s="17" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" s="18" t="s">
+        <v>472</v>
+      </c>
+      <c r="B967" s="18"/>
+      <c r="C967" s="18"/>
+      <c r="D967" s="18"/>
+      <c r="E967" s="18"/>
+    </row>
+    <row r="968" spans="1:10">
+      <c r="A968" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B865" s="19" t="s">
+      <c r="B968" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C865" s="19" t="s">
+      <c r="C968" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D865" s="20" t="s">
+      <c r="D968" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E865" s="19" t="s">
+      <c r="E968" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="866" spans="1:10">
-[...12 lines deleted...]
-      <c r="E866" s="21" t="s">
+    <row r="969" spans="1:10">
+      <c r="A969" s="21">
+        <v>6359</v>
+      </c>
+      <c r="B969" s="21" t="s">
+        <v>414</v>
+      </c>
+      <c r="C969" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D969" s="22" t="s">
+        <v>471</v>
+      </c>
+      <c r="E969" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="868" spans="1:10">
-[...12 lines deleted...]
-      <c r="A869" s="9" t="s">
+    <row r="972" spans="1:10">
+      <c r="A972" s="23"/>
+    </row>
+    <row r="974" spans="1:10">
+      <c r="A974" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B974" s="2"/>
+      <c r="C974" s="2"/>
+      <c r="D974" s="2"/>
+      <c r="E974" s="2"/>
+      <c r="F974" s="2"/>
+      <c r="G974" s="2"/>
+      <c r="H974" s="2"/>
+      <c r="I974" s="2"/>
+      <c r="J974" s="2"/>
+    </row>
+    <row r="975" spans="1:10">
+      <c r="A975" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B975" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C975" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D975" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E975" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F975" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G975" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H975" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I975" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J975" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="976" spans="1:10">
+      <c r="A976" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B976" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C976" s="3"/>
+      <c r="D976" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E976" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F976" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G976" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H976" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I976" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="J976" s="6" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="978" spans="1:10">
+      <c r="A978" t="s">
+        <v>20</v>
+      </c>
+      <c r="B978" t="s">
+        <v>474</v>
+      </c>
+      <c r="C978" t="s">
+        <v>21</v>
+      </c>
+      <c r="D978" t="s">
+        <v>476</v>
+      </c>
+      <c r="E978" t="s">
+        <v>5</v>
+      </c>
+      <c r="F978" t="s">
+        <v>12</v>
+      </c>
+      <c r="G978" t="s">
+        <v>7</v>
+      </c>
+      <c r="H978" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="979" spans="1:10">
+      <c r="A979" t="s">
+        <v>9</v>
+      </c>
+      <c r="B979" t="s">
+        <v>18</v>
+      </c>
+      <c r="C979" t="s">
+        <v>23</v>
+      </c>
+      <c r="D979" t="s">
+        <v>24</v>
+      </c>
+      <c r="E979" t="s">
+        <v>25</v>
+      </c>
+      <c r="F979" t="s">
+        <v>26</v>
+      </c>
+      <c r="G979" t="s">
+        <v>8</v>
+      </c>
+      <c r="H979" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="980" spans="1:10">
+      <c r="A980" t="s">
+        <v>27</v>
+      </c>
+      <c r="B980" t="s">
+        <v>475</v>
+      </c>
+      <c r="C980" t="s">
+        <v>28</v>
+      </c>
+      <c r="D980" t="s">
+        <v>475</v>
+      </c>
+      <c r="E980" t="s">
+        <v>29</v>
+      </c>
+      <c r="F980" t="s">
+        <v>50</v>
+      </c>
+      <c r="G980" t="s">
+        <v>31</v>
+      </c>
+      <c r="H980" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="981" spans="1:10">
+      <c r="A981" t="s">
+        <v>32</v>
+      </c>
+      <c r="B981" t="s">
+        <v>50</v>
+      </c>
+      <c r="C981" t="s">
+        <v>33</v>
+      </c>
+      <c r="D981" t="s">
+        <v>81</v>
+      </c>
+      <c r="E981" t="s">
+        <v>6</v>
+      </c>
+      <c r="F981" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="984" spans="1:10">
+      <c r="A984" s="23"/>
+    </row>
+    <row r="986" spans="1:10">
+      <c r="A986" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="B986" s="2"/>
+      <c r="C986" s="2"/>
+      <c r="D986" s="2"/>
+      <c r="E986" s="2"/>
+      <c r="F986" s="2"/>
+      <c r="G986" s="2"/>
+      <c r="H986" s="2"/>
+      <c r="I986" s="2"/>
+      <c r="J986" s="2"/>
+    </row>
+    <row r="987" spans="1:10">
+      <c r="A987" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B987" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C987" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D987" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E987" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F987" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G987" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H987" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I987" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J987" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B988" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C988" s="3"/>
+      <c r="D988" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E988" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="F988" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G988" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H988" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I988" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="J988" s="6" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="990" spans="1:10">
+      <c r="A990" t="s">
+        <v>20</v>
+      </c>
+      <c r="B990" t="s">
+        <v>479</v>
+      </c>
+      <c r="C990" t="s">
+        <v>21</v>
+      </c>
+      <c r="D990" t="s">
+        <v>482</v>
+      </c>
+      <c r="E990" t="s">
+        <v>5</v>
+      </c>
+      <c r="F990" t="s">
+        <v>76</v>
+      </c>
+      <c r="G990" t="s">
+        <v>7</v>
+      </c>
+      <c r="H990" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="991" spans="1:10">
+      <c r="A991" t="s">
+        <v>9</v>
+      </c>
+      <c r="B991" t="s">
+        <v>112</v>
+      </c>
+      <c r="C991" t="s">
+        <v>23</v>
+      </c>
+      <c r="D991" t="s">
+        <v>483</v>
+      </c>
+      <c r="E991" t="s">
+        <v>25</v>
+      </c>
+      <c r="F991" t="s">
+        <v>26</v>
+      </c>
+      <c r="G991" t="s">
+        <v>8</v>
+      </c>
+      <c r="H991" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="992" spans="1:10">
+      <c r="A992" t="s">
+        <v>27</v>
+      </c>
+      <c r="B992" t="s">
+        <v>481</v>
+      </c>
+      <c r="C992" t="s">
+        <v>28</v>
+      </c>
+      <c r="D992" t="s">
+        <v>481</v>
+      </c>
+      <c r="E992" t="s">
+        <v>29</v>
+      </c>
+      <c r="F992" t="s">
+        <v>484</v>
+      </c>
+      <c r="G992" t="s">
+        <v>31</v>
+      </c>
+      <c r="H992" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="993" spans="1:10">
+      <c r="A993" t="s">
+        <v>32</v>
+      </c>
+      <c r="B993" t="s">
+        <v>484</v>
+      </c>
+      <c r="C993" t="s">
+        <v>33</v>
+      </c>
+      <c r="D993" t="s">
+        <v>485</v>
+      </c>
+      <c r="E993" t="s">
+        <v>6</v>
+      </c>
+      <c r="F993" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="995" spans="1:10">
+      <c r="A995" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B995" s="7"/>
+      <c r="C995" s="7"/>
+      <c r="D995" s="7"/>
+      <c r="E995" s="7"/>
+      <c r="F995" s="7"/>
+      <c r="G995" s="7"/>
+      <c r="H995" s="7"/>
+    </row>
+    <row r="997" spans="1:10">
+      <c r="A997" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="B997" s="8"/>
+      <c r="C997" s="8"/>
+      <c r="D997" s="8"/>
+      <c r="E997" s="8"/>
+      <c r="F997" s="8"/>
+      <c r="G997" s="8"/>
+      <c r="H997" s="8"/>
+    </row>
+    <row r="998" spans="1:10">
+      <c r="A998" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B869" s="9" t="s">
+      <c r="B998" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C869" s="9" t="s">
+      <c r="C998" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D869" s="9" t="s">
+      <c r="D998" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E869" s="9" t="s">
+      <c r="E998" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F869" s="9" t="s">
+      <c r="F998" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G869" s="9" t="s">
+      <c r="G998" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H869" s="10" t="s">
+      <c r="H998" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="870" spans="1:10">
-[...21 lines deleted...]
-      <c r="H870" s="6" t="s">
+    <row r="999" spans="1:10">
+      <c r="A999" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B999" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C999" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D999" s="3">
+        <v>706</v>
+      </c>
+      <c r="E999" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F999" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G999" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H999" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="871" spans="1:10">
-[...19 lines deleted...]
-      <c r="A874" s="14" t="s">
+    <row r="1000" spans="1:10">
+      <c r="A1000" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="B1000" s="12"/>
+      <c r="C1000" s="12"/>
+      <c r="D1000" s="12"/>
+      <c r="E1000" s="12"/>
+      <c r="F1000" s="12"/>
+      <c r="G1000" s="12"/>
+      <c r="H1000" s="12"/>
+    </row>
+    <row r="1002" spans="1:10">
+      <c r="A1002" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="B1002" s="13"/>
+      <c r="C1002" s="13"/>
+    </row>
+    <row r="1003" spans="1:10">
+      <c r="A1003" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B874" s="14" t="s">
+      <c r="B1003" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C874" s="15" t="s">
+      <c r="C1003" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="875" spans="1:10">
-[...20 lines deleted...]
-      <c r="A878" s="19" t="s">
+    <row r="1004" spans="1:10">
+      <c r="A1004" s="16">
+        <v>31</v>
+      </c>
+      <c r="B1004" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="C1004" s="17" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:10">
+      <c r="A1006" s="18" t="s">
+        <v>498</v>
+      </c>
+      <c r="B1006" s="18"/>
+      <c r="C1006" s="18"/>
+      <c r="D1006" s="18"/>
+      <c r="E1006" s="18"/>
+    </row>
+    <row r="1007" spans="1:10">
+      <c r="A1007" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B878" s="19" t="s">
+      <c r="B1007" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C878" s="19" t="s">
+      <c r="C1007" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D878" s="20" t="s">
+      <c r="D1007" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E878" s="19" t="s">
+      <c r="E1007" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="879" spans="1:10">
-[...12 lines deleted...]
-      <c r="E879" s="21" t="s">
+    <row r="1008" spans="1:10">
+      <c r="A1008" s="21">
+        <v>991</v>
+      </c>
+      <c r="B1008" s="21" t="s">
+        <v>496</v>
+      </c>
+      <c r="C1008" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1008" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="E1008" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="881" spans="1:10">
-[...12 lines deleted...]
-      <c r="A882" s="9" t="s">
+    <row r="1010" spans="1:10">
+      <c r="A1010" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="B1010" s="8"/>
+      <c r="C1010" s="8"/>
+      <c r="D1010" s="8"/>
+      <c r="E1010" s="8"/>
+      <c r="F1010" s="8"/>
+      <c r="G1010" s="8"/>
+      <c r="H1010" s="8"/>
+    </row>
+    <row r="1011" spans="1:10">
+      <c r="A1011" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B882" s="9" t="s">
+      <c r="B1011" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C882" s="9" t="s">
+      <c r="C1011" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D882" s="9" t="s">
+      <c r="D1011" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E882" s="9" t="s">
+      <c r="E1011" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F882" s="9" t="s">
+      <c r="F1011" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G882" s="9" t="s">
+      <c r="G1011" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H882" s="10" t="s">
+      <c r="H1011" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="883" spans="1:10">
-[...21 lines deleted...]
-      <c r="H883" s="6" t="s">
+    <row r="1012" spans="1:10">
+      <c r="A1012" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1012" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1012" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1012" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1012" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1012" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1012" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1012" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="884" spans="1:10">
-[...19 lines deleted...]
-      <c r="A887" s="14" t="s">
+    <row r="1013" spans="1:10">
+      <c r="A1013" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="B1013" s="12"/>
+      <c r="C1013" s="12"/>
+      <c r="D1013" s="12"/>
+      <c r="E1013" s="12"/>
+      <c r="F1013" s="12"/>
+      <c r="G1013" s="12"/>
+      <c r="H1013" s="12"/>
+    </row>
+    <row r="1015" spans="1:10">
+      <c r="A1015" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="B1015" s="13"/>
+      <c r="C1015" s="13"/>
+    </row>
+    <row r="1016" spans="1:10">
+      <c r="A1016" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B887" s="14" t="s">
+      <c r="B1016" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C887" s="15" t="s">
+      <c r="C1016" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="888" spans="1:10">
-[...20 lines deleted...]
-      <c r="A891" s="19" t="s">
+    <row r="1017" spans="1:10">
+      <c r="A1017" s="16">
+        <v>33</v>
+      </c>
+      <c r="B1017" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="C1017" s="17" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:10">
+      <c r="A1019" s="18" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1019" s="18"/>
+      <c r="C1019" s="18"/>
+      <c r="D1019" s="18"/>
+      <c r="E1019" s="18"/>
+    </row>
+    <row r="1020" spans="1:10">
+      <c r="A1020" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B891" s="19" t="s">
+      <c r="B1020" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C891" s="19" t="s">
+      <c r="C1020" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D891" s="20" t="s">
+      <c r="D1020" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E891" s="19" t="s">
+      <c r="E1020" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="892" spans="1:10">
-[...12 lines deleted...]
-      <c r="E892" s="21" t="s">
+    <row r="1021" spans="1:10">
+      <c r="A1021" s="21">
+        <v>992</v>
+      </c>
+      <c r="B1021" s="21" t="s">
+        <v>496</v>
+      </c>
+      <c r="C1021" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1021" s="22" t="s">
+        <v>502</v>
+      </c>
+      <c r="E1021" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="894" spans="1:10">
-[...12 lines deleted...]
-      <c r="A895" s="9" t="s">
+    <row r="1023" spans="1:10">
+      <c r="A1023" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="B1023" s="8"/>
+      <c r="C1023" s="8"/>
+      <c r="D1023" s="8"/>
+      <c r="E1023" s="8"/>
+      <c r="F1023" s="8"/>
+      <c r="G1023" s="8"/>
+      <c r="H1023" s="8"/>
+    </row>
+    <row r="1024" spans="1:10">
+      <c r="A1024" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B895" s="9" t="s">
+      <c r="B1024" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C895" s="9" t="s">
+      <c r="C1024" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D895" s="9" t="s">
+      <c r="D1024" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E895" s="9" t="s">
+      <c r="E1024" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F895" s="9" t="s">
+      <c r="F1024" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G895" s="9" t="s">
+      <c r="G1024" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H895" s="10" t="s">
+      <c r="H1024" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="896" spans="1:10">
-[...21 lines deleted...]
-      <c r="H896" s="6" t="s">
+    <row r="1025" spans="1:10">
+      <c r="A1025" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1025" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1025" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1025" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1025" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1025" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1025" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1025" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="897" spans="1:10">
-[...19 lines deleted...]
-      <c r="A900" s="14" t="s">
+    <row r="1026" spans="1:10">
+      <c r="A1026" s="11" t="s">
+        <v>505</v>
+      </c>
+      <c r="B1026" s="12"/>
+      <c r="C1026" s="12"/>
+      <c r="D1026" s="12"/>
+      <c r="E1026" s="12"/>
+      <c r="F1026" s="12"/>
+      <c r="G1026" s="12"/>
+      <c r="H1026" s="12"/>
+    </row>
+    <row r="1028" spans="1:10">
+      <c r="A1028" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="B1028" s="13"/>
+      <c r="C1028" s="13"/>
+    </row>
+    <row r="1029" spans="1:10">
+      <c r="A1029" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B900" s="14" t="s">
+      <c r="B1029" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C900" s="15" t="s">
+      <c r="C1029" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="901" spans="1:10">
-[...20 lines deleted...]
-      <c r="A904" s="19" t="s">
+    <row r="1030" spans="1:10">
+      <c r="A1030" s="16">
+        <v>38</v>
+      </c>
+      <c r="B1030" s="16" t="s">
+        <v>507</v>
+      </c>
+      <c r="C1030" s="17" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:10">
+      <c r="A1032" s="18" t="s">
+        <v>509</v>
+      </c>
+      <c r="B1032" s="18"/>
+      <c r="C1032" s="18"/>
+      <c r="D1032" s="18"/>
+      <c r="E1032" s="18"/>
+    </row>
+    <row r="1033" spans="1:10">
+      <c r="A1033" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B904" s="19" t="s">
+      <c r="B1033" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C904" s="19" t="s">
+      <c r="C1033" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D904" s="20" t="s">
+      <c r="D1033" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E904" s="19" t="s">
+      <c r="E1033" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="905" spans="1:10">
-[...12 lines deleted...]
-      <c r="E905" s="21" t="s">
+    <row r="1034" spans="1:10">
+      <c r="A1034" s="21">
+        <v>588</v>
+      </c>
+      <c r="B1034" s="21" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1034" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1034" s="22" t="s">
+        <v>508</v>
+      </c>
+      <c r="E1034" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="907" spans="1:10">
-[...12 lines deleted...]
-      <c r="A908" s="9" t="s">
+    <row r="1036" spans="1:10">
+      <c r="A1036" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="B1036" s="8"/>
+      <c r="C1036" s="8"/>
+      <c r="D1036" s="8"/>
+      <c r="E1036" s="8"/>
+      <c r="F1036" s="8"/>
+      <c r="G1036" s="8"/>
+      <c r="H1036" s="8"/>
+    </row>
+    <row r="1037" spans="1:10">
+      <c r="A1037" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B908" s="9" t="s">
+      <c r="B1037" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C908" s="9" t="s">
+      <c r="C1037" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D908" s="9" t="s">
+      <c r="D1037" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E908" s="9" t="s">
+      <c r="E1037" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F908" s="9" t="s">
+      <c r="F1037" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G908" s="9" t="s">
+      <c r="G1037" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H908" s="10" t="s">
+      <c r="H1037" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="909" spans="1:10">
-[...21 lines deleted...]
-      <c r="H909" s="6" t="s">
+    <row r="1038" spans="1:10">
+      <c r="A1038" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1038" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1038" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1038" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1038" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1038" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1038" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1038" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="910" spans="1:10">
-[...19 lines deleted...]
-      <c r="A913" s="14" t="s">
+    <row r="1039" spans="1:10">
+      <c r="A1039" s="11" t="s">
+        <v>512</v>
+      </c>
+      <c r="B1039" s="12"/>
+      <c r="C1039" s="12"/>
+      <c r="D1039" s="12"/>
+      <c r="E1039" s="12"/>
+      <c r="F1039" s="12"/>
+      <c r="G1039" s="12"/>
+      <c r="H1039" s="12"/>
+    </row>
+    <row r="1041" spans="1:10">
+      <c r="A1041" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="B1041" s="13"/>
+      <c r="C1041" s="13"/>
+    </row>
+    <row r="1042" spans="1:10">
+      <c r="A1042" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B913" s="14" t="s">
+      <c r="B1042" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C913" s="15" t="s">
+      <c r="C1042" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="914" spans="1:10">
-[...20 lines deleted...]
-      <c r="A917" s="19" t="s">
+    <row r="1043" spans="1:10">
+      <c r="A1043" s="16">
+        <v>37</v>
+      </c>
+      <c r="B1043" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1043" s="17" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:10">
+      <c r="A1045" s="18" t="s">
+        <v>515</v>
+      </c>
+      <c r="B1045" s="18"/>
+      <c r="C1045" s="18"/>
+      <c r="D1045" s="18"/>
+      <c r="E1045" s="18"/>
+    </row>
+    <row r="1046" spans="1:10">
+      <c r="A1046" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B917" s="19" t="s">
+      <c r="B1046" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C917" s="19" t="s">
+      <c r="C1046" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D917" s="20" t="s">
+      <c r="D1046" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E917" s="19" t="s">
+      <c r="E1046" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="918" spans="1:10">
-[...12 lines deleted...]
-      <c r="E918" s="21" t="s">
+    <row r="1047" spans="1:10">
+      <c r="A1047" s="21">
+        <v>591</v>
+      </c>
+      <c r="B1047" s="21" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1047" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1047" s="22" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1047" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="920" spans="1:10">
-[...12 lines deleted...]
-      <c r="A921" s="9" t="s">
+    <row r="1049" spans="1:10">
+      <c r="A1049" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="B1049" s="8"/>
+      <c r="C1049" s="8"/>
+      <c r="D1049" s="8"/>
+      <c r="E1049" s="8"/>
+      <c r="F1049" s="8"/>
+      <c r="G1049" s="8"/>
+      <c r="H1049" s="8"/>
+    </row>
+    <row r="1050" spans="1:10">
+      <c r="A1050" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B921" s="9" t="s">
+      <c r="B1050" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C921" s="9" t="s">
+      <c r="C1050" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D921" s="9" t="s">
+      <c r="D1050" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E921" s="9" t="s">
+      <c r="E1050" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F921" s="9" t="s">
+      <c r="F1050" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G921" s="9" t="s">
+      <c r="G1050" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H921" s="10" t="s">
+      <c r="H1050" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="922" spans="1:10">
-[...21 lines deleted...]
-      <c r="H922" s="6" t="s">
+    <row r="1051" spans="1:10">
+      <c r="A1051" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1051" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1051" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D1051" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1051" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1051" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1051" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="H1051" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="923" spans="1:10">
-[...19 lines deleted...]
-      <c r="A926" s="14" t="s">
+    <row r="1052" spans="1:10">
+      <c r="A1052" s="11" t="s">
+        <v>519</v>
+      </c>
+      <c r="B1052" s="12"/>
+      <c r="C1052" s="12"/>
+      <c r="D1052" s="12"/>
+      <c r="E1052" s="12"/>
+      <c r="F1052" s="12"/>
+      <c r="G1052" s="12"/>
+      <c r="H1052" s="12"/>
+    </row>
+    <row r="1054" spans="1:10">
+      <c r="A1054" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="B1054" s="13"/>
+      <c r="C1054" s="13"/>
+    </row>
+    <row r="1055" spans="1:10">
+      <c r="A1055" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B926" s="14" t="s">
+      <c r="B1055" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C926" s="15" t="s">
+      <c r="C1055" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="927" spans="1:10">
-[...20 lines deleted...]
-      <c r="A930" s="19" t="s">
+    <row r="1056" spans="1:10">
+      <c r="A1056" s="16">
+        <v>1</v>
+      </c>
+      <c r="B1056" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="C1056" s="17" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:10">
+      <c r="A1058" s="18" t="s">
+        <v>522</v>
+      </c>
+      <c r="B1058" s="18"/>
+      <c r="C1058" s="18"/>
+      <c r="D1058" s="18"/>
+      <c r="E1058" s="18"/>
+    </row>
+    <row r="1059" spans="1:10">
+      <c r="A1059" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B930" s="19" t="s">
+      <c r="B1059" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C930" s="19" t="s">
+      <c r="C1059" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D930" s="20" t="s">
+      <c r="D1059" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E930" s="19" t="s">
+      <c r="E1059" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="931" spans="1:10">
-[...12 lines deleted...]
-      <c r="E931" s="21" t="s">
+    <row r="1060" spans="1:10">
+      <c r="A1060" s="21">
+        <v>994</v>
+      </c>
+      <c r="B1060" s="21" t="s">
+        <v>523</v>
+      </c>
+      <c r="C1060" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1060" s="22" t="s">
+        <v>521</v>
+      </c>
+      <c r="E1060" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="933" spans="1:10">
-[...12 lines deleted...]
-      <c r="A934" s="9" t="s">
+    <row r="1062" spans="1:10">
+      <c r="A1062" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="B1062" s="8"/>
+      <c r="C1062" s="8"/>
+      <c r="D1062" s="8"/>
+      <c r="E1062" s="8"/>
+      <c r="F1062" s="8"/>
+      <c r="G1062" s="8"/>
+      <c r="H1062" s="8"/>
+    </row>
+    <row r="1063" spans="1:10">
+      <c r="A1063" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B934" s="9" t="s">
+      <c r="B1063" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C934" s="9" t="s">
+      <c r="C1063" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D934" s="9" t="s">
+      <c r="D1063" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E934" s="9" t="s">
+      <c r="E1063" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F934" s="9" t="s">
+      <c r="F1063" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G934" s="9" t="s">
+      <c r="G1063" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H934" s="10" t="s">
+      <c r="H1063" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="935" spans="1:10">
-[...6 lines deleted...]
-      <c r="C935" s="3" t="s">
+    <row r="1064" spans="1:10">
+      <c r="A1064" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1064" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1064" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1064" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1064" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1064" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1064" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1064" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:10">
+      <c r="A1065" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="B1065" s="12"/>
+      <c r="C1065" s="12"/>
+      <c r="D1065" s="12"/>
+      <c r="E1065" s="12"/>
+      <c r="F1065" s="12"/>
+      <c r="G1065" s="12"/>
+      <c r="H1065" s="12"/>
+    </row>
+    <row r="1067" spans="1:10">
+      <c r="A1067" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1067" s="13"/>
+      <c r="C1067" s="13"/>
+    </row>
+    <row r="1068" spans="1:10">
+      <c r="A1068" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1068" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1068" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:10">
+      <c r="A1069" s="16">
+        <v>41</v>
+      </c>
+      <c r="B1069" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1069" s="17" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:10">
+      <c r="A1071" s="18" t="s">
+        <v>529</v>
+      </c>
+      <c r="B1071" s="18"/>
+      <c r="C1071" s="18"/>
+      <c r="D1071" s="18"/>
+      <c r="E1071" s="18"/>
+    </row>
+    <row r="1072" spans="1:10">
+      <c r="A1072" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1072" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1072" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1072" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1072" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:10">
+      <c r="A1073" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B1073" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1073" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1073" s="22" t="s">
+        <v>528</v>
+      </c>
+      <c r="E1073" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:10">
+      <c r="A1075" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="B1075" s="8"/>
+      <c r="C1075" s="8"/>
+      <c r="D1075" s="8"/>
+      <c r="E1075" s="8"/>
+      <c r="F1075" s="8"/>
+      <c r="G1075" s="8"/>
+      <c r="H1075" s="8"/>
+    </row>
+    <row r="1076" spans="1:10">
+      <c r="A1076" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1076" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1076" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1076" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1076" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1076" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1076" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1076" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:10">
+      <c r="A1077" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1077" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1077" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1077" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1077" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1077" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1077" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1077" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:10">
+      <c r="A1078" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="B1078" s="12"/>
+      <c r="C1078" s="12"/>
+      <c r="D1078" s="12"/>
+      <c r="E1078" s="12"/>
+      <c r="F1078" s="12"/>
+      <c r="G1078" s="12"/>
+      <c r="H1078" s="12"/>
+    </row>
+    <row r="1080" spans="1:10">
+      <c r="A1080" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="B1080" s="13"/>
+      <c r="C1080" s="13"/>
+    </row>
+    <row r="1081" spans="1:10">
+      <c r="A1081" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1081" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1081" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:10">
+      <c r="A1082" s="16">
+        <v>43</v>
+      </c>
+      <c r="B1082" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1082" s="17" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:10">
+      <c r="A1084" s="18" t="s">
+        <v>534</v>
+      </c>
+      <c r="B1084" s="18"/>
+      <c r="C1084" s="18"/>
+      <c r="D1084" s="18"/>
+      <c r="E1084" s="18"/>
+    </row>
+    <row r="1085" spans="1:10">
+      <c r="A1085" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1085" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1085" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1085" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1085" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:10">
+      <c r="A1086" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B1086" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1086" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1086" s="22" t="s">
+        <v>533</v>
+      </c>
+      <c r="E1086" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:10">
+      <c r="A1088" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="B1088" s="8"/>
+      <c r="C1088" s="8"/>
+      <c r="D1088" s="8"/>
+      <c r="E1088" s="8"/>
+      <c r="F1088" s="8"/>
+      <c r="G1088" s="8"/>
+      <c r="H1088" s="8"/>
+    </row>
+    <row r="1089" spans="1:10">
+      <c r="A1089" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1089" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1089" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1089" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1089" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1089" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1089" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1089" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:10">
+      <c r="A1090" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1090" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1090" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1090" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1090" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1090" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1090" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1090" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:10">
+      <c r="A1091" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="B1091" s="12"/>
+      <c r="C1091" s="12"/>
+      <c r="D1091" s="12"/>
+      <c r="E1091" s="12"/>
+      <c r="F1091" s="12"/>
+      <c r="G1091" s="12"/>
+      <c r="H1091" s="12"/>
+    </row>
+    <row r="1093" spans="1:10">
+      <c r="A1093" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="B1093" s="13"/>
+      <c r="C1093" s="13"/>
+    </row>
+    <row r="1094" spans="1:10">
+      <c r="A1094" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1094" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1094" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:10">
+      <c r="A1095" s="16">
+        <v>42</v>
+      </c>
+      <c r="B1095" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1095" s="17" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:10">
+      <c r="A1097" s="18" t="s">
+        <v>539</v>
+      </c>
+      <c r="B1097" s="18"/>
+      <c r="C1097" s="18"/>
+      <c r="D1097" s="18"/>
+      <c r="E1097" s="18"/>
+    </row>
+    <row r="1098" spans="1:10">
+      <c r="A1098" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1098" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1098" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1098" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1098" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:10">
+      <c r="A1099" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B1099" s="21" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1099" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1099" s="22" t="s">
+        <v>538</v>
+      </c>
+      <c r="E1099" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:10">
+      <c r="A1101" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="B1101" s="8"/>
+      <c r="C1101" s="8"/>
+      <c r="D1101" s="8"/>
+      <c r="E1101" s="8"/>
+      <c r="F1101" s="8"/>
+      <c r="G1101" s="8"/>
+      <c r="H1101" s="8"/>
+    </row>
+    <row r="1102" spans="1:10">
+      <c r="A1102" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1102" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1102" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1102" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1102" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1102" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1102" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1102" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:10">
+      <c r="A1103" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1103" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1103" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1103" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1103" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1103" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1103" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1103" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:10">
+      <c r="A1104" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="B1104" s="12"/>
+      <c r="C1104" s="12"/>
+      <c r="D1104" s="12"/>
+      <c r="E1104" s="12"/>
+      <c r="F1104" s="12"/>
+      <c r="G1104" s="12"/>
+      <c r="H1104" s="12"/>
+    </row>
+    <row r="1106" spans="1:10">
+      <c r="A1106" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="B1106" s="13"/>
+      <c r="C1106" s="13"/>
+    </row>
+    <row r="1107" spans="1:10">
+      <c r="A1107" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1107" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1107" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:10">
+      <c r="A1108" s="16">
+        <v>46</v>
+      </c>
+      <c r="B1108" s="16" t="s">
+        <v>543</v>
+      </c>
+      <c r="C1108" s="17" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:10">
+      <c r="A1110" s="18" t="s">
+        <v>545</v>
+      </c>
+      <c r="B1110" s="18"/>
+      <c r="C1110" s="18"/>
+      <c r="D1110" s="18"/>
+      <c r="E1110" s="18"/>
+    </row>
+    <row r="1111" spans="1:10">
+      <c r="A1111" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1111" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1111" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1111" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1111" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:10">
+      <c r="A1112" s="21">
+        <v>2862</v>
+      </c>
+      <c r="B1112" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="C1112" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1112" s="22" t="s">
+        <v>544</v>
+      </c>
+      <c r="E1112" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:10">
+      <c r="A1114" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="B1114" s="8"/>
+      <c r="C1114" s="8"/>
+      <c r="D1114" s="8"/>
+      <c r="E1114" s="8"/>
+      <c r="F1114" s="8"/>
+      <c r="G1114" s="8"/>
+      <c r="H1114" s="8"/>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1115" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1115" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1115" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1115" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1115" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1115" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1115" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:10">
+      <c r="A1116" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1116" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1116" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1116" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1116" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1116" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1116" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1116" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10">
+      <c r="A1117" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="B1117" s="12"/>
+      <c r="C1117" s="12"/>
+      <c r="D1117" s="12"/>
+      <c r="E1117" s="12"/>
+      <c r="F1117" s="12"/>
+      <c r="G1117" s="12"/>
+      <c r="H1117" s="12"/>
+    </row>
+    <row r="1119" spans="1:10">
+      <c r="A1119" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="B1119" s="13"/>
+      <c r="C1119" s="13"/>
+    </row>
+    <row r="1120" spans="1:10">
+      <c r="A1120" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1120" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1120" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:10">
+      <c r="A1121" s="16">
+        <v>48</v>
+      </c>
+      <c r="B1121" s="16" t="s">
+        <v>543</v>
+      </c>
+      <c r="C1121" s="17" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:10">
+      <c r="A1123" s="18" t="s">
+        <v>550</v>
+      </c>
+      <c r="B1123" s="18"/>
+      <c r="C1123" s="18"/>
+      <c r="D1123" s="18"/>
+      <c r="E1123" s="18"/>
+    </row>
+    <row r="1124" spans="1:10">
+      <c r="A1124" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1124" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1124" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1124" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1124" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:10">
+      <c r="A1125" s="21">
+        <v>2863</v>
+      </c>
+      <c r="B1125" s="21" t="s">
+        <v>543</v>
+      </c>
+      <c r="C1125" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1125" s="22" t="s">
+        <v>549</v>
+      </c>
+      <c r="E1125" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:10">
+      <c r="A1127" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="B1127" s="8"/>
+      <c r="C1127" s="8"/>
+      <c r="D1127" s="8"/>
+      <c r="E1127" s="8"/>
+      <c r="F1127" s="8"/>
+      <c r="G1127" s="8"/>
+      <c r="H1127" s="8"/>
+    </row>
+    <row r="1128" spans="1:10">
+      <c r="A1128" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1128" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1128" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1128" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1128" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1128" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1128" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1128" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:10">
+      <c r="A1129" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1129" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1129" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1129" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1129" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1129" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1129" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1129" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:10">
+      <c r="A1130" s="11" t="s">
+        <v>552</v>
+      </c>
+      <c r="B1130" s="12"/>
+      <c r="C1130" s="12"/>
+      <c r="D1130" s="12"/>
+      <c r="E1130" s="12"/>
+      <c r="F1130" s="12"/>
+      <c r="G1130" s="12"/>
+      <c r="H1130" s="12"/>
+    </row>
+    <row r="1132" spans="1:10">
+      <c r="A1132" s="13" t="s">
+        <v>553</v>
+      </c>
+      <c r="B1132" s="13"/>
+      <c r="C1132" s="13"/>
+    </row>
+    <row r="1133" spans="1:10">
+      <c r="A1133" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1133" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1133" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:10">
+      <c r="A1134" s="16">
         <v>49</v>
       </c>
-      <c r="D935" s="3">
-[...11 lines deleted...]
-      <c r="H935" s="6" t="s">
+      <c r="B1134" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1134" s="17" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:10">
+      <c r="A1136" s="18" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1136" s="18"/>
+      <c r="C1136" s="18"/>
+      <c r="D1136" s="18"/>
+      <c r="E1136" s="18"/>
+    </row>
+    <row r="1137" spans="1:10">
+      <c r="A1137" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1137" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1137" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1137" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1137" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:10">
+      <c r="A1138" s="21">
+        <v>2866</v>
+      </c>
+      <c r="B1138" s="21" t="s">
+        <v>554</v>
+      </c>
+      <c r="C1138" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1138" s="22" t="s">
+        <v>555</v>
+      </c>
+      <c r="E1138" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:10">
+      <c r="A1140" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1140" s="8"/>
+      <c r="C1140" s="8"/>
+      <c r="D1140" s="8"/>
+      <c r="E1140" s="8"/>
+      <c r="F1140" s="8"/>
+      <c r="G1140" s="8"/>
+      <c r="H1140" s="8"/>
+    </row>
+    <row r="1141" spans="1:10">
+      <c r="A1141" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1141" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1141" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1141" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1141" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1141" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1141" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1141" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:10">
+      <c r="A1142" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B1142" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C1142" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="D1142" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1142" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1142" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1142" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="H1142" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="936" spans="1:10">
-[...19 lines deleted...]
-      <c r="A939" s="14" t="s">
+    <row r="1143" spans="1:10">
+      <c r="A1143" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="B1143" s="12"/>
+      <c r="C1143" s="12"/>
+      <c r="D1143" s="12"/>
+      <c r="E1143" s="12"/>
+      <c r="F1143" s="12"/>
+      <c r="G1143" s="12"/>
+      <c r="H1143" s="12"/>
+    </row>
+    <row r="1145" spans="1:10">
+      <c r="A1145" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="B1145" s="13"/>
+      <c r="C1145" s="13"/>
+    </row>
+    <row r="1146" spans="1:10">
+      <c r="A1146" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B939" s="14" t="s">
+      <c r="B1146" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C939" s="15" t="s">
+      <c r="C1146" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="940" spans="1:10">
-[...20 lines deleted...]
-      <c r="A943" s="19" t="s">
+    <row r="1147" spans="1:10">
+      <c r="A1147" s="16">
+        <v>202400000000049</v>
+      </c>
+      <c r="B1147" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1147" s="17" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:10">
+      <c r="A1149" s="18" t="s">
+        <v>564</v>
+      </c>
+      <c r="B1149" s="18"/>
+      <c r="C1149" s="18"/>
+      <c r="D1149" s="18"/>
+      <c r="E1149" s="18"/>
+    </row>
+    <row r="1150" spans="1:10">
+      <c r="A1150" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B943" s="19" t="s">
+      <c r="B1150" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C943" s="19" t="s">
+      <c r="C1150" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D943" s="20" t="s">
+      <c r="D1150" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E943" s="19" t="s">
+      <c r="E1150" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="944" spans="1:10">
-[...12 lines deleted...]
-      <c r="E944" s="21" t="s">
+    <row r="1151" spans="1:10">
+      <c r="A1151" s="21">
+        <v>3023</v>
+      </c>
+      <c r="B1151" s="21" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1151" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D1151" s="22" t="s">
+        <v>563</v>
+      </c>
+      <c r="E1151" s="21" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="947" spans="1:10">
-[...17 lines deleted...]
-      <c r="A950" s="4" t="s">
+    <row r="1153" spans="1:10">
+      <c r="A1153" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="B1153" s="8"/>
+      <c r="C1153" s="8"/>
+      <c r="D1153" s="8"/>
+      <c r="E1153" s="8"/>
+      <c r="F1153" s="8"/>
+      <c r="G1153" s="8"/>
+      <c r="H1153" s="8"/>
+    </row>
+    <row r="1154" spans="1:10">
+      <c r="A1154" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1154" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1154" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1154" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1154" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1154" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1154" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1154" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:10">
+      <c r="A1155" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B1155" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1155" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="D1155" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1155" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="F1155" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1155" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="H1155" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:10">
+      <c r="A1156" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="B1156" s="12"/>
+      <c r="C1156" s="12"/>
+      <c r="D1156" s="12"/>
+      <c r="E1156" s="12"/>
+      <c r="F1156" s="12"/>
+      <c r="G1156" s="12"/>
+      <c r="H1156" s="12"/>
+    </row>
+    <row r="1158" spans="1:10">
+      <c r="A1158" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="B1158" s="13"/>
+      <c r="C1158" s="13"/>
+    </row>
+    <row r="1159" spans="1:10">
+      <c r="A1159" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1159" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1159" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:10">
+      <c r="A1160" s="16">
+        <v>214</v>
+      </c>
+      <c r="B1160" s="16" t="s">
+        <v>573</v>
+      </c>
+      <c r="C1160" s="17" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:10">
+      <c r="A1162" s="18" t="s">
+        <v>575</v>
+      </c>
+      <c r="B1162" s="18"/>
+      <c r="C1162" s="18"/>
+      <c r="D1162" s="18"/>
+      <c r="E1162" s="18"/>
+    </row>
+    <row r="1163" spans="1:10">
+      <c r="A1163" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1163" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1163" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1163" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1163" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:10">
+      <c r="A1164" s="21">
+        <v>4064</v>
+      </c>
+      <c r="B1164" s="21" t="s">
+        <v>576</v>
+      </c>
+      <c r="C1164" s="21" t="s">
+        <v>566</v>
+      </c>
+      <c r="D1164" s="22" t="s">
+        <v>574</v>
+      </c>
+      <c r="E1164" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:10">
+      <c r="A1166" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="B1166" s="8"/>
+      <c r="C1166" s="8"/>
+      <c r="D1166" s="8"/>
+      <c r="E1166" s="8"/>
+      <c r="F1166" s="8"/>
+      <c r="G1166" s="8"/>
+      <c r="H1166" s="8"/>
+    </row>
+    <row r="1167" spans="1:10">
+      <c r="A1167" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1167" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1167" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1167" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1167" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1167" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1167" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1167" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:10">
+      <c r="A1168" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="B1168" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="C1168" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="D1168" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1168" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1168" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1168" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="H1168" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:10">
+      <c r="A1169" s="11" t="s">
+        <v>582</v>
+      </c>
+      <c r="B1169" s="12"/>
+      <c r="C1169" s="12"/>
+      <c r="D1169" s="12"/>
+      <c r="E1169" s="12"/>
+      <c r="F1169" s="12"/>
+      <c r="G1169" s="12"/>
+      <c r="H1169" s="12"/>
+    </row>
+    <row r="1171" spans="1:10">
+      <c r="A1171" s="13" t="s">
+        <v>583</v>
+      </c>
+      <c r="B1171" s="13"/>
+      <c r="C1171" s="13"/>
+    </row>
+    <row r="1172" spans="1:10">
+      <c r="A1172" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1172" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1172" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:10">
+      <c r="A1173" s="16">
+        <v>49</v>
+      </c>
+      <c r="B1173" s="16" t="s">
+        <v>584</v>
+      </c>
+      <c r="C1173" s="17" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:10">
+      <c r="A1175" s="18" t="s">
+        <v>586</v>
+      </c>
+      <c r="B1175" s="18"/>
+      <c r="C1175" s="18"/>
+      <c r="D1175" s="18"/>
+      <c r="E1175" s="18"/>
+    </row>
+    <row r="1176" spans="1:10">
+      <c r="A1176" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1176" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1176" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1176" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1176" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:10">
+      <c r="A1177" s="21">
+        <v>5536</v>
+      </c>
+      <c r="B1177" s="21" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1177" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="D1177" s="22" t="s">
+        <v>585</v>
+      </c>
+      <c r="E1177" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:10">
+      <c r="A1179" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="B1179" s="8"/>
+      <c r="C1179" s="8"/>
+      <c r="D1179" s="8"/>
+      <c r="E1179" s="8"/>
+      <c r="F1179" s="8"/>
+      <c r="G1179" s="8"/>
+      <c r="H1179" s="8"/>
+    </row>
+    <row r="1180" spans="1:10">
+      <c r="A1180" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1180" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1180" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1180" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1180" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1180" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1180" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1180" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:10">
+      <c r="A1181" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1181" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1181" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1181" s="3">
+        <v>706</v>
+      </c>
+      <c r="E1181" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1181" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1181" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="H1181" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:10">
+      <c r="A1182" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B1182" s="12"/>
+      <c r="C1182" s="12"/>
+      <c r="D1182" s="12"/>
+      <c r="E1182" s="12"/>
+      <c r="F1182" s="12"/>
+      <c r="G1182" s="12"/>
+      <c r="H1182" s="12"/>
+    </row>
+    <row r="1184" spans="1:10">
+      <c r="A1184" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="B1184" s="13"/>
+      <c r="C1184" s="13"/>
+    </row>
+    <row r="1185" spans="1:10">
+      <c r="A1185" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1185" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1185" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:10">
+      <c r="A1186" s="16">
+        <v>817</v>
+      </c>
+      <c r="B1186" s="16" t="s">
+        <v>592</v>
+      </c>
+      <c r="C1186" s="17" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:10">
+      <c r="A1188" s="18" t="s">
+        <v>594</v>
+      </c>
+      <c r="B1188" s="18"/>
+      <c r="C1188" s="18"/>
+      <c r="D1188" s="18"/>
+      <c r="E1188" s="18"/>
+    </row>
+    <row r="1189" spans="1:10">
+      <c r="A1189" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1189" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1189" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1189" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1189" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:10">
+      <c r="A1190" s="21">
+        <v>5535</v>
+      </c>
+      <c r="B1190" s="21" t="s">
+        <v>587</v>
+      </c>
+      <c r="C1190" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1190" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="E1190" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:10">
+      <c r="A1193" s="23"/>
+    </row>
+    <row r="1195" spans="1:10">
+      <c r="A1195" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="B1195" s="2"/>
+      <c r="C1195" s="2"/>
+      <c r="D1195" s="2"/>
+      <c r="E1195" s="2"/>
+      <c r="F1195" s="2"/>
+      <c r="G1195" s="2"/>
+      <c r="H1195" s="2"/>
+      <c r="I1195" s="2"/>
+      <c r="J1195" s="2"/>
+    </row>
+    <row r="1196" spans="1:10">
+      <c r="A1196" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B950" s="4" t="s">
+      <c r="B1196" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C950" s="4" t="s">
+      <c r="C1196" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D950" s="4" t="s">
+      <c r="D1196" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E950" s="4" t="s">
+      <c r="E1196" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F950" s="4" t="s">
+      <c r="F1196" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G950" s="4" t="s">
+      <c r="G1196" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H950" s="4" t="s">
+      <c r="H1196" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I950" s="5" t="s">
+      <c r="I1196" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J950" s="5" t="s">
+      <c r="J1196" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="951" spans="1:10">
-[...13 lines deleted...]
-      <c r="F951" s="3" t="s">
+    <row r="1197" spans="1:10">
+      <c r="A1197" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B1197" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C1197" s="3"/>
+      <c r="D1197" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1197" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="F1197" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G951" s="3" t="s">
+      <c r="G1197" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H951" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A953" t="s">
+      <c r="H1197" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1197" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="J1197" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:10">
+      <c r="A1199" t="s">
         <v>20</v>
       </c>
-      <c r="B953" t="s">
-[...2 lines deleted...]
-      <c r="C953" t="s">
+      <c r="B1199" t="s">
+        <v>596</v>
+      </c>
+      <c r="C1199" t="s">
         <v>21</v>
       </c>
-      <c r="D953" t="s">
-[...2 lines deleted...]
-      <c r="E953" t="s">
+      <c r="D1199" t="s">
+        <v>482</v>
+      </c>
+      <c r="E1199" t="s">
         <v>5</v>
       </c>
-      <c r="F953" t="s">
-[...2 lines deleted...]
-      <c r="G953" t="s">
+      <c r="F1199" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1199" t="s">
         <v>7</v>
       </c>
-      <c r="H953" t="s">
+      <c r="H1199" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="954" spans="1:10">
-      <c r="A954" t="s">
+    <row r="1200" spans="1:10">
+      <c r="A1200" t="s">
         <v>9</v>
       </c>
-      <c r="B954" t="s">
-[...2 lines deleted...]
-      <c r="C954" t="s">
+      <c r="B1200" t="s">
+        <v>112</v>
+      </c>
+      <c r="C1200" t="s">
         <v>23</v>
       </c>
-      <c r="D954" t="s">
-[...2 lines deleted...]
-      <c r="E954" t="s">
+      <c r="D1200" t="s">
+        <v>599</v>
+      </c>
+      <c r="E1200" t="s">
         <v>25</v>
       </c>
-      <c r="F954" t="s">
+      <c r="F1200" t="s">
         <v>26</v>
       </c>
-      <c r="G954" t="s">
+      <c r="G1200" t="s">
         <v>8</v>
       </c>
-      <c r="H954" t="s">
+      <c r="H1200" t="s">
         <v>17</v>
-      </c>
-[...2869 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="1201" spans="1:10">
       <c r="A1201" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B1201" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="C1201" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D1201" t="s">
-        <v>609</v>
+        <v>598</v>
       </c>
       <c r="E1201" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="F1201" t="s">
-        <v>70</v>
+        <v>600</v>
       </c>
       <c r="G1201" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="H1201" t="s">
-        <v>16</v>
+        <v>600</v>
       </c>
     </row>
     <row r="1202" spans="1:10">
       <c r="A1202" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>600</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>601</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:10">
+      <c r="A1204" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1204" s="7"/>
+      <c r="C1204" s="7"/>
+      <c r="D1204" s="7"/>
+      <c r="E1204" s="7"/>
+      <c r="F1204" s="7"/>
+      <c r="G1204" s="7"/>
+      <c r="H1204" s="7"/>
+    </row>
+    <row r="1206" spans="1:10">
+      <c r="A1206" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="B1206" s="8"/>
+      <c r="C1206" s="8"/>
+      <c r="D1206" s="8"/>
+      <c r="E1206" s="8"/>
+      <c r="F1206" s="8"/>
+      <c r="G1206" s="8"/>
+      <c r="H1206" s="8"/>
+    </row>
+    <row r="1207" spans="1:10">
+      <c r="A1207" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1207" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1207" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1207" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1207" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1207" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1207" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1207" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:10">
+      <c r="A1208" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="B1208" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="C1208" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="D1208" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1208" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="F1208" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="G1208" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="H1208" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:10">
+      <c r="A1209" s="11" t="s">
+        <v>609</v>
+      </c>
+      <c r="B1209" s="12"/>
+      <c r="C1209" s="12"/>
+      <c r="D1209" s="12"/>
+      <c r="E1209" s="12"/>
+      <c r="F1209" s="12"/>
+      <c r="G1209" s="12"/>
+      <c r="H1209" s="12"/>
+    </row>
+    <row r="1211" spans="1:10">
+      <c r="A1211" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="B1211" s="13"/>
+      <c r="C1211" s="13"/>
+    </row>
+    <row r="1212" spans="1:10">
+      <c r="A1212" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1212" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1212" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:10">
+      <c r="A1213" s="16">
+        <v>202300000000014</v>
+      </c>
+      <c r="B1213" s="16" t="s">
+        <v>611</v>
+      </c>
+      <c r="C1213" s="17" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:10">
+      <c r="A1215" s="18" t="s">
+        <v>612</v>
+      </c>
+      <c r="B1215" s="18"/>
+      <c r="C1215" s="18"/>
+      <c r="D1215" s="18"/>
+      <c r="E1215" s="18"/>
+    </row>
+    <row r="1216" spans="1:10">
+      <c r="A1216" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1216" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1216" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1216" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1216" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:10">
+      <c r="A1217" s="21">
+        <v>5537</v>
+      </c>
+      <c r="B1217" s="21" t="s">
+        <v>613</v>
+      </c>
+      <c r="C1217" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="D1217" s="22" t="s">
+        <v>600</v>
+      </c>
+      <c r="E1217" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:10">
+      <c r="A1220" s="23"/>
+    </row>
+    <row r="1222" spans="1:10">
+      <c r="A1222" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="B1222" s="2"/>
+      <c r="C1222" s="2"/>
+      <c r="D1222" s="2"/>
+      <c r="E1222" s="2"/>
+      <c r="F1222" s="2"/>
+      <c r="G1222" s="2"/>
+      <c r="H1222" s="2"/>
+      <c r="I1222" s="2"/>
+      <c r="J1222" s="2"/>
+    </row>
+    <row r="1223" spans="1:10">
+      <c r="A1223" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1223" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1223" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1223" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1223" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1223" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1223" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1223" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B1202" t="s">
-[...2 lines deleted...]
-      <c r="C1202" t="s">
+      <c r="I1223" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1223" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:10">
+      <c r="A1224" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B1224" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="C1224" s="3"/>
+      <c r="D1224" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1224" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="F1224" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1224" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1224" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1224" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="J1224" s="6" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:10">
+      <c r="A1226" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>615</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>618</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1226" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:10">
+      <c r="A1227" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>112</v>
+      </c>
+      <c r="C1227" t="s">
         <v>23</v>
       </c>
-      <c r="D1202" t="s">
-[...2 lines deleted...]
-      <c r="E1202" t="s">
+      <c r="D1227" t="s">
+        <v>619</v>
+      </c>
+      <c r="E1227" t="s">
         <v>25</v>
       </c>
-      <c r="F1202" t="s">
+      <c r="F1227" t="s">
         <v>26</v>
       </c>
-      <c r="G1202" t="s">
+      <c r="G1227" t="s">
         <v>8</v>
       </c>
-      <c r="H1202" t="s">
+      <c r="H1227" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="1203" spans="1:10">
-      <c r="A1203" t="s">
+    <row r="1228" spans="1:10">
+      <c r="A1228" t="s">
         <v>27</v>
       </c>
-      <c r="B1203" t="s">
-[...2 lines deleted...]
-      <c r="C1203" t="s">
+      <c r="B1228" t="s">
+        <v>617</v>
+      </c>
+      <c r="C1228" t="s">
         <v>28</v>
       </c>
-      <c r="D1203" t="s">
-[...2 lines deleted...]
-      <c r="E1203" t="s">
+      <c r="D1228" t="s">
+        <v>617</v>
+      </c>
+      <c r="E1228" t="s">
         <v>29</v>
       </c>
-      <c r="F1203" t="s">
-[...2 lines deleted...]
-      <c r="G1203" t="s">
+      <c r="F1228" t="s">
+        <v>620</v>
+      </c>
+      <c r="G1228" t="s">
         <v>31</v>
       </c>
-      <c r="H1203" t="s">
-[...4 lines deleted...]
-      <c r="A1204" t="s">
+      <c r="H1228" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:10">
+      <c r="A1229" t="s">
         <v>32</v>
       </c>
-      <c r="B1204" t="s">
-[...2 lines deleted...]
-      <c r="C1204" t="s">
+      <c r="B1229" t="s">
+        <v>620</v>
+      </c>
+      <c r="C1229" t="s">
         <v>33</v>
       </c>
-      <c r="D1204" t="s">
-[...2 lines deleted...]
-      <c r="E1204" t="s">
+      <c r="D1229" t="s">
+        <v>621</v>
+      </c>
+      <c r="E1229" t="s">
         <v>6</v>
       </c>
-      <c r="F1204" t="s">
-[...4 lines deleted...]
-      <c r="A1206" s="7" t="s">
+      <c r="F1229" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:10">
+      <c r="A1231" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B1206" s="7"/>
-[...20 lines deleted...]
-      <c r="A1209" s="9" t="s">
+      <c r="B1231" s="7"/>
+      <c r="C1231" s="7"/>
+      <c r="D1231" s="7"/>
+      <c r="E1231" s="7"/>
+      <c r="F1231" s="7"/>
+      <c r="G1231" s="7"/>
+      <c r="H1231" s="7"/>
+    </row>
+    <row r="1233" spans="1:10">
+      <c r="A1233" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="B1233" s="8"/>
+      <c r="C1233" s="8"/>
+      <c r="D1233" s="8"/>
+      <c r="E1233" s="8"/>
+      <c r="F1233" s="8"/>
+      <c r="G1233" s="8"/>
+      <c r="H1233" s="8"/>
+    </row>
+    <row r="1234" spans="1:10">
+      <c r="A1234" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B1209" s="9" t="s">
+      <c r="B1234" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C1209" s="9" t="s">
+      <c r="C1234" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D1209" s="9" t="s">
+      <c r="D1234" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E1209" s="9" t="s">
+      <c r="E1234" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F1209" s="9" t="s">
+      <c r="F1234" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G1209" s="9" t="s">
+      <c r="G1234" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H1209" s="10" t="s">
+      <c r="H1234" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="1210" spans="1:10">
-[...9 lines deleted...]
-      <c r="D1210" s="3">
+    <row r="1235" spans="1:10">
+      <c r="A1235" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1235" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1235" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1235" s="3">
         <v>500</v>
       </c>
-      <c r="E1210" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H1210" s="6" t="s">
+      <c r="E1235" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1235" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1235" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1235" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="1211" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1214" s="14" t="s">
+    <row r="1236" spans="1:10">
+      <c r="A1236" s="11" t="s">
+        <v>623</v>
+      </c>
+      <c r="B1236" s="12"/>
+      <c r="C1236" s="12"/>
+      <c r="D1236" s="12"/>
+      <c r="E1236" s="12"/>
+      <c r="F1236" s="12"/>
+      <c r="G1236" s="12"/>
+      <c r="H1236" s="12"/>
+    </row>
+    <row r="1238" spans="1:10">
+      <c r="A1238" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="B1238" s="13"/>
+      <c r="C1238" s="13"/>
+    </row>
+    <row r="1239" spans="1:10">
+      <c r="A1239" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B1214" s="14" t="s">
+      <c r="B1239" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C1214" s="15" t="s">
+      <c r="C1239" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="1215" spans="1:10">
-      <c r="A1215" s="16">
+    <row r="1240" spans="1:10">
+      <c r="A1240" s="16">
         <v>30</v>
       </c>
-      <c r="B1215" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A1217" s="18" t="s">
+      <c r="B1240" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="C1240" s="17" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:10">
+      <c r="A1242" s="18" t="s">
+        <v>627</v>
+      </c>
+      <c r="B1242" s="18"/>
+      <c r="C1242" s="18"/>
+      <c r="D1242" s="18"/>
+      <c r="E1242" s="18"/>
+    </row>
+    <row r="1243" spans="1:10">
+      <c r="A1243" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1243" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1243" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1243" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1243" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:10">
+      <c r="A1244" s="21">
+        <v>4726</v>
+      </c>
+      <c r="B1244" s="21" t="s">
+        <v>628</v>
+      </c>
+      <c r="C1244" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1244" s="22" t="s">
+        <v>626</v>
+      </c>
+      <c r="E1244" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:10">
+      <c r="A1246" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="B1246" s="8"/>
+      <c r="C1246" s="8"/>
+      <c r="D1246" s="8"/>
+      <c r="E1246" s="8"/>
+      <c r="F1246" s="8"/>
+      <c r="G1246" s="8"/>
+      <c r="H1246" s="8"/>
+    </row>
+    <row r="1247" spans="1:10">
+      <c r="A1247" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1247" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1247" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1247" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1247" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1247" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1247" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1247" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:10">
+      <c r="A1248" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1248" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1248" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1248" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1248" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1248" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1248" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1248" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:10">
+      <c r="A1249" s="11" t="s">
+        <v>630</v>
+      </c>
+      <c r="B1249" s="12"/>
+      <c r="C1249" s="12"/>
+      <c r="D1249" s="12"/>
+      <c r="E1249" s="12"/>
+      <c r="F1249" s="12"/>
+      <c r="G1249" s="12"/>
+      <c r="H1249" s="12"/>
+    </row>
+    <row r="1251" spans="1:10">
+      <c r="A1251" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="B1251" s="13"/>
+      <c r="C1251" s="13"/>
+    </row>
+    <row r="1252" spans="1:10">
+      <c r="A1252" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1252" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1252" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:10">
+      <c r="A1253" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1253" s="16" t="s">
+        <v>632</v>
+      </c>
+      <c r="C1253" s="17" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:10">
+      <c r="A1255" s="18" t="s">
+        <v>634</v>
+      </c>
+      <c r="B1255" s="18"/>
+      <c r="C1255" s="18"/>
+      <c r="D1255" s="18"/>
+      <c r="E1255" s="18"/>
+    </row>
+    <row r="1256" spans="1:10">
+      <c r="A1256" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1256" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1256" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1256" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1256" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:10">
+      <c r="A1257" s="21">
+        <v>4745</v>
+      </c>
+      <c r="B1257" s="21" t="s">
+        <v>635</v>
+      </c>
+      <c r="C1257" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1257" s="22" t="s">
+        <v>633</v>
+      </c>
+      <c r="E1257" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:10">
+      <c r="A1259" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="B1259" s="8"/>
+      <c r="C1259" s="8"/>
+      <c r="D1259" s="8"/>
+      <c r="E1259" s="8"/>
+      <c r="F1259" s="8"/>
+      <c r="G1259" s="8"/>
+      <c r="H1259" s="8"/>
+    </row>
+    <row r="1260" spans="1:10">
+      <c r="A1260" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1260" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1260" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1260" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1260" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1260" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1260" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1260" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:10">
+      <c r="A1261" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1261" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1261" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1261" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1261" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1261" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1261" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1261" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:10">
+      <c r="A1262" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="B1262" s="12"/>
+      <c r="C1262" s="12"/>
+      <c r="D1262" s="12"/>
+      <c r="E1262" s="12"/>
+      <c r="F1262" s="12"/>
+      <c r="G1262" s="12"/>
+      <c r="H1262" s="12"/>
+    </row>
+    <row r="1264" spans="1:10">
+      <c r="A1264" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="B1264" s="13"/>
+      <c r="C1264" s="13"/>
+    </row>
+    <row r="1265" spans="1:10">
+      <c r="A1265" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1265" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1265" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:10">
+      <c r="A1266" s="16">
+        <v>29</v>
+      </c>
+      <c r="B1266" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="C1266" s="17" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:10">
+      <c r="A1268" s="18" t="s">
+        <v>640</v>
+      </c>
+      <c r="B1268" s="18"/>
+      <c r="C1268" s="18"/>
+      <c r="D1268" s="18"/>
+      <c r="E1268" s="18"/>
+    </row>
+    <row r="1269" spans="1:10">
+      <c r="A1269" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1269" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1269" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1269" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1269" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:10">
+      <c r="A1270" s="21">
+        <v>4727</v>
+      </c>
+      <c r="B1270" s="21" t="s">
+        <v>628</v>
+      </c>
+      <c r="C1270" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1270" s="22" t="s">
+        <v>639</v>
+      </c>
+      <c r="E1270" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:10">
+      <c r="A1272" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="B1272" s="8"/>
+      <c r="C1272" s="8"/>
+      <c r="D1272" s="8"/>
+      <c r="E1272" s="8"/>
+      <c r="F1272" s="8"/>
+      <c r="G1272" s="8"/>
+      <c r="H1272" s="8"/>
+    </row>
+    <row r="1273" spans="1:10">
+      <c r="A1273" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1273" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1273" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1273" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1273" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1273" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1273" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1273" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:10">
+      <c r="A1274" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B1274" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1274" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1274" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1274" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F1274" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1274" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="H1274" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:10">
+      <c r="A1275" s="11" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1275" s="12"/>
+      <c r="C1275" s="12"/>
+      <c r="D1275" s="12"/>
+      <c r="E1275" s="12"/>
+      <c r="F1275" s="12"/>
+      <c r="G1275" s="12"/>
+      <c r="H1275" s="12"/>
+    </row>
+    <row r="1277" spans="1:10">
+      <c r="A1277" s="13" t="s">
+        <v>643</v>
+      </c>
+      <c r="B1277" s="13"/>
+      <c r="C1277" s="13"/>
+    </row>
+    <row r="1278" spans="1:10">
+      <c r="A1278" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1278" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1278" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:10">
+      <c r="A1279" s="16">
+        <v>27</v>
+      </c>
+      <c r="B1279" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="C1279" s="17" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:10">
+      <c r="A1281" s="18" t="s">
+        <v>645</v>
+      </c>
+      <c r="B1281" s="18"/>
+      <c r="C1281" s="18"/>
+      <c r="D1281" s="18"/>
+      <c r="E1281" s="18"/>
+    </row>
+    <row r="1282" spans="1:10">
+      <c r="A1282" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1282" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1282" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1282" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1282" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:10">
+      <c r="A1283" s="21">
+        <v>4728</v>
+      </c>
+      <c r="B1283" s="21" t="s">
+        <v>628</v>
+      </c>
+      <c r="C1283" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="D1283" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="E1283" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:10">
+      <c r="A1285" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="B1285" s="8"/>
+      <c r="C1285" s="8"/>
+      <c r="D1285" s="8"/>
+      <c r="E1285" s="8"/>
+      <c r="F1285" s="8"/>
+      <c r="G1285" s="8"/>
+      <c r="H1285" s="8"/>
+    </row>
+    <row r="1286" spans="1:10">
+      <c r="A1286" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1286" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1286" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1286" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1286" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1286" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1286" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1286" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:10">
+      <c r="A1287" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1287" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1287" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="D1287" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1287" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="F1287" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1287" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="H1287" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:10">
+      <c r="A1288" s="11" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1288" s="12"/>
+      <c r="C1288" s="12"/>
+      <c r="D1288" s="12"/>
+      <c r="E1288" s="12"/>
+      <c r="F1288" s="12"/>
+      <c r="G1288" s="12"/>
+      <c r="H1288" s="12"/>
+    </row>
+    <row r="1290" spans="1:10">
+      <c r="A1290" s="13" t="s">
+        <v>651</v>
+      </c>
+      <c r="B1290" s="13"/>
+      <c r="C1290" s="13"/>
+    </row>
+    <row r="1291" spans="1:10">
+      <c r="A1291" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1291" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1291" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:10">
+      <c r="A1292" s="16">
+        <v>672</v>
+      </c>
+      <c r="B1292" s="16" t="s">
+        <v>652</v>
+      </c>
+      <c r="C1292" s="17" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:10">
+      <c r="A1293" s="24">
+        <v>698</v>
+      </c>
+      <c r="B1293" s="24" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1293" s="25" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:10">
+      <c r="A1294" s="16">
+        <v>743</v>
+      </c>
+      <c r="B1294" s="16" t="s">
+        <v>656</v>
+      </c>
+      <c r="C1294" s="17" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:10">
+      <c r="A1295" s="24">
+        <v>760</v>
+      </c>
+      <c r="B1295" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="C1295" s="25" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:10">
+      <c r="A1296" s="16">
+        <v>767</v>
+      </c>
+      <c r="B1296" s="16" t="s">
+        <v>660</v>
+      </c>
+      <c r="C1296" s="17" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:10">
+      <c r="A1297" s="24">
+        <v>768</v>
+      </c>
+      <c r="B1297" s="24" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1297" s="25" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:10">
+      <c r="A1299" s="18" t="s">
+        <v>664</v>
+      </c>
+      <c r="B1299" s="18"/>
+      <c r="C1299" s="18"/>
+      <c r="D1299" s="18"/>
+      <c r="E1299" s="18"/>
+    </row>
+    <row r="1300" spans="1:10">
+      <c r="A1300" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1300" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1300" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1300" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1300" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:10">
+      <c r="A1301" s="21">
+        <v>1366</v>
+      </c>
+      <c r="B1301" s="21" t="s">
+        <v>665</v>
+      </c>
+      <c r="C1301" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1301" s="22" t="s">
+        <v>653</v>
+      </c>
+      <c r="E1301" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:10">
+      <c r="A1302" s="26">
+        <v>1874</v>
+      </c>
+      <c r="B1302" s="26" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1302" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1302" s="27" t="s">
+        <v>655</v>
+      </c>
+      <c r="E1302" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:10">
+      <c r="A1303" s="21">
+        <v>2582</v>
+      </c>
+      <c r="B1303" s="21" t="s">
+        <v>666</v>
+      </c>
+      <c r="C1303" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1303" s="22" t="s">
+        <v>657</v>
+      </c>
+      <c r="E1303" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:10">
+      <c r="A1304" s="26">
+        <v>3055</v>
+      </c>
+      <c r="B1304" s="26" t="s">
+        <v>662</v>
+      </c>
+      <c r="C1304" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1304" s="27" t="s">
+        <v>659</v>
+      </c>
+      <c r="E1304" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:10">
+      <c r="A1305" s="21">
+        <v>3465</v>
+      </c>
+      <c r="B1305" s="21" t="s">
+        <v>660</v>
+      </c>
+      <c r="C1305" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1305" s="22" t="s">
+        <v>661</v>
+      </c>
+      <c r="E1305" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:10">
+      <c r="A1306" s="26">
+        <v>3661</v>
+      </c>
+      <c r="B1306" s="26" t="s">
+        <v>667</v>
+      </c>
+      <c r="C1306" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1306" s="27" t="s">
+        <v>663</v>
+      </c>
+      <c r="E1306" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:10">
+      <c r="A1309" s="23"/>
+    </row>
+    <row r="1311" spans="1:10">
+      <c r="A1311" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="B1311" s="2"/>
+      <c r="C1311" s="2"/>
+      <c r="D1311" s="2"/>
+      <c r="E1311" s="2"/>
+      <c r="F1311" s="2"/>
+      <c r="G1311" s="2"/>
+      <c r="H1311" s="2"/>
+      <c r="I1311" s="2"/>
+      <c r="J1311" s="2"/>
+    </row>
+    <row r="1312" spans="1:10">
+      <c r="A1312" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1312" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1312" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1312" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1312" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1312" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1312" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1312" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1312" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1312" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:10">
+      <c r="A1313" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="B1313" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="C1313" s="3"/>
+      <c r="D1313" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1313" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="F1313" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1313" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1313" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1313" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="J1313" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:10">
+      <c r="A1315" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>670</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1315" t="s">
         <v>618</v>
       </c>
-      <c r="B1217" s="18"/>
-[...17 lines deleted...]
-      <c r="E1218" s="19" t="s">
+      <c r="E1315" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1315" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:10">
+      <c r="A1316" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>112</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>115</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1316" t="s">
         <v>8</v>
       </c>
-    </row>
-[...815 lines deleted...]
-      <c r="G1288" s="3" t="s">
+      <c r="H1316" t="s">
         <v>17</v>
-      </c>
-[...344 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="1317" spans="1:10">
       <c r="A1317" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B1317" t="s">
-        <v>671</v>
+        <v>200</v>
       </c>
       <c r="C1317" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D1317" t="s">
-        <v>674</v>
+        <v>200</v>
       </c>
       <c r="E1317" t="s">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="F1317" t="s">
         <v>672</v>
       </c>
       <c r="G1317" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="H1317" t="s">
-        <v>16</v>
+        <v>672</v>
       </c>
     </row>
     <row r="1318" spans="1:10">
       <c r="A1318" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>672</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>673</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:10">
+      <c r="A1320" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1320" s="7"/>
+      <c r="C1320" s="7"/>
+      <c r="D1320" s="7"/>
+      <c r="E1320" s="7"/>
+      <c r="F1320" s="7"/>
+      <c r="G1320" s="7"/>
+      <c r="H1320" s="7"/>
+    </row>
+    <row r="1322" spans="1:10">
+      <c r="A1322" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="B1322" s="8"/>
+      <c r="C1322" s="8"/>
+      <c r="D1322" s="8"/>
+      <c r="E1322" s="8"/>
+      <c r="F1322" s="8"/>
+      <c r="G1322" s="8"/>
+      <c r="H1322" s="8"/>
+    </row>
+    <row r="1323" spans="1:10">
+      <c r="A1323" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1323" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1323" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1323" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1323" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1323" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1323" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1323" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:10">
+      <c r="A1324" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B1324" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C1324" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D1324" s="3">
+        <v>500</v>
+      </c>
+      <c r="E1324" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1324" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="G1324" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="H1324" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:10">
+      <c r="A1325" s="11" t="s">
+        <v>676</v>
+      </c>
+      <c r="B1325" s="12"/>
+      <c r="C1325" s="12"/>
+      <c r="D1325" s="12"/>
+      <c r="E1325" s="12"/>
+      <c r="F1325" s="12"/>
+      <c r="G1325" s="12"/>
+      <c r="H1325" s="12"/>
+    </row>
+    <row r="1327" spans="1:10">
+      <c r="A1327" s="13" t="s">
+        <v>677</v>
+      </c>
+      <c r="B1327" s="13"/>
+      <c r="C1327" s="13"/>
+    </row>
+    <row r="1328" spans="1:10">
+      <c r="A1328" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1328" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1328" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:10">
+      <c r="A1329" s="16">
+        <v>797</v>
+      </c>
+      <c r="B1329" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="C1329" s="17" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:10">
+      <c r="A1331" s="18" t="s">
+        <v>678</v>
+      </c>
+      <c r="B1331" s="18"/>
+      <c r="C1331" s="18"/>
+      <c r="D1331" s="18"/>
+      <c r="E1331" s="18"/>
+    </row>
+    <row r="1332" spans="1:10">
+      <c r="A1332" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1332" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1332" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1332" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1332" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:10">
+      <c r="A1333" s="21">
+        <v>4725</v>
+      </c>
+      <c r="B1333" s="21" t="s">
+        <v>628</v>
+      </c>
+      <c r="C1333" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1333" s="22" t="s">
+        <v>672</v>
+      </c>
+      <c r="E1333" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:10">
+      <c r="A1336" s="23"/>
+    </row>
+    <row r="1338" spans="1:10">
+      <c r="A1338" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B1338" s="2"/>
+      <c r="C1338" s="2"/>
+      <c r="D1338" s="2"/>
+      <c r="E1338" s="2"/>
+      <c r="F1338" s="2"/>
+      <c r="G1338" s="2"/>
+      <c r="H1338" s="2"/>
+      <c r="I1338" s="2"/>
+      <c r="J1338" s="2"/>
+    </row>
+    <row r="1339" spans="1:10">
+      <c r="A1339" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1339" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1339" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1339" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1339" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1339" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1339" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1339" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B1318" t="s">
+      <c r="I1339" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1339" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:10">
+      <c r="A1340" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B1340" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="C1340" s="3"/>
+      <c r="D1340" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="E1340" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="F1340" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1340" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H1340" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C1318" t="s">
+      <c r="I1340" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="J1340" s="6" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:10">
+      <c r="A1342" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>680</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>683</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1342" t="s">
+        <v>681</v>
+      </c>
+      <c r="G1342" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1342" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:10">
+      <c r="A1343" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1343" t="s">
         <v>23</v>
       </c>
-      <c r="D1318" t="s">
+      <c r="D1343" t="s">
         <v>24</v>
       </c>
-      <c r="E1318" t="s">
+      <c r="E1343" t="s">
         <v>25</v>
       </c>
-      <c r="F1318" t="s">
+      <c r="F1343" t="s">
         <v>26</v>
       </c>
-      <c r="G1318" t="s">
+      <c r="G1343" t="s">
         <v>8</v>
       </c>
-      <c r="H1318" t="s">
-[...4 lines deleted...]
-      <c r="A1319" t="s">
+      <c r="H1343" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:10">
+      <c r="A1344" t="s">
         <v>27</v>
       </c>
-      <c r="B1319" t="s">
-[...2 lines deleted...]
-      <c r="C1319" t="s">
+      <c r="B1344" t="s">
+        <v>289</v>
+      </c>
+      <c r="C1344" t="s">
         <v>28</v>
       </c>
-      <c r="D1319" t="s">
-[...2 lines deleted...]
-      <c r="E1319" t="s">
+      <c r="D1344" t="s">
+        <v>289</v>
+      </c>
+      <c r="E1344" t="s">
         <v>29</v>
       </c>
-      <c r="F1319" t="s">
-[...2 lines deleted...]
-      <c r="G1319" t="s">
+      <c r="F1344" t="s">
+        <v>684</v>
+      </c>
+      <c r="G1344" t="s">
         <v>31</v>
       </c>
-      <c r="H1319" t="s">
-[...4 lines deleted...]
-      <c r="A1320" t="s">
+      <c r="H1344" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:10">
+      <c r="A1345" t="s">
         <v>32</v>
       </c>
-      <c r="B1320" t="s">
-[...2 lines deleted...]
-      <c r="C1320" t="s">
+      <c r="B1345" t="s">
+        <v>684</v>
+      </c>
+      <c r="C1345" t="s">
         <v>33</v>
       </c>
-      <c r="D1320" t="s">
-[...2 lines deleted...]
-      <c r="E1320" t="s">
+      <c r="D1345" t="s">
+        <v>416</v>
+      </c>
+      <c r="E1345" t="s">
         <v>6</v>
       </c>
-      <c r="F1320" t="s">
-[...4 lines deleted...]
-      <c r="A1322" s="7" t="s">
+      <c r="F1345" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:10">
+      <c r="A1347" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B1322" s="7"/>
-[...20 lines deleted...]
-      <c r="A1325" s="9" t="s">
+      <c r="B1347" s="7"/>
+      <c r="C1347" s="7"/>
+      <c r="D1347" s="7"/>
+      <c r="E1347" s="7"/>
+      <c r="F1347" s="7"/>
+      <c r="G1347" s="7"/>
+      <c r="H1347" s="7"/>
+    </row>
+    <row r="1349" spans="1:10">
+      <c r="A1349" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="B1349" s="8"/>
+      <c r="C1349" s="8"/>
+      <c r="D1349" s="8"/>
+      <c r="E1349" s="8"/>
+      <c r="F1349" s="8"/>
+      <c r="G1349" s="8"/>
+      <c r="H1349" s="8"/>
+    </row>
+    <row r="1350" spans="1:10">
+      <c r="A1350" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B1325" s="9" t="s">
+      <c r="B1350" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C1325" s="9" t="s">
+      <c r="C1350" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="D1325" s="9" t="s">
+      <c r="D1350" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="E1325" s="9" t="s">
+      <c r="E1350" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="F1325" s="9" t="s">
+      <c r="F1350" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="G1325" s="9" t="s">
+      <c r="G1350" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="H1325" s="10" t="s">
+      <c r="H1350" s="10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="1326" spans="1:10">
-[...18 lines deleted...]
-      <c r="G1326" s="3" t="s">
+    <row r="1351" spans="1:10">
+      <c r="A1351" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1351" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1351" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1351" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1351" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1351" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1351" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="H1351" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:10">
+      <c r="A1352" s="11" t="s">
+        <v>692</v>
+      </c>
+      <c r="B1352" s="12"/>
+      <c r="C1352" s="12"/>
+      <c r="D1352" s="12"/>
+      <c r="E1352" s="12"/>
+      <c r="F1352" s="12"/>
+      <c r="G1352" s="12"/>
+      <c r="H1352" s="12"/>
+    </row>
+    <row r="1354" spans="1:10">
+      <c r="A1354" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="B1354" s="13"/>
+      <c r="C1354" s="13"/>
+    </row>
+    <row r="1355" spans="1:10">
+      <c r="A1355" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1355" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1355" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:10">
+      <c r="A1356" s="16">
+        <v>1448</v>
+      </c>
+      <c r="B1356" s="16" t="s">
+        <v>694</v>
+      </c>
+      <c r="C1356" s="17" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:10">
+      <c r="A1358" s="18" t="s">
+        <v>696</v>
+      </c>
+      <c r="B1358" s="18"/>
+      <c r="C1358" s="18"/>
+      <c r="D1358" s="18"/>
+      <c r="E1358" s="18"/>
+    </row>
+    <row r="1359" spans="1:10">
+      <c r="A1359" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1359" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1359" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1359" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1359" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:10">
+      <c r="A1360" s="21">
+        <v>380</v>
+      </c>
+      <c r="B1360" s="21" t="s">
+        <v>697</v>
+      </c>
+      <c r="C1360" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1360" s="22" t="s">
+        <v>695</v>
+      </c>
+      <c r="E1360" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:10">
+      <c r="A1362" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="B1362" s="8"/>
+      <c r="C1362" s="8"/>
+      <c r="D1362" s="8"/>
+      <c r="E1362" s="8"/>
+      <c r="F1362" s="8"/>
+      <c r="G1362" s="8"/>
+      <c r="H1362" s="8"/>
+    </row>
+    <row r="1363" spans="1:10">
+      <c r="A1363" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1363" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1363" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1363" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1363" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1363" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1363" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1363" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:10">
+      <c r="A1364" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1364" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1364" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1364" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1364" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1364" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1364" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="H1364" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:10">
+      <c r="A1365" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="B1365" s="12"/>
+      <c r="C1365" s="12"/>
+      <c r="D1365" s="12"/>
+      <c r="E1365" s="12"/>
+      <c r="F1365" s="12"/>
+      <c r="G1365" s="12"/>
+      <c r="H1365" s="12"/>
+    </row>
+    <row r="1367" spans="1:10">
+      <c r="A1367" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="B1367" s="13"/>
+      <c r="C1367" s="13"/>
+    </row>
+    <row r="1368" spans="1:10">
+      <c r="A1368" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1368" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1368" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:10">
+      <c r="A1369" s="16">
+        <v>1450</v>
+      </c>
+      <c r="B1369" s="16" t="s">
+        <v>701</v>
+      </c>
+      <c r="C1369" s="17" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:10">
+      <c r="A1371" s="18" t="s">
+        <v>703</v>
+      </c>
+      <c r="B1371" s="18"/>
+      <c r="C1371" s="18"/>
+      <c r="D1371" s="18"/>
+      <c r="E1371" s="18"/>
+    </row>
+    <row r="1372" spans="1:10">
+      <c r="A1372" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1372" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1372" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1372" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1372" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:10">
+      <c r="A1373" s="21">
+        <v>355</v>
+      </c>
+      <c r="B1373" s="21" t="s">
+        <v>697</v>
+      </c>
+      <c r="C1373" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1373" s="22" t="s">
+        <v>702</v>
+      </c>
+      <c r="E1373" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:10">
+      <c r="A1375" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="B1375" s="8"/>
+      <c r="C1375" s="8"/>
+      <c r="D1375" s="8"/>
+      <c r="E1375" s="8"/>
+      <c r="F1375" s="8"/>
+      <c r="G1375" s="8"/>
+      <c r="H1375" s="8"/>
+    </row>
+    <row r="1376" spans="1:10">
+      <c r="A1376" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1376" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1376" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1376" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1376" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1376" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1376" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1376" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:10">
+      <c r="A1377" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="B1377" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1377" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1377" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1377" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1377" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1377" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1377" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:10">
+      <c r="A1378" s="11" t="s">
+        <v>706</v>
+      </c>
+      <c r="B1378" s="12"/>
+      <c r="C1378" s="12"/>
+      <c r="D1378" s="12"/>
+      <c r="E1378" s="12"/>
+      <c r="F1378" s="12"/>
+      <c r="G1378" s="12"/>
+      <c r="H1378" s="12"/>
+    </row>
+    <row r="1380" spans="1:10">
+      <c r="A1380" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="B1380" s="13"/>
+      <c r="C1380" s="13"/>
+    </row>
+    <row r="1381" spans="1:10">
+      <c r="A1381" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1381" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1381" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:10">
+      <c r="A1382" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1382" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1382" s="17" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:10">
+      <c r="A1384" s="18" t="s">
+        <v>710</v>
+      </c>
+      <c r="B1384" s="18"/>
+      <c r="C1384" s="18"/>
+      <c r="D1384" s="18"/>
+      <c r="E1384" s="18"/>
+    </row>
+    <row r="1385" spans="1:10">
+      <c r="A1385" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1385" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1385" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1385" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1385" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:10">
+      <c r="A1386" s="21">
+        <v>251</v>
+      </c>
+      <c r="B1386" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1386" s="21" t="s">
+        <v>705</v>
+      </c>
+      <c r="D1386" s="22" t="s">
+        <v>709</v>
+      </c>
+      <c r="E1386" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:10">
+      <c r="A1388" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="B1388" s="8"/>
+      <c r="C1388" s="8"/>
+      <c r="D1388" s="8"/>
+      <c r="E1388" s="8"/>
+      <c r="F1388" s="8"/>
+      <c r="G1388" s="8"/>
+      <c r="H1388" s="8"/>
+    </row>
+    <row r="1389" spans="1:10">
+      <c r="A1389" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1389" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1389" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1389" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1389" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1389" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1389" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1389" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:10">
+      <c r="A1390" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="B1390" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1390" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1390" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1390" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1390" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1390" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1390" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:10">
+      <c r="A1391" s="11" t="s">
+        <v>713</v>
+      </c>
+      <c r="B1391" s="12"/>
+      <c r="C1391" s="12"/>
+      <c r="D1391" s="12"/>
+      <c r="E1391" s="12"/>
+      <c r="F1391" s="12"/>
+      <c r="G1391" s="12"/>
+      <c r="H1391" s="12"/>
+    </row>
+    <row r="1393" spans="1:10">
+      <c r="A1393" s="13" t="s">
+        <v>714</v>
+      </c>
+      <c r="B1393" s="13"/>
+      <c r="C1393" s="13"/>
+    </row>
+    <row r="1394" spans="1:10">
+      <c r="A1394" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1394" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1394" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:10">
+      <c r="A1395" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1395" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1395" s="17" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:10">
+      <c r="A1397" s="18" t="s">
+        <v>716</v>
+      </c>
+      <c r="B1397" s="18"/>
+      <c r="C1397" s="18"/>
+      <c r="D1397" s="18"/>
+      <c r="E1397" s="18"/>
+    </row>
+    <row r="1398" spans="1:10">
+      <c r="A1398" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1398" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1398" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1398" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1398" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:10">
+      <c r="A1399" s="21">
+        <v>267</v>
+      </c>
+      <c r="B1399" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1399" s="21" t="s">
+        <v>712</v>
+      </c>
+      <c r="D1399" s="22" t="s">
+        <v>715</v>
+      </c>
+      <c r="E1399" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:10">
+      <c r="A1401" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="B1401" s="8"/>
+      <c r="C1401" s="8"/>
+      <c r="D1401" s="8"/>
+      <c r="E1401" s="8"/>
+      <c r="F1401" s="8"/>
+      <c r="G1401" s="8"/>
+      <c r="H1401" s="8"/>
+    </row>
+    <row r="1402" spans="1:10">
+      <c r="A1402" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1402" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1402" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1402" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1402" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1402" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1402" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1402" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:10">
+      <c r="A1403" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="B1403" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1403" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1403" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1403" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1403" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1403" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1403" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:10">
+      <c r="A1404" s="11" t="s">
+        <v>719</v>
+      </c>
+      <c r="B1404" s="12"/>
+      <c r="C1404" s="12"/>
+      <c r="D1404" s="12"/>
+      <c r="E1404" s="12"/>
+      <c r="F1404" s="12"/>
+      <c r="G1404" s="12"/>
+      <c r="H1404" s="12"/>
+    </row>
+    <row r="1406" spans="1:10">
+      <c r="A1406" s="13" t="s">
+        <v>720</v>
+      </c>
+      <c r="B1406" s="13"/>
+      <c r="C1406" s="13"/>
+    </row>
+    <row r="1407" spans="1:10">
+      <c r="A1407" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1407" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1407" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:10">
+      <c r="A1408" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1408" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1408" s="17" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:10">
+      <c r="A1410" s="18" t="s">
+        <v>722</v>
+      </c>
+      <c r="B1410" s="18"/>
+      <c r="C1410" s="18"/>
+      <c r="D1410" s="18"/>
+      <c r="E1410" s="18"/>
+    </row>
+    <row r="1411" spans="1:10">
+      <c r="A1411" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1411" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1411" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1411" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1411" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:10">
+      <c r="A1412" s="21">
+        <v>268</v>
+      </c>
+      <c r="B1412" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="C1412" s="21" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1412" s="22" t="s">
+        <v>721</v>
+      </c>
+      <c r="E1412" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:10">
+      <c r="A1414" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="B1414" s="8"/>
+      <c r="C1414" s="8"/>
+      <c r="D1414" s="8"/>
+      <c r="E1414" s="8"/>
+      <c r="F1414" s="8"/>
+      <c r="G1414" s="8"/>
+      <c r="H1414" s="8"/>
+    </row>
+    <row r="1415" spans="1:10">
+      <c r="A1415" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1415" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1415" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1415" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1415" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1415" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1415" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1415" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:10">
+      <c r="A1416" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1416" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1416" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1416" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1416" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1416" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1416" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="H1416" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:10">
+      <c r="A1417" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="B1417" s="12"/>
+      <c r="C1417" s="12"/>
+      <c r="D1417" s="12"/>
+      <c r="E1417" s="12"/>
+      <c r="F1417" s="12"/>
+      <c r="G1417" s="12"/>
+      <c r="H1417" s="12"/>
+    </row>
+    <row r="1419" spans="1:10">
+      <c r="A1419" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="B1419" s="13"/>
+      <c r="C1419" s="13"/>
+    </row>
+    <row r="1420" spans="1:10">
+      <c r="A1420" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1420" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1420" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:10">
+      <c r="A1421" s="16">
+        <v>13939</v>
+      </c>
+      <c r="B1421" s="16" t="s">
+        <v>728</v>
+      </c>
+      <c r="C1421" s="17" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:10">
+      <c r="A1423" s="18" t="s">
+        <v>730</v>
+      </c>
+      <c r="B1423" s="18"/>
+      <c r="C1423" s="18"/>
+      <c r="D1423" s="18"/>
+      <c r="E1423" s="18"/>
+    </row>
+    <row r="1424" spans="1:10">
+      <c r="A1424" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1424" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1424" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1424" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1424" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:10">
+      <c r="A1425" s="21">
+        <v>569</v>
+      </c>
+      <c r="B1425" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="C1425" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1425" s="22" t="s">
+        <v>729</v>
+      </c>
+      <c r="E1425" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:10">
+      <c r="A1427" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="B1427" s="8"/>
+      <c r="C1427" s="8"/>
+      <c r="D1427" s="8"/>
+      <c r="E1427" s="8"/>
+      <c r="F1427" s="8"/>
+      <c r="G1427" s="8"/>
+      <c r="H1427" s="8"/>
+    </row>
+    <row r="1428" spans="1:10">
+      <c r="A1428" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1428" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1428" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1428" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1428" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1428" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1428" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1428" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:10">
+      <c r="A1429" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1429" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1429" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1429" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1429" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1429" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1429" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="H1429" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:10">
+      <c r="A1430" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="B1430" s="12"/>
+      <c r="C1430" s="12"/>
+      <c r="D1430" s="12"/>
+      <c r="E1430" s="12"/>
+      <c r="F1430" s="12"/>
+      <c r="G1430" s="12"/>
+      <c r="H1430" s="12"/>
+    </row>
+    <row r="1432" spans="1:10">
+      <c r="A1432" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="B1432" s="13"/>
+      <c r="C1432" s="13"/>
+    </row>
+    <row r="1433" spans="1:10">
+      <c r="A1433" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1433" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1433" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:10">
+      <c r="A1434" s="16">
+        <v>1580</v>
+      </c>
+      <c r="B1434" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="C1434" s="17" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:10">
+      <c r="A1436" s="18" t="s">
+        <v>737</v>
+      </c>
+      <c r="B1436" s="18"/>
+      <c r="C1436" s="18"/>
+      <c r="D1436" s="18"/>
+      <c r="E1436" s="18"/>
+    </row>
+    <row r="1437" spans="1:10">
+      <c r="A1437" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1437" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1437" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1437" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1437" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:10">
+      <c r="A1438" s="21">
+        <v>517</v>
+      </c>
+      <c r="B1438" s="21" t="s">
+        <v>738</v>
+      </c>
+      <c r="C1438" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1438" s="22" t="s">
+        <v>736</v>
+      </c>
+      <c r="E1438" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:10">
+      <c r="A1440" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="B1440" s="8"/>
+      <c r="C1440" s="8"/>
+      <c r="D1440" s="8"/>
+      <c r="E1440" s="8"/>
+      <c r="F1440" s="8"/>
+      <c r="G1440" s="8"/>
+      <c r="H1440" s="8"/>
+    </row>
+    <row r="1441" spans="1:10">
+      <c r="A1441" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1441" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1441" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1441" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1441" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1441" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1441" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1441" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:10">
+      <c r="A1442" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1442" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1442" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1442" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1442" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1442" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1442" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H1442" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:10">
+      <c r="A1443" s="11" t="s">
+        <v>743</v>
+      </c>
+      <c r="B1443" s="12"/>
+      <c r="C1443" s="12"/>
+      <c r="D1443" s="12"/>
+      <c r="E1443" s="12"/>
+      <c r="F1443" s="12"/>
+      <c r="G1443" s="12"/>
+      <c r="H1443" s="12"/>
+    </row>
+    <row r="1445" spans="1:10">
+      <c r="A1445" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="B1445" s="13"/>
+      <c r="C1445" s="13"/>
+    </row>
+    <row r="1446" spans="1:10">
+      <c r="A1446" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1446" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1446" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:10">
+      <c r="A1447" s="16">
+        <v>3494</v>
+      </c>
+      <c r="B1447" s="16" t="s">
+        <v>745</v>
+      </c>
+      <c r="C1447" s="17" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:10">
+      <c r="A1449" s="18" t="s">
+        <v>747</v>
+      </c>
+      <c r="B1449" s="18"/>
+      <c r="C1449" s="18"/>
+      <c r="D1449" s="18"/>
+      <c r="E1449" s="18"/>
+    </row>
+    <row r="1450" spans="1:10">
+      <c r="A1450" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1450" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1450" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1450" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1450" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:10">
+      <c r="A1451" s="21">
+        <v>478</v>
+      </c>
+      <c r="B1451" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="C1451" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1451" s="22" t="s">
+        <v>746</v>
+      </c>
+      <c r="E1451" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:10">
+      <c r="A1453" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="B1453" s="8"/>
+      <c r="C1453" s="8"/>
+      <c r="D1453" s="8"/>
+      <c r="E1453" s="8"/>
+      <c r="F1453" s="8"/>
+      <c r="G1453" s="8"/>
+      <c r="H1453" s="8"/>
+    </row>
+    <row r="1454" spans="1:10">
+      <c r="A1454" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1454" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1454" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1454" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1454" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1454" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1454" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1454" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:10">
+      <c r="A1455" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1455" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1455" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1455" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1455" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1455" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1455" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="H1455" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:10">
+      <c r="A1456" s="11" t="s">
+        <v>751</v>
+      </c>
+      <c r="B1456" s="12"/>
+      <c r="C1456" s="12"/>
+      <c r="D1456" s="12"/>
+      <c r="E1456" s="12"/>
+      <c r="F1456" s="12"/>
+      <c r="G1456" s="12"/>
+      <c r="H1456" s="12"/>
+    </row>
+    <row r="1458" spans="1:10">
+      <c r="A1458" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="B1458" s="13"/>
+      <c r="C1458" s="13"/>
+    </row>
+    <row r="1459" spans="1:10">
+      <c r="A1459" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1459" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1459" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:10">
+      <c r="A1460" s="16">
+        <v>3500</v>
+      </c>
+      <c r="B1460" s="16" t="s">
+        <v>753</v>
+      </c>
+      <c r="C1460" s="17" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:10">
+      <c r="A1462" s="18" t="s">
+        <v>755</v>
+      </c>
+      <c r="B1462" s="18"/>
+      <c r="C1462" s="18"/>
+      <c r="D1462" s="18"/>
+      <c r="E1462" s="18"/>
+    </row>
+    <row r="1463" spans="1:10">
+      <c r="A1463" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1463" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1463" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1463" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1463" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:10">
+      <c r="A1464" s="21">
+        <v>440</v>
+      </c>
+      <c r="B1464" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="C1464" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1464" s="22" t="s">
+        <v>754</v>
+      </c>
+      <c r="E1464" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:10">
+      <c r="A1466" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="B1466" s="8"/>
+      <c r="C1466" s="8"/>
+      <c r="D1466" s="8"/>
+      <c r="E1466" s="8"/>
+      <c r="F1466" s="8"/>
+      <c r="G1466" s="8"/>
+      <c r="H1466" s="8"/>
+    </row>
+    <row r="1467" spans="1:10">
+      <c r="A1467" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1467" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1467" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1467" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1467" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1467" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1467" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1467" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:10">
+      <c r="A1468" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1468" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1468" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1468" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1468" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1468" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1468" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H1468" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:10">
+      <c r="A1469" s="11" t="s">
+        <v>743</v>
+      </c>
+      <c r="B1469" s="12"/>
+      <c r="C1469" s="12"/>
+      <c r="D1469" s="12"/>
+      <c r="E1469" s="12"/>
+      <c r="F1469" s="12"/>
+      <c r="G1469" s="12"/>
+      <c r="H1469" s="12"/>
+    </row>
+    <row r="1471" spans="1:10">
+      <c r="A1471" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="B1471" s="13"/>
+      <c r="C1471" s="13"/>
+    </row>
+    <row r="1472" spans="1:10">
+      <c r="A1472" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1472" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1472" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:10">
+      <c r="A1473" s="16">
+        <v>3503</v>
+      </c>
+      <c r="B1473" s="16" t="s">
+        <v>753</v>
+      </c>
+      <c r="C1473" s="17" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:10">
+      <c r="A1475" s="18" t="s">
+        <v>759</v>
+      </c>
+      <c r="B1475" s="18"/>
+      <c r="C1475" s="18"/>
+      <c r="D1475" s="18"/>
+      <c r="E1475" s="18"/>
+    </row>
+    <row r="1476" spans="1:10">
+      <c r="A1476" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1476" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1476" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1476" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1476" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:10">
+      <c r="A1477" s="21">
+        <v>441</v>
+      </c>
+      <c r="B1477" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="C1477" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1477" s="22" t="s">
+        <v>758</v>
+      </c>
+      <c r="E1477" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:10">
+      <c r="A1479" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="B1479" s="8"/>
+      <c r="C1479" s="8"/>
+      <c r="D1479" s="8"/>
+      <c r="E1479" s="8"/>
+      <c r="F1479" s="8"/>
+      <c r="G1479" s="8"/>
+      <c r="H1479" s="8"/>
+    </row>
+    <row r="1480" spans="1:10">
+      <c r="A1480" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1480" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1480" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1480" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1480" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1480" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1480" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1480" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:10">
+      <c r="A1481" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1481" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1481" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1481" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1481" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1481" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1481" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H1481" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:10">
+      <c r="A1482" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="B1482" s="12"/>
+      <c r="C1482" s="12"/>
+      <c r="D1482" s="12"/>
+      <c r="E1482" s="12"/>
+      <c r="F1482" s="12"/>
+      <c r="G1482" s="12"/>
+      <c r="H1482" s="12"/>
+    </row>
+    <row r="1484" spans="1:10">
+      <c r="A1484" s="13" t="s">
+        <v>762</v>
+      </c>
+      <c r="B1484" s="13"/>
+      <c r="C1484" s="13"/>
+    </row>
+    <row r="1485" spans="1:10">
+      <c r="A1485" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1485" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1485" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:10">
+      <c r="A1486" s="16">
+        <v>3499</v>
+      </c>
+      <c r="B1486" s="16" t="s">
+        <v>753</v>
+      </c>
+      <c r="C1486" s="17" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:10">
+      <c r="A1488" s="18" t="s">
+        <v>764</v>
+      </c>
+      <c r="B1488" s="18"/>
+      <c r="C1488" s="18"/>
+      <c r="D1488" s="18"/>
+      <c r="E1488" s="18"/>
+    </row>
+    <row r="1489" spans="1:10">
+      <c r="A1489" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1489" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1489" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1489" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1489" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:10">
+      <c r="A1490" s="21">
+        <v>442</v>
+      </c>
+      <c r="B1490" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="C1490" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1490" s="22" t="s">
+        <v>763</v>
+      </c>
+      <c r="E1490" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:10">
+      <c r="A1492" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="B1492" s="8"/>
+      <c r="C1492" s="8"/>
+      <c r="D1492" s="8"/>
+      <c r="E1492" s="8"/>
+      <c r="F1492" s="8"/>
+      <c r="G1492" s="8"/>
+      <c r="H1492" s="8"/>
+    </row>
+    <row r="1493" spans="1:10">
+      <c r="A1493" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1493" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1493" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1493" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1493" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1493" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1493" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1493" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:10">
+      <c r="A1494" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1494" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1494" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1494" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1494" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1494" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1494" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H1494" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:10">
+      <c r="A1495" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="B1495" s="12"/>
+      <c r="C1495" s="12"/>
+      <c r="D1495" s="12"/>
+      <c r="E1495" s="12"/>
+      <c r="F1495" s="12"/>
+      <c r="G1495" s="12"/>
+      <c r="H1495" s="12"/>
+    </row>
+    <row r="1497" spans="1:10">
+      <c r="A1497" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="B1497" s="13"/>
+      <c r="C1497" s="13"/>
+    </row>
+    <row r="1498" spans="1:10">
+      <c r="A1498" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1498" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1498" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:10">
+      <c r="A1499" s="16">
+        <v>3570</v>
+      </c>
+      <c r="B1499" s="16" t="s">
+        <v>767</v>
+      </c>
+      <c r="C1499" s="17" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:10">
+      <c r="A1501" s="18" t="s">
+        <v>769</v>
+      </c>
+      <c r="B1501" s="18"/>
+      <c r="C1501" s="18"/>
+      <c r="D1501" s="18"/>
+      <c r="E1501" s="18"/>
+    </row>
+    <row r="1502" spans="1:10">
+      <c r="A1502" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1502" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1502" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1502" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1502" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:10">
+      <c r="A1503" s="21">
+        <v>828</v>
+      </c>
+      <c r="B1503" s="21" t="s">
+        <v>770</v>
+      </c>
+      <c r="C1503" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1503" s="22" t="s">
+        <v>768</v>
+      </c>
+      <c r="E1503" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:10">
+      <c r="A1505" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="B1505" s="8"/>
+      <c r="C1505" s="8"/>
+      <c r="D1505" s="8"/>
+      <c r="E1505" s="8"/>
+      <c r="F1505" s="8"/>
+      <c r="G1505" s="8"/>
+      <c r="H1505" s="8"/>
+    </row>
+    <row r="1506" spans="1:10">
+      <c r="A1506" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1506" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1506" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1506" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1506" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1506" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1506" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1506" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:10">
+      <c r="A1507" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1507" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1507" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1507" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1507" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1507" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1507" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H1507" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:10">
+      <c r="A1508" s="11" t="s">
+        <v>772</v>
+      </c>
+      <c r="B1508" s="12"/>
+      <c r="C1508" s="12"/>
+      <c r="D1508" s="12"/>
+      <c r="E1508" s="12"/>
+      <c r="F1508" s="12"/>
+      <c r="G1508" s="12"/>
+      <c r="H1508" s="12"/>
+    </row>
+    <row r="1510" spans="1:10">
+      <c r="A1510" s="13" t="s">
+        <v>773</v>
+      </c>
+      <c r="B1510" s="13"/>
+      <c r="C1510" s="13"/>
+    </row>
+    <row r="1511" spans="1:10">
+      <c r="A1511" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1511" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1511" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:10">
+      <c r="A1512" s="16">
+        <v>3574</v>
+      </c>
+      <c r="B1512" s="16" t="s">
+        <v>774</v>
+      </c>
+      <c r="C1512" s="17" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:10">
+      <c r="A1514" s="18" t="s">
+        <v>776</v>
+      </c>
+      <c r="B1514" s="18"/>
+      <c r="C1514" s="18"/>
+      <c r="D1514" s="18"/>
+      <c r="E1514" s="18"/>
+    </row>
+    <row r="1515" spans="1:10">
+      <c r="A1515" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1515" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1515" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1515" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1515" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:10">
+      <c r="A1516" s="21">
+        <v>818</v>
+      </c>
+      <c r="B1516" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="C1516" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1516" s="22" t="s">
+        <v>775</v>
+      </c>
+      <c r="E1516" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:10">
+      <c r="A1518" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="B1518" s="8"/>
+      <c r="C1518" s="8"/>
+      <c r="D1518" s="8"/>
+      <c r="E1518" s="8"/>
+      <c r="F1518" s="8"/>
+      <c r="G1518" s="8"/>
+      <c r="H1518" s="8"/>
+    </row>
+    <row r="1519" spans="1:10">
+      <c r="A1519" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1519" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1519" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1519" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1519" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1519" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1519" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1519" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:10">
+      <c r="A1520" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1520" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1520" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1520" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1520" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1520" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1520" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H1520" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:10">
+      <c r="A1521" s="11" t="s">
+        <v>772</v>
+      </c>
+      <c r="B1521" s="12"/>
+      <c r="C1521" s="12"/>
+      <c r="D1521" s="12"/>
+      <c r="E1521" s="12"/>
+      <c r="F1521" s="12"/>
+      <c r="G1521" s="12"/>
+      <c r="H1521" s="12"/>
+    </row>
+    <row r="1523" spans="1:10">
+      <c r="A1523" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="B1523" s="13"/>
+      <c r="C1523" s="13"/>
+    </row>
+    <row r="1524" spans="1:10">
+      <c r="A1524" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1524" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1524" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:10">
+      <c r="A1525" s="16">
+        <v>3575</v>
+      </c>
+      <c r="B1525" s="16" t="s">
+        <v>774</v>
+      </c>
+      <c r="C1525" s="17" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:10">
+      <c r="A1527" s="18" t="s">
+        <v>781</v>
+      </c>
+      <c r="B1527" s="18"/>
+      <c r="C1527" s="18"/>
+      <c r="D1527" s="18"/>
+      <c r="E1527" s="18"/>
+    </row>
+    <row r="1528" spans="1:10">
+      <c r="A1528" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1528" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1528" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1528" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1528" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:10">
+      <c r="A1529" s="21">
+        <v>819</v>
+      </c>
+      <c r="B1529" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="C1529" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1529" s="22" t="s">
+        <v>780</v>
+      </c>
+      <c r="E1529" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:10">
+      <c r="A1531" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="B1531" s="8"/>
+      <c r="C1531" s="8"/>
+      <c r="D1531" s="8"/>
+      <c r="E1531" s="8"/>
+      <c r="F1531" s="8"/>
+      <c r="G1531" s="8"/>
+      <c r="H1531" s="8"/>
+    </row>
+    <row r="1532" spans="1:10">
+      <c r="A1532" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1532" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1532" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1532" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1532" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1532" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1532" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1532" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:10">
+      <c r="A1533" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1533" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1533" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1533" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1533" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1533" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1533" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="H1533" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:10">
+      <c r="A1534" s="11" t="s">
+        <v>783</v>
+      </c>
+      <c r="B1534" s="12"/>
+      <c r="C1534" s="12"/>
+      <c r="D1534" s="12"/>
+      <c r="E1534" s="12"/>
+      <c r="F1534" s="12"/>
+      <c r="G1534" s="12"/>
+      <c r="H1534" s="12"/>
+    </row>
+    <row r="1536" spans="1:10">
+      <c r="A1536" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="B1536" s="13"/>
+      <c r="C1536" s="13"/>
+    </row>
+    <row r="1537" spans="1:10">
+      <c r="A1537" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1537" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1537" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:10">
+      <c r="A1538" s="16">
+        <v>3573</v>
+      </c>
+      <c r="B1538" s="16" t="s">
+        <v>774</v>
+      </c>
+      <c r="C1538" s="17" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:10">
+      <c r="A1540" s="18" t="s">
+        <v>786</v>
+      </c>
+      <c r="B1540" s="18"/>
+      <c r="C1540" s="18"/>
+      <c r="D1540" s="18"/>
+      <c r="E1540" s="18"/>
+    </row>
+    <row r="1541" spans="1:10">
+      <c r="A1541" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1541" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1541" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1541" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1541" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:10">
+      <c r="A1542" s="21">
+        <v>817</v>
+      </c>
+      <c r="B1542" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="C1542" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1542" s="22" t="s">
+        <v>785</v>
+      </c>
+      <c r="E1542" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:10">
+      <c r="A1544" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="B1544" s="8"/>
+      <c r="C1544" s="8"/>
+      <c r="D1544" s="8"/>
+      <c r="E1544" s="8"/>
+      <c r="F1544" s="8"/>
+      <c r="G1544" s="8"/>
+      <c r="H1544" s="8"/>
+    </row>
+    <row r="1545" spans="1:10">
+      <c r="A1545" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1545" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1545" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1545" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1545" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1545" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1545" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1545" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:10">
+      <c r="A1546" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="B1546" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1546" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1546" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1546" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1546" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1546" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1546" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:10">
+      <c r="A1547" s="11" t="s">
+        <v>788</v>
+      </c>
+      <c r="B1547" s="12"/>
+      <c r="C1547" s="12"/>
+      <c r="D1547" s="12"/>
+      <c r="E1547" s="12"/>
+      <c r="F1547" s="12"/>
+      <c r="G1547" s="12"/>
+      <c r="H1547" s="12"/>
+    </row>
+    <row r="1549" spans="1:10">
+      <c r="A1549" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="B1549" s="13"/>
+      <c r="C1549" s="13"/>
+    </row>
+    <row r="1550" spans="1:10">
+      <c r="A1550" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1550" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1550" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:10">
+      <c r="A1551" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1551" s="16" t="s">
+        <v>790</v>
+      </c>
+      <c r="C1551" s="17" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:10">
+      <c r="A1553" s="18" t="s">
+        <v>792</v>
+      </c>
+      <c r="B1553" s="18"/>
+      <c r="C1553" s="18"/>
+      <c r="D1553" s="18"/>
+      <c r="E1553" s="18"/>
+    </row>
+    <row r="1554" spans="1:10">
+      <c r="A1554" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1554" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1554" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1554" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1554" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:10">
+      <c r="A1555" s="21">
+        <v>1372</v>
+      </c>
+      <c r="B1555" s="21" t="s">
+        <v>793</v>
+      </c>
+      <c r="C1555" s="21" t="s">
+        <v>712</v>
+      </c>
+      <c r="D1555" s="22" t="s">
+        <v>791</v>
+      </c>
+      <c r="E1555" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:10">
+      <c r="A1557" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="B1557" s="8"/>
+      <c r="C1557" s="8"/>
+      <c r="D1557" s="8"/>
+      <c r="E1557" s="8"/>
+      <c r="F1557" s="8"/>
+      <c r="G1557" s="8"/>
+      <c r="H1557" s="8"/>
+    </row>
+    <row r="1558" spans="1:10">
+      <c r="A1558" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1558" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1558" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1558" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1558" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1558" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1558" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1558" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:10">
+      <c r="A1559" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="B1559" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1559" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1559" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1559" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1559" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1559" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1559" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:10">
+      <c r="A1560" s="11" t="s">
+        <v>796</v>
+      </c>
+      <c r="B1560" s="12"/>
+      <c r="C1560" s="12"/>
+      <c r="D1560" s="12"/>
+      <c r="E1560" s="12"/>
+      <c r="F1560" s="12"/>
+      <c r="G1560" s="12"/>
+      <c r="H1560" s="12"/>
+    </row>
+    <row r="1562" spans="1:10">
+      <c r="A1562" s="13" t="s">
+        <v>797</v>
+      </c>
+      <c r="B1562" s="13"/>
+      <c r="C1562" s="13"/>
+    </row>
+    <row r="1563" spans="1:10">
+      <c r="A1563" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1563" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1563" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:10">
+      <c r="A1564" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1564" s="16" t="s">
+        <v>798</v>
+      </c>
+      <c r="C1564" s="17" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:10">
+      <c r="A1566" s="18" t="s">
+        <v>800</v>
+      </c>
+      <c r="B1566" s="18"/>
+      <c r="C1566" s="18"/>
+      <c r="D1566" s="18"/>
+      <c r="E1566" s="18"/>
+    </row>
+    <row r="1567" spans="1:10">
+      <c r="A1567" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1567" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1567" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1567" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1567" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:10">
+      <c r="A1568" s="21">
+        <v>1751</v>
+      </c>
+      <c r="B1568" s="21" t="s">
+        <v>798</v>
+      </c>
+      <c r="C1568" s="21" t="s">
+        <v>795</v>
+      </c>
+      <c r="D1568" s="22" t="s">
+        <v>799</v>
+      </c>
+      <c r="E1568" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:10">
+      <c r="A1570" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="B1570" s="8"/>
+      <c r="C1570" s="8"/>
+      <c r="D1570" s="8"/>
+      <c r="E1570" s="8"/>
+      <c r="F1570" s="8"/>
+      <c r="G1570" s="8"/>
+      <c r="H1570" s="8"/>
+    </row>
+    <row r="1571" spans="1:10">
+      <c r="A1571" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1571" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1571" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1571" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1571" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1571" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1571" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1571" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:10">
+      <c r="A1572" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="B1572" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1572" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1572" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1572" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F1572" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1572" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1572" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:10">
+      <c r="A1573" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="B1573" s="12"/>
+      <c r="C1573" s="12"/>
+      <c r="D1573" s="12"/>
+      <c r="E1573" s="12"/>
+      <c r="F1573" s="12"/>
+      <c r="G1573" s="12"/>
+      <c r="H1573" s="12"/>
+    </row>
+    <row r="1575" spans="1:10">
+      <c r="A1575" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="B1575" s="13"/>
+      <c r="C1575" s="13"/>
+    </row>
+    <row r="1576" spans="1:10">
+      <c r="A1576" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1576" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1576" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:10">
+      <c r="A1577" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1577" s="16" t="s">
+        <v>805</v>
+      </c>
+      <c r="C1577" s="17" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:10">
+      <c r="A1579" s="18" t="s">
+        <v>807</v>
+      </c>
+      <c r="B1579" s="18"/>
+      <c r="C1579" s="18"/>
+      <c r="D1579" s="18"/>
+      <c r="E1579" s="18"/>
+    </row>
+    <row r="1580" spans="1:10">
+      <c r="A1580" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1580" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1580" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1580" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1580" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:10">
+      <c r="A1581" s="21">
+        <v>5477</v>
+      </c>
+      <c r="B1581" s="21" t="s">
+        <v>805</v>
+      </c>
+      <c r="C1581" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="D1581" s="22" t="s">
+        <v>806</v>
+      </c>
+      <c r="E1581" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:10">
+      <c r="A1583" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="B1583" s="8"/>
+      <c r="C1583" s="8"/>
+      <c r="D1583" s="8"/>
+      <c r="E1583" s="8"/>
+      <c r="F1583" s="8"/>
+      <c r="G1583" s="8"/>
+      <c r="H1583" s="8"/>
+    </row>
+    <row r="1584" spans="1:10">
+      <c r="A1584" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1584" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1584" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1584" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1584" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1584" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1584" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1584" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:10">
+      <c r="A1585" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B1585" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1585" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1585" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1585" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1585" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1585" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1585" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:10">
+      <c r="A1586" s="11" t="s">
+        <v>810</v>
+      </c>
+      <c r="B1586" s="12"/>
+      <c r="C1586" s="12"/>
+      <c r="D1586" s="12"/>
+      <c r="E1586" s="12"/>
+      <c r="F1586" s="12"/>
+      <c r="G1586" s="12"/>
+      <c r="H1586" s="12"/>
+    </row>
+    <row r="1588" spans="1:10">
+      <c r="A1588" s="13" t="s">
+        <v>811</v>
+      </c>
+      <c r="B1588" s="13"/>
+      <c r="C1588" s="13"/>
+    </row>
+    <row r="1589" spans="1:10">
+      <c r="A1589" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1589" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1589" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:10">
+      <c r="A1590" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1590" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="C1590" s="17" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:10">
+      <c r="A1592" s="18" t="s">
+        <v>814</v>
+      </c>
+      <c r="B1592" s="18"/>
+      <c r="C1592" s="18"/>
+      <c r="D1592" s="18"/>
+      <c r="E1592" s="18"/>
+    </row>
+    <row r="1593" spans="1:10">
+      <c r="A1593" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1593" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1593" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1593" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1593" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:10">
+      <c r="A1594" s="21">
+        <v>5034</v>
+      </c>
+      <c r="B1594" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="C1594" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D1594" s="22" t="s">
+        <v>813</v>
+      </c>
+      <c r="E1594" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:10">
+      <c r="A1596" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="B1596" s="8"/>
+      <c r="C1596" s="8"/>
+      <c r="D1596" s="8"/>
+      <c r="E1596" s="8"/>
+      <c r="F1596" s="8"/>
+      <c r="G1596" s="8"/>
+      <c r="H1596" s="8"/>
+    </row>
+    <row r="1597" spans="1:10">
+      <c r="A1597" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1597" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1597" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1597" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1597" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1597" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1597" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1597" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:10">
+      <c r="A1598" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B1598" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1598" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1598" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1598" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1598" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1598" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1598" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:10">
+      <c r="A1599" s="11" t="s">
+        <v>817</v>
+      </c>
+      <c r="B1599" s="12"/>
+      <c r="C1599" s="12"/>
+      <c r="D1599" s="12"/>
+      <c r="E1599" s="12"/>
+      <c r="F1599" s="12"/>
+      <c r="G1599" s="12"/>
+      <c r="H1599" s="12"/>
+    </row>
+    <row r="1601" spans="1:10">
+      <c r="A1601" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="B1601" s="13"/>
+      <c r="C1601" s="13"/>
+    </row>
+    <row r="1602" spans="1:10">
+      <c r="A1602" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1602" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1602" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:10">
+      <c r="A1603" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1603" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="C1603" s="17" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:10">
+      <c r="A1605" s="18" t="s">
+        <v>820</v>
+      </c>
+      <c r="B1605" s="18"/>
+      <c r="C1605" s="18"/>
+      <c r="D1605" s="18"/>
+      <c r="E1605" s="18"/>
+    </row>
+    <row r="1606" spans="1:10">
+      <c r="A1606" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1606" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1606" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1606" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1606" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:10">
+      <c r="A1607" s="21">
+        <v>5036</v>
+      </c>
+      <c r="B1607" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="C1607" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D1607" s="22" t="s">
+        <v>819</v>
+      </c>
+      <c r="E1607" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:10">
+      <c r="A1610" s="23"/>
+    </row>
+    <row r="1612" spans="1:10">
+      <c r="A1612" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="B1612" s="2"/>
+      <c r="C1612" s="2"/>
+      <c r="D1612" s="2"/>
+      <c r="E1612" s="2"/>
+      <c r="F1612" s="2"/>
+      <c r="G1612" s="2"/>
+      <c r="H1612" s="2"/>
+      <c r="I1612" s="2"/>
+      <c r="J1612" s="2"/>
+    </row>
+    <row r="1613" spans="1:10">
+      <c r="A1613" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1613" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1613" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1613" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1613" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1613" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1613" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1613" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1613" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1613" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:10">
+      <c r="A1614" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1614" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="C1614" s="3"/>
+      <c r="D1614" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="E1614" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="H1326" s="6" t="s">
+      <c r="F1614" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1614" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H1614" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1614" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="J1614" s="6" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:10">
+      <c r="A1616" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>823</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>826</v>
+      </c>
+      <c r="E1616" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1616" t="s">
+        <v>824</v>
+      </c>
+      <c r="G1616" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1616" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:10">
+      <c r="A1617" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1617" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1617" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1617" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:10">
+      <c r="A1618" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>825</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>825</v>
+      </c>
+      <c r="E1618" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1618" t="s">
+        <v>827</v>
+      </c>
+      <c r="G1618" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1618" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:10">
+      <c r="A1619" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>827</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>416</v>
+      </c>
+      <c r="E1619" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1619" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:10">
+      <c r="A1621" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1621" s="7"/>
+      <c r="C1621" s="7"/>
+      <c r="D1621" s="7"/>
+      <c r="E1621" s="7"/>
+      <c r="F1621" s="7"/>
+      <c r="G1621" s="7"/>
+      <c r="H1621" s="7"/>
+    </row>
+    <row r="1623" spans="1:10">
+      <c r="A1623" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="B1623" s="8"/>
+      <c r="C1623" s="8"/>
+      <c r="D1623" s="8"/>
+      <c r="E1623" s="8"/>
+      <c r="F1623" s="8"/>
+      <c r="G1623" s="8"/>
+      <c r="H1623" s="8"/>
+    </row>
+    <row r="1624" spans="1:10">
+      <c r="A1624" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1624" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1624" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1624" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1624" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1624" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1624" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1624" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:10">
+      <c r="A1625" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="B1625" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1625" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1625" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1625" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="F1625" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1625" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1625" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="1327" spans="1:10">
-[...19 lines deleted...]
-      <c r="A1330" s="14" t="s">
+    <row r="1626" spans="1:10">
+      <c r="A1626" s="11" t="s">
+        <v>831</v>
+      </c>
+      <c r="B1626" s="12"/>
+      <c r="C1626" s="12"/>
+      <c r="D1626" s="12"/>
+      <c r="E1626" s="12"/>
+      <c r="F1626" s="12"/>
+      <c r="G1626" s="12"/>
+      <c r="H1626" s="12"/>
+    </row>
+    <row r="1628" spans="1:10">
+      <c r="A1628" s="13" t="s">
+        <v>832</v>
+      </c>
+      <c r="B1628" s="13"/>
+      <c r="C1628" s="13"/>
+    </row>
+    <row r="1629" spans="1:10">
+      <c r="A1629" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B1330" s="14" t="s">
+      <c r="B1629" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="C1330" s="15" t="s">
+      <c r="C1629" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="1331" spans="1:10">
-      <c r="A1331" s="16">
+    <row r="1630" spans="1:10">
+      <c r="A1630" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1630" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1630" s="17" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:10">
+      <c r="A1632" s="18" t="s">
+        <v>835</v>
+      </c>
+      <c r="B1632" s="18"/>
+      <c r="C1632" s="18"/>
+      <c r="D1632" s="18"/>
+      <c r="E1632" s="18"/>
+    </row>
+    <row r="1633" spans="1:10">
+      <c r="A1633" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1633" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1633" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1633" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1633" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:10">
+      <c r="A1634" s="21">
+        <v>3179</v>
+      </c>
+      <c r="B1634" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1634" s="21" t="s">
+        <v>829</v>
+      </c>
+      <c r="D1634" s="22" t="s">
+        <v>834</v>
+      </c>
+      <c r="E1634" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:10">
+      <c r="A1636" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="B1636" s="8"/>
+      <c r="C1636" s="8"/>
+      <c r="D1636" s="8"/>
+      <c r="E1636" s="8"/>
+      <c r="F1636" s="8"/>
+      <c r="G1636" s="8"/>
+      <c r="H1636" s="8"/>
+    </row>
+    <row r="1637" spans="1:10">
+      <c r="A1637" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1637" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1637" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1637" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1637" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1637" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1637" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1637" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:10">
+      <c r="A1638" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="B1638" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1638" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1638" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1638" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="F1638" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1638" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1638" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:10">
+      <c r="A1639" s="11" t="s">
+        <v>838</v>
+      </c>
+      <c r="B1639" s="12"/>
+      <c r="C1639" s="12"/>
+      <c r="D1639" s="12"/>
+      <c r="E1639" s="12"/>
+      <c r="F1639" s="12"/>
+      <c r="G1639" s="12"/>
+      <c r="H1639" s="12"/>
+    </row>
+    <row r="1641" spans="1:10">
+      <c r="A1641" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="B1641" s="13"/>
+      <c r="C1641" s="13"/>
+    </row>
+    <row r="1642" spans="1:10">
+      <c r="A1642" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1642" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1642" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:10">
+      <c r="A1643" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1643" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1643" s="17" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:10">
+      <c r="A1645" s="18" t="s">
+        <v>841</v>
+      </c>
+      <c r="B1645" s="18"/>
+      <c r="C1645" s="18"/>
+      <c r="D1645" s="18"/>
+      <c r="E1645" s="18"/>
+    </row>
+    <row r="1646" spans="1:10">
+      <c r="A1646" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1646" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1646" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1646" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1646" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:10">
+      <c r="A1647" s="21">
+        <v>3180</v>
+      </c>
+      <c r="B1647" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1647" s="21" t="s">
+        <v>837</v>
+      </c>
+      <c r="D1647" s="22" t="s">
+        <v>840</v>
+      </c>
+      <c r="E1647" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:10">
+      <c r="A1649" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="B1649" s="8"/>
+      <c r="C1649" s="8"/>
+      <c r="D1649" s="8"/>
+      <c r="E1649" s="8"/>
+      <c r="F1649" s="8"/>
+      <c r="G1649" s="8"/>
+      <c r="H1649" s="8"/>
+    </row>
+    <row r="1650" spans="1:10">
+      <c r="A1650" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1650" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1650" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1650" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1650" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1650" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1650" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1650" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:10">
+      <c r="A1651" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="B1651" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1651" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1651" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1651" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="F1651" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1651" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1651" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:10">
+      <c r="A1652" s="11" t="s">
+        <v>845</v>
+      </c>
+      <c r="B1652" s="12"/>
+      <c r="C1652" s="12"/>
+      <c r="D1652" s="12"/>
+      <c r="E1652" s="12"/>
+      <c r="F1652" s="12"/>
+      <c r="G1652" s="12"/>
+      <c r="H1652" s="12"/>
+    </row>
+    <row r="1654" spans="1:10">
+      <c r="A1654" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="B1654" s="13"/>
+      <c r="C1654" s="13"/>
+    </row>
+    <row r="1655" spans="1:10">
+      <c r="A1655" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1655" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1655" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:10">
+      <c r="A1656" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1656" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1656" s="17" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:10">
+      <c r="A1658" s="18" t="s">
+        <v>848</v>
+      </c>
+      <c r="B1658" s="18"/>
+      <c r="C1658" s="18"/>
+      <c r="D1658" s="18"/>
+      <c r="E1658" s="18"/>
+    </row>
+    <row r="1659" spans="1:10">
+      <c r="A1659" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1659" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1659" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1659" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1659" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:10">
+      <c r="A1660" s="21">
+        <v>3181</v>
+      </c>
+      <c r="B1660" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1660" s="21" t="s">
+        <v>843</v>
+      </c>
+      <c r="D1660" s="22" t="s">
+        <v>847</v>
+      </c>
+      <c r="E1660" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:10">
+      <c r="A1662" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="B1662" s="8"/>
+      <c r="C1662" s="8"/>
+      <c r="D1662" s="8"/>
+      <c r="E1662" s="8"/>
+      <c r="F1662" s="8"/>
+      <c r="G1662" s="8"/>
+      <c r="H1662" s="8"/>
+    </row>
+    <row r="1663" spans="1:10">
+      <c r="A1663" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1663" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1663" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1663" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1663" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1663" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1663" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1663" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:10">
+      <c r="A1664" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1664" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1664" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1664" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1664" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="F1664" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1664" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1664" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:10">
+      <c r="A1665" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="B1665" s="12"/>
+      <c r="C1665" s="12"/>
+      <c r="D1665" s="12"/>
+      <c r="E1665" s="12"/>
+      <c r="F1665" s="12"/>
+      <c r="G1665" s="12"/>
+      <c r="H1665" s="12"/>
+    </row>
+    <row r="1667" spans="1:10">
+      <c r="A1667" s="13" t="s">
+        <v>852</v>
+      </c>
+      <c r="B1667" s="13"/>
+      <c r="C1667" s="13"/>
+    </row>
+    <row r="1668" spans="1:10">
+      <c r="A1668" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1668" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1668" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:10">
+      <c r="A1669" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1669" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1669" s="17" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:10">
+      <c r="A1671" s="18" t="s">
+        <v>854</v>
+      </c>
+      <c r="B1671" s="18"/>
+      <c r="C1671" s="18"/>
+      <c r="D1671" s="18"/>
+      <c r="E1671" s="18"/>
+    </row>
+    <row r="1672" spans="1:10">
+      <c r="A1672" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1672" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1672" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1672" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1672" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:10">
+      <c r="A1673" s="21">
+        <v>3182</v>
+      </c>
+      <c r="B1673" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1673" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1673" s="22" t="s">
+        <v>853</v>
+      </c>
+      <c r="E1673" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:10">
+      <c r="A1675" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="B1675" s="8"/>
+      <c r="C1675" s="8"/>
+      <c r="D1675" s="8"/>
+      <c r="E1675" s="8"/>
+      <c r="F1675" s="8"/>
+      <c r="G1675" s="8"/>
+      <c r="H1675" s="8"/>
+    </row>
+    <row r="1676" spans="1:10">
+      <c r="A1676" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1676" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1676" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1676" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1676" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1676" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1676" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1676" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:10">
+      <c r="A1677" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="B1677" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1677" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1677" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1677" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="F1677" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1677" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1677" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:10">
+      <c r="A1678" s="11" t="s">
+        <v>857</v>
+      </c>
+      <c r="B1678" s="12"/>
+      <c r="C1678" s="12"/>
+      <c r="D1678" s="12"/>
+      <c r="E1678" s="12"/>
+      <c r="F1678" s="12"/>
+      <c r="G1678" s="12"/>
+      <c r="H1678" s="12"/>
+    </row>
+    <row r="1680" spans="1:10">
+      <c r="A1680" s="13" t="s">
+        <v>858</v>
+      </c>
+      <c r="B1680" s="13"/>
+      <c r="C1680" s="13"/>
+    </row>
+    <row r="1681" spans="1:10">
+      <c r="A1681" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1681" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1681" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:10">
+      <c r="A1682" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1682" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1682" s="17" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:10">
+      <c r="A1684" s="18" t="s">
+        <v>860</v>
+      </c>
+      <c r="B1684" s="18"/>
+      <c r="C1684" s="18"/>
+      <c r="D1684" s="18"/>
+      <c r="E1684" s="18"/>
+    </row>
+    <row r="1685" spans="1:10">
+      <c r="A1685" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1685" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1685" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1685" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1685" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:10">
+      <c r="A1686" s="21">
+        <v>3183</v>
+      </c>
+      <c r="B1686" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1686" s="21" t="s">
+        <v>795</v>
+      </c>
+      <c r="D1686" s="22" t="s">
+        <v>859</v>
+      </c>
+      <c r="E1686" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:10">
+      <c r="A1688" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="B1688" s="8"/>
+      <c r="C1688" s="8"/>
+      <c r="D1688" s="8"/>
+      <c r="E1688" s="8"/>
+      <c r="F1688" s="8"/>
+      <c r="G1688" s="8"/>
+      <c r="H1688" s="8"/>
+    </row>
+    <row r="1689" spans="1:10">
+      <c r="A1689" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1689" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1689" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1689" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1689" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1689" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1689" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1689" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:10">
+      <c r="A1690" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="B1690" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1690" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1690" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1690" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="F1690" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1690" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1690" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:10">
+      <c r="A1691" s="11" t="s">
+        <v>864</v>
+      </c>
+      <c r="B1691" s="12"/>
+      <c r="C1691" s="12"/>
+      <c r="D1691" s="12"/>
+      <c r="E1691" s="12"/>
+      <c r="F1691" s="12"/>
+      <c r="G1691" s="12"/>
+      <c r="H1691" s="12"/>
+    </row>
+    <row r="1693" spans="1:10">
+      <c r="A1693" s="13" t="s">
+        <v>865</v>
+      </c>
+      <c r="B1693" s="13"/>
+      <c r="C1693" s="13"/>
+    </row>
+    <row r="1694" spans="1:10">
+      <c r="A1694" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1694" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1694" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:10">
+      <c r="A1695" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1695" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1695" s="17" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:10">
+      <c r="A1697" s="18" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1697" s="18"/>
+      <c r="C1697" s="18"/>
+      <c r="D1697" s="18"/>
+      <c r="E1697" s="18"/>
+    </row>
+    <row r="1698" spans="1:10">
+      <c r="A1698" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1698" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1698" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1698" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1698" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:10">
+      <c r="A1699" s="21">
+        <v>3184</v>
+      </c>
+      <c r="B1699" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1699" s="21" t="s">
+        <v>862</v>
+      </c>
+      <c r="D1699" s="22" t="s">
+        <v>866</v>
+      </c>
+      <c r="E1699" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:10">
+      <c r="A1701" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="B1701" s="8"/>
+      <c r="C1701" s="8"/>
+      <c r="D1701" s="8"/>
+      <c r="E1701" s="8"/>
+      <c r="F1701" s="8"/>
+      <c r="G1701" s="8"/>
+      <c r="H1701" s="8"/>
+    </row>
+    <row r="1702" spans="1:10">
+      <c r="A1702" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1702" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1702" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1702" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1702" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1702" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1702" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1702" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:10">
+      <c r="A1703" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="B1703" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1703" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1703" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1703" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="F1703" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1703" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1703" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:10">
+      <c r="A1704" s="11" t="s">
+        <v>871</v>
+      </c>
+      <c r="B1704" s="12"/>
+      <c r="C1704" s="12"/>
+      <c r="D1704" s="12"/>
+      <c r="E1704" s="12"/>
+      <c r="F1704" s="12"/>
+      <c r="G1704" s="12"/>
+      <c r="H1704" s="12"/>
+    </row>
+    <row r="1706" spans="1:10">
+      <c r="A1706" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="B1706" s="13"/>
+      <c r="C1706" s="13"/>
+    </row>
+    <row r="1707" spans="1:10">
+      <c r="A1707" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1707" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1707" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:10">
+      <c r="A1708" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1708" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1708" s="17" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:10">
+      <c r="A1710" s="18" t="s">
+        <v>874</v>
+      </c>
+      <c r="B1710" s="18"/>
+      <c r="C1710" s="18"/>
+      <c r="D1710" s="18"/>
+      <c r="E1710" s="18"/>
+    </row>
+    <row r="1711" spans="1:10">
+      <c r="A1711" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1711" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1711" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1711" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1711" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:10">
+      <c r="A1712" s="21">
+        <v>3188</v>
+      </c>
+      <c r="B1712" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1712" s="21" t="s">
+        <v>869</v>
+      </c>
+      <c r="D1712" s="22" t="s">
+        <v>873</v>
+      </c>
+      <c r="E1712" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:10">
+      <c r="A1714" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="B1714" s="8"/>
+      <c r="C1714" s="8"/>
+      <c r="D1714" s="8"/>
+      <c r="E1714" s="8"/>
+      <c r="F1714" s="8"/>
+      <c r="G1714" s="8"/>
+      <c r="H1714" s="8"/>
+    </row>
+    <row r="1715" spans="1:10">
+      <c r="A1715" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1715" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1715" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1715" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1715" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1715" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1715" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1715" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:10">
+      <c r="A1716" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="B1716" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1716" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1716" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1716" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="F1716" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1716" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1716" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:10">
+      <c r="A1717" s="11" t="s">
+        <v>878</v>
+      </c>
+      <c r="B1717" s="12"/>
+      <c r="C1717" s="12"/>
+      <c r="D1717" s="12"/>
+      <c r="E1717" s="12"/>
+      <c r="F1717" s="12"/>
+      <c r="G1717" s="12"/>
+      <c r="H1717" s="12"/>
+    </row>
+    <row r="1719" spans="1:10">
+      <c r="A1719" s="13" t="s">
+        <v>879</v>
+      </c>
+      <c r="B1719" s="13"/>
+      <c r="C1719" s="13"/>
+    </row>
+    <row r="1720" spans="1:10">
+      <c r="A1720" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1720" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1720" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:10">
+      <c r="A1721" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1721" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1721" s="17" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:10">
+      <c r="A1723" s="18" t="s">
+        <v>881</v>
+      </c>
+      <c r="B1723" s="18"/>
+      <c r="C1723" s="18"/>
+      <c r="D1723" s="18"/>
+      <c r="E1723" s="18"/>
+    </row>
+    <row r="1724" spans="1:10">
+      <c r="A1724" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1724" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1724" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1724" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1724" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:10">
+      <c r="A1725" s="21">
+        <v>3186</v>
+      </c>
+      <c r="B1725" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1725" s="21" t="s">
+        <v>876</v>
+      </c>
+      <c r="D1725" s="22" t="s">
+        <v>880</v>
+      </c>
+      <c r="E1725" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:10">
+      <c r="A1727" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="B1727" s="8"/>
+      <c r="C1727" s="8"/>
+      <c r="D1727" s="8"/>
+      <c r="E1727" s="8"/>
+      <c r="F1727" s="8"/>
+      <c r="G1727" s="8"/>
+      <c r="H1727" s="8"/>
+    </row>
+    <row r="1728" spans="1:10">
+      <c r="A1728" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1728" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1728" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1728" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1728" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1728" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1728" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1728" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:10">
+      <c r="A1729" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="B1729" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1729" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1729" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1729" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="F1729" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1729" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1729" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:10">
+      <c r="A1730" s="11" t="s">
+        <v>884</v>
+      </c>
+      <c r="B1730" s="12"/>
+      <c r="C1730" s="12"/>
+      <c r="D1730" s="12"/>
+      <c r="E1730" s="12"/>
+      <c r="F1730" s="12"/>
+      <c r="G1730" s="12"/>
+      <c r="H1730" s="12"/>
+    </row>
+    <row r="1732" spans="1:10">
+      <c r="A1732" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="B1732" s="13"/>
+      <c r="C1732" s="13"/>
+    </row>
+    <row r="1733" spans="1:10">
+      <c r="A1733" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1733" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1733" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:10">
+      <c r="A1734" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1734" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1734" s="17" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:10">
+      <c r="A1736" s="18" t="s">
+        <v>887</v>
+      </c>
+      <c r="B1736" s="18"/>
+      <c r="C1736" s="18"/>
+      <c r="D1736" s="18"/>
+      <c r="E1736" s="18"/>
+    </row>
+    <row r="1737" spans="1:10">
+      <c r="A1737" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1737" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1737" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1737" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1737" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:10">
+      <c r="A1738" s="21">
+        <v>3189</v>
+      </c>
+      <c r="B1738" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1738" s="21" t="s">
+        <v>883</v>
+      </c>
+      <c r="D1738" s="22" t="s">
+        <v>886</v>
+      </c>
+      <c r="E1738" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:10">
+      <c r="A1740" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="B1740" s="8"/>
+      <c r="C1740" s="8"/>
+      <c r="D1740" s="8"/>
+      <c r="E1740" s="8"/>
+      <c r="F1740" s="8"/>
+      <c r="G1740" s="8"/>
+      <c r="H1740" s="8"/>
+    </row>
+    <row r="1741" spans="1:10">
+      <c r="A1741" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1741" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1741" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1741" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1741" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1741" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1741" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1741" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:10">
+      <c r="A1742" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="B1742" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1742" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1742" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1742" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="F1742" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1742" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1742" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:10">
+      <c r="A1743" s="11" t="s">
+        <v>890</v>
+      </c>
+      <c r="B1743" s="12"/>
+      <c r="C1743" s="12"/>
+      <c r="D1743" s="12"/>
+      <c r="E1743" s="12"/>
+      <c r="F1743" s="12"/>
+      <c r="G1743" s="12"/>
+      <c r="H1743" s="12"/>
+    </row>
+    <row r="1745" spans="1:10">
+      <c r="A1745" s="13" t="s">
+        <v>891</v>
+      </c>
+      <c r="B1745" s="13"/>
+      <c r="C1745" s="13"/>
+    </row>
+    <row r="1746" spans="1:10">
+      <c r="A1746" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1746" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1746" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:10">
+      <c r="A1747" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1747" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1747" s="17" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:10">
+      <c r="A1749" s="18" t="s">
+        <v>893</v>
+      </c>
+      <c r="B1749" s="18"/>
+      <c r="C1749" s="18"/>
+      <c r="D1749" s="18"/>
+      <c r="E1749" s="18"/>
+    </row>
+    <row r="1750" spans="1:10">
+      <c r="A1750" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1750" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1750" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1750" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1750" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:10">
+      <c r="A1751" s="21">
+        <v>3191</v>
+      </c>
+      <c r="B1751" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1751" s="21" t="s">
+        <v>889</v>
+      </c>
+      <c r="D1751" s="22" t="s">
+        <v>892</v>
+      </c>
+      <c r="E1751" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:10">
+      <c r="A1753" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="B1753" s="8"/>
+      <c r="C1753" s="8"/>
+      <c r="D1753" s="8"/>
+      <c r="E1753" s="8"/>
+      <c r="F1753" s="8"/>
+      <c r="G1753" s="8"/>
+      <c r="H1753" s="8"/>
+    </row>
+    <row r="1754" spans="1:10">
+      <c r="A1754" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1754" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1754" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1754" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1754" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1754" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1754" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1754" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:10">
+      <c r="A1755" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B1755" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1755" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1755" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1755" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1755" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1755" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1755" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:10">
+      <c r="A1756" s="11" t="s">
+        <v>895</v>
+      </c>
+      <c r="B1756" s="12"/>
+      <c r="C1756" s="12"/>
+      <c r="D1756" s="12"/>
+      <c r="E1756" s="12"/>
+      <c r="F1756" s="12"/>
+      <c r="G1756" s="12"/>
+      <c r="H1756" s="12"/>
+    </row>
+    <row r="1758" spans="1:10">
+      <c r="A1758" s="13" t="s">
+        <v>896</v>
+      </c>
+      <c r="B1758" s="13"/>
+      <c r="C1758" s="13"/>
+    </row>
+    <row r="1759" spans="1:10">
+      <c r="A1759" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1759" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1759" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:10">
+      <c r="A1760" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1760" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1760" s="17" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:10">
+      <c r="A1762" s="18" t="s">
+        <v>898</v>
+      </c>
+      <c r="B1762" s="18"/>
+      <c r="C1762" s="18"/>
+      <c r="D1762" s="18"/>
+      <c r="E1762" s="18"/>
+    </row>
+    <row r="1763" spans="1:10">
+      <c r="A1763" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1763" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1763" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1763" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1763" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:10">
+      <c r="A1764" s="21">
+        <v>3193</v>
+      </c>
+      <c r="B1764" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1764" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D1764" s="22" t="s">
+        <v>897</v>
+      </c>
+      <c r="E1764" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:10">
+      <c r="A1766" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="B1766" s="8"/>
+      <c r="C1766" s="8"/>
+      <c r="D1766" s="8"/>
+      <c r="E1766" s="8"/>
+      <c r="F1766" s="8"/>
+      <c r="G1766" s="8"/>
+      <c r="H1766" s="8"/>
+    </row>
+    <row r="1767" spans="1:10">
+      <c r="A1767" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1767" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1767" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1767" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1767" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1767" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1767" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1767" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:10">
+      <c r="A1768" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B1768" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1768" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1768" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1768" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1768" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1768" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1768" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:10">
+      <c r="A1769" s="11" t="s">
+        <v>895</v>
+      </c>
+      <c r="B1769" s="12"/>
+      <c r="C1769" s="12"/>
+      <c r="D1769" s="12"/>
+      <c r="E1769" s="12"/>
+      <c r="F1769" s="12"/>
+      <c r="G1769" s="12"/>
+      <c r="H1769" s="12"/>
+    </row>
+    <row r="1771" spans="1:10">
+      <c r="A1771" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="B1771" s="13"/>
+      <c r="C1771" s="13"/>
+    </row>
+    <row r="1772" spans="1:10">
+      <c r="A1772" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1772" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1772" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:10">
+      <c r="A1773" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1773" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1773" s="17" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:10">
+      <c r="A1775" s="18" t="s">
+        <v>902</v>
+      </c>
+      <c r="B1775" s="18"/>
+      <c r="C1775" s="18"/>
+      <c r="D1775" s="18"/>
+      <c r="E1775" s="18"/>
+    </row>
+    <row r="1776" spans="1:10">
+      <c r="A1776" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1776" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1776" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1776" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1776" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:10">
+      <c r="A1777" s="21">
+        <v>3195</v>
+      </c>
+      <c r="B1777" s="21" t="s">
+        <v>833</v>
+      </c>
+      <c r="C1777" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D1777" s="22" t="s">
+        <v>901</v>
+      </c>
+      <c r="E1777" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:10">
+      <c r="A1779" s="8" t="s">
+        <v>903</v>
+      </c>
+      <c r="B1779" s="8"/>
+      <c r="C1779" s="8"/>
+      <c r="D1779" s="8"/>
+      <c r="E1779" s="8"/>
+      <c r="F1779" s="8"/>
+      <c r="G1779" s="8"/>
+      <c r="H1779" s="8"/>
+    </row>
+    <row r="1780" spans="1:10">
+      <c r="A1780" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1780" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1780" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1780" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1780" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1780" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1780" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1780" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:10">
+      <c r="A1781" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1781" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1781" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1781" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1781" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1781" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1781" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1781" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:10">
+      <c r="A1782" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="B1782" s="12"/>
+      <c r="C1782" s="12"/>
+      <c r="D1782" s="12"/>
+      <c r="E1782" s="12"/>
+      <c r="F1782" s="12"/>
+      <c r="G1782" s="12"/>
+      <c r="H1782" s="12"/>
+    </row>
+    <row r="1784" spans="1:10">
+      <c r="A1784" s="13" t="s">
+        <v>906</v>
+      </c>
+      <c r="B1784" s="13"/>
+      <c r="C1784" s="13"/>
+    </row>
+    <row r="1785" spans="1:10">
+      <c r="A1785" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1785" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1785" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:10">
+      <c r="A1786" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1786" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="C1786" s="17" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:10">
+      <c r="A1788" s="18" t="s">
+        <v>909</v>
+      </c>
+      <c r="B1788" s="18"/>
+      <c r="C1788" s="18"/>
+      <c r="D1788" s="18"/>
+      <c r="E1788" s="18"/>
+    </row>
+    <row r="1789" spans="1:10">
+      <c r="A1789" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1789" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1789" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1789" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1789" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:10">
+      <c r="A1790" s="21">
+        <v>3501</v>
+      </c>
+      <c r="B1790" s="21" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1790" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1790" s="22" t="s">
+        <v>908</v>
+      </c>
+      <c r="E1790" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:10">
+      <c r="A1792" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="B1792" s="8"/>
+      <c r="C1792" s="8"/>
+      <c r="D1792" s="8"/>
+      <c r="E1792" s="8"/>
+      <c r="F1792" s="8"/>
+      <c r="G1792" s="8"/>
+      <c r="H1792" s="8"/>
+    </row>
+    <row r="1793" spans="1:10">
+      <c r="A1793" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1793" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1793" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1793" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1793" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1793" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1793" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1793" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:10">
+      <c r="A1794" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1794" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C1794" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1794" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1794" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1794" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1794" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="H1794" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:10">
+      <c r="A1795" s="11" t="s">
+        <v>914</v>
+      </c>
+      <c r="B1795" s="12"/>
+      <c r="C1795" s="12"/>
+      <c r="D1795" s="12"/>
+      <c r="E1795" s="12"/>
+      <c r="F1795" s="12"/>
+      <c r="G1795" s="12"/>
+      <c r="H1795" s="12"/>
+    </row>
+    <row r="1797" spans="1:10">
+      <c r="A1797" s="13" t="s">
+        <v>915</v>
+      </c>
+      <c r="B1797" s="13"/>
+      <c r="C1797" s="13"/>
+    </row>
+    <row r="1798" spans="1:10">
+      <c r="A1798" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1798" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1798" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:10">
+      <c r="A1799" s="16">
+        <v>13870</v>
+      </c>
+      <c r="B1799" s="16" t="s">
+        <v>916</v>
+      </c>
+      <c r="C1799" s="17" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:10">
+      <c r="A1801" s="18" t="s">
+        <v>918</v>
+      </c>
+      <c r="B1801" s="18"/>
+      <c r="C1801" s="18"/>
+      <c r="D1801" s="18"/>
+      <c r="E1801" s="18"/>
+    </row>
+    <row r="1802" spans="1:10">
+      <c r="A1802" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1802" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1802" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1802" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1802" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:10">
+      <c r="A1803" s="21">
+        <v>3539</v>
+      </c>
+      <c r="B1803" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1803" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1803" s="22" t="s">
+        <v>917</v>
+      </c>
+      <c r="E1803" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:10">
+      <c r="A1805" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="B1805" s="8"/>
+      <c r="C1805" s="8"/>
+      <c r="D1805" s="8"/>
+      <c r="E1805" s="8"/>
+      <c r="F1805" s="8"/>
+      <c r="G1805" s="8"/>
+      <c r="H1805" s="8"/>
+    </row>
+    <row r="1806" spans="1:10">
+      <c r="A1806" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1806" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1806" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1806" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1806" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1806" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1806" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1806" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:10">
+      <c r="A1807" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1807" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1807" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1807" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1807" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1807" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1807" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="H1807" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:10">
+      <c r="A1808" s="11" t="s">
+        <v>921</v>
+      </c>
+      <c r="B1808" s="12"/>
+      <c r="C1808" s="12"/>
+      <c r="D1808" s="12"/>
+      <c r="E1808" s="12"/>
+      <c r="F1808" s="12"/>
+      <c r="G1808" s="12"/>
+      <c r="H1808" s="12"/>
+    </row>
+    <row r="1810" spans="1:10">
+      <c r="A1810" s="13" t="s">
+        <v>922</v>
+      </c>
+      <c r="B1810" s="13"/>
+      <c r="C1810" s="13"/>
+    </row>
+    <row r="1811" spans="1:10">
+      <c r="A1811" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1811" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1811" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:10">
+      <c r="A1812" s="16">
+        <v>13868</v>
+      </c>
+      <c r="B1812" s="16" t="s">
+        <v>916</v>
+      </c>
+      <c r="C1812" s="17" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:10">
+      <c r="A1814" s="18" t="s">
+        <v>924</v>
+      </c>
+      <c r="B1814" s="18"/>
+      <c r="C1814" s="18"/>
+      <c r="D1814" s="18"/>
+      <c r="E1814" s="18"/>
+    </row>
+    <row r="1815" spans="1:10">
+      <c r="A1815" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1815" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1815" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1815" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1815" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:10">
+      <c r="A1816" s="21">
+        <v>3569</v>
+      </c>
+      <c r="B1816" s="21" t="s">
+        <v>925</v>
+      </c>
+      <c r="C1816" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1816" s="22" t="s">
+        <v>923</v>
+      </c>
+      <c r="E1816" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:10">
+      <c r="A1818" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="B1818" s="8"/>
+      <c r="C1818" s="8"/>
+      <c r="D1818" s="8"/>
+      <c r="E1818" s="8"/>
+      <c r="F1818" s="8"/>
+      <c r="G1818" s="8"/>
+      <c r="H1818" s="8"/>
+    </row>
+    <row r="1819" spans="1:10">
+      <c r="A1819" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1819" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1819" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1819" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1819" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1819" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1819" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1819" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:10">
+      <c r="A1820" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="B1820" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1820" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1820" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1820" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="F1820" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1820" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1820" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:10">
+      <c r="A1821" s="11" t="s">
+        <v>927</v>
+      </c>
+      <c r="B1821" s="12"/>
+      <c r="C1821" s="12"/>
+      <c r="D1821" s="12"/>
+      <c r="E1821" s="12"/>
+      <c r="F1821" s="12"/>
+      <c r="G1821" s="12"/>
+      <c r="H1821" s="12"/>
+    </row>
+    <row r="1823" spans="1:10">
+      <c r="A1823" s="13" t="s">
+        <v>928</v>
+      </c>
+      <c r="B1823" s="13"/>
+      <c r="C1823" s="13"/>
+    </row>
+    <row r="1824" spans="1:10">
+      <c r="A1824" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1824" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1824" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:10">
+      <c r="A1825" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1825" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1825" s="17" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:10">
+      <c r="A1827" s="18" t="s">
+        <v>931</v>
+      </c>
+      <c r="B1827" s="18"/>
+      <c r="C1827" s="18"/>
+      <c r="D1827" s="18"/>
+      <c r="E1827" s="18"/>
+    </row>
+    <row r="1828" spans="1:10">
+      <c r="A1828" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1828" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1828" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1828" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1828" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:10">
+      <c r="A1829" s="21">
+        <v>3782</v>
+      </c>
+      <c r="B1829" s="21" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1829" s="21" t="s">
+        <v>843</v>
+      </c>
+      <c r="D1829" s="22" t="s">
+        <v>930</v>
+      </c>
+      <c r="E1829" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:10">
+      <c r="A1831" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="B1831" s="8"/>
+      <c r="C1831" s="8"/>
+      <c r="D1831" s="8"/>
+      <c r="E1831" s="8"/>
+      <c r="F1831" s="8"/>
+      <c r="G1831" s="8"/>
+      <c r="H1831" s="8"/>
+    </row>
+    <row r="1832" spans="1:10">
+      <c r="A1832" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1832" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1832" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1832" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1832" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1832" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1832" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1832" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:10">
+      <c r="A1833" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B1833" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1833" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1833" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1833" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="F1833" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1833" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1833" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:10">
+      <c r="A1834" s="11" t="s">
+        <v>933</v>
+      </c>
+      <c r="B1834" s="12"/>
+      <c r="C1834" s="12"/>
+      <c r="D1834" s="12"/>
+      <c r="E1834" s="12"/>
+      <c r="F1834" s="12"/>
+      <c r="G1834" s="12"/>
+      <c r="H1834" s="12"/>
+    </row>
+    <row r="1836" spans="1:10">
+      <c r="A1836" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="B1836" s="13"/>
+      <c r="C1836" s="13"/>
+    </row>
+    <row r="1837" spans="1:10">
+      <c r="A1837" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1837" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1837" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:10">
+      <c r="A1838" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1838" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1838" s="17" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:10">
+      <c r="A1840" s="18" t="s">
+        <v>936</v>
+      </c>
+      <c r="B1840" s="18"/>
+      <c r="C1840" s="18"/>
+      <c r="D1840" s="18"/>
+      <c r="E1840" s="18"/>
+    </row>
+    <row r="1841" spans="1:10">
+      <c r="A1841" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1841" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1841" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1841" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1841" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:10">
+      <c r="A1842" s="21">
+        <v>3783</v>
+      </c>
+      <c r="B1842" s="21" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1842" s="21" t="s">
+        <v>850</v>
+      </c>
+      <c r="D1842" s="22" t="s">
+        <v>935</v>
+      </c>
+      <c r="E1842" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:10">
+      <c r="A1844" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="B1844" s="8"/>
+      <c r="C1844" s="8"/>
+      <c r="D1844" s="8"/>
+      <c r="E1844" s="8"/>
+      <c r="F1844" s="8"/>
+      <c r="G1844" s="8"/>
+      <c r="H1844" s="8"/>
+    </row>
+    <row r="1845" spans="1:10">
+      <c r="A1845" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1845" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1845" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1845" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1845" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1845" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1845" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1845" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:10">
+      <c r="A1846" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="B1846" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1846" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1846" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1846" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="F1846" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1846" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1846" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:10">
+      <c r="A1847" s="11" t="s">
+        <v>938</v>
+      </c>
+      <c r="B1847" s="12"/>
+      <c r="C1847" s="12"/>
+      <c r="D1847" s="12"/>
+      <c r="E1847" s="12"/>
+      <c r="F1847" s="12"/>
+      <c r="G1847" s="12"/>
+      <c r="H1847" s="12"/>
+    </row>
+    <row r="1849" spans="1:10">
+      <c r="A1849" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="B1849" s="13"/>
+      <c r="C1849" s="13"/>
+    </row>
+    <row r="1850" spans="1:10">
+      <c r="A1850" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1850" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1850" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:10">
+      <c r="A1851" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1851" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1851" s="17" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:10">
+      <c r="A1853" s="18" t="s">
+        <v>941</v>
+      </c>
+      <c r="B1853" s="18"/>
+      <c r="C1853" s="18"/>
+      <c r="D1853" s="18"/>
+      <c r="E1853" s="18"/>
+    </row>
+    <row r="1854" spans="1:10">
+      <c r="A1854" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1854" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1854" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1854" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1854" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:10">
+      <c r="A1855" s="21">
+        <v>3788</v>
+      </c>
+      <c r="B1855" s="21" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1855" s="21" t="s">
+        <v>876</v>
+      </c>
+      <c r="D1855" s="22" t="s">
+        <v>940</v>
+      </c>
+      <c r="E1855" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:10">
+      <c r="A1857" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="B1857" s="8"/>
+      <c r="C1857" s="8"/>
+      <c r="D1857" s="8"/>
+      <c r="E1857" s="8"/>
+      <c r="F1857" s="8"/>
+      <c r="G1857" s="8"/>
+      <c r="H1857" s="8"/>
+    </row>
+    <row r="1858" spans="1:10">
+      <c r="A1858" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1858" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1858" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1858" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1858" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1858" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1858" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1858" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:10">
+      <c r="A1859" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1859" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1859" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1859" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1859" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1859" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1859" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="H1859" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:10">
+      <c r="A1860" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="B1860" s="12"/>
+      <c r="C1860" s="12"/>
+      <c r="D1860" s="12"/>
+      <c r="E1860" s="12"/>
+      <c r="F1860" s="12"/>
+      <c r="G1860" s="12"/>
+      <c r="H1860" s="12"/>
+    </row>
+    <row r="1862" spans="1:10">
+      <c r="A1862" s="13" t="s">
+        <v>945</v>
+      </c>
+      <c r="B1862" s="13"/>
+      <c r="C1862" s="13"/>
+    </row>
+    <row r="1863" spans="1:10">
+      <c r="A1863" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1863" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1863" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:10">
+      <c r="A1864" s="16">
+        <v>1066</v>
+      </c>
+      <c r="B1864" s="16" t="s">
+        <v>946</v>
+      </c>
+      <c r="C1864" s="17" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:10">
+      <c r="A1866" s="18" t="s">
+        <v>948</v>
+      </c>
+      <c r="B1866" s="18"/>
+      <c r="C1866" s="18"/>
+      <c r="D1866" s="18"/>
+      <c r="E1866" s="18"/>
+    </row>
+    <row r="1867" spans="1:10">
+      <c r="A1867" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1867" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1867" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1867" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1867" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:10">
+      <c r="A1868" s="21">
+        <v>3898</v>
+      </c>
+      <c r="B1868" s="21" t="s">
+        <v>949</v>
+      </c>
+      <c r="C1868" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1868" s="22" t="s">
+        <v>947</v>
+      </c>
+      <c r="E1868" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:10">
+      <c r="A1870" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="B1870" s="8"/>
+      <c r="C1870" s="8"/>
+      <c r="D1870" s="8"/>
+      <c r="E1870" s="8"/>
+      <c r="F1870" s="8"/>
+      <c r="G1870" s="8"/>
+      <c r="H1870" s="8"/>
+    </row>
+    <row r="1871" spans="1:10">
+      <c r="A1871" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1871" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1871" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1871" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1871" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1871" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1871" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1871" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:10">
+      <c r="A1872" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1872" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1872" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1872" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1872" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1872" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1872" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1872" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:10">
+      <c r="A1873" s="11" t="s">
+        <v>951</v>
+      </c>
+      <c r="B1873" s="12"/>
+      <c r="C1873" s="12"/>
+      <c r="D1873" s="12"/>
+      <c r="E1873" s="12"/>
+      <c r="F1873" s="12"/>
+      <c r="G1873" s="12"/>
+      <c r="H1873" s="12"/>
+    </row>
+    <row r="1875" spans="1:10">
+      <c r="A1875" s="13" t="s">
+        <v>952</v>
+      </c>
+      <c r="B1875" s="13"/>
+      <c r="C1875" s="13"/>
+    </row>
+    <row r="1876" spans="1:10">
+      <c r="A1876" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1876" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1876" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:10">
+      <c r="A1877" s="16">
+        <v>1067</v>
+      </c>
+      <c r="B1877" s="16" t="s">
+        <v>953</v>
+      </c>
+      <c r="C1877" s="17" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:10">
+      <c r="A1879" s="18" t="s">
+        <v>955</v>
+      </c>
+      <c r="B1879" s="18"/>
+      <c r="C1879" s="18"/>
+      <c r="D1879" s="18"/>
+      <c r="E1879" s="18"/>
+    </row>
+    <row r="1880" spans="1:10">
+      <c r="A1880" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1880" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1880" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1880" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1880" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:10">
+      <c r="A1881" s="21">
+        <v>3897</v>
+      </c>
+      <c r="B1881" s="21" t="s">
+        <v>949</v>
+      </c>
+      <c r="C1881" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1881" s="22" t="s">
+        <v>954</v>
+      </c>
+      <c r="E1881" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:10">
+      <c r="A1883" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="B1883" s="8"/>
+      <c r="C1883" s="8"/>
+      <c r="D1883" s="8"/>
+      <c r="E1883" s="8"/>
+      <c r="F1883" s="8"/>
+      <c r="G1883" s="8"/>
+      <c r="H1883" s="8"/>
+    </row>
+    <row r="1884" spans="1:10">
+      <c r="A1884" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1884" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1884" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1884" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1884" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1884" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1884" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1884" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:10">
+      <c r="A1885" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1885" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1885" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1885" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1885" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1885" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1885" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="H1885" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:10">
+      <c r="A1886" s="11" t="s">
+        <v>958</v>
+      </c>
+      <c r="B1886" s="12"/>
+      <c r="C1886" s="12"/>
+      <c r="D1886" s="12"/>
+      <c r="E1886" s="12"/>
+      <c r="F1886" s="12"/>
+      <c r="G1886" s="12"/>
+      <c r="H1886" s="12"/>
+    </row>
+    <row r="1888" spans="1:10">
+      <c r="A1888" s="13" t="s">
+        <v>959</v>
+      </c>
+      <c r="B1888" s="13"/>
+      <c r="C1888" s="13"/>
+    </row>
+    <row r="1889" spans="1:10">
+      <c r="A1889" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1889" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1889" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:10">
+      <c r="A1890" s="16">
+        <v>3136</v>
+      </c>
+      <c r="B1890" s="16" t="s">
+        <v>960</v>
+      </c>
+      <c r="C1890" s="17" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:10">
+      <c r="A1892" s="18" t="s">
+        <v>962</v>
+      </c>
+      <c r="B1892" s="18"/>
+      <c r="C1892" s="18"/>
+      <c r="D1892" s="18"/>
+      <c r="E1892" s="18"/>
+    </row>
+    <row r="1893" spans="1:10">
+      <c r="A1893" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1893" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1893" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1893" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1893" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:10">
+      <c r="A1894" s="21">
+        <v>4380</v>
+      </c>
+      <c r="B1894" s="21" t="s">
+        <v>963</v>
+      </c>
+      <c r="C1894" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1894" s="22" t="s">
+        <v>961</v>
+      </c>
+      <c r="E1894" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:10">
+      <c r="A1896" s="8" t="s">
+        <v>964</v>
+      </c>
+      <c r="B1896" s="8"/>
+      <c r="C1896" s="8"/>
+      <c r="D1896" s="8"/>
+      <c r="E1896" s="8"/>
+      <c r="F1896" s="8"/>
+      <c r="G1896" s="8"/>
+      <c r="H1896" s="8"/>
+    </row>
+    <row r="1897" spans="1:10">
+      <c r="A1897" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1897" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1897" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1897" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1897" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1897" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1897" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1897" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:10">
+      <c r="A1898" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B1898" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1898" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1898" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1898" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1898" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1898" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="H1898" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:10">
+      <c r="A1899" s="11" t="s">
+        <v>965</v>
+      </c>
+      <c r="B1899" s="12"/>
+      <c r="C1899" s="12"/>
+      <c r="D1899" s="12"/>
+      <c r="E1899" s="12"/>
+      <c r="F1899" s="12"/>
+      <c r="G1899" s="12"/>
+      <c r="H1899" s="12"/>
+    </row>
+    <row r="1901" spans="1:10">
+      <c r="A1901" s="13" t="s">
+        <v>966</v>
+      </c>
+      <c r="B1901" s="13"/>
+      <c r="C1901" s="13"/>
+    </row>
+    <row r="1902" spans="1:10">
+      <c r="A1902" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1902" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1902" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:10">
+      <c r="A1903" s="16">
+        <v>3138</v>
+      </c>
+      <c r="B1903" s="16" t="s">
+        <v>960</v>
+      </c>
+      <c r="C1903" s="17" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:10">
+      <c r="A1905" s="18" t="s">
+        <v>968</v>
+      </c>
+      <c r="B1905" s="18"/>
+      <c r="C1905" s="18"/>
+      <c r="D1905" s="18"/>
+      <c r="E1905" s="18"/>
+    </row>
+    <row r="1906" spans="1:10">
+      <c r="A1906" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1906" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1906" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1906" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1906" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:10">
+      <c r="A1907" s="21">
+        <v>4378</v>
+      </c>
+      <c r="B1907" s="21" t="s">
+        <v>963</v>
+      </c>
+      <c r="C1907" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D1907" s="22" t="s">
+        <v>967</v>
+      </c>
+      <c r="E1907" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:10">
+      <c r="A1909" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="B1909" s="8"/>
+      <c r="C1909" s="8"/>
+      <c r="D1909" s="8"/>
+      <c r="E1909" s="8"/>
+      <c r="F1909" s="8"/>
+      <c r="G1909" s="8"/>
+      <c r="H1909" s="8"/>
+    </row>
+    <row r="1910" spans="1:10">
+      <c r="A1910" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1910" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1910" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1910" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1910" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1910" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1910" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1910" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:10">
+      <c r="A1911" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1911" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1911" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1911" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1911" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1911" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1911" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1911" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:10">
+      <c r="A1912" s="11" t="s">
+        <v>970</v>
+      </c>
+      <c r="B1912" s="12"/>
+      <c r="C1912" s="12"/>
+      <c r="D1912" s="12"/>
+      <c r="E1912" s="12"/>
+      <c r="F1912" s="12"/>
+      <c r="G1912" s="12"/>
+      <c r="H1912" s="12"/>
+    </row>
+    <row r="1914" spans="1:10">
+      <c r="A1914" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="B1914" s="13"/>
+      <c r="C1914" s="13"/>
+    </row>
+    <row r="1915" spans="1:10">
+      <c r="A1915" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1915" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1915" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:10">
+      <c r="A1916" s="16">
+        <v>1211</v>
+      </c>
+      <c r="B1916" s="16" t="s">
+        <v>972</v>
+      </c>
+      <c r="C1916" s="17" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:10">
+      <c r="A1918" s="18" t="s">
+        <v>974</v>
+      </c>
+      <c r="B1918" s="18"/>
+      <c r="C1918" s="18"/>
+      <c r="D1918" s="18"/>
+      <c r="E1918" s="18"/>
+    </row>
+    <row r="1919" spans="1:10">
+      <c r="A1919" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1919" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1919" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1919" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1919" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:10">
+      <c r="A1920" s="21">
+        <v>4367</v>
+      </c>
+      <c r="B1920" s="21" t="s">
+        <v>975</v>
+      </c>
+      <c r="C1920" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1920" s="22" t="s">
+        <v>973</v>
+      </c>
+      <c r="E1920" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:10">
+      <c r="A1922" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="B1922" s="8"/>
+      <c r="C1922" s="8"/>
+      <c r="D1922" s="8"/>
+      <c r="E1922" s="8"/>
+      <c r="F1922" s="8"/>
+      <c r="G1922" s="8"/>
+      <c r="H1922" s="8"/>
+    </row>
+    <row r="1923" spans="1:10">
+      <c r="A1923" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1923" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1923" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1923" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1923" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1923" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1923" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1923" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:10">
+      <c r="A1924" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1924" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C1924" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1924" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1924" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1924" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1924" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="H1924" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:10">
+      <c r="A1925" s="11" t="s">
+        <v>977</v>
+      </c>
+      <c r="B1925" s="12"/>
+      <c r="C1925" s="12"/>
+      <c r="D1925" s="12"/>
+      <c r="E1925" s="12"/>
+      <c r="F1925" s="12"/>
+      <c r="G1925" s="12"/>
+      <c r="H1925" s="12"/>
+    </row>
+    <row r="1927" spans="1:10">
+      <c r="A1927" s="13" t="s">
+        <v>978</v>
+      </c>
+      <c r="B1927" s="13"/>
+      <c r="C1927" s="13"/>
+    </row>
+    <row r="1928" spans="1:10">
+      <c r="A1928" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1928" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1928" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:10">
+      <c r="A1929" s="16">
+        <v>13916</v>
+      </c>
+      <c r="B1929" s="16" t="s">
+        <v>979</v>
+      </c>
+      <c r="C1929" s="17" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:10">
+      <c r="A1931" s="18" t="s">
+        <v>981</v>
+      </c>
+      <c r="B1931" s="18"/>
+      <c r="C1931" s="18"/>
+      <c r="D1931" s="18"/>
+      <c r="E1931" s="18"/>
+    </row>
+    <row r="1932" spans="1:10">
+      <c r="A1932" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1932" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1932" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1932" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1932" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:10">
+      <c r="A1933" s="21">
+        <v>4781</v>
+      </c>
+      <c r="B1933" s="21" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1933" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1933" s="22" t="s">
+        <v>980</v>
+      </c>
+      <c r="E1933" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:10">
+      <c r="A1935" s="8" t="s">
+        <v>983</v>
+      </c>
+      <c r="B1935" s="8"/>
+      <c r="C1935" s="8"/>
+      <c r="D1935" s="8"/>
+      <c r="E1935" s="8"/>
+      <c r="F1935" s="8"/>
+      <c r="G1935" s="8"/>
+      <c r="H1935" s="8"/>
+    </row>
+    <row r="1936" spans="1:10">
+      <c r="A1936" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1936" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1936" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1936" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1936" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1936" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1936" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1936" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:10">
+      <c r="A1937" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1937" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C1937" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1937" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1937" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1937" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1937" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="H1937" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:10">
+      <c r="A1938" s="11" t="s">
+        <v>914</v>
+      </c>
+      <c r="B1938" s="12"/>
+      <c r="C1938" s="12"/>
+      <c r="D1938" s="12"/>
+      <c r="E1938" s="12"/>
+      <c r="F1938" s="12"/>
+      <c r="G1938" s="12"/>
+      <c r="H1938" s="12"/>
+    </row>
+    <row r="1940" spans="1:10">
+      <c r="A1940" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="B1940" s="13"/>
+      <c r="C1940" s="13"/>
+    </row>
+    <row r="1941" spans="1:10">
+      <c r="A1941" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1941" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1941" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:10">
+      <c r="A1942" s="16">
+        <v>13913</v>
+      </c>
+      <c r="B1942" s="16" t="s">
+        <v>979</v>
+      </c>
+      <c r="C1942" s="17" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:10">
+      <c r="A1944" s="18" t="s">
+        <v>986</v>
+      </c>
+      <c r="B1944" s="18"/>
+      <c r="C1944" s="18"/>
+      <c r="D1944" s="18"/>
+      <c r="E1944" s="18"/>
+    </row>
+    <row r="1945" spans="1:10">
+      <c r="A1945" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1945" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1945" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1945" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1945" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:10">
+      <c r="A1946" s="21">
+        <v>4790</v>
+      </c>
+      <c r="B1946" s="21" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1946" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1946" s="22" t="s">
+        <v>985</v>
+      </c>
+      <c r="E1946" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:10">
+      <c r="A1948" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="B1948" s="8"/>
+      <c r="C1948" s="8"/>
+      <c r="D1948" s="8"/>
+      <c r="E1948" s="8"/>
+      <c r="F1948" s="8"/>
+      <c r="G1948" s="8"/>
+      <c r="H1948" s="8"/>
+    </row>
+    <row r="1949" spans="1:10">
+      <c r="A1949" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1949" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1949" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1949" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1949" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1949" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1949" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1949" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:10">
+      <c r="A1950" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1950" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1950" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1950" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1950" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F1950" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1950" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1950" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:10">
+      <c r="A1951" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="B1951" s="12"/>
+      <c r="C1951" s="12"/>
+      <c r="D1951" s="12"/>
+      <c r="E1951" s="12"/>
+      <c r="F1951" s="12"/>
+      <c r="G1951" s="12"/>
+      <c r="H1951" s="12"/>
+    </row>
+    <row r="1953" spans="1:10">
+      <c r="A1953" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="B1953" s="13"/>
+      <c r="C1953" s="13"/>
+    </row>
+    <row r="1954" spans="1:10">
+      <c r="A1954" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1954" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1954" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:10">
+      <c r="A1955" s="16">
+        <v>1343</v>
+      </c>
+      <c r="B1955" s="16" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1955" s="17" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:10">
+      <c r="A1957" s="18" t="s">
+        <v>990</v>
+      </c>
+      <c r="B1957" s="18"/>
+      <c r="C1957" s="18"/>
+      <c r="D1957" s="18"/>
+      <c r="E1957" s="18"/>
+    </row>
+    <row r="1958" spans="1:10">
+      <c r="A1958" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1958" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1958" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1958" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1958" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:10">
+      <c r="A1959" s="21">
+        <v>5181</v>
+      </c>
+      <c r="B1959" s="21" t="s">
+        <v>991</v>
+      </c>
+      <c r="C1959" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1959" s="22" t="s">
+        <v>989</v>
+      </c>
+      <c r="E1959" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:10">
+      <c r="A1962" s="23"/>
+    </row>
+    <row r="1964" spans="1:10">
+      <c r="A1964" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="B1964" s="2"/>
+      <c r="C1964" s="2"/>
+      <c r="D1964" s="2"/>
+      <c r="E1964" s="2"/>
+      <c r="F1964" s="2"/>
+      <c r="G1964" s="2"/>
+      <c r="H1964" s="2"/>
+      <c r="I1964" s="2"/>
+      <c r="J1964" s="2"/>
+    </row>
+    <row r="1965" spans="1:10">
+      <c r="A1965" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1965" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1965" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1965" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1965" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1965" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1965" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1965" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I1965" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J1965" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:10">
+      <c r="A1966" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="B1966" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="C1966" s="3"/>
+      <c r="D1966" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="E1966" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="F1966" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1966" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H1966" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1966" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="J1966" s="6" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:10">
+      <c r="A1968" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>993</v>
+      </c>
+      <c r="C1968" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>996</v>
+      </c>
+      <c r="E1968" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1968" t="s">
+        <v>824</v>
+      </c>
+      <c r="G1968" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1968" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:10">
+      <c r="A1969" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1969" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1969" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1969" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1969" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1969" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:10">
+      <c r="A1970" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>995</v>
+      </c>
+      <c r="C1970" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>995</v>
+      </c>
+      <c r="E1970" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1970" t="s">
+        <v>997</v>
+      </c>
+      <c r="G1970" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1970" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:10">
+      <c r="A1971" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>997</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>416</v>
+      </c>
+      <c r="E1971" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1971" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:10">
+      <c r="A1973" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1973" s="7"/>
+      <c r="C1973" s="7"/>
+      <c r="D1973" s="7"/>
+      <c r="E1973" s="7"/>
+      <c r="F1973" s="7"/>
+      <c r="G1973" s="7"/>
+      <c r="H1973" s="7"/>
+    </row>
+    <row r="1975" spans="1:10">
+      <c r="A1975" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="B1975" s="8"/>
+      <c r="C1975" s="8"/>
+      <c r="D1975" s="8"/>
+      <c r="E1975" s="8"/>
+      <c r="F1975" s="8"/>
+      <c r="G1975" s="8"/>
+      <c r="H1975" s="8"/>
+    </row>
+    <row r="1976" spans="1:10">
+      <c r="A1976" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1976" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1976" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1976" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1976" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1976" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1976" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1976" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:10">
+      <c r="A1977" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B1977" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C1977" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1977" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1977" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1977" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1977" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="H1977" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:10">
+      <c r="A1978" s="11" t="s">
+        <v>921</v>
+      </c>
+      <c r="B1978" s="12"/>
+      <c r="C1978" s="12"/>
+      <c r="D1978" s="12"/>
+      <c r="E1978" s="12"/>
+      <c r="F1978" s="12"/>
+      <c r="G1978" s="12"/>
+      <c r="H1978" s="12"/>
+    </row>
+    <row r="1980" spans="1:10">
+      <c r="A1980" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="B1980" s="13"/>
+      <c r="C1980" s="13"/>
+    </row>
+    <row r="1981" spans="1:10">
+      <c r="A1981" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1981" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1981" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:10">
+      <c r="A1982" s="16">
+        <v>13840</v>
+      </c>
+      <c r="B1982" s="16" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C1982" s="17" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:10">
+      <c r="A1984" s="18" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B1984" s="18"/>
+      <c r="C1984" s="18"/>
+      <c r="D1984" s="18"/>
+      <c r="E1984" s="18"/>
+    </row>
+    <row r="1985" spans="1:10">
+      <c r="A1985" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1985" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1985" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1985" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1985" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:10">
+      <c r="A1986" s="21">
+        <v>2964</v>
+      </c>
+      <c r="B1986" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1986" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1986" s="22" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E1986" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:10">
+      <c r="A1988" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B1988" s="8"/>
+      <c r="C1988" s="8"/>
+      <c r="D1988" s="8"/>
+      <c r="E1988" s="8"/>
+      <c r="F1988" s="8"/>
+      <c r="G1988" s="8"/>
+      <c r="H1988" s="8"/>
+    </row>
+    <row r="1989" spans="1:10">
+      <c r="A1989" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1989" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C1989" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1989" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1989" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1989" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1989" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H1989" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:10">
+      <c r="A1990" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B1990" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C1990" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D1990" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E1990" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F1990" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G1990" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H1990" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:10">
+      <c r="A1991" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="B1991" s="12"/>
+      <c r="C1991" s="12"/>
+      <c r="D1991" s="12"/>
+      <c r="E1991" s="12"/>
+      <c r="F1991" s="12"/>
+      <c r="G1991" s="12"/>
+      <c r="H1991" s="12"/>
+    </row>
+    <row r="1993" spans="1:10">
+      <c r="A1993" s="13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B1993" s="13"/>
+      <c r="C1993" s="13"/>
+    </row>
+    <row r="1994" spans="1:10">
+      <c r="A1994" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1994" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1994" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:10">
+      <c r="A1995" s="16">
+        <v>763</v>
+      </c>
+      <c r="B1995" s="16" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C1995" s="17" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:10">
+      <c r="A1997" s="18" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B1997" s="18"/>
+      <c r="C1997" s="18"/>
+      <c r="D1997" s="18"/>
+      <c r="E1997" s="18"/>
+    </row>
+    <row r="1998" spans="1:10">
+      <c r="A1998" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1998" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1998" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1998" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E1998" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:10">
+      <c r="A1999" s="21">
+        <v>3005</v>
+      </c>
+      <c r="B1999" s="21" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1999" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D1999" s="22" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E1999" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:10">
+      <c r="A2001" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B2001" s="8"/>
+      <c r="C2001" s="8"/>
+      <c r="D2001" s="8"/>
+      <c r="E2001" s="8"/>
+      <c r="F2001" s="8"/>
+      <c r="G2001" s="8"/>
+      <c r="H2001" s="8"/>
+    </row>
+    <row r="2002" spans="1:10">
+      <c r="A2002" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2002" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2002" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2002" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2002" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2002" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2002" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2002" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:10">
+      <c r="A2003" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B2003" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C2003" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2003" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2003" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2003" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2003" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="H2003" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:10">
+      <c r="A2004" s="11" t="s">
+        <v>914</v>
+      </c>
+      <c r="B2004" s="12"/>
+      <c r="C2004" s="12"/>
+      <c r="D2004" s="12"/>
+      <c r="E2004" s="12"/>
+      <c r="F2004" s="12"/>
+      <c r="G2004" s="12"/>
+      <c r="H2004" s="12"/>
+    </row>
+    <row r="2006" spans="1:10">
+      <c r="A2006" s="13" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B2006" s="13"/>
+      <c r="C2006" s="13"/>
+    </row>
+    <row r="2007" spans="1:10">
+      <c r="A2007" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2007" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2007" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:10">
+      <c r="A2008" s="16">
+        <v>13845</v>
+      </c>
+      <c r="B2008" s="16" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C2008" s="17" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:10">
+      <c r="A2010" s="18" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B2010" s="18"/>
+      <c r="C2010" s="18"/>
+      <c r="D2010" s="18"/>
+      <c r="E2010" s="18"/>
+    </row>
+    <row r="2011" spans="1:10">
+      <c r="A2011" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2011" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2011" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2011" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2011" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:10">
+      <c r="A2012" s="21">
+        <v>2996</v>
+      </c>
+      <c r="B2012" s="21" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C2012" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D2012" s="22" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E2012" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:10">
+      <c r="A2014" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B2014" s="8"/>
+      <c r="C2014" s="8"/>
+      <c r="D2014" s="8"/>
+      <c r="E2014" s="8"/>
+      <c r="F2014" s="8"/>
+      <c r="G2014" s="8"/>
+      <c r="H2014" s="8"/>
+    </row>
+    <row r="2015" spans="1:10">
+      <c r="A2015" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2015" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2015" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2015" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2015" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2015" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2015" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2015" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:10">
+      <c r="A2016" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B2016" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2016" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2016" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2016" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2016" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2016" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="H2016" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:10">
+      <c r="A2017" s="11" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B2017" s="12"/>
+      <c r="C2017" s="12"/>
+      <c r="D2017" s="12"/>
+      <c r="E2017" s="12"/>
+      <c r="F2017" s="12"/>
+      <c r="G2017" s="12"/>
+      <c r="H2017" s="12"/>
+    </row>
+    <row r="2019" spans="1:10">
+      <c r="A2019" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B2019" s="13"/>
+      <c r="C2019" s="13"/>
+    </row>
+    <row r="2020" spans="1:10">
+      <c r="A2020" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2020" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2020" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:10">
+      <c r="A2021" s="16">
+        <v>2911</v>
+      </c>
+      <c r="B2021" s="16" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C2021" s="17" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:10">
+      <c r="A2023" s="18" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B2023" s="18"/>
+      <c r="C2023" s="18"/>
+      <c r="D2023" s="18"/>
+      <c r="E2023" s="18"/>
+    </row>
+    <row r="2024" spans="1:10">
+      <c r="A2024" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2024" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2024" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2024" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2024" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:10">
+      <c r="A2025" s="21">
+        <v>3000</v>
+      </c>
+      <c r="B2025" s="21" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C2025" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D2025" s="22" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E2025" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:10">
+      <c r="A2027" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B2027" s="8"/>
+      <c r="C2027" s="8"/>
+      <c r="D2027" s="8"/>
+      <c r="E2027" s="8"/>
+      <c r="F2027" s="8"/>
+      <c r="G2027" s="8"/>
+      <c r="H2027" s="8"/>
+    </row>
+    <row r="2028" spans="1:10">
+      <c r="A2028" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2028" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2028" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2028" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2028" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2028" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2028" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2028" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:10">
+      <c r="A2029" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B2029" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2029" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2029" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2029" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2029" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2029" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2029" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:10">
+      <c r="A2030" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B2030" s="12"/>
+      <c r="C2030" s="12"/>
+      <c r="D2030" s="12"/>
+      <c r="E2030" s="12"/>
+      <c r="F2030" s="12"/>
+      <c r="G2030" s="12"/>
+      <c r="H2030" s="12"/>
+    </row>
+    <row r="2032" spans="1:10">
+      <c r="A2032" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B2032" s="13"/>
+      <c r="C2032" s="13"/>
+    </row>
+    <row r="2033" spans="1:10">
+      <c r="A2033" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2033" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2033" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:10">
+      <c r="A2034" s="16">
+        <v>4063</v>
+      </c>
+      <c r="B2034" s="16" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C2034" s="17" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:10">
+      <c r="A2036" s="18" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B2036" s="18"/>
+      <c r="C2036" s="18"/>
+      <c r="D2036" s="18"/>
+      <c r="E2036" s="18"/>
+    </row>
+    <row r="2037" spans="1:10">
+      <c r="A2037" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2037" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2037" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2037" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2037" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:10">
+      <c r="A2038" s="21">
+        <v>3459</v>
+      </c>
+      <c r="B2038" s="21" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C2038" s="21" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D2038" s="22" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E2038" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:10">
+      <c r="A2040" s="8" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B2040" s="8"/>
+      <c r="C2040" s="8"/>
+      <c r="D2040" s="8"/>
+      <c r="E2040" s="8"/>
+      <c r="F2040" s="8"/>
+      <c r="G2040" s="8"/>
+      <c r="H2040" s="8"/>
+    </row>
+    <row r="2041" spans="1:10">
+      <c r="A2041" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2041" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2041" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2041" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2041" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2041" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2041" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2041" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:10">
+      <c r="A2042" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B2042" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2042" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2042" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2042" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2042" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2042" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H2042" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:10">
+      <c r="A2043" s="11" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B2043" s="12"/>
+      <c r="C2043" s="12"/>
+      <c r="D2043" s="12"/>
+      <c r="E2043" s="12"/>
+      <c r="F2043" s="12"/>
+      <c r="G2043" s="12"/>
+      <c r="H2043" s="12"/>
+    </row>
+    <row r="2045" spans="1:10">
+      <c r="A2045" s="13" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B2045" s="13"/>
+      <c r="C2045" s="13"/>
+    </row>
+    <row r="2046" spans="1:10">
+      <c r="A2046" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2046" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2046" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:10">
+      <c r="A2047" s="16">
+        <v>4064</v>
+      </c>
+      <c r="B2047" s="16" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C2047" s="17" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:10">
+      <c r="A2049" s="18" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B2049" s="18"/>
+      <c r="C2049" s="18"/>
+      <c r="D2049" s="18"/>
+      <c r="E2049" s="18"/>
+    </row>
+    <row r="2050" spans="1:10">
+      <c r="A2050" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2050" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2050" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2050" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2050" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:10">
+      <c r="A2051" s="21">
+        <v>3458</v>
+      </c>
+      <c r="B2051" s="21" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C2051" s="21" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D2051" s="22" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E2051" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:10">
+      <c r="A2053" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B2053" s="8"/>
+      <c r="C2053" s="8"/>
+      <c r="D2053" s="8"/>
+      <c r="E2053" s="8"/>
+      <c r="F2053" s="8"/>
+      <c r="G2053" s="8"/>
+      <c r="H2053" s="8"/>
+    </row>
+    <row r="2054" spans="1:10">
+      <c r="A2054" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2054" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2054" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2054" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2054" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2054" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2054" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2054" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:10">
+      <c r="A2055" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B2055" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C2055" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2055" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2055" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2055" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2055" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="H2055" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:10">
+      <c r="A2056" s="11" t="s">
+        <v>944</v>
+      </c>
+      <c r="B2056" s="12"/>
+      <c r="C2056" s="12"/>
+      <c r="D2056" s="12"/>
+      <c r="E2056" s="12"/>
+      <c r="F2056" s="12"/>
+      <c r="G2056" s="12"/>
+      <c r="H2056" s="12"/>
+    </row>
+    <row r="2058" spans="1:10">
+      <c r="A2058" s="13" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B2058" s="13"/>
+      <c r="C2058" s="13"/>
+    </row>
+    <row r="2059" spans="1:10">
+      <c r="A2059" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2059" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2059" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:10">
+      <c r="A2060" s="16">
+        <v>955</v>
+      </c>
+      <c r="B2060" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="C2060" s="17" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:10">
+      <c r="A2062" s="18" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B2062" s="18"/>
+      <c r="C2062" s="18"/>
+      <c r="D2062" s="18"/>
+      <c r="E2062" s="18"/>
+    </row>
+    <row r="2063" spans="1:10">
+      <c r="A2063" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2063" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2063" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2063" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2063" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:10">
+      <c r="A2064" s="21">
+        <v>3497</v>
+      </c>
+      <c r="B2064" s="21" t="s">
+        <v>910</v>
+      </c>
+      <c r="C2064" s="21" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D2064" s="22" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E2064" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:10">
+      <c r="A2066" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B2066" s="8"/>
+      <c r="C2066" s="8"/>
+      <c r="D2066" s="8"/>
+      <c r="E2066" s="8"/>
+      <c r="F2066" s="8"/>
+      <c r="G2066" s="8"/>
+      <c r="H2066" s="8"/>
+    </row>
+    <row r="2067" spans="1:10">
+      <c r="A2067" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2067" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2067" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2067" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2067" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2067" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2067" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2067" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:10">
+      <c r="A2068" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="B2068" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2068" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2068" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2068" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2068" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2068" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="H2068" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:10">
+      <c r="A2069" s="11" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B2069" s="12"/>
+      <c r="C2069" s="12"/>
+      <c r="D2069" s="12"/>
+      <c r="E2069" s="12"/>
+      <c r="F2069" s="12"/>
+      <c r="G2069" s="12"/>
+      <c r="H2069" s="12"/>
+    </row>
+    <row r="2071" spans="1:10">
+      <c r="A2071" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B2071" s="13"/>
+      <c r="C2071" s="13"/>
+    </row>
+    <row r="2072" spans="1:10">
+      <c r="A2072" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2072" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2072" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:10">
+      <c r="A2073" s="16">
+        <v>3041</v>
+      </c>
+      <c r="B2073" s="16" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C2073" s="17" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:10">
+      <c r="A2075" s="18" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B2075" s="18"/>
+      <c r="C2075" s="18"/>
+      <c r="D2075" s="18"/>
+      <c r="E2075" s="18"/>
+    </row>
+    <row r="2076" spans="1:10">
+      <c r="A2076" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2076" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2076" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2076" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2076" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:10">
+      <c r="A2077" s="21">
+        <v>3566</v>
+      </c>
+      <c r="B2077" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="C2077" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="D2077" s="22" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E2077" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:10">
+      <c r="A2079" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B2079" s="8"/>
+      <c r="C2079" s="8"/>
+      <c r="D2079" s="8"/>
+      <c r="E2079" s="8"/>
+      <c r="F2079" s="8"/>
+      <c r="G2079" s="8"/>
+      <c r="H2079" s="8"/>
+    </row>
+    <row r="2080" spans="1:10">
+      <c r="A2080" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2080" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2080" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2080" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2080" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2080" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2080" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2080" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:10">
+      <c r="A2081" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B2081" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2081" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2081" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2081" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2081" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2081" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2081" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:10">
+      <c r="A2082" s="11" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B2082" s="12"/>
+      <c r="C2082" s="12"/>
+      <c r="D2082" s="12"/>
+      <c r="E2082" s="12"/>
+      <c r="F2082" s="12"/>
+      <c r="G2082" s="12"/>
+      <c r="H2082" s="12"/>
+    </row>
+    <row r="2084" spans="1:10">
+      <c r="A2084" s="13" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B2084" s="13"/>
+      <c r="C2084" s="13"/>
+    </row>
+    <row r="2085" spans="1:10">
+      <c r="A2085" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2085" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2085" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:10">
+      <c r="A2086" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2086" s="16" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C2086" s="17" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:10">
+      <c r="A2088" s="18" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B2088" s="18"/>
+      <c r="C2088" s="18"/>
+      <c r="D2088" s="18"/>
+      <c r="E2088" s="18"/>
+    </row>
+    <row r="2089" spans="1:10">
+      <c r="A2089" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2089" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2089" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2089" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2089" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:10">
+      <c r="A2090" s="21">
+        <v>4700</v>
+      </c>
+      <c r="B2090" s="21" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C2090" s="21" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D2090" s="22" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E2090" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:10">
+      <c r="A2093" s="23"/>
+    </row>
+    <row r="2095" spans="1:10">
+      <c r="A2095" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B2095" s="2"/>
+      <c r="C2095" s="2"/>
+      <c r="D2095" s="2"/>
+      <c r="E2095" s="2"/>
+      <c r="F2095" s="2"/>
+      <c r="G2095" s="2"/>
+      <c r="H2095" s="2"/>
+      <c r="I2095" s="2"/>
+      <c r="J2095" s="2"/>
+    </row>
+    <row r="2096" spans="1:10">
+      <c r="A2096" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2096" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2096" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2096" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2096" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2096" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2096" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2096" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2096" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2096" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:10">
+      <c r="A2097" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B2097" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C2097" s="3"/>
+      <c r="D2097" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2097" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F2097" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2097" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H2097" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2097" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="J2097" s="6" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:10">
+      <c r="A2099" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2099" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C2099" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2099" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E2099" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2099" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2099" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2099" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:10">
+      <c r="A2100" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2100" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2100" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2100" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2100" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2100" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2100" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2100" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:10">
+      <c r="A2101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2101" t="s">
+        <v>289</v>
+      </c>
+      <c r="C2101" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2101" t="s">
+        <v>289</v>
+      </c>
+      <c r="E2101" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2101" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G2101" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2101" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:10">
+      <c r="A2102" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2102" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C2102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2102" t="s">
+        <v>416</v>
+      </c>
+      <c r="E2102" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2102" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:10">
+      <c r="A2104" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2104" s="7"/>
+      <c r="C2104" s="7"/>
+      <c r="D2104" s="7"/>
+      <c r="E2104" s="7"/>
+      <c r="F2104" s="7"/>
+      <c r="G2104" s="7"/>
+      <c r="H2104" s="7"/>
+    </row>
+    <row r="2106" spans="1:10">
+      <c r="A2106" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B2106" s="8"/>
+      <c r="C2106" s="8"/>
+      <c r="D2106" s="8"/>
+      <c r="E2106" s="8"/>
+      <c r="F2106" s="8"/>
+      <c r="G2106" s="8"/>
+      <c r="H2106" s="8"/>
+    </row>
+    <row r="2107" spans="1:10">
+      <c r="A2107" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2107" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2107" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2107" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2107" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2107" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2107" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2107" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:10">
+      <c r="A2108" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B2108" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2108" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2108" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2108" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2108" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2108" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2108" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:10">
+      <c r="A2109" s="11" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B2109" s="12"/>
+      <c r="C2109" s="12"/>
+      <c r="D2109" s="12"/>
+      <c r="E2109" s="12"/>
+      <c r="F2109" s="12"/>
+      <c r="G2109" s="12"/>
+      <c r="H2109" s="12"/>
+    </row>
+    <row r="2111" spans="1:10">
+      <c r="A2111" s="13" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B2111" s="13"/>
+      <c r="C2111" s="13"/>
+    </row>
+    <row r="2112" spans="1:10">
+      <c r="A2112" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2112" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2112" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:10">
+      <c r="A2113" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2113" s="16" t="s">
+        <v>798</v>
+      </c>
+      <c r="C2113" s="17" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:10">
+      <c r="A2115" s="18" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B2115" s="18"/>
+      <c r="C2115" s="18"/>
+      <c r="D2115" s="18"/>
+      <c r="E2115" s="18"/>
+    </row>
+    <row r="2116" spans="1:10">
+      <c r="A2116" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2116" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2116" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2116" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2116" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:10">
+      <c r="A2117" s="21">
+        <v>1774</v>
+      </c>
+      <c r="B2117" s="21" t="s">
+        <v>798</v>
+      </c>
+      <c r="C2117" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D2117" s="22" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E2117" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:10">
+      <c r="A2119" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B2119" s="8"/>
+      <c r="C2119" s="8"/>
+      <c r="D2119" s="8"/>
+      <c r="E2119" s="8"/>
+      <c r="F2119" s="8"/>
+      <c r="G2119" s="8"/>
+      <c r="H2119" s="8"/>
+    </row>
+    <row r="2120" spans="1:10">
+      <c r="A2120" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2120" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2120" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2120" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2120" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2120" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2120" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2120" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:10">
+      <c r="A2121" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B2121" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C2121" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2121" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2121" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2121" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2121" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="H2121" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:10">
+      <c r="A2122" s="11" t="s">
+        <v>905</v>
+      </c>
+      <c r="B2122" s="12"/>
+      <c r="C2122" s="12"/>
+      <c r="D2122" s="12"/>
+      <c r="E2122" s="12"/>
+      <c r="F2122" s="12"/>
+      <c r="G2122" s="12"/>
+      <c r="H2122" s="12"/>
+    </row>
+    <row r="2124" spans="1:10">
+      <c r="A2124" s="13" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B2124" s="13"/>
+      <c r="C2124" s="13"/>
+    </row>
+    <row r="2125" spans="1:10">
+      <c r="A2125" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2125" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2125" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:10">
+      <c r="A2126" s="16">
+        <v>1071</v>
+      </c>
+      <c r="B2126" s="16" t="s">
+        <v>946</v>
+      </c>
+      <c r="C2126" s="17" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:10">
+      <c r="A2128" s="18" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B2128" s="18"/>
+      <c r="C2128" s="18"/>
+      <c r="D2128" s="18"/>
+      <c r="E2128" s="18"/>
+    </row>
+    <row r="2129" spans="1:10">
+      <c r="A2129" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2129" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2129" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2129" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2129" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:10">
+      <c r="A2130" s="21">
+        <v>3893</v>
+      </c>
+      <c r="B2130" s="21" t="s">
+        <v>949</v>
+      </c>
+      <c r="C2130" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D2130" s="22" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E2130" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:10">
+      <c r="A2132" s="8" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B2132" s="8"/>
+      <c r="C2132" s="8"/>
+      <c r="D2132" s="8"/>
+      <c r="E2132" s="8"/>
+      <c r="F2132" s="8"/>
+      <c r="G2132" s="8"/>
+      <c r="H2132" s="8"/>
+    </row>
+    <row r="2133" spans="1:10">
+      <c r="A2133" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2133" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2133" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2133" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2133" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2133" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2133" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2133" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:10">
+      <c r="A2134" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2134" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2134" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2134" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2134" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2134" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2134" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2134" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:10">
+      <c r="A2135" s="11" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B2135" s="12"/>
+      <c r="C2135" s="12"/>
+      <c r="D2135" s="12"/>
+      <c r="E2135" s="12"/>
+      <c r="F2135" s="12"/>
+      <c r="G2135" s="12"/>
+      <c r="H2135" s="12"/>
+    </row>
+    <row r="2137" spans="1:10">
+      <c r="A2137" s="13" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B2137" s="13"/>
+      <c r="C2137" s="13"/>
+    </row>
+    <row r="2138" spans="1:10">
+      <c r="A2138" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2138" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2138" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:10">
+      <c r="A2139" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2139" s="16" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C2139" s="17" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:10">
+      <c r="A2141" s="18" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B2141" s="18"/>
+      <c r="C2141" s="18"/>
+      <c r="D2141" s="18"/>
+      <c r="E2141" s="18"/>
+    </row>
+    <row r="2142" spans="1:10">
+      <c r="A2142" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2142" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2142" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2142" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2142" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:10">
+      <c r="A2143" s="21">
+        <v>4167</v>
+      </c>
+      <c r="B2143" s="21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C2143" s="21" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D2143" s="22" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E2143" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:10">
+      <c r="A2145" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B2145" s="8"/>
+      <c r="C2145" s="8"/>
+      <c r="D2145" s="8"/>
+      <c r="E2145" s="8"/>
+      <c r="F2145" s="8"/>
+      <c r="G2145" s="8"/>
+      <c r="H2145" s="8"/>
+    </row>
+    <row r="2146" spans="1:10">
+      <c r="A2146" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2146" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2146" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2146" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2146" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2146" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2146" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2146" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:10">
+      <c r="A2147" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B2147" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2147" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2147" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2147" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2147" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2147" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2147" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:10">
+      <c r="A2148" s="11" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B2148" s="12"/>
+      <c r="C2148" s="12"/>
+      <c r="D2148" s="12"/>
+      <c r="E2148" s="12"/>
+      <c r="F2148" s="12"/>
+      <c r="G2148" s="12"/>
+      <c r="H2148" s="12"/>
+    </row>
+    <row r="2150" spans="1:10">
+      <c r="A2150" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B2150" s="13"/>
+      <c r="C2150" s="13"/>
+    </row>
+    <row r="2151" spans="1:10">
+      <c r="A2151" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2151" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2151" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:10">
+      <c r="A2152" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2152" s="16" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C2152" s="17" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:10">
+      <c r="A2154" s="18" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B2154" s="18"/>
+      <c r="C2154" s="18"/>
+      <c r="D2154" s="18"/>
+      <c r="E2154" s="18"/>
+    </row>
+    <row r="2155" spans="1:10">
+      <c r="A2155" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2155" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2155" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2155" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2155" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:10">
+      <c r="A2156" s="21">
+        <v>4168</v>
+      </c>
+      <c r="B2156" s="21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C2156" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D2156" s="22" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E2156" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:10">
+      <c r="A2158" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B2158" s="8"/>
+      <c r="C2158" s="8"/>
+      <c r="D2158" s="8"/>
+      <c r="E2158" s="8"/>
+      <c r="F2158" s="8"/>
+      <c r="G2158" s="8"/>
+      <c r="H2158" s="8"/>
+    </row>
+    <row r="2159" spans="1:10">
+      <c r="A2159" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2159" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2159" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2159" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2159" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2159" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2159" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2159" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:10">
+      <c r="A2160" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B2160" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2160" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2160" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2160" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2160" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2160" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2160" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:10">
+      <c r="A2161" s="11" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B2161" s="12"/>
+      <c r="C2161" s="12"/>
+      <c r="D2161" s="12"/>
+      <c r="E2161" s="12"/>
+      <c r="F2161" s="12"/>
+      <c r="G2161" s="12"/>
+      <c r="H2161" s="12"/>
+    </row>
+    <row r="2163" spans="1:10">
+      <c r="A2163" s="13" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B2163" s="13"/>
+      <c r="C2163" s="13"/>
+    </row>
+    <row r="2164" spans="1:10">
+      <c r="A2164" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2164" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2164" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:10">
+      <c r="A2165" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2165" s="16" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C2165" s="17" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:10">
+      <c r="A2167" s="18" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B2167" s="18"/>
+      <c r="C2167" s="18"/>
+      <c r="D2167" s="18"/>
+      <c r="E2167" s="18"/>
+    </row>
+    <row r="2168" spans="1:10">
+      <c r="A2168" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2168" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2168" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2168" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2168" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:10">
+      <c r="A2169" s="21">
+        <v>4169</v>
+      </c>
+      <c r="B2169" s="21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C2169" s="21" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D2169" s="22" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E2169" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:10">
+      <c r="A2171" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B2171" s="8"/>
+      <c r="C2171" s="8"/>
+      <c r="D2171" s="8"/>
+      <c r="E2171" s="8"/>
+      <c r="F2171" s="8"/>
+      <c r="G2171" s="8"/>
+      <c r="H2171" s="8"/>
+    </row>
+    <row r="2172" spans="1:10">
+      <c r="A2172" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2172" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2172" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2172" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2172" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2172" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2172" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2172" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:10">
+      <c r="A2173" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B2173" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2173" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2173" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2173" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2173" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2173" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2173" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:10">
+      <c r="A2174" s="11" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B2174" s="12"/>
+      <c r="C2174" s="12"/>
+      <c r="D2174" s="12"/>
+      <c r="E2174" s="12"/>
+      <c r="F2174" s="12"/>
+      <c r="G2174" s="12"/>
+      <c r="H2174" s="12"/>
+    </row>
+    <row r="2176" spans="1:10">
+      <c r="A2176" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B2176" s="13"/>
+      <c r="C2176" s="13"/>
+    </row>
+    <row r="2177" spans="1:10">
+      <c r="A2177" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2177" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2177" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:10">
+      <c r="A2178" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2178" s="16" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C2178" s="17" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:10">
+      <c r="A2180" s="18" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B2180" s="18"/>
+      <c r="C2180" s="18"/>
+      <c r="D2180" s="18"/>
+      <c r="E2180" s="18"/>
+    </row>
+    <row r="2181" spans="1:10">
+      <c r="A2181" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2181" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2181" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2181" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2181" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:10">
+      <c r="A2182" s="21">
+        <v>4697</v>
+      </c>
+      <c r="B2182" s="21" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C2182" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D2182" s="22" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E2182" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:10">
+      <c r="A2184" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B2184" s="8"/>
+      <c r="C2184" s="8"/>
+      <c r="D2184" s="8"/>
+      <c r="E2184" s="8"/>
+      <c r="F2184" s="8"/>
+      <c r="G2184" s="8"/>
+      <c r="H2184" s="8"/>
+    </row>
+    <row r="2185" spans="1:10">
+      <c r="A2185" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2185" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2185" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2185" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2185" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2185" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2185" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2185" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:10">
+      <c r="A2186" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B2186" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2186" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2186" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2186" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2186" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2186" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2186" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:10">
+      <c r="A2187" s="11" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B2187" s="12"/>
+      <c r="C2187" s="12"/>
+      <c r="D2187" s="12"/>
+      <c r="E2187" s="12"/>
+      <c r="F2187" s="12"/>
+      <c r="G2187" s="12"/>
+      <c r="H2187" s="12"/>
+    </row>
+    <row r="2189" spans="1:10">
+      <c r="A2189" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B2189" s="13"/>
+      <c r="C2189" s="13"/>
+    </row>
+    <row r="2190" spans="1:10">
+      <c r="A2190" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2190" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2190" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:10">
+      <c r="A2191" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2191" s="16" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C2191" s="17" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:10">
+      <c r="A2193" s="18" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B2193" s="18"/>
+      <c r="C2193" s="18"/>
+      <c r="D2193" s="18"/>
+      <c r="E2193" s="18"/>
+    </row>
+    <row r="2194" spans="1:10">
+      <c r="A2194" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2194" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2194" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2194" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2194" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:10">
+      <c r="A2195" s="21">
+        <v>5063</v>
+      </c>
+      <c r="B2195" s="21" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C2195" s="21" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D2195" s="22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E2195" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:10">
+      <c r="A2197" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B2197" s="8"/>
+      <c r="C2197" s="8"/>
+      <c r="D2197" s="8"/>
+      <c r="E2197" s="8"/>
+      <c r="F2197" s="8"/>
+      <c r="G2197" s="8"/>
+      <c r="H2197" s="8"/>
+    </row>
+    <row r="2198" spans="1:10">
+      <c r="A2198" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2198" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2198" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2198" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2198" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2198" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2198" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2198" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:10">
+      <c r="A2199" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2199" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2199" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2199" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2199" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F2199" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2199" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2199" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:10">
+      <c r="A2200" s="11" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B2200" s="12"/>
+      <c r="C2200" s="12"/>
+      <c r="D2200" s="12"/>
+      <c r="E2200" s="12"/>
+      <c r="F2200" s="12"/>
+      <c r="G2200" s="12"/>
+      <c r="H2200" s="12"/>
+    </row>
+    <row r="2202" spans="1:10">
+      <c r="A2202" s="13" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B2202" s="13"/>
+      <c r="C2202" s="13"/>
+    </row>
+    <row r="2203" spans="1:10">
+      <c r="A2203" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2203" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2203" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:10">
+      <c r="A2204" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2204" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="C2204" s="17" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:10">
+      <c r="A2206" s="18" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B2206" s="18"/>
+      <c r="C2206" s="18"/>
+      <c r="D2206" s="18"/>
+      <c r="E2206" s="18"/>
+    </row>
+    <row r="2207" spans="1:10">
+      <c r="A2207" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2207" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2207" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2207" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2207" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:10">
+      <c r="A2208" s="21">
+        <v>5037</v>
+      </c>
+      <c r="B2208" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="C2208" s="21" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D2208" s="22" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E2208" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:10">
+      <c r="A2211" s="23"/>
+    </row>
+    <row r="2213" spans="1:10">
+      <c r="A2213" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B2213" s="2"/>
+      <c r="C2213" s="2"/>
+      <c r="D2213" s="2"/>
+      <c r="E2213" s="2"/>
+      <c r="F2213" s="2"/>
+      <c r="G2213" s="2"/>
+      <c r="H2213" s="2"/>
+      <c r="I2213" s="2"/>
+      <c r="J2213" s="2"/>
+    </row>
+    <row r="2214" spans="1:10">
+      <c r="A2214" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2214" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2214" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2214" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2214" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2214" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2214" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2214" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2214" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2214" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:10">
+      <c r="A2215" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B2215" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C2215" s="3"/>
+      <c r="D2215" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2215" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="F2215" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2215" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H2215" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2215" s="6" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J2215" s="6" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:10">
+      <c r="A2217" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2217" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C2217" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2217" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E2217" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2217" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2217" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2217" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:10">
+      <c r="A2218" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2218" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2218" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2218" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2218" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2218" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2218" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2218" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:10">
+      <c r="A2219" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2219" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C2219" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2219" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E2219" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2219" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G2219" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2219" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:10">
+      <c r="A2220" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2220" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C2220" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2220" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E2220" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2220" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:10">
+      <c r="A2222" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2222" s="7"/>
+      <c r="C2222" s="7"/>
+      <c r="D2222" s="7"/>
+      <c r="E2222" s="7"/>
+      <c r="F2222" s="7"/>
+      <c r="G2222" s="7"/>
+      <c r="H2222" s="7"/>
+    </row>
+    <row r="2224" spans="1:10">
+      <c r="A2224" s="8" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B2224" s="8"/>
+      <c r="C2224" s="8"/>
+      <c r="D2224" s="8"/>
+      <c r="E2224" s="8"/>
+      <c r="F2224" s="8"/>
+      <c r="G2224" s="8"/>
+      <c r="H2224" s="8"/>
+    </row>
+    <row r="2225" spans="1:10">
+      <c r="A2225" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2225" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2225" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2225" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2225" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2225" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2225" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2225" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:10">
+      <c r="A2226" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B2226" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2226" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2226" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2226" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2226" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2226" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2226" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:10">
+      <c r="A2227" s="11" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B2227" s="12"/>
+      <c r="C2227" s="12"/>
+      <c r="D2227" s="12"/>
+      <c r="E2227" s="12"/>
+      <c r="F2227" s="12"/>
+      <c r="G2227" s="12"/>
+      <c r="H2227" s="12"/>
+    </row>
+    <row r="2229" spans="1:10">
+      <c r="A2229" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B2229" s="13"/>
+      <c r="C2229" s="13"/>
+    </row>
+    <row r="2230" spans="1:10">
+      <c r="A2230" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2230" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2230" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:10">
+      <c r="A2231" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2231" s="16" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2231" s="17" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:10">
+      <c r="A2233" s="18" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B2233" s="18"/>
+      <c r="C2233" s="18"/>
+      <c r="D2233" s="18"/>
+      <c r="E2233" s="18"/>
+    </row>
+    <row r="2234" spans="1:10">
+      <c r="A2234" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2234" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2234" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2234" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2234" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:10">
+      <c r="A2235" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B2235" s="21" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2235" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D2235" s="22" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E2235" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:10">
+      <c r="A2237" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B2237" s="8"/>
+      <c r="C2237" s="8"/>
+      <c r="D2237" s="8"/>
+      <c r="E2237" s="8"/>
+      <c r="F2237" s="8"/>
+      <c r="G2237" s="8"/>
+      <c r="H2237" s="8"/>
+    </row>
+    <row r="2238" spans="1:10">
+      <c r="A2238" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2238" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2238" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2238" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2238" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2238" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2238" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2238" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:10">
+      <c r="A2239" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B2239" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C2239" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2239" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2239" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2239" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2239" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H2239" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:10">
+      <c r="A2240" s="11" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B2240" s="12"/>
+      <c r="C2240" s="12"/>
+      <c r="D2240" s="12"/>
+      <c r="E2240" s="12"/>
+      <c r="F2240" s="12"/>
+      <c r="G2240" s="12"/>
+      <c r="H2240" s="12"/>
+    </row>
+    <row r="2242" spans="1:10">
+      <c r="A2242" s="13" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B2242" s="13"/>
+      <c r="C2242" s="13"/>
+    </row>
+    <row r="2243" spans="1:10">
+      <c r="A2243" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2243" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2243" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:10">
+      <c r="A2244" s="16">
+        <v>9862</v>
+      </c>
+      <c r="B2244" s="16" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C2244" s="17" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:10">
+      <c r="A2246" s="18" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B2246" s="18"/>
+      <c r="C2246" s="18"/>
+      <c r="D2246" s="18"/>
+      <c r="E2246" s="18"/>
+    </row>
+    <row r="2247" spans="1:10">
+      <c r="A2247" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2247" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2247" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2247" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2247" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:10">
+      <c r="A2248" s="21">
+        <v>5187</v>
+      </c>
+      <c r="B2248" s="21" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C2248" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D2248" s="22" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E2248" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:10">
+      <c r="A2251" s="23"/>
+    </row>
+    <row r="2253" spans="1:10">
+      <c r="A2253" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B2253" s="2"/>
+      <c r="C2253" s="2"/>
+      <c r="D2253" s="2"/>
+      <c r="E2253" s="2"/>
+      <c r="F2253" s="2"/>
+      <c r="G2253" s="2"/>
+      <c r="H2253" s="2"/>
+      <c r="I2253" s="2"/>
+      <c r="J2253" s="2"/>
+    </row>
+    <row r="2254" spans="1:10">
+      <c r="A2254" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2254" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2254" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2254" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2254" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2254" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2254" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2254" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2254" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2254" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:10">
+      <c r="A2255" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B2255" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C2255" s="3"/>
+      <c r="D2255" s="3"/>
+      <c r="E2255" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F2255" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2255" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H2255" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2255" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="J2255" s="6"/>
+    </row>
+    <row r="2257" spans="1:10">
+      <c r="A2257" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2257" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C2257" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2257" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E2257" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2257" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2257" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:10">
+      <c r="A2258" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2258" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2258" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2258" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2258" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2258" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2258" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:10">
+      <c r="A2259" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2259" t="s">
+        <v>289</v>
+      </c>
+      <c r="C2259" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2259" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2259" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2259" t="s">
+        <v>1130</v>
+      </c>
+      <c r="G2259" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2259" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:10">
+      <c r="A2260" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2260" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C2260" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2260" t="s">
+        <v>416</v>
+      </c>
+      <c r="E2260" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2260" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:10">
+      <c r="A2262" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2262" s="7"/>
+      <c r="C2262" s="7"/>
+      <c r="D2262" s="7"/>
+      <c r="E2262" s="7"/>
+      <c r="F2262" s="7"/>
+      <c r="G2262" s="7"/>
+      <c r="H2262" s="7"/>
+    </row>
+    <row r="2264" spans="1:10">
+      <c r="A2264" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B2264" s="8"/>
+      <c r="C2264" s="8"/>
+      <c r="D2264" s="8"/>
+      <c r="E2264" s="8"/>
+      <c r="F2264" s="8"/>
+      <c r="G2264" s="8"/>
+      <c r="H2264" s="8"/>
+    </row>
+    <row r="2265" spans="1:10">
+      <c r="A2265" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2265" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2265" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2265" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2265" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2265" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2265" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2265" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:10">
+      <c r="A2266" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B2266" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C2266" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2266" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2266" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2266" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2266" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2266" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:10">
+      <c r="A2267" s="11" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B2267" s="12"/>
+      <c r="C2267" s="12"/>
+      <c r="D2267" s="12"/>
+      <c r="E2267" s="12"/>
+      <c r="F2267" s="12"/>
+      <c r="G2267" s="12"/>
+      <c r="H2267" s="12"/>
+    </row>
+    <row r="2269" spans="1:10">
+      <c r="A2269" s="13" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B2269" s="13"/>
+      <c r="C2269" s="13"/>
+    </row>
+    <row r="2270" spans="1:10">
+      <c r="A2270" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2270" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2270" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:10">
+      <c r="A2271" s="16">
+        <v>228</v>
+      </c>
+      <c r="B2271" s="16" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C2271" s="17" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:10">
+      <c r="A2273" s="18" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B2273" s="18"/>
+      <c r="C2273" s="18"/>
+      <c r="D2273" s="18"/>
+      <c r="E2273" s="18"/>
+    </row>
+    <row r="2274" spans="1:10">
+      <c r="A2274" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2274" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2274" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2274" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2274" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:10">
+      <c r="A2275" s="21">
+        <v>1568</v>
+      </c>
+      <c r="B2275" s="21" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C2275" s="21" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D2275" s="22" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E2275" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:10">
+      <c r="A2277" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B2277" s="8"/>
+      <c r="C2277" s="8"/>
+      <c r="D2277" s="8"/>
+      <c r="E2277" s="8"/>
+      <c r="F2277" s="8"/>
+      <c r="G2277" s="8"/>
+      <c r="H2277" s="8"/>
+    </row>
+    <row r="2278" spans="1:10">
+      <c r="A2278" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2278" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2278" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2278" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2278" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2278" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2278" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2278" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:10">
+      <c r="A2279" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B2279" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2279" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2279" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2279" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2279" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2279" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2279" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:10">
+      <c r="A2280" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B2280" s="12"/>
+      <c r="C2280" s="12"/>
+      <c r="D2280" s="12"/>
+      <c r="E2280" s="12"/>
+      <c r="F2280" s="12"/>
+      <c r="G2280" s="12"/>
+      <c r="H2280" s="12"/>
+    </row>
+    <row r="2282" spans="1:10">
+      <c r="A2282" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B2282" s="13"/>
+      <c r="C2282" s="13"/>
+    </row>
+    <row r="2283" spans="1:10">
+      <c r="A2283" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2283" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2283" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:10">
+      <c r="A2284" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2284" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2284" s="17" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:10">
+      <c r="A2286" s="18" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B2286" s="18"/>
+      <c r="C2286" s="18"/>
+      <c r="D2286" s="18"/>
+      <c r="E2286" s="18"/>
+    </row>
+    <row r="2287" spans="1:10">
+      <c r="A2287" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2287" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2287" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2287" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2287" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:10">
+      <c r="A2288" s="21">
+        <v>2614</v>
+      </c>
+      <c r="B2288" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2288" s="21" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D2288" s="22" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E2288" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:10">
+      <c r="A2290" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B2290" s="8"/>
+      <c r="C2290" s="8"/>
+      <c r="D2290" s="8"/>
+      <c r="E2290" s="8"/>
+      <c r="F2290" s="8"/>
+      <c r="G2290" s="8"/>
+      <c r="H2290" s="8"/>
+    </row>
+    <row r="2291" spans="1:10">
+      <c r="A2291" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2291" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2291" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2291" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2291" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2291" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2291" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2291" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:10">
+      <c r="A2292" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B2292" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2292" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2292" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E2292" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2292" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2292" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2292" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:10">
+      <c r="A2293" s="11" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B2293" s="12"/>
+      <c r="C2293" s="12"/>
+      <c r="D2293" s="12"/>
+      <c r="E2293" s="12"/>
+      <c r="F2293" s="12"/>
+      <c r="G2293" s="12"/>
+      <c r="H2293" s="12"/>
+    </row>
+    <row r="2295" spans="1:10">
+      <c r="A2295" s="13" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B2295" s="13"/>
+      <c r="C2295" s="13"/>
+    </row>
+    <row r="2296" spans="1:10">
+      <c r="A2296" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2296" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2296" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:10">
+      <c r="A2297" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2297" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2297" s="17" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:10">
+      <c r="A2299" s="18" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B2299" s="18"/>
+      <c r="C2299" s="18"/>
+      <c r="D2299" s="18"/>
+      <c r="E2299" s="18"/>
+    </row>
+    <row r="2300" spans="1:10">
+      <c r="A2300" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2300" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2300" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2300" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2300" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:10">
+      <c r="A2301" s="21">
+        <v>2615</v>
+      </c>
+      <c r="B2301" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2301" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D2301" s="22" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E2301" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:10">
+      <c r="A2303" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B2303" s="8"/>
+      <c r="C2303" s="8"/>
+      <c r="D2303" s="8"/>
+      <c r="E2303" s="8"/>
+      <c r="F2303" s="8"/>
+      <c r="G2303" s="8"/>
+      <c r="H2303" s="8"/>
+    </row>
+    <row r="2304" spans="1:10">
+      <c r="A2304" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2304" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2304" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2304" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2304" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2304" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2304" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2304" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:10">
+      <c r="A2305" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B2305" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2305" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2305" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2305" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2305" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2305" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2305" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:10">
+      <c r="A2306" s="11" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B2306" s="12"/>
+      <c r="C2306" s="12"/>
+      <c r="D2306" s="12"/>
+      <c r="E2306" s="12"/>
+      <c r="F2306" s="12"/>
+      <c r="G2306" s="12"/>
+      <c r="H2306" s="12"/>
+    </row>
+    <row r="2308" spans="1:10">
+      <c r="A2308" s="13" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B2308" s="13"/>
+      <c r="C2308" s="13"/>
+    </row>
+    <row r="2309" spans="1:10">
+      <c r="A2309" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2309" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2309" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:10">
+      <c r="A2310" s="16" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B2310" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2310" s="17" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:10">
+      <c r="A2312" s="18" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B2312" s="18"/>
+      <c r="C2312" s="18"/>
+      <c r="D2312" s="18"/>
+      <c r="E2312" s="18"/>
+    </row>
+    <row r="2313" spans="1:10">
+      <c r="A2313" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2313" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2313" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2313" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2313" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:10">
+      <c r="A2314" s="21">
+        <v>2616</v>
+      </c>
+      <c r="B2314" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2314" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D2314" s="22" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E2314" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:10">
+      <c r="A2316" s="8" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B2316" s="8"/>
+      <c r="C2316" s="8"/>
+      <c r="D2316" s="8"/>
+      <c r="E2316" s="8"/>
+      <c r="F2316" s="8"/>
+      <c r="G2316" s="8"/>
+      <c r="H2316" s="8"/>
+    </row>
+    <row r="2317" spans="1:10">
+      <c r="A2317" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2317" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2317" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2317" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2317" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2317" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2317" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2317" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:10">
+      <c r="A2318" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B2318" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2318" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2318" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E2318" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2318" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2318" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2318" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:10">
+      <c r="A2319" s="11" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B2319" s="12"/>
+      <c r="C2319" s="12"/>
+      <c r="D2319" s="12"/>
+      <c r="E2319" s="12"/>
+      <c r="F2319" s="12"/>
+      <c r="G2319" s="12"/>
+      <c r="H2319" s="12"/>
+    </row>
+    <row r="2321" spans="1:10">
+      <c r="A2321" s="13" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B2321" s="13"/>
+      <c r="C2321" s="13"/>
+    </row>
+    <row r="2322" spans="1:10">
+      <c r="A2322" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2322" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2322" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:10">
+      <c r="A2323" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2323" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2323" s="17" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:10">
+      <c r="A2325" s="18" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B2325" s="18"/>
+      <c r="C2325" s="18"/>
+      <c r="D2325" s="18"/>
+      <c r="E2325" s="18"/>
+    </row>
+    <row r="2326" spans="1:10">
+      <c r="A2326" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2326" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2326" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2326" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2326" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:10">
+      <c r="A2327" s="21">
+        <v>2992</v>
+      </c>
+      <c r="B2327" s="21" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2327" s="21" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D2327" s="22" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E2327" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:10">
+      <c r="A2329" s="8" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B2329" s="8"/>
+      <c r="C2329" s="8"/>
+      <c r="D2329" s="8"/>
+      <c r="E2329" s="8"/>
+      <c r="F2329" s="8"/>
+      <c r="G2329" s="8"/>
+      <c r="H2329" s="8"/>
+    </row>
+    <row r="2330" spans="1:10">
+      <c r="A2330" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2330" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2330" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2330" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2330" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2330" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2330" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2330" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:10">
+      <c r="A2331" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B2331" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2331" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2331" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2331" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2331" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2331" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2331" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:10">
+      <c r="A2332" s="11" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B2332" s="12"/>
+      <c r="C2332" s="12"/>
+      <c r="D2332" s="12"/>
+      <c r="E2332" s="12"/>
+      <c r="F2332" s="12"/>
+      <c r="G2332" s="12"/>
+      <c r="H2332" s="12"/>
+    </row>
+    <row r="2334" spans="1:10">
+      <c r="A2334" s="13" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B2334" s="13"/>
+      <c r="C2334" s="13"/>
+    </row>
+    <row r="2335" spans="1:10">
+      <c r="A2335" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2335" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2335" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:10">
+      <c r="A2336" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2336" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2336" s="17" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:10">
+      <c r="A2338" s="18" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B2338" s="18"/>
+      <c r="C2338" s="18"/>
+      <c r="D2338" s="18"/>
+      <c r="E2338" s="18"/>
+    </row>
+    <row r="2339" spans="1:10">
+      <c r="A2339" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2339" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2339" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2339" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2339" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:10">
+      <c r="A2340" s="21">
+        <v>2994</v>
+      </c>
+      <c r="B2340" s="21" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2340" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D2340" s="22" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E2340" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:10">
+      <c r="A2342" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B2342" s="8"/>
+      <c r="C2342" s="8"/>
+      <c r="D2342" s="8"/>
+      <c r="E2342" s="8"/>
+      <c r="F2342" s="8"/>
+      <c r="G2342" s="8"/>
+      <c r="H2342" s="8"/>
+    </row>
+    <row r="2343" spans="1:10">
+      <c r="A2343" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2343" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2343" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2343" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2343" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2343" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2343" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2343" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:10">
+      <c r="A2344" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B2344" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2344" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2344" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2344" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2344" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2344" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2344" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:10">
+      <c r="A2345" s="11" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B2345" s="12"/>
+      <c r="C2345" s="12"/>
+      <c r="D2345" s="12"/>
+      <c r="E2345" s="12"/>
+      <c r="F2345" s="12"/>
+      <c r="G2345" s="12"/>
+      <c r="H2345" s="12"/>
+    </row>
+    <row r="2347" spans="1:10">
+      <c r="A2347" s="13" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B2347" s="13"/>
+      <c r="C2347" s="13"/>
+    </row>
+    <row r="2348" spans="1:10">
+      <c r="A2348" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2348" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2348" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:10">
+      <c r="A2349" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2349" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2349" s="17" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:10">
+      <c r="A2351" s="18" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B2351" s="18"/>
+      <c r="C2351" s="18"/>
+      <c r="D2351" s="18"/>
+      <c r="E2351" s="18"/>
+    </row>
+    <row r="2352" spans="1:10">
+      <c r="A2352" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2352" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2352" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2352" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2352" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:10">
+      <c r="A2353" s="21">
+        <v>2995</v>
+      </c>
+      <c r="B2353" s="21" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2353" s="21" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D2353" s="22" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E2353" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:10">
+      <c r="A2355" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B2355" s="8"/>
+      <c r="C2355" s="8"/>
+      <c r="D2355" s="8"/>
+      <c r="E2355" s="8"/>
+      <c r="F2355" s="8"/>
+      <c r="G2355" s="8"/>
+      <c r="H2355" s="8"/>
+    </row>
+    <row r="2356" spans="1:10">
+      <c r="A2356" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2356" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2356" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2356" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2356" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2356" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2356" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2356" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:10">
+      <c r="A2357" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B2357" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C2357" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2357" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2357" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F2357" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G2357" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H2357" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:10">
+      <c r="A2358" s="11" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B2358" s="12"/>
+      <c r="C2358" s="12"/>
+      <c r="D2358" s="12"/>
+      <c r="E2358" s="12"/>
+      <c r="F2358" s="12"/>
+      <c r="G2358" s="12"/>
+      <c r="H2358" s="12"/>
+    </row>
+    <row r="2360" spans="1:10">
+      <c r="A2360" s="13" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B2360" s="13"/>
+      <c r="C2360" s="13"/>
+    </row>
+    <row r="2361" spans="1:10">
+      <c r="A2361" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2361" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2361" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:10">
+      <c r="A2362" s="16">
+        <v>3378</v>
+      </c>
+      <c r="B2362" s="16" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C2362" s="17" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:10">
+      <c r="A2364" s="18" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B2364" s="18"/>
+      <c r="C2364" s="18"/>
+      <c r="D2364" s="18"/>
+      <c r="E2364" s="18"/>
+    </row>
+    <row r="2365" spans="1:10">
+      <c r="A2365" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2365" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2365" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2365" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2365" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:10">
+      <c r="A2366" s="21">
+        <v>3210</v>
+      </c>
+      <c r="B2366" s="21" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C2366" s="21" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D2366" s="22" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E2366" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:10">
+      <c r="A2369" s="23"/>
+    </row>
+    <row r="2371" spans="1:10">
+      <c r="A2371" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B2371" s="2"/>
+      <c r="C2371" s="2"/>
+      <c r="D2371" s="2"/>
+      <c r="E2371" s="2"/>
+      <c r="F2371" s="2"/>
+      <c r="G2371" s="2"/>
+      <c r="H2371" s="2"/>
+      <c r="I2371" s="2"/>
+      <c r="J2371" s="2"/>
+    </row>
+    <row r="2372" spans="1:10">
+      <c r="A2372" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2372" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2372" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2372" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2372" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2372" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2372" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2372" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2372" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2372" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:10">
+      <c r="A2373" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="B2373" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C2373" s="3"/>
+      <c r="D2373" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2373" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="F2373" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2373" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H2373" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2373" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="J2373" s="6" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:10">
+      <c r="A2375" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2375" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C2375" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2375" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E2375" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2375" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2375" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2375" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:10">
+      <c r="A2376" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2376" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2376" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2376" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2376" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2376" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2376" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2376" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:10">
+      <c r="A2377" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2377" t="s">
+        <v>289</v>
+      </c>
+      <c r="C2377" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2377" t="s">
+        <v>289</v>
+      </c>
+      <c r="E2377" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2377" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G2377" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2377" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:10">
+      <c r="A2378" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2378" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C2378" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2378" t="s">
+        <v>416</v>
+      </c>
+      <c r="E2378" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2378" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:10">
+      <c r="A2380" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2380" s="7"/>
+      <c r="C2380" s="7"/>
+      <c r="D2380" s="7"/>
+      <c r="E2380" s="7"/>
+      <c r="F2380" s="7"/>
+      <c r="G2380" s="7"/>
+      <c r="H2380" s="7"/>
+    </row>
+    <row r="2382" spans="1:10">
+      <c r="A2382" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B2382" s="8"/>
+      <c r="C2382" s="8"/>
+      <c r="D2382" s="8"/>
+      <c r="E2382" s="8"/>
+      <c r="F2382" s="8"/>
+      <c r="G2382" s="8"/>
+      <c r="H2382" s="8"/>
+    </row>
+    <row r="2383" spans="1:10">
+      <c r="A2383" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2383" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2383" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2383" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2383" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2383" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2383" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2383" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:10">
+      <c r="A2384" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2384" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2384" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2384" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2384" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2384" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2384" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2384" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:10">
+      <c r="A2385" s="11" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B2385" s="12"/>
+      <c r="C2385" s="12"/>
+      <c r="D2385" s="12"/>
+      <c r="E2385" s="12"/>
+      <c r="F2385" s="12"/>
+      <c r="G2385" s="12"/>
+      <c r="H2385" s="12"/>
+    </row>
+    <row r="2387" spans="1:10">
+      <c r="A2387" s="13" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B2387" s="13"/>
+      <c r="C2387" s="13"/>
+    </row>
+    <row r="2388" spans="1:10">
+      <c r="A2388" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2388" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2388" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:10">
+      <c r="A2389" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2389" s="16" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C2389" s="17" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:10">
+      <c r="A2391" s="18" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B2391" s="18"/>
+      <c r="C2391" s="18"/>
+      <c r="D2391" s="18"/>
+      <c r="E2391" s="18"/>
+    </row>
+    <row r="2392" spans="1:10">
+      <c r="A2392" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2392" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2392" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2392" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2392" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:10">
+      <c r="A2393" s="21">
+        <v>2231</v>
+      </c>
+      <c r="B2393" s="21" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C2393" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2393" s="22" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E2393" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:10">
+      <c r="A2395" s="8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B2395" s="8"/>
+      <c r="C2395" s="8"/>
+      <c r="D2395" s="8"/>
+      <c r="E2395" s="8"/>
+      <c r="F2395" s="8"/>
+      <c r="G2395" s="8"/>
+      <c r="H2395" s="8"/>
+    </row>
+    <row r="2396" spans="1:10">
+      <c r="A2396" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2396" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2396" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2396" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2396" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2396" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2396" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2396" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:10">
+      <c r="A2397" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2397" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2397" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2397" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2397" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2397" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2397" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2397" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:10">
+      <c r="A2398" s="11" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B2398" s="12"/>
+      <c r="C2398" s="12"/>
+      <c r="D2398" s="12"/>
+      <c r="E2398" s="12"/>
+      <c r="F2398" s="12"/>
+      <c r="G2398" s="12"/>
+      <c r="H2398" s="12"/>
+    </row>
+    <row r="2400" spans="1:10">
+      <c r="A2400" s="13" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B2400" s="13"/>
+      <c r="C2400" s="13"/>
+    </row>
+    <row r="2401" spans="1:10">
+      <c r="A2401" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2401" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2401" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:10">
+      <c r="A2402" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2402" s="16" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C2402" s="17" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:10">
+      <c r="A2404" s="18" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B2404" s="18"/>
+      <c r="C2404" s="18"/>
+      <c r="D2404" s="18"/>
+      <c r="E2404" s="18"/>
+    </row>
+    <row r="2405" spans="1:10">
+      <c r="A2405" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2405" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2405" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2405" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2405" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:10">
+      <c r="A2406" s="21">
+        <v>2249</v>
+      </c>
+      <c r="B2406" s="21" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C2406" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2406" s="22" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E2406" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:10">
+      <c r="A2408" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B2408" s="8"/>
+      <c r="C2408" s="8"/>
+      <c r="D2408" s="8"/>
+      <c r="E2408" s="8"/>
+      <c r="F2408" s="8"/>
+      <c r="G2408" s="8"/>
+      <c r="H2408" s="8"/>
+    </row>
+    <row r="2409" spans="1:10">
+      <c r="A2409" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2409" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2409" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2409" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2409" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2409" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2409" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2409" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:10">
+      <c r="A2410" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2410" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2410" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2410" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2410" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2410" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2410" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2410" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:10">
+      <c r="A2411" s="11" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B2411" s="12"/>
+      <c r="C2411" s="12"/>
+      <c r="D2411" s="12"/>
+      <c r="E2411" s="12"/>
+      <c r="F2411" s="12"/>
+      <c r="G2411" s="12"/>
+      <c r="H2411" s="12"/>
+    </row>
+    <row r="2413" spans="1:10">
+      <c r="A2413" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B2413" s="13"/>
+      <c r="C2413" s="13"/>
+    </row>
+    <row r="2414" spans="1:10">
+      <c r="A2414" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2414" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2414" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:10">
+      <c r="A2415" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2415" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2415" s="17" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:10">
+      <c r="A2417" s="18" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B2417" s="18"/>
+      <c r="C2417" s="18"/>
+      <c r="D2417" s="18"/>
+      <c r="E2417" s="18"/>
+    </row>
+    <row r="2418" spans="1:10">
+      <c r="A2418" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2418" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2418" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2418" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2418" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:10">
+      <c r="A2419" s="21">
+        <v>2637</v>
+      </c>
+      <c r="B2419" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2419" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2419" s="22" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E2419" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:10">
+      <c r="A2421" s="8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B2421" s="8"/>
+      <c r="C2421" s="8"/>
+      <c r="D2421" s="8"/>
+      <c r="E2421" s="8"/>
+      <c r="F2421" s="8"/>
+      <c r="G2421" s="8"/>
+      <c r="H2421" s="8"/>
+    </row>
+    <row r="2422" spans="1:10">
+      <c r="A2422" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2422" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2422" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2422" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2422" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2422" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2422" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2422" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:10">
+      <c r="A2423" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B2423" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2423" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2423" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2423" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2423" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2423" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2423" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:10">
+      <c r="A2424" s="11" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B2424" s="12"/>
+      <c r="C2424" s="12"/>
+      <c r="D2424" s="12"/>
+      <c r="E2424" s="12"/>
+      <c r="F2424" s="12"/>
+      <c r="G2424" s="12"/>
+      <c r="H2424" s="12"/>
+    </row>
+    <row r="2426" spans="1:10">
+      <c r="A2426" s="13" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B2426" s="13"/>
+      <c r="C2426" s="13"/>
+    </row>
+    <row r="2427" spans="1:10">
+      <c r="A2427" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2427" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2427" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:10">
+      <c r="A2428" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2428" s="16" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2428" s="17" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:10">
+      <c r="A2430" s="18" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B2430" s="18"/>
+      <c r="C2430" s="18"/>
+      <c r="D2430" s="18"/>
+      <c r="E2430" s="18"/>
+    </row>
+    <row r="2431" spans="1:10">
+      <c r="A2431" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2431" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2431" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2431" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2431" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:10">
+      <c r="A2432" s="21">
+        <v>2645</v>
+      </c>
+      <c r="B2432" s="21" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C2432" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D2432" s="22" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E2432" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:10">
+      <c r="A2434" s="8" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B2434" s="8"/>
+      <c r="C2434" s="8"/>
+      <c r="D2434" s="8"/>
+      <c r="E2434" s="8"/>
+      <c r="F2434" s="8"/>
+      <c r="G2434" s="8"/>
+      <c r="H2434" s="8"/>
+    </row>
+    <row r="2435" spans="1:10">
+      <c r="A2435" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2435" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2435" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2435" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2435" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2435" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2435" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2435" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:10">
+      <c r="A2436" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2436" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2436" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2436" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2436" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2436" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2436" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2436" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:10">
+      <c r="A2437" s="11" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B2437" s="12"/>
+      <c r="C2437" s="12"/>
+      <c r="D2437" s="12"/>
+      <c r="E2437" s="12"/>
+      <c r="F2437" s="12"/>
+      <c r="G2437" s="12"/>
+      <c r="H2437" s="12"/>
+    </row>
+    <row r="2439" spans="1:10">
+      <c r="A2439" s="13" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B2439" s="13"/>
+      <c r="C2439" s="13"/>
+    </row>
+    <row r="2440" spans="1:10">
+      <c r="A2440" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2440" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2440" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:10">
+      <c r="A2441" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2441" s="16" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C2441" s="17" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:10">
+      <c r="A2443" s="18" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B2443" s="18"/>
+      <c r="C2443" s="18"/>
+      <c r="D2443" s="18"/>
+      <c r="E2443" s="18"/>
+    </row>
+    <row r="2444" spans="1:10">
+      <c r="A2444" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2444" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2444" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2444" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2444" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:10">
+      <c r="A2445" s="21">
+        <v>2695</v>
+      </c>
+      <c r="B2445" s="21" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C2445" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2445" s="22" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E2445" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:10">
+      <c r="A2447" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B2447" s="8"/>
+      <c r="C2447" s="8"/>
+      <c r="D2447" s="8"/>
+      <c r="E2447" s="8"/>
+      <c r="F2447" s="8"/>
+      <c r="G2447" s="8"/>
+      <c r="H2447" s="8"/>
+    </row>
+    <row r="2448" spans="1:10">
+      <c r="A2448" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2448" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2448" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2448" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2448" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2448" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2448" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2448" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:10">
+      <c r="A2449" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2449" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2449" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2449" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2449" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2449" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2449" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2449" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:10">
+      <c r="A2450" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B2450" s="12"/>
+      <c r="C2450" s="12"/>
+      <c r="D2450" s="12"/>
+      <c r="E2450" s="12"/>
+      <c r="F2450" s="12"/>
+      <c r="G2450" s="12"/>
+      <c r="H2450" s="12"/>
+    </row>
+    <row r="2452" spans="1:10">
+      <c r="A2452" s="13" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B2452" s="13"/>
+      <c r="C2452" s="13"/>
+    </row>
+    <row r="2453" spans="1:10">
+      <c r="A2453" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2453" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2453" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:10">
+      <c r="A2454" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2454" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2454" s="17" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:10">
+      <c r="A2456" s="18" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B2456" s="18"/>
+      <c r="C2456" s="18"/>
+      <c r="D2456" s="18"/>
+      <c r="E2456" s="18"/>
+    </row>
+    <row r="2457" spans="1:10">
+      <c r="A2457" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2457" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2457" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2457" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2457" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:10">
+      <c r="A2458" s="21">
+        <v>3019</v>
+      </c>
+      <c r="B2458" s="21" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2458" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2458" s="22" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E2458" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:10">
+      <c r="A2460" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B2460" s="8"/>
+      <c r="C2460" s="8"/>
+      <c r="D2460" s="8"/>
+      <c r="E2460" s="8"/>
+      <c r="F2460" s="8"/>
+      <c r="G2460" s="8"/>
+      <c r="H2460" s="8"/>
+    </row>
+    <row r="2461" spans="1:10">
+      <c r="A2461" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2461" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2461" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2461" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2461" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2461" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2461" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2461" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:10">
+      <c r="A2462" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B2462" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2462" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2462" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2462" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2462" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2462" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2462" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:10">
+      <c r="A2463" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B2463" s="12"/>
+      <c r="C2463" s="12"/>
+      <c r="D2463" s="12"/>
+      <c r="E2463" s="12"/>
+      <c r="F2463" s="12"/>
+      <c r="G2463" s="12"/>
+      <c r="H2463" s="12"/>
+    </row>
+    <row r="2465" spans="1:10">
+      <c r="A2465" s="13" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B2465" s="13"/>
+      <c r="C2465" s="13"/>
+    </row>
+    <row r="2466" spans="1:10">
+      <c r="A2466" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2466" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2466" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:10">
+      <c r="A2467" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2467" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2467" s="17" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:10">
+      <c r="A2469" s="18" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B2469" s="18"/>
+      <c r="C2469" s="18"/>
+      <c r="D2469" s="18"/>
+      <c r="E2469" s="18"/>
+    </row>
+    <row r="2470" spans="1:10">
+      <c r="A2470" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2470" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2470" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2470" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2470" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:10">
+      <c r="A2471" s="21">
+        <v>3020</v>
+      </c>
+      <c r="B2471" s="21" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2471" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D2471" s="22" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E2471" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:10">
+      <c r="A2473" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B2473" s="8"/>
+      <c r="C2473" s="8"/>
+      <c r="D2473" s="8"/>
+      <c r="E2473" s="8"/>
+      <c r="F2473" s="8"/>
+      <c r="G2473" s="8"/>
+      <c r="H2473" s="8"/>
+    </row>
+    <row r="2474" spans="1:10">
+      <c r="A2474" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2474" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2474" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2474" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2474" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2474" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2474" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2474" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:10">
+      <c r="A2475" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B2475" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C2475" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D2475" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2475" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2475" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2475" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H2475" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:10">
+      <c r="A2476" s="11" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B2476" s="12"/>
+      <c r="C2476" s="12"/>
+      <c r="D2476" s="12"/>
+      <c r="E2476" s="12"/>
+      <c r="F2476" s="12"/>
+      <c r="G2476" s="12"/>
+      <c r="H2476" s="12"/>
+    </row>
+    <row r="2478" spans="1:10">
+      <c r="A2478" s="13" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B2478" s="13"/>
+      <c r="C2478" s="13"/>
+    </row>
+    <row r="2479" spans="1:10">
+      <c r="A2479" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2479" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2479" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:10">
+      <c r="A2480" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2480" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C2480" s="17" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:10">
+      <c r="A2482" s="18" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B2482" s="18"/>
+      <c r="C2482" s="18"/>
+      <c r="D2482" s="18"/>
+      <c r="E2482" s="18"/>
+    </row>
+    <row r="2483" spans="1:10">
+      <c r="A2483" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2483" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2483" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2483" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2483" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:10">
+      <c r="A2484" s="21">
+        <v>3029</v>
+      </c>
+      <c r="B2484" s="21" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C2484" s="21" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D2484" s="22" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E2484" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:10">
+      <c r="A2486" s="8" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B2486" s="8"/>
+      <c r="C2486" s="8"/>
+      <c r="D2486" s="8"/>
+      <c r="E2486" s="8"/>
+      <c r="F2486" s="8"/>
+      <c r="G2486" s="8"/>
+      <c r="H2486" s="8"/>
+    </row>
+    <row r="2487" spans="1:10">
+      <c r="A2487" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2487" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2487" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2487" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2487" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2487" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2487" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2487" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:10">
+      <c r="A2488" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2488" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C2488" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2488" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2488" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2488" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2488" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2488" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:10">
+      <c r="A2489" s="11" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B2489" s="12"/>
+      <c r="C2489" s="12"/>
+      <c r="D2489" s="12"/>
+      <c r="E2489" s="12"/>
+      <c r="F2489" s="12"/>
+      <c r="G2489" s="12"/>
+      <c r="H2489" s="12"/>
+    </row>
+    <row r="2491" spans="1:10">
+      <c r="A2491" s="13" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B2491" s="13"/>
+      <c r="C2491" s="13"/>
+    </row>
+    <row r="2492" spans="1:10">
+      <c r="A2492" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2492" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2492" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:10">
+      <c r="A2493" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2493" s="16" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C2493" s="17" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:10">
+      <c r="A2495" s="18" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B2495" s="18"/>
+      <c r="C2495" s="18"/>
+      <c r="D2495" s="18"/>
+      <c r="E2495" s="18"/>
+    </row>
+    <row r="2496" spans="1:10">
+      <c r="A2496" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2496" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2496" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2496" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2496" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:10">
+      <c r="A2497" s="21">
+        <v>3350</v>
+      </c>
+      <c r="B2497" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C2497" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2497" s="22" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E2497" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:10">
+      <c r="A2499" s="8" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B2499" s="8"/>
+      <c r="C2499" s="8"/>
+      <c r="D2499" s="8"/>
+      <c r="E2499" s="8"/>
+      <c r="F2499" s="8"/>
+      <c r="G2499" s="8"/>
+      <c r="H2499" s="8"/>
+    </row>
+    <row r="2500" spans="1:10">
+      <c r="A2500" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2500" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2500" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2500" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2500" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2500" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2500" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2500" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:10">
+      <c r="A2501" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B2501" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2501" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2501" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2501" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2501" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2501" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2501" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:10">
+      <c r="A2502" s="11" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B2502" s="12"/>
+      <c r="C2502" s="12"/>
+      <c r="D2502" s="12"/>
+      <c r="E2502" s="12"/>
+      <c r="F2502" s="12"/>
+      <c r="G2502" s="12"/>
+      <c r="H2502" s="12"/>
+    </row>
+    <row r="2504" spans="1:10">
+      <c r="A2504" s="13" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B2504" s="13"/>
+      <c r="C2504" s="13"/>
+    </row>
+    <row r="2505" spans="1:10">
+      <c r="A2505" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2505" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2505" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:10">
+      <c r="A2506" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2506" s="16" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C2506" s="17" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:10">
+      <c r="A2508" s="18" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B2508" s="18"/>
+      <c r="C2508" s="18"/>
+      <c r="D2508" s="18"/>
+      <c r="E2508" s="18"/>
+    </row>
+    <row r="2509" spans="1:10">
+      <c r="A2509" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2509" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2509" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2509" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2509" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:10">
+      <c r="A2510" s="21">
+        <v>3353</v>
+      </c>
+      <c r="B2510" s="21" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C2510" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D2510" s="22" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E2510" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:10">
+      <c r="A2512" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B2512" s="8"/>
+      <c r="C2512" s="8"/>
+      <c r="D2512" s="8"/>
+      <c r="E2512" s="8"/>
+      <c r="F2512" s="8"/>
+      <c r="G2512" s="8"/>
+      <c r="H2512" s="8"/>
+    </row>
+    <row r="2513" spans="1:10">
+      <c r="A2513" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2513" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2513" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2513" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2513" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2513" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2513" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2513" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:10">
+      <c r="A2514" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2514" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2514" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2514" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2514" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2514" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2514" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2514" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:10">
+      <c r="A2515" s="11" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B2515" s="12"/>
+      <c r="C2515" s="12"/>
+      <c r="D2515" s="12"/>
+      <c r="E2515" s="12"/>
+      <c r="F2515" s="12"/>
+      <c r="G2515" s="12"/>
+      <c r="H2515" s="12"/>
+    </row>
+    <row r="2517" spans="1:10">
+      <c r="A2517" s="13" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B2517" s="13"/>
+      <c r="C2517" s="13"/>
+    </row>
+    <row r="2518" spans="1:10">
+      <c r="A2518" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2518" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2518" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:10">
+      <c r="A2519" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2519" s="16" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C2519" s="17" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:10">
+      <c r="A2521" s="18" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B2521" s="18"/>
+      <c r="C2521" s="18"/>
+      <c r="D2521" s="18"/>
+      <c r="E2521" s="18"/>
+    </row>
+    <row r="2522" spans="1:10">
+      <c r="A2522" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2522" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2522" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2522" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2522" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:10">
+      <c r="A2523" s="21">
+        <v>3821</v>
+      </c>
+      <c r="B2523" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C2523" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2523" s="22" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E2523" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:10">
+      <c r="A2525" s="8" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B2525" s="8"/>
+      <c r="C2525" s="8"/>
+      <c r="D2525" s="8"/>
+      <c r="E2525" s="8"/>
+      <c r="F2525" s="8"/>
+      <c r="G2525" s="8"/>
+      <c r="H2525" s="8"/>
+    </row>
+    <row r="2526" spans="1:10">
+      <c r="A2526" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2526" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2526" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2526" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2526" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2526" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2526" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2526" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:10">
+      <c r="A2527" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B2527" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2527" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2527" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2527" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2527" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2527" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2527" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:10">
+      <c r="A2528" s="11" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B2528" s="12"/>
+      <c r="C2528" s="12"/>
+      <c r="D2528" s="12"/>
+      <c r="E2528" s="12"/>
+      <c r="F2528" s="12"/>
+      <c r="G2528" s="12"/>
+      <c r="H2528" s="12"/>
+    </row>
+    <row r="2530" spans="1:10">
+      <c r="A2530" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B2530" s="13"/>
+      <c r="C2530" s="13"/>
+    </row>
+    <row r="2531" spans="1:10">
+      <c r="A2531" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2531" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2531" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:10">
+      <c r="A2532" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2532" s="16" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C2532" s="17" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:10">
+      <c r="A2534" s="18" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B2534" s="18"/>
+      <c r="C2534" s="18"/>
+      <c r="D2534" s="18"/>
+      <c r="E2534" s="18"/>
+    </row>
+    <row r="2535" spans="1:10">
+      <c r="A2535" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2535" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2535" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2535" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2535" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:10">
+      <c r="A2536" s="21">
+        <v>3823</v>
+      </c>
+      <c r="B2536" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C2536" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D2536" s="22" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E2536" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:10">
+      <c r="A2538" s="8" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B2538" s="8"/>
+      <c r="C2538" s="8"/>
+      <c r="D2538" s="8"/>
+      <c r="E2538" s="8"/>
+      <c r="F2538" s="8"/>
+      <c r="G2538" s="8"/>
+      <c r="H2538" s="8"/>
+    </row>
+    <row r="2539" spans="1:10">
+      <c r="A2539" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2539" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2539" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2539" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2539" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2539" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2539" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2539" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:10">
+      <c r="A2540" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B2540" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2540" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2540" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2540" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2540" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2540" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2540" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:10">
+      <c r="A2541" s="11" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B2541" s="12"/>
+      <c r="C2541" s="12"/>
+      <c r="D2541" s="12"/>
+      <c r="E2541" s="12"/>
+      <c r="F2541" s="12"/>
+      <c r="G2541" s="12"/>
+      <c r="H2541" s="12"/>
+    </row>
+    <row r="2543" spans="1:10">
+      <c r="A2543" s="13" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B2543" s="13"/>
+      <c r="C2543" s="13"/>
+    </row>
+    <row r="2544" spans="1:10">
+      <c r="A2544" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2544" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2544" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:10">
+      <c r="A2545" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2545" s="16" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C2545" s="17" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:10">
+      <c r="A2547" s="18" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B2547" s="18"/>
+      <c r="C2547" s="18"/>
+      <c r="D2547" s="18"/>
+      <c r="E2547" s="18"/>
+    </row>
+    <row r="2548" spans="1:10">
+      <c r="A2548" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2548" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2548" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2548" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2548" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:10">
+      <c r="A2549" s="21">
+        <v>4216</v>
+      </c>
+      <c r="B2549" s="21" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C2549" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D2549" s="22" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E2549" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:10">
+      <c r="A2551" s="8" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B2551" s="8"/>
+      <c r="C2551" s="8"/>
+      <c r="D2551" s="8"/>
+      <c r="E2551" s="8"/>
+      <c r="F2551" s="8"/>
+      <c r="G2551" s="8"/>
+      <c r="H2551" s="8"/>
+    </row>
+    <row r="2552" spans="1:10">
+      <c r="A2552" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2552" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2552" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2552" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2552" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2552" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2552" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2552" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:10">
+      <c r="A2553" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2553" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2553" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2553" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2553" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2553" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2553" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2553" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:10">
+      <c r="A2554" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B2554" s="12"/>
+      <c r="C2554" s="12"/>
+      <c r="D2554" s="12"/>
+      <c r="E2554" s="12"/>
+      <c r="F2554" s="12"/>
+      <c r="G2554" s="12"/>
+      <c r="H2554" s="12"/>
+    </row>
+    <row r="2556" spans="1:10">
+      <c r="A2556" s="13" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B2556" s="13"/>
+      <c r="C2556" s="13"/>
+    </row>
+    <row r="2557" spans="1:10">
+      <c r="A2557" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2557" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2557" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:10">
+      <c r="A2558" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2558" s="16" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2558" s="17" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:10">
+      <c r="A2560" s="18" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B2560" s="18"/>
+      <c r="C2560" s="18"/>
+      <c r="D2560" s="18"/>
+      <c r="E2560" s="18"/>
+    </row>
+    <row r="2561" spans="1:10">
+      <c r="A2561" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2561" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2561" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2561" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2561" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:10">
+      <c r="A2562" s="21">
+        <v>4487</v>
+      </c>
+      <c r="B2562" s="21" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2562" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2562" s="22" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E2562" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:10">
+      <c r="A2564" s="8" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B2564" s="8"/>
+      <c r="C2564" s="8"/>
+      <c r="D2564" s="8"/>
+      <c r="E2564" s="8"/>
+      <c r="F2564" s="8"/>
+      <c r="G2564" s="8"/>
+      <c r="H2564" s="8"/>
+    </row>
+    <row r="2565" spans="1:10">
+      <c r="A2565" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2565" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2565" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2565" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2565" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2565" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2565" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2565" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:10">
+      <c r="A2566" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B2566" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2566" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2566" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2566" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2566" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2566" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2566" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:10">
+      <c r="A2567" s="11" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B2567" s="12"/>
+      <c r="C2567" s="12"/>
+      <c r="D2567" s="12"/>
+      <c r="E2567" s="12"/>
+      <c r="F2567" s="12"/>
+      <c r="G2567" s="12"/>
+      <c r="H2567" s="12"/>
+    </row>
+    <row r="2569" spans="1:10">
+      <c r="A2569" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B2569" s="13"/>
+      <c r="C2569" s="13"/>
+    </row>
+    <row r="2570" spans="1:10">
+      <c r="A2570" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2570" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2570" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:10">
+      <c r="A2571" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2571" s="16" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2571" s="17" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:10">
+      <c r="A2573" s="18" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B2573" s="18"/>
+      <c r="C2573" s="18"/>
+      <c r="D2573" s="18"/>
+      <c r="E2573" s="18"/>
+    </row>
+    <row r="2574" spans="1:10">
+      <c r="A2574" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2574" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2574" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2574" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2574" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:10">
+      <c r="A2575" s="21">
+        <v>4525</v>
+      </c>
+      <c r="B2575" s="21" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C2575" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="D2575" s="22" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E2575" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:10">
+      <c r="A2577" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B2577" s="8"/>
+      <c r="C2577" s="8"/>
+      <c r="D2577" s="8"/>
+      <c r="E2577" s="8"/>
+      <c r="F2577" s="8"/>
+      <c r="G2577" s="8"/>
+      <c r="H2577" s="8"/>
+    </row>
+    <row r="2578" spans="1:10">
+      <c r="A2578" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2578" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2578" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2578" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2578" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2578" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2578" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2578" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:10">
+      <c r="A2579" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B2579" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2579" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2579" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2579" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2579" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2579" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2579" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:10">
+      <c r="A2580" s="11" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B2580" s="12"/>
+      <c r="C2580" s="12"/>
+      <c r="D2580" s="12"/>
+      <c r="E2580" s="12"/>
+      <c r="F2580" s="12"/>
+      <c r="G2580" s="12"/>
+      <c r="H2580" s="12"/>
+    </row>
+    <row r="2582" spans="1:10">
+      <c r="A2582" s="13" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B2582" s="13"/>
+      <c r="C2582" s="13"/>
+    </row>
+    <row r="2583" spans="1:10">
+      <c r="A2583" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2583" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2583" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:10">
+      <c r="A2584" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2584" s="16" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C2584" s="17" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:10">
+      <c r="A2586" s="18" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B2586" s="18"/>
+      <c r="C2586" s="18"/>
+      <c r="D2586" s="18"/>
+      <c r="E2586" s="18"/>
+    </row>
+    <row r="2587" spans="1:10">
+      <c r="A2587" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2587" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2587" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2587" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2587" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:10">
+      <c r="A2588" s="21">
+        <v>4946</v>
+      </c>
+      <c r="B2588" s="21" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C2588" s="21" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D2588" s="22" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E2588" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:10">
+      <c r="A2590" s="8" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B2590" s="8"/>
+      <c r="C2590" s="8"/>
+      <c r="D2590" s="8"/>
+      <c r="E2590" s="8"/>
+      <c r="F2590" s="8"/>
+      <c r="G2590" s="8"/>
+      <c r="H2590" s="8"/>
+    </row>
+    <row r="2591" spans="1:10">
+      <c r="A2591" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2591" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2591" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2591" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2591" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2591" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2591" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2591" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:10">
+      <c r="A2592" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2592" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2592" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2592" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2592" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2592" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2592" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2592" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:10">
+      <c r="A2593" s="11" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B2593" s="12"/>
+      <c r="C2593" s="12"/>
+      <c r="D2593" s="12"/>
+      <c r="E2593" s="12"/>
+      <c r="F2593" s="12"/>
+      <c r="G2593" s="12"/>
+      <c r="H2593" s="12"/>
+    </row>
+    <row r="2595" spans="1:10">
+      <c r="A2595" s="13" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B2595" s="13"/>
+      <c r="C2595" s="13"/>
+    </row>
+    <row r="2596" spans="1:10">
+      <c r="A2596" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2596" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2596" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:10">
+      <c r="A2597" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2597" s="16" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C2597" s="17" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:10">
+      <c r="A2599" s="18" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B2599" s="18"/>
+      <c r="C2599" s="18"/>
+      <c r="D2599" s="18"/>
+      <c r="E2599" s="18"/>
+    </row>
+    <row r="2600" spans="1:10">
+      <c r="A2600" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2600" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2600" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2600" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2600" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:10">
+      <c r="A2601" s="21">
+        <v>5013</v>
+      </c>
+      <c r="B2601" s="21" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C2601" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2601" s="22" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E2601" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:10">
+      <c r="A2603" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B2603" s="8"/>
+      <c r="C2603" s="8"/>
+      <c r="D2603" s="8"/>
+      <c r="E2603" s="8"/>
+      <c r="F2603" s="8"/>
+      <c r="G2603" s="8"/>
+      <c r="H2603" s="8"/>
+    </row>
+    <row r="2604" spans="1:10">
+      <c r="A2604" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2604" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2604" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2604" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2604" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2604" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2604" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2604" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:10">
+      <c r="A2605" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2605" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2605" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2605" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2605" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2605" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2605" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2605" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:10">
+      <c r="A2606" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B2606" s="12"/>
+      <c r="C2606" s="12"/>
+      <c r="D2606" s="12"/>
+      <c r="E2606" s="12"/>
+      <c r="F2606" s="12"/>
+      <c r="G2606" s="12"/>
+      <c r="H2606" s="12"/>
+    </row>
+    <row r="2608" spans="1:10">
+      <c r="A2608" s="13" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B2608" s="13"/>
+      <c r="C2608" s="13"/>
+    </row>
+    <row r="2609" spans="1:10">
+      <c r="A2609" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2609" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2609" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:10">
+      <c r="A2610" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2610" s="16" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C2610" s="17" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:10">
+      <c r="A2612" s="18" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B2612" s="18"/>
+      <c r="C2612" s="18"/>
+      <c r="D2612" s="18"/>
+      <c r="E2612" s="18"/>
+    </row>
+    <row r="2613" spans="1:10">
+      <c r="A2613" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2613" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2613" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2613" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2613" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:10">
+      <c r="A2614" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B2614" s="21" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C2614" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2614" s="22" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E2614" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:10">
+      <c r="A2616" s="8" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B2616" s="8"/>
+      <c r="C2616" s="8"/>
+      <c r="D2616" s="8"/>
+      <c r="E2616" s="8"/>
+      <c r="F2616" s="8"/>
+      <c r="G2616" s="8"/>
+      <c r="H2616" s="8"/>
+    </row>
+    <row r="2617" spans="1:10">
+      <c r="A2617" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2617" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2617" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2617" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2617" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2617" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2617" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2617" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:10">
+      <c r="A2618" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="B2618" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2618" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D2618" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2618" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2618" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2618" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2618" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:10">
+      <c r="A2619" s="11" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B2619" s="12"/>
+      <c r="C2619" s="12"/>
+      <c r="D2619" s="12"/>
+      <c r="E2619" s="12"/>
+      <c r="F2619" s="12"/>
+      <c r="G2619" s="12"/>
+      <c r="H2619" s="12"/>
+    </row>
+    <row r="2621" spans="1:10">
+      <c r="A2621" s="13" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B2621" s="13"/>
+      <c r="C2621" s="13"/>
+    </row>
+    <row r="2622" spans="1:10">
+      <c r="A2622" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2622" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2622" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:10">
+      <c r="A2623" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2623" s="16" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C2623" s="17" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:10">
+      <c r="A2625" s="18" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B2625" s="18"/>
+      <c r="C2625" s="18"/>
+      <c r="D2625" s="18"/>
+      <c r="E2625" s="18"/>
+    </row>
+    <row r="2626" spans="1:10">
+      <c r="A2626" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2626" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2626" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2626" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2626" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:10">
+      <c r="A2627" s="21">
+        <v>4940</v>
+      </c>
+      <c r="B2627" s="21" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C2627" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="D2627" s="22" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E2627" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:10">
+      <c r="A2630" s="23"/>
+    </row>
+    <row r="2632" spans="1:10">
+      <c r="A2632" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B2632" s="2"/>
+      <c r="C2632" s="2"/>
+      <c r="D2632" s="2"/>
+      <c r="E2632" s="2"/>
+      <c r="F2632" s="2"/>
+      <c r="G2632" s="2"/>
+      <c r="H2632" s="2"/>
+      <c r="I2632" s="2"/>
+      <c r="J2632" s="2"/>
+    </row>
+    <row r="2633" spans="1:10">
+      <c r="A2633" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2633" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2633" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2633" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2633" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2633" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2633" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2633" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2633" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2633" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:10">
+      <c r="A2634" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B2634" s="3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C2634" s="3"/>
+      <c r="D2634" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2634" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="F2634" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2634" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H2634" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2634" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="J2634" s="6"/>
+    </row>
+    <row r="2636" spans="1:10">
+      <c r="A2636" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2636" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C2636" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2636" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E2636" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2636" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2636" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2636" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:10">
+      <c r="A2637" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2637" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2637" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2637" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2637" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2637" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2637" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2637" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:10">
+      <c r="A2638" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2638" t="s">
+        <v>413</v>
+      </c>
+      <c r="C2638" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2638" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2638" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2638" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G2638" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2638" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:10">
+      <c r="A2639" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2639" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C2639" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2639" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E2639" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2639" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:10">
+      <c r="A2641" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2641" s="7"/>
+      <c r="C2641" s="7"/>
+      <c r="D2641" s="7"/>
+      <c r="E2641" s="7"/>
+      <c r="F2641" s="7"/>
+      <c r="G2641" s="7"/>
+      <c r="H2641" s="7"/>
+    </row>
+    <row r="2643" spans="1:10">
+      <c r="A2643" s="8" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B2643" s="8"/>
+      <c r="C2643" s="8"/>
+      <c r="D2643" s="8"/>
+      <c r="E2643" s="8"/>
+      <c r="F2643" s="8"/>
+      <c r="G2643" s="8"/>
+      <c r="H2643" s="8"/>
+    </row>
+    <row r="2644" spans="1:10">
+      <c r="A2644" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2644" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2644" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2644" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2644" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2644" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2644" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2644" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:10">
+      <c r="A2645" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B2645" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C2645" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2645" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2645" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2645" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2645" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H2645" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:10">
+      <c r="A2646" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B2646" s="12"/>
+      <c r="C2646" s="12"/>
+      <c r="D2646" s="12"/>
+      <c r="E2646" s="12"/>
+      <c r="F2646" s="12"/>
+      <c r="G2646" s="12"/>
+      <c r="H2646" s="12"/>
+    </row>
+    <row r="2648" spans="1:10">
+      <c r="A2648" s="13" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B2648" s="13"/>
+      <c r="C2648" s="13"/>
+    </row>
+    <row r="2649" spans="1:10">
+      <c r="A2649" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2649" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2649" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:10">
+      <c r="A2650" s="16">
+        <v>13516</v>
+      </c>
+      <c r="B2650" s="16" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C2650" s="17" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:10">
+      <c r="A2652" s="18" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B2652" s="18"/>
+      <c r="C2652" s="18"/>
+      <c r="D2652" s="18"/>
+      <c r="E2652" s="18"/>
+    </row>
+    <row r="2653" spans="1:10">
+      <c r="A2653" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2653" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2653" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2653" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2653" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:10">
+      <c r="A2654" s="21">
+        <v>1197</v>
+      </c>
+      <c r="B2654" s="21" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C2654" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D2654" s="22" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E2654" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2656" spans="1:10">
+      <c r="A2656" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B2656" s="8"/>
+      <c r="C2656" s="8"/>
+      <c r="D2656" s="8"/>
+      <c r="E2656" s="8"/>
+      <c r="F2656" s="8"/>
+      <c r="G2656" s="8"/>
+      <c r="H2656" s="8"/>
+    </row>
+    <row r="2657" spans="1:10">
+      <c r="A2657" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2657" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2657" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2657" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2657" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2657" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2657" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2657" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2658" spans="1:10">
+      <c r="A2658" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B2658" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2658" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2658" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2658" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2658" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2658" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2658" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:10">
+      <c r="A2659" s="11" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B2659" s="12"/>
+      <c r="C2659" s="12"/>
+      <c r="D2659" s="12"/>
+      <c r="E2659" s="12"/>
+      <c r="F2659" s="12"/>
+      <c r="G2659" s="12"/>
+      <c r="H2659" s="12"/>
+    </row>
+    <row r="2661" spans="1:10">
+      <c r="A2661" s="13" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B2661" s="13"/>
+      <c r="C2661" s="13"/>
+    </row>
+    <row r="2662" spans="1:10">
+      <c r="A2662" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2662" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2662" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2663" spans="1:10">
+      <c r="A2663" s="16">
+        <v>2132</v>
+      </c>
+      <c r="B2663" s="16" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C2663" s="17" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="2665" spans="1:10">
+      <c r="A2665" s="18" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B2665" s="18"/>
+      <c r="C2665" s="18"/>
+      <c r="D2665" s="18"/>
+      <c r="E2665" s="18"/>
+    </row>
+    <row r="2666" spans="1:10">
+      <c r="A2666" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2666" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2666" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2666" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2666" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:10">
+      <c r="A2667" s="21">
+        <v>1165</v>
+      </c>
+      <c r="B2667" s="21" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C2667" s="21" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D2667" s="22" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E2667" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2669" spans="1:10">
+      <c r="A2669" s="8" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B2669" s="8"/>
+      <c r="C2669" s="8"/>
+      <c r="D2669" s="8"/>
+      <c r="E2669" s="8"/>
+      <c r="F2669" s="8"/>
+      <c r="G2669" s="8"/>
+      <c r="H2669" s="8"/>
+    </row>
+    <row r="2670" spans="1:10">
+      <c r="A2670" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2670" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2670" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2670" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2670" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2670" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2670" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2670" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2671" spans="1:10">
+      <c r="A2671" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2671" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2671" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2671" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2671" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2671" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2671" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2671" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:10">
+      <c r="A2672" s="11" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B2672" s="12"/>
+      <c r="C2672" s="12"/>
+      <c r="D2672" s="12"/>
+      <c r="E2672" s="12"/>
+      <c r="F2672" s="12"/>
+      <c r="G2672" s="12"/>
+      <c r="H2672" s="12"/>
+    </row>
+    <row r="2674" spans="1:10">
+      <c r="A2674" s="13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B2674" s="13"/>
+      <c r="C2674" s="13"/>
+    </row>
+    <row r="2675" spans="1:10">
+      <c r="A2675" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2675" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2675" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2676" spans="1:10">
+      <c r="A2676" s="16">
+        <v>2127</v>
+      </c>
+      <c r="B2676" s="16" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C2676" s="17" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="2678" spans="1:10">
+      <c r="A2678" s="18" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B2678" s="18"/>
+      <c r="C2678" s="18"/>
+      <c r="D2678" s="18"/>
+      <c r="E2678" s="18"/>
+    </row>
+    <row r="2679" spans="1:10">
+      <c r="A2679" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2679" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2679" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2679" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2679" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2680" spans="1:10">
+      <c r="A2680" s="21">
+        <v>1181</v>
+      </c>
+      <c r="B2680" s="21" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C2680" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2680" s="22" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E2680" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2682" spans="1:10">
+      <c r="A2682" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B2682" s="8"/>
+      <c r="C2682" s="8"/>
+      <c r="D2682" s="8"/>
+      <c r="E2682" s="8"/>
+      <c r="F2682" s="8"/>
+      <c r="G2682" s="8"/>
+      <c r="H2682" s="8"/>
+    </row>
+    <row r="2683" spans="1:10">
+      <c r="A2683" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2683" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2683" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2683" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2683" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2683" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2683" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2683" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2684" spans="1:10">
+      <c r="A2684" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2684" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2684" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D2684" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2684" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2684" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2684" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2684" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:10">
+      <c r="A2685" s="11" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B2685" s="12"/>
+      <c r="C2685" s="12"/>
+      <c r="D2685" s="12"/>
+      <c r="E2685" s="12"/>
+      <c r="F2685" s="12"/>
+      <c r="G2685" s="12"/>
+      <c r="H2685" s="12"/>
+    </row>
+    <row r="2687" spans="1:10">
+      <c r="A2687" s="13" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B2687" s="13"/>
+      <c r="C2687" s="13"/>
+    </row>
+    <row r="2688" spans="1:10">
+      <c r="A2688" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2688" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2688" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2689" spans="1:10">
+      <c r="A2689" s="16">
+        <v>2135</v>
+      </c>
+      <c r="B2689" s="16" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C2689" s="17" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="2691" spans="1:10">
+      <c r="A2691" s="18" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B2691" s="18"/>
+      <c r="C2691" s="18"/>
+      <c r="D2691" s="18"/>
+      <c r="E2691" s="18"/>
+    </row>
+    <row r="2692" spans="1:10">
+      <c r="A2692" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2692" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2692" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2692" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2692" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2693" spans="1:10">
+      <c r="A2693" s="21">
+        <v>1180</v>
+      </c>
+      <c r="B2693" s="21" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C2693" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2693" s="22" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E2693" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2695" spans="1:10">
+      <c r="A2695" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B2695" s="8"/>
+      <c r="C2695" s="8"/>
+      <c r="D2695" s="8"/>
+      <c r="E2695" s="8"/>
+      <c r="F2695" s="8"/>
+      <c r="G2695" s="8"/>
+      <c r="H2695" s="8"/>
+    </row>
+    <row r="2696" spans="1:10">
+      <c r="A2696" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2696" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2696" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2696" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2696" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2696" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2696" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2696" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:10">
+      <c r="A2697" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2697" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2697" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2697" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2697" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2697" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2697" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2697" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:10">
+      <c r="A2698" s="11" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B2698" s="12"/>
+      <c r="C2698" s="12"/>
+      <c r="D2698" s="12"/>
+      <c r="E2698" s="12"/>
+      <c r="F2698" s="12"/>
+      <c r="G2698" s="12"/>
+      <c r="H2698" s="12"/>
+    </row>
+    <row r="2700" spans="1:10">
+      <c r="A2700" s="13" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B2700" s="13"/>
+      <c r="C2700" s="13"/>
+    </row>
+    <row r="2701" spans="1:10">
+      <c r="A2701" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2701" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2701" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2702" spans="1:10">
+      <c r="A2702" s="16">
+        <v>2136</v>
+      </c>
+      <c r="B2702" s="16" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C2702" s="17" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="2704" spans="1:10">
+      <c r="A2704" s="18" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B2704" s="18"/>
+      <c r="C2704" s="18"/>
+      <c r="D2704" s="18"/>
+      <c r="E2704" s="18"/>
+    </row>
+    <row r="2705" spans="1:10">
+      <c r="A2705" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2705" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2705" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2705" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2705" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2706" spans="1:10">
+      <c r="A2706" s="21">
+        <v>1182</v>
+      </c>
+      <c r="B2706" s="21" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C2706" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2706" s="22" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E2706" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2708" spans="1:10">
+      <c r="A2708" s="8" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B2708" s="8"/>
+      <c r="C2708" s="8"/>
+      <c r="D2708" s="8"/>
+      <c r="E2708" s="8"/>
+      <c r="F2708" s="8"/>
+      <c r="G2708" s="8"/>
+      <c r="H2708" s="8"/>
+    </row>
+    <row r="2709" spans="1:10">
+      <c r="A2709" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2709" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2709" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2709" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2709" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2709" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2709" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2709" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2710" spans="1:10">
+      <c r="A2710" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2710" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2710" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2710" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2710" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2710" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2710" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2710" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2711" spans="1:10">
+      <c r="A2711" s="11" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B2711" s="12"/>
+      <c r="C2711" s="12"/>
+      <c r="D2711" s="12"/>
+      <c r="E2711" s="12"/>
+      <c r="F2711" s="12"/>
+      <c r="G2711" s="12"/>
+      <c r="H2711" s="12"/>
+    </row>
+    <row r="2713" spans="1:10">
+      <c r="A2713" s="13" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B2713" s="13"/>
+      <c r="C2713" s="13"/>
+    </row>
+    <row r="2714" spans="1:10">
+      <c r="A2714" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2714" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2714" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2715" spans="1:10">
+      <c r="A2715" s="16">
+        <v>2139</v>
+      </c>
+      <c r="B2715" s="16" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C2715" s="17" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="2717" spans="1:10">
+      <c r="A2717" s="18" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B2717" s="18"/>
+      <c r="C2717" s="18"/>
+      <c r="D2717" s="18"/>
+      <c r="E2717" s="18"/>
+    </row>
+    <row r="2718" spans="1:10">
+      <c r="A2718" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2718" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2718" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2718" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2718" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2719" spans="1:10">
+      <c r="A2719" s="21">
+        <v>1183</v>
+      </c>
+      <c r="B2719" s="21" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C2719" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2719" s="22" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E2719" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2721" spans="1:10">
+      <c r="A2721" s="8" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B2721" s="8"/>
+      <c r="C2721" s="8"/>
+      <c r="D2721" s="8"/>
+      <c r="E2721" s="8"/>
+      <c r="F2721" s="8"/>
+      <c r="G2721" s="8"/>
+      <c r="H2721" s="8"/>
+    </row>
+    <row r="2722" spans="1:10">
+      <c r="A2722" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2722" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2722" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2722" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2722" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2722" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2722" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2722" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2723" spans="1:10">
+      <c r="A2723" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2723" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2723" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2723" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2723" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2723" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2723" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2723" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2724" spans="1:10">
+      <c r="A2724" s="11" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B2724" s="12"/>
+      <c r="C2724" s="12"/>
+      <c r="D2724" s="12"/>
+      <c r="E2724" s="12"/>
+      <c r="F2724" s="12"/>
+      <c r="G2724" s="12"/>
+      <c r="H2724" s="12"/>
+    </row>
+    <row r="2726" spans="1:10">
+      <c r="A2726" s="13" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B2726" s="13"/>
+      <c r="C2726" s="13"/>
+    </row>
+    <row r="2727" spans="1:10">
+      <c r="A2727" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2727" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2727" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2728" spans="1:10">
+      <c r="A2728" s="16">
+        <v>2146</v>
+      </c>
+      <c r="B2728" s="16" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C2728" s="17" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="2730" spans="1:10">
+      <c r="A2730" s="18" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B2730" s="18"/>
+      <c r="C2730" s="18"/>
+      <c r="D2730" s="18"/>
+      <c r="E2730" s="18"/>
+    </row>
+    <row r="2731" spans="1:10">
+      <c r="A2731" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2731" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2731" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2731" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2731" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2732" spans="1:10">
+      <c r="A2732" s="21">
+        <v>1184</v>
+      </c>
+      <c r="B2732" s="21" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C2732" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2732" s="22" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E2732" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2734" spans="1:10">
+      <c r="A2734" s="8" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B2734" s="8"/>
+      <c r="C2734" s="8"/>
+      <c r="D2734" s="8"/>
+      <c r="E2734" s="8"/>
+      <c r="F2734" s="8"/>
+      <c r="G2734" s="8"/>
+      <c r="H2734" s="8"/>
+    </row>
+    <row r="2735" spans="1:10">
+      <c r="A2735" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2735" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2735" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2735" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2735" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2735" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2735" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2735" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2736" spans="1:10">
+      <c r="A2736" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2736" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2736" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2736" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2736" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2736" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2736" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2736" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2737" spans="1:10">
+      <c r="A2737" s="11" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B2737" s="12"/>
+      <c r="C2737" s="12"/>
+      <c r="D2737" s="12"/>
+      <c r="E2737" s="12"/>
+      <c r="F2737" s="12"/>
+      <c r="G2737" s="12"/>
+      <c r="H2737" s="12"/>
+    </row>
+    <row r="2739" spans="1:10">
+      <c r="A2739" s="13" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B2739" s="13"/>
+      <c r="C2739" s="13"/>
+    </row>
+    <row r="2740" spans="1:10">
+      <c r="A2740" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2740" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2740" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2741" spans="1:10">
+      <c r="A2741" s="16">
+        <v>2147</v>
+      </c>
+      <c r="B2741" s="16" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C2741" s="17" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="2743" spans="1:10">
+      <c r="A2743" s="18" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B2743" s="18"/>
+      <c r="C2743" s="18"/>
+      <c r="D2743" s="18"/>
+      <c r="E2743" s="18"/>
+    </row>
+    <row r="2744" spans="1:10">
+      <c r="A2744" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2744" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2744" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2744" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2744" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2745" spans="1:10">
+      <c r="A2745" s="21">
+        <v>1185</v>
+      </c>
+      <c r="B2745" s="21" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C2745" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2745" s="22" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E2745" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2747" spans="1:10">
+      <c r="A2747" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B2747" s="8"/>
+      <c r="C2747" s="8"/>
+      <c r="D2747" s="8"/>
+      <c r="E2747" s="8"/>
+      <c r="F2747" s="8"/>
+      <c r="G2747" s="8"/>
+      <c r="H2747" s="8"/>
+    </row>
+    <row r="2748" spans="1:10">
+      <c r="A2748" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2748" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2748" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2748" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2748" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2748" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2748" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2748" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2749" spans="1:10">
+      <c r="A2749" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B2749" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C2749" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D2749" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2749" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2749" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2749" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H2749" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2750" spans="1:10">
+      <c r="A2750" s="11" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B2750" s="12"/>
+      <c r="C2750" s="12"/>
+      <c r="D2750" s="12"/>
+      <c r="E2750" s="12"/>
+      <c r="F2750" s="12"/>
+      <c r="G2750" s="12"/>
+      <c r="H2750" s="12"/>
+    </row>
+    <row r="2752" spans="1:10">
+      <c r="A2752" s="13" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B2752" s="13"/>
+      <c r="C2752" s="13"/>
+    </row>
+    <row r="2753" spans="1:10">
+      <c r="A2753" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2753" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2753" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2754" spans="1:10">
+      <c r="A2754" s="16">
+        <v>202000000000001</v>
+      </c>
+      <c r="B2754" s="16" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C2754" s="17" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="2756" spans="1:10">
+      <c r="A2756" s="18" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B2756" s="18"/>
+      <c r="C2756" s="18"/>
+      <c r="D2756" s="18"/>
+      <c r="E2756" s="18"/>
+    </row>
+    <row r="2757" spans="1:10">
+      <c r="A2757" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2757" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2757" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2757" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2757" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2758" spans="1:10">
+      <c r="A2758" s="21">
+        <v>1356</v>
+      </c>
+      <c r="B2758" s="21" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C2758" s="21" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D2758" s="22" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E2758" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2760" spans="1:10">
+      <c r="A2760" s="8" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B2760" s="8"/>
+      <c r="C2760" s="8"/>
+      <c r="D2760" s="8"/>
+      <c r="E2760" s="8"/>
+      <c r="F2760" s="8"/>
+      <c r="G2760" s="8"/>
+      <c r="H2760" s="8"/>
+    </row>
+    <row r="2761" spans="1:10">
+      <c r="A2761" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2761" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2761" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2761" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2761" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2761" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2761" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2761" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2762" spans="1:10">
+      <c r="A2762" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B2762" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C2762" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2762" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2762" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2762" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2762" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H2762" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2763" spans="1:10">
+      <c r="A2763" s="11" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B2763" s="12"/>
+      <c r="C2763" s="12"/>
+      <c r="D2763" s="12"/>
+      <c r="E2763" s="12"/>
+      <c r="F2763" s="12"/>
+      <c r="G2763" s="12"/>
+      <c r="H2763" s="12"/>
+    </row>
+    <row r="2765" spans="1:10">
+      <c r="A2765" s="13" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B2765" s="13"/>
+      <c r="C2765" s="13"/>
+    </row>
+    <row r="2766" spans="1:10">
+      <c r="A2766" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2766" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2766" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2767" spans="1:10">
+      <c r="A2767" s="16">
+        <v>347</v>
+      </c>
+      <c r="B2767" s="16" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C2767" s="17" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="2769" spans="1:10">
+      <c r="A2769" s="18" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B2769" s="18"/>
+      <c r="C2769" s="18"/>
+      <c r="D2769" s="18"/>
+      <c r="E2769" s="18"/>
+    </row>
+    <row r="2770" spans="1:10">
+      <c r="A2770" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2770" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2770" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2770" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2770" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2771" spans="1:10">
+      <c r="A2771" s="21">
+        <v>1539</v>
+      </c>
+      <c r="B2771" s="21" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C2771" s="21" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D2771" s="22" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E2771" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2773" spans="1:10">
+      <c r="A2773" s="8" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B2773" s="8"/>
+      <c r="C2773" s="8"/>
+      <c r="D2773" s="8"/>
+      <c r="E2773" s="8"/>
+      <c r="F2773" s="8"/>
+      <c r="G2773" s="8"/>
+      <c r="H2773" s="8"/>
+    </row>
+    <row r="2774" spans="1:10">
+      <c r="A2774" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2774" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2774" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2774" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2774" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2774" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2774" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2774" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2775" spans="1:10">
+      <c r="A2775" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B2775" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C2775" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2775" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2775" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2775" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G2775" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H2775" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2776" spans="1:10">
+      <c r="A2776" s="11" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B2776" s="12"/>
+      <c r="C2776" s="12"/>
+      <c r="D2776" s="12"/>
+      <c r="E2776" s="12"/>
+      <c r="F2776" s="12"/>
+      <c r="G2776" s="12"/>
+      <c r="H2776" s="12"/>
+    </row>
+    <row r="2778" spans="1:10">
+      <c r="A2778" s="13" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B2778" s="13"/>
+      <c r="C2778" s="13"/>
+    </row>
+    <row r="2779" spans="1:10">
+      <c r="A2779" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2779" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2779" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2780" spans="1:10">
+      <c r="A2780" s="16">
+        <v>344</v>
+      </c>
+      <c r="B2780" s="16" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C2780" s="17" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="2782" spans="1:10">
+      <c r="A2782" s="18" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B2782" s="18"/>
+      <c r="C2782" s="18"/>
+      <c r="D2782" s="18"/>
+      <c r="E2782" s="18"/>
+    </row>
+    <row r="2783" spans="1:10">
+      <c r="A2783" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2783" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2783" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2783" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2783" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2784" spans="1:10">
+      <c r="A2784" s="21">
+        <v>1540</v>
+      </c>
+      <c r="B2784" s="21" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C2784" s="21" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D2784" s="22" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E2784" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2786" spans="1:10">
+      <c r="A2786" s="8" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B2786" s="8"/>
+      <c r="C2786" s="8"/>
+      <c r="D2786" s="8"/>
+      <c r="E2786" s="8"/>
+      <c r="F2786" s="8"/>
+      <c r="G2786" s="8"/>
+      <c r="H2786" s="8"/>
+    </row>
+    <row r="2787" spans="1:10">
+      <c r="A2787" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2787" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2787" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2787" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2787" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2787" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2787" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2787" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:10">
+      <c r="A2788" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2788" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2788" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2788" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2788" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2788" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G2788" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2788" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2789" spans="1:10">
+      <c r="A2789" s="11" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B2789" s="12"/>
+      <c r="C2789" s="12"/>
+      <c r="D2789" s="12"/>
+      <c r="E2789" s="12"/>
+      <c r="F2789" s="12"/>
+      <c r="G2789" s="12"/>
+      <c r="H2789" s="12"/>
+    </row>
+    <row r="2791" spans="1:10">
+      <c r="A2791" s="13" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B2791" s="13"/>
+      <c r="C2791" s="13"/>
+    </row>
+    <row r="2792" spans="1:10">
+      <c r="A2792" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2792" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2792" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2793" spans="1:10">
+      <c r="A2793" s="16">
+        <v>2163</v>
+      </c>
+      <c r="B2793" s="16" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C2793" s="17" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="2795" spans="1:10">
+      <c r="A2795" s="18" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B2795" s="18"/>
+      <c r="C2795" s="18"/>
+      <c r="D2795" s="18"/>
+      <c r="E2795" s="18"/>
+    </row>
+    <row r="2796" spans="1:10">
+      <c r="A2796" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2796" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2796" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2796" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2796" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2797" spans="1:10">
+      <c r="A2797" s="21">
+        <v>1531</v>
+      </c>
+      <c r="B2797" s="21" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C2797" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2797" s="22" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E2797" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2799" spans="1:10">
+      <c r="A2799" s="8" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B2799" s="8"/>
+      <c r="C2799" s="8"/>
+      <c r="D2799" s="8"/>
+      <c r="E2799" s="8"/>
+      <c r="F2799" s="8"/>
+      <c r="G2799" s="8"/>
+      <c r="H2799" s="8"/>
+    </row>
+    <row r="2800" spans="1:10">
+      <c r="A2800" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2800" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2800" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2800" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2800" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2800" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2800" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2800" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2801" spans="1:10">
+      <c r="A2801" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2801" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2801" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2801" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2801" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2801" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G2801" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2801" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2802" spans="1:10">
+      <c r="A2802" s="11" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B2802" s="12"/>
+      <c r="C2802" s="12"/>
+      <c r="D2802" s="12"/>
+      <c r="E2802" s="12"/>
+      <c r="F2802" s="12"/>
+      <c r="G2802" s="12"/>
+      <c r="H2802" s="12"/>
+    </row>
+    <row r="2804" spans="1:10">
+      <c r="A2804" s="13" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B2804" s="13"/>
+      <c r="C2804" s="13"/>
+    </row>
+    <row r="2805" spans="1:10">
+      <c r="A2805" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2805" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2805" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2806" spans="1:10">
+      <c r="A2806" s="16">
+        <v>2167</v>
+      </c>
+      <c r="B2806" s="16" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C2806" s="17" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="2808" spans="1:10">
+      <c r="A2808" s="18" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B2808" s="18"/>
+      <c r="C2808" s="18"/>
+      <c r="D2808" s="18"/>
+      <c r="E2808" s="18"/>
+    </row>
+    <row r="2809" spans="1:10">
+      <c r="A2809" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2809" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2809" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2809" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2809" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:10">
+      <c r="A2810" s="21">
+        <v>1536</v>
+      </c>
+      <c r="B2810" s="21" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C2810" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2810" s="22" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E2810" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2812" spans="1:10">
+      <c r="A2812" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B2812" s="8"/>
+      <c r="C2812" s="8"/>
+      <c r="D2812" s="8"/>
+      <c r="E2812" s="8"/>
+      <c r="F2812" s="8"/>
+      <c r="G2812" s="8"/>
+      <c r="H2812" s="8"/>
+    </row>
+    <row r="2813" spans="1:10">
+      <c r="A2813" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2813" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2813" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2813" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2813" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2813" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2813" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2813" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2814" spans="1:10">
+      <c r="A2814" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2814" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2814" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2814" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2814" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2814" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2814" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2814" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2815" spans="1:10">
+      <c r="A2815" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B2815" s="12"/>
+      <c r="C2815" s="12"/>
+      <c r="D2815" s="12"/>
+      <c r="E2815" s="12"/>
+      <c r="F2815" s="12"/>
+      <c r="G2815" s="12"/>
+      <c r="H2815" s="12"/>
+    </row>
+    <row r="2817" spans="1:10">
+      <c r="A2817" s="13" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B2817" s="13"/>
+      <c r="C2817" s="13"/>
+    </row>
+    <row r="2818" spans="1:10">
+      <c r="A2818" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2818" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2818" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2819" spans="1:10">
+      <c r="A2819" s="16">
+        <v>2459</v>
+      </c>
+      <c r="B2819" s="16" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C2819" s="17" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="2821" spans="1:10">
+      <c r="A2821" s="18" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B2821" s="18"/>
+      <c r="C2821" s="18"/>
+      <c r="D2821" s="18"/>
+      <c r="E2821" s="18"/>
+    </row>
+    <row r="2822" spans="1:10">
+      <c r="A2822" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2822" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2822" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2822" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2822" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:10">
+      <c r="A2823" s="21">
+        <v>4998</v>
+      </c>
+      <c r="B2823" s="21" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C2823" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D2823" s="22" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E2823" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2826" spans="1:10">
+      <c r="A2826" s="23"/>
+    </row>
+    <row r="2828" spans="1:10">
+      <c r="A2828" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B2828" s="2"/>
+      <c r="C2828" s="2"/>
+      <c r="D2828" s="2"/>
+      <c r="E2828" s="2"/>
+      <c r="F2828" s="2"/>
+      <c r="G2828" s="2"/>
+      <c r="H2828" s="2"/>
+      <c r="I2828" s="2"/>
+      <c r="J2828" s="2"/>
+    </row>
+    <row r="2829" spans="1:10">
+      <c r="A2829" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2829" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2829" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2829" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2829" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2829" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2829" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2829" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I2829" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J2829" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2830" spans="1:10">
+      <c r="A2830" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B2830" s="3" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C2830" s="3"/>
+      <c r="D2830" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2830" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="F2830" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2830" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="H2830" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2830" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="J2830" s="6" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="2832" spans="1:10">
+      <c r="A2832" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2832" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C2832" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2832" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E2832" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2832" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2832" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2832" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2833" spans="1:10">
+      <c r="A2833" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2833" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2833" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2833" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2833" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2833" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2833" t="s">
+        <v>8</v>
+      </c>
+      <c r="H2833" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="2834" spans="1:10">
+      <c r="A2834" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2834" t="s">
+        <v>394</v>
+      </c>
+      <c r="C2834" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2834" t="s">
+        <v>394</v>
+      </c>
+      <c r="E2834" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2834" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G2834" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2834" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="2835" spans="1:10">
+      <c r="A2835" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2835" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C2835" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2835" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E2835" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2835" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="2837" spans="1:10">
+      <c r="A2837" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2837" s="7"/>
+      <c r="C2837" s="7"/>
+      <c r="D2837" s="7"/>
+      <c r="E2837" s="7"/>
+      <c r="F2837" s="7"/>
+      <c r="G2837" s="7"/>
+      <c r="H2837" s="7"/>
+    </row>
+    <row r="2839" spans="1:10">
+      <c r="A2839" s="8" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B2839" s="8"/>
+      <c r="C2839" s="8"/>
+      <c r="D2839" s="8"/>
+      <c r="E2839" s="8"/>
+      <c r="F2839" s="8"/>
+      <c r="G2839" s="8"/>
+      <c r="H2839" s="8"/>
+    </row>
+    <row r="2840" spans="1:10">
+      <c r="A2840" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2840" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2840" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2840" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2840" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2840" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2840" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2840" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2841" spans="1:10">
+      <c r="A2841" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B2841" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C2841" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2841" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2841" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2841" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2841" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H2841" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2842" spans="1:10">
+      <c r="A2842" s="11" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B2842" s="12"/>
+      <c r="C2842" s="12"/>
+      <c r="D2842" s="12"/>
+      <c r="E2842" s="12"/>
+      <c r="F2842" s="12"/>
+      <c r="G2842" s="12"/>
+      <c r="H2842" s="12"/>
+    </row>
+    <row r="2844" spans="1:10">
+      <c r="A2844" s="13" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B2844" s="13"/>
+      <c r="C2844" s="13"/>
+    </row>
+    <row r="2845" spans="1:10">
+      <c r="A2845" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2845" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2845" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2846" spans="1:10">
+      <c r="A2846" s="16">
+        <v>13526</v>
+      </c>
+      <c r="B2846" s="16" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C2846" s="17" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="2848" spans="1:10">
+      <c r="A2848" s="18" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B2848" s="18"/>
+      <c r="C2848" s="18"/>
+      <c r="D2848" s="18"/>
+      <c r="E2848" s="18"/>
+    </row>
+    <row r="2849" spans="1:10">
+      <c r="A2849" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2849" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2849" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2849" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2849" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2850" spans="1:10">
+      <c r="A2850" s="21">
+        <v>1198</v>
+      </c>
+      <c r="B2850" s="21" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C2850" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D2850" s="22" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E2850" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2852" spans="1:10">
+      <c r="A2852" s="8" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B2852" s="8"/>
+      <c r="C2852" s="8"/>
+      <c r="D2852" s="8"/>
+      <c r="E2852" s="8"/>
+      <c r="F2852" s="8"/>
+      <c r="G2852" s="8"/>
+      <c r="H2852" s="8"/>
+    </row>
+    <row r="2853" spans="1:10">
+      <c r="A2853" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2853" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2853" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2853" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2853" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2853" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2853" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2853" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:10">
+      <c r="A2854" s="3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B2854" s="3" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C2854" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D2854" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2854" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2854" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2854" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H2854" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2855" spans="1:10">
+      <c r="A2855" s="11" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B2855" s="12"/>
+      <c r="C2855" s="12"/>
+      <c r="D2855" s="12"/>
+      <c r="E2855" s="12"/>
+      <c r="F2855" s="12"/>
+      <c r="G2855" s="12"/>
+      <c r="H2855" s="12"/>
+    </row>
+    <row r="2857" spans="1:10">
+      <c r="A2857" s="13" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B2857" s="13"/>
+      <c r="C2857" s="13"/>
+    </row>
+    <row r="2858" spans="1:10">
+      <c r="A2858" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2858" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2858" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2859" spans="1:10">
+      <c r="A2859" s="16">
+        <v>202000000000292</v>
+      </c>
+      <c r="B2859" s="16" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C2859" s="17" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="2861" spans="1:10">
+      <c r="A2861" s="18" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B2861" s="18"/>
+      <c r="C2861" s="18"/>
+      <c r="D2861" s="18"/>
+      <c r="E2861" s="18"/>
+    </row>
+    <row r="2862" spans="1:10">
+      <c r="A2862" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2862" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2862" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2862" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2862" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2863" spans="1:10">
+      <c r="A2863" s="21">
+        <v>1911</v>
+      </c>
+      <c r="B2863" s="21" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C2863" s="21" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D2863" s="22" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E2863" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2865" spans="1:10">
+      <c r="A2865" s="8" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B2865" s="8"/>
+      <c r="C2865" s="8"/>
+      <c r="D2865" s="8"/>
+      <c r="E2865" s="8"/>
+      <c r="F2865" s="8"/>
+      <c r="G2865" s="8"/>
+      <c r="H2865" s="8"/>
+    </row>
+    <row r="2866" spans="1:10">
+      <c r="A2866" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2866" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2866" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2866" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2866" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2866" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2866" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2866" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2867" spans="1:10">
+      <c r="A2867" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B2867" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C2867" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2867" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2867" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2867" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2867" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H2867" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2868" spans="1:10">
+      <c r="A2868" s="11" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B2868" s="12"/>
+      <c r="C2868" s="12"/>
+      <c r="D2868" s="12"/>
+      <c r="E2868" s="12"/>
+      <c r="F2868" s="12"/>
+      <c r="G2868" s="12"/>
+      <c r="H2868" s="12"/>
+    </row>
+    <row r="2870" spans="1:10">
+      <c r="A2870" s="13" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B2870" s="13"/>
+      <c r="C2870" s="13"/>
+    </row>
+    <row r="2871" spans="1:10">
+      <c r="A2871" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2871" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2871" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2872" spans="1:10">
+      <c r="A2872" s="16">
+        <v>13579</v>
+      </c>
+      <c r="B2872" s="16" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C2872" s="17" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="2874" spans="1:10">
+      <c r="A2874" s="18" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B2874" s="18"/>
+      <c r="C2874" s="18"/>
+      <c r="D2874" s="18"/>
+      <c r="E2874" s="18"/>
+    </row>
+    <row r="2875" spans="1:10">
+      <c r="A2875" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2875" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2875" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2875" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2875" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2876" spans="1:10">
+      <c r="A2876" s="21">
+        <v>1917</v>
+      </c>
+      <c r="B2876" s="21" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C2876" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="D2876" s="22" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E2876" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2878" spans="1:10">
+      <c r="A2878" s="8" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B2878" s="8"/>
+      <c r="C2878" s="8"/>
+      <c r="D2878" s="8"/>
+      <c r="E2878" s="8"/>
+      <c r="F2878" s="8"/>
+      <c r="G2878" s="8"/>
+      <c r="H2878" s="8"/>
+    </row>
+    <row r="2879" spans="1:10">
+      <c r="A2879" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2879" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2879" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2879" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2879" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2879" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2879" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2879" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2880" spans="1:10">
+      <c r="A2880" s="3" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B2880" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C2880" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2880" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2880" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2880" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2880" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H2880" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2881" spans="1:10">
+      <c r="A2881" s="11" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B2881" s="12"/>
+      <c r="C2881" s="12"/>
+      <c r="D2881" s="12"/>
+      <c r="E2881" s="12"/>
+      <c r="F2881" s="12"/>
+      <c r="G2881" s="12"/>
+      <c r="H2881" s="12"/>
+    </row>
+    <row r="2883" spans="1:10">
+      <c r="A2883" s="13" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B2883" s="13"/>
+      <c r="C2883" s="13"/>
+    </row>
+    <row r="2884" spans="1:10">
+      <c r="A2884" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2884" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2884" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2885" spans="1:10">
+      <c r="A2885" s="16">
+        <v>361</v>
+      </c>
+      <c r="B2885" s="16" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C2885" s="17" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="2887" spans="1:10">
+      <c r="A2887" s="18" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B2887" s="18"/>
+      <c r="C2887" s="18"/>
+      <c r="D2887" s="18"/>
+      <c r="E2887" s="18"/>
+    </row>
+    <row r="2888" spans="1:10">
+      <c r="A2888" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2888" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2888" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2888" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2888" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2889" spans="1:10">
+      <c r="A2889" s="21">
+        <v>1864</v>
+      </c>
+      <c r="B2889" s="21" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C2889" s="21" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D2889" s="22" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E2889" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2891" spans="1:10">
+      <c r="A2891" s="8" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B2891" s="8"/>
+      <c r="C2891" s="8"/>
+      <c r="D2891" s="8"/>
+      <c r="E2891" s="8"/>
+      <c r="F2891" s="8"/>
+      <c r="G2891" s="8"/>
+      <c r="H2891" s="8"/>
+    </row>
+    <row r="2892" spans="1:10">
+      <c r="A2892" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2892" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2892" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2892" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2892" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2892" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2892" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2892" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2893" spans="1:10">
+      <c r="A2893" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B2893" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C2893" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2893" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2893" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2893" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2893" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H2893" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2894" spans="1:10">
+      <c r="A2894" s="11" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B2894" s="12"/>
+      <c r="C2894" s="12"/>
+      <c r="D2894" s="12"/>
+      <c r="E2894" s="12"/>
+      <c r="F2894" s="12"/>
+      <c r="G2894" s="12"/>
+      <c r="H2894" s="12"/>
+    </row>
+    <row r="2896" spans="1:10">
+      <c r="A2896" s="13" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B2896" s="13"/>
+      <c r="C2896" s="13"/>
+    </row>
+    <row r="2897" spans="1:10">
+      <c r="A2897" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2897" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2897" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2898" spans="1:10">
+      <c r="A2898" s="16">
+        <v>357</v>
+      </c>
+      <c r="B2898" s="16" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C2898" s="17" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="2900" spans="1:10">
+      <c r="A2900" s="18" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B2900" s="18"/>
+      <c r="C2900" s="18"/>
+      <c r="D2900" s="18"/>
+      <c r="E2900" s="18"/>
+    </row>
+    <row r="2901" spans="1:10">
+      <c r="A2901" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2901" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2901" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2901" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2901" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2902" spans="1:10">
+      <c r="A2902" s="21">
+        <v>1882</v>
+      </c>
+      <c r="B2902" s="21" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C2902" s="21" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D2902" s="22" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E2902" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2904" spans="1:10">
+      <c r="A2904" s="8" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B2904" s="8"/>
+      <c r="C2904" s="8"/>
+      <c r="D2904" s="8"/>
+      <c r="E2904" s="8"/>
+      <c r="F2904" s="8"/>
+      <c r="G2904" s="8"/>
+      <c r="H2904" s="8"/>
+    </row>
+    <row r="2905" spans="1:10">
+      <c r="A2905" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2905" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2905" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2905" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2905" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2905" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2905" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2905" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2906" spans="1:10">
+      <c r="A2906" s="3" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B2906" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C2906" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2906" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2906" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2906" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2906" s="3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H2906" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2907" spans="1:10">
+      <c r="A2907" s="11" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B2907" s="12"/>
+      <c r="C2907" s="12"/>
+      <c r="D2907" s="12"/>
+      <c r="E2907" s="12"/>
+      <c r="F2907" s="12"/>
+      <c r="G2907" s="12"/>
+      <c r="H2907" s="12"/>
+    </row>
+    <row r="2909" spans="1:10">
+      <c r="A2909" s="13" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B2909" s="13"/>
+      <c r="C2909" s="13"/>
+    </row>
+    <row r="2910" spans="1:10">
+      <c r="A2910" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2910" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2910" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2911" spans="1:10">
+      <c r="A2911" s="16">
+        <v>294</v>
+      </c>
+      <c r="B2911" s="16" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C2911" s="17" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="2913" spans="1:10">
+      <c r="A2913" s="18" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B2913" s="18"/>
+      <c r="C2913" s="18"/>
+      <c r="D2913" s="18"/>
+      <c r="E2913" s="18"/>
+    </row>
+    <row r="2914" spans="1:10">
+      <c r="A2914" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2914" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2914" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2914" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2914" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2915" spans="1:10">
+      <c r="A2915" s="21">
+        <v>2283</v>
+      </c>
+      <c r="B2915" s="21" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C2915" s="21" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D2915" s="22" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E2915" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2917" spans="1:10">
+      <c r="A2917" s="8" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B2917" s="8"/>
+      <c r="C2917" s="8"/>
+      <c r="D2917" s="8"/>
+      <c r="E2917" s="8"/>
+      <c r="F2917" s="8"/>
+      <c r="G2917" s="8"/>
+      <c r="H2917" s="8"/>
+    </row>
+    <row r="2918" spans="1:10">
+      <c r="A2918" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2918" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2918" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2918" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2918" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2918" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2918" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2918" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2919" spans="1:10">
+      <c r="A2919" s="3" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B2919" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C2919" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2919" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2919" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2919" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2919" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H2919" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2920" spans="1:10">
+      <c r="A2920" s="11" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B2920" s="12"/>
+      <c r="C2920" s="12"/>
+      <c r="D2920" s="12"/>
+      <c r="E2920" s="12"/>
+      <c r="F2920" s="12"/>
+      <c r="G2920" s="12"/>
+      <c r="H2920" s="12"/>
+    </row>
+    <row r="2922" spans="1:10">
+      <c r="A2922" s="13" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B2922" s="13"/>
+      <c r="C2922" s="13"/>
+    </row>
+    <row r="2923" spans="1:10">
+      <c r="A2923" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2923" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2923" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2924" spans="1:10">
+      <c r="A2924" s="16">
+        <v>293</v>
+      </c>
+      <c r="B2924" s="16" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C2924" s="17" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="2926" spans="1:10">
+      <c r="A2926" s="18" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B2926" s="18"/>
+      <c r="C2926" s="18"/>
+      <c r="D2926" s="18"/>
+      <c r="E2926" s="18"/>
+    </row>
+    <row r="2927" spans="1:10">
+      <c r="A2927" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2927" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2927" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2927" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="E2927" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2928" spans="1:10">
+      <c r="A2928" s="21">
+        <v>2287</v>
+      </c>
+      <c r="B2928" s="21" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C2928" s="21" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D2928" s="22" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E2928" s="21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2930" spans="1:10">
+      <c r="A2930" s="8" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B2930" s="8"/>
+      <c r="C2930" s="8"/>
+      <c r="D2930" s="8"/>
+      <c r="E2930" s="8"/>
+      <c r="F2930" s="8"/>
+      <c r="G2930" s="8"/>
+      <c r="H2930" s="8"/>
+    </row>
+    <row r="2931" spans="1:10">
+      <c r="A2931" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2931" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2931" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2931" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E2931" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F2931" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G2931" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="H2931" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2932" spans="1:10">
+      <c r="A2932" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B2932" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="C2932" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D2932" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="E2932" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="F2932" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="G2932" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H2932" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2933" spans="1:10">
+      <c r="A2933" s="11" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B2933" s="12"/>
+      <c r="C2933" s="12"/>
+      <c r="D2933" s="12"/>
+      <c r="E2933" s="12"/>
+      <c r="F2933" s="12"/>
+      <c r="G2933" s="12"/>
+      <c r="H2933" s="12"/>
+    </row>
+    <row r="2935" spans="1:10">
+      <c r="A2935" s="13" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B2935" s="13"/>
+      <c r="C2935" s="13"/>
+    </row>
+    <row r="2936" spans="1:10">
+      <c r="A2936" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2936" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2936" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2937" spans="1:10">
+      <c r="A2937" s="16">
+        <v>2400</v>
+      </c>
+      <c r="B2937" s="16" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C2937" s="17" t="s">
         <v>1448</v>
       </c>
-      <c r="B1331" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A1334" s="19" t="s">
+    </row>
+    <row r="2939" spans="1:10">
+      <c r="A2939" s="18" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B2939" s="18"/>
+      <c r="C2939" s="18"/>
+      <c r="D2939" s="18"/>
+      <c r="E2939" s="18"/>
+    </row>
+    <row r="2940" spans="1:10">
+      <c r="A2940" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="B1334" s="19" t="s">
+      <c r="B2940" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="C1334" s="19" t="s">
+      <c r="C2940" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="D1334" s="20" t="s">
+      <c r="D2940" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="E1334" s="19" t="s">
+      <c r="E2940" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="1335" spans="1:10">
-[...111 lines deleted...]
-      <c r="A1344" s="16">
+    <row r="2941" spans="1:10">
+      <c r="A2941" s="21">
+        <v>3668</v>
+      </c>
+      <c r="B2941" s="21" t="s">
         <v>1450</v>
       </c>
-      <c r="B1344" s="16" t="s">
-[...14410 lines deleted...]
-      <c r="A2594" s="11" t="s">
+      <c r="C2941" s="21" t="s">
         <v>1288</v>
       </c>
-      <c r="B2594" s="12"/>
-[...3707 lines deleted...]
-      <c r="E2916" s="21" t="s">
+      <c r="D2941" s="22" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E2941" s="21" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A35:E35"/>
-    <mergeCell ref="A42:J42"/>
-[...202 lines deleted...]
-    <mergeCell ref="F772:H772"/>
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A55:J55"/>
+    <mergeCell ref="F62:H62"/>
+    <mergeCell ref="A67:J67"/>
+    <mergeCell ref="F74:H74"/>
+    <mergeCell ref="A79:J79"/>
+    <mergeCell ref="F86:H86"/>
+    <mergeCell ref="A91:J91"/>
+    <mergeCell ref="F98:H98"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="A102:H102"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A107:C107"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A118:J118"/>
+    <mergeCell ref="F125:H125"/>
+    <mergeCell ref="A130:J130"/>
+    <mergeCell ref="F137:H137"/>
+    <mergeCell ref="A142:J142"/>
+    <mergeCell ref="F149:H149"/>
+    <mergeCell ref="A154:J154"/>
+    <mergeCell ref="F161:H161"/>
+    <mergeCell ref="A163:H163"/>
+    <mergeCell ref="A165:H165"/>
+    <mergeCell ref="A168:H168"/>
+    <mergeCell ref="A170:C170"/>
+    <mergeCell ref="A174:E174"/>
+    <mergeCell ref="A178:H178"/>
+    <mergeCell ref="A181:H181"/>
+    <mergeCell ref="A183:C183"/>
+    <mergeCell ref="A187:E187"/>
+    <mergeCell ref="A191:H191"/>
+    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="A196:C196"/>
+    <mergeCell ref="A200:E200"/>
+    <mergeCell ref="A204:H204"/>
+    <mergeCell ref="A207:H207"/>
+    <mergeCell ref="A209:C209"/>
+    <mergeCell ref="A213:E213"/>
+    <mergeCell ref="A217:H217"/>
+    <mergeCell ref="A220:H220"/>
+    <mergeCell ref="A222:C222"/>
+    <mergeCell ref="A226:E226"/>
+    <mergeCell ref="A230:H230"/>
+    <mergeCell ref="A233:H233"/>
+    <mergeCell ref="A235:C235"/>
+    <mergeCell ref="A239:E239"/>
+    <mergeCell ref="A243:H243"/>
+    <mergeCell ref="A246:H246"/>
+    <mergeCell ref="A248:C248"/>
+    <mergeCell ref="A252:E252"/>
+    <mergeCell ref="A256:H256"/>
+    <mergeCell ref="A259:H259"/>
+    <mergeCell ref="A261:C261"/>
+    <mergeCell ref="A265:E265"/>
+    <mergeCell ref="A269:H269"/>
+    <mergeCell ref="A272:H272"/>
+    <mergeCell ref="A274:C274"/>
+    <mergeCell ref="A278:E278"/>
+    <mergeCell ref="A282:H282"/>
+    <mergeCell ref="A285:H285"/>
+    <mergeCell ref="A287:C287"/>
+    <mergeCell ref="A291:E291"/>
+    <mergeCell ref="A295:H295"/>
+    <mergeCell ref="A298:H298"/>
+    <mergeCell ref="A300:C300"/>
+    <mergeCell ref="A304:E304"/>
+    <mergeCell ref="A308:H308"/>
+    <mergeCell ref="A311:H311"/>
+    <mergeCell ref="A313:C313"/>
+    <mergeCell ref="A317:E317"/>
+    <mergeCell ref="A321:H321"/>
+    <mergeCell ref="A324:H324"/>
+    <mergeCell ref="A326:C326"/>
+    <mergeCell ref="A330:E330"/>
+    <mergeCell ref="A334:H334"/>
+    <mergeCell ref="A337:H337"/>
+    <mergeCell ref="A339:C339"/>
+    <mergeCell ref="A343:E343"/>
+    <mergeCell ref="A350:J350"/>
+    <mergeCell ref="F357:H357"/>
+    <mergeCell ref="A362:J362"/>
+    <mergeCell ref="F369:H369"/>
+    <mergeCell ref="A374:J374"/>
+    <mergeCell ref="F381:H381"/>
+    <mergeCell ref="A383:H383"/>
+    <mergeCell ref="A385:H385"/>
+    <mergeCell ref="A388:H388"/>
+    <mergeCell ref="A390:C390"/>
+    <mergeCell ref="A394:E394"/>
+    <mergeCell ref="A398:H398"/>
+    <mergeCell ref="A401:H401"/>
+    <mergeCell ref="A403:C403"/>
+    <mergeCell ref="A407:E407"/>
+    <mergeCell ref="A411:H411"/>
+    <mergeCell ref="A414:H414"/>
+    <mergeCell ref="A416:C416"/>
+    <mergeCell ref="A420:E420"/>
+    <mergeCell ref="A424:H424"/>
+    <mergeCell ref="A427:H427"/>
+    <mergeCell ref="A429:C429"/>
+    <mergeCell ref="A433:E433"/>
+    <mergeCell ref="A437:H437"/>
+    <mergeCell ref="A440:H440"/>
+    <mergeCell ref="A442:C442"/>
+    <mergeCell ref="A446:E446"/>
+    <mergeCell ref="A450:H450"/>
+    <mergeCell ref="A453:H453"/>
+    <mergeCell ref="A455:C455"/>
+    <mergeCell ref="A459:E459"/>
+    <mergeCell ref="A463:H463"/>
+    <mergeCell ref="A466:H466"/>
+    <mergeCell ref="A468:C468"/>
+    <mergeCell ref="A472:E472"/>
+    <mergeCell ref="A476:H476"/>
+    <mergeCell ref="A479:H479"/>
+    <mergeCell ref="A481:C481"/>
+    <mergeCell ref="A485:E485"/>
+    <mergeCell ref="A489:H489"/>
+    <mergeCell ref="A492:H492"/>
+    <mergeCell ref="A494:C494"/>
+    <mergeCell ref="A498:E498"/>
+    <mergeCell ref="A505:J505"/>
+    <mergeCell ref="F512:H512"/>
+    <mergeCell ref="A517:J517"/>
+    <mergeCell ref="F524:H524"/>
+    <mergeCell ref="A529:J529"/>
+    <mergeCell ref="F536:H536"/>
+    <mergeCell ref="A538:H538"/>
+    <mergeCell ref="A540:H540"/>
+    <mergeCell ref="A543:H543"/>
+    <mergeCell ref="A545:C545"/>
+    <mergeCell ref="A549:E549"/>
+    <mergeCell ref="A553:H553"/>
+    <mergeCell ref="A556:H556"/>
+    <mergeCell ref="A558:C558"/>
+    <mergeCell ref="A562:E562"/>
+    <mergeCell ref="A566:H566"/>
+    <mergeCell ref="A569:H569"/>
+    <mergeCell ref="A571:C571"/>
+    <mergeCell ref="A575:E575"/>
+    <mergeCell ref="A579:H579"/>
+    <mergeCell ref="A582:H582"/>
+    <mergeCell ref="A584:C584"/>
+    <mergeCell ref="A588:E588"/>
+    <mergeCell ref="A592:H592"/>
+    <mergeCell ref="A595:H595"/>
+    <mergeCell ref="A597:C597"/>
+    <mergeCell ref="A601:E601"/>
+    <mergeCell ref="A605:H605"/>
+    <mergeCell ref="A608:H608"/>
+    <mergeCell ref="A610:C610"/>
+    <mergeCell ref="A614:E614"/>
+    <mergeCell ref="A618:H618"/>
+    <mergeCell ref="A621:H621"/>
+    <mergeCell ref="A623:C623"/>
+    <mergeCell ref="A627:E627"/>
+    <mergeCell ref="A631:H631"/>
+    <mergeCell ref="A634:H634"/>
+    <mergeCell ref="A636:C636"/>
+    <mergeCell ref="A640:E640"/>
+    <mergeCell ref="A644:H644"/>
+    <mergeCell ref="A647:H647"/>
+    <mergeCell ref="A649:C649"/>
+    <mergeCell ref="A653:E653"/>
+    <mergeCell ref="A657:H657"/>
+    <mergeCell ref="A660:H660"/>
+    <mergeCell ref="A662:C662"/>
+    <mergeCell ref="A666:E666"/>
+    <mergeCell ref="A670:H670"/>
+    <mergeCell ref="A673:H673"/>
+    <mergeCell ref="A675:C675"/>
+    <mergeCell ref="A679:E679"/>
+    <mergeCell ref="A683:H683"/>
+    <mergeCell ref="A686:H686"/>
+    <mergeCell ref="A688:C688"/>
+    <mergeCell ref="A692:E692"/>
+    <mergeCell ref="A696:H696"/>
+    <mergeCell ref="A699:H699"/>
+    <mergeCell ref="A701:C701"/>
+    <mergeCell ref="A705:E705"/>
+    <mergeCell ref="A709:H709"/>
+    <mergeCell ref="A712:H712"/>
+    <mergeCell ref="A714:C714"/>
+    <mergeCell ref="A718:E718"/>
+    <mergeCell ref="A722:H722"/>
+    <mergeCell ref="A725:H725"/>
+    <mergeCell ref="A727:C727"/>
+    <mergeCell ref="A731:E731"/>
+    <mergeCell ref="A735:H735"/>
+    <mergeCell ref="A738:H738"/>
+    <mergeCell ref="A740:C740"/>
+    <mergeCell ref="A744:E744"/>
+    <mergeCell ref="A748:H748"/>
+    <mergeCell ref="A751:H751"/>
+    <mergeCell ref="A753:C753"/>
+    <mergeCell ref="A757:E757"/>
+    <mergeCell ref="A761:H761"/>
+    <mergeCell ref="A764:H764"/>
+    <mergeCell ref="A766:C766"/>
+    <mergeCell ref="A770:E770"/>
     <mergeCell ref="A774:H774"/>
-    <mergeCell ref="A776:H776"/>
-[...4 lines deleted...]
-    <mergeCell ref="F799:H799"/>
+    <mergeCell ref="A777:H777"/>
+    <mergeCell ref="A779:C779"/>
+    <mergeCell ref="A783:E783"/>
+    <mergeCell ref="A790:J790"/>
+    <mergeCell ref="F797:H797"/>
+    <mergeCell ref="A799:H799"/>
     <mergeCell ref="A801:H801"/>
-    <mergeCell ref="A803:H803"/>
-[...109 lines deleted...]
-    <mergeCell ref="F1177:H1177"/>
+    <mergeCell ref="A804:H804"/>
+    <mergeCell ref="A806:C806"/>
+    <mergeCell ref="A810:E810"/>
+    <mergeCell ref="A817:J817"/>
+    <mergeCell ref="F824:H824"/>
+    <mergeCell ref="A826:H826"/>
+    <mergeCell ref="A828:H828"/>
+    <mergeCell ref="A831:H831"/>
+    <mergeCell ref="A833:C833"/>
+    <mergeCell ref="A837:E837"/>
+    <mergeCell ref="A841:H841"/>
+    <mergeCell ref="A844:H844"/>
+    <mergeCell ref="A846:C846"/>
+    <mergeCell ref="A850:E850"/>
+    <mergeCell ref="A854:H854"/>
+    <mergeCell ref="A857:H857"/>
+    <mergeCell ref="A859:C859"/>
+    <mergeCell ref="A863:E863"/>
+    <mergeCell ref="A867:H867"/>
+    <mergeCell ref="A870:H870"/>
+    <mergeCell ref="A872:C872"/>
+    <mergeCell ref="A876:E876"/>
+    <mergeCell ref="A880:H880"/>
+    <mergeCell ref="A883:H883"/>
+    <mergeCell ref="A885:C885"/>
+    <mergeCell ref="A889:E889"/>
+    <mergeCell ref="A893:H893"/>
+    <mergeCell ref="A896:H896"/>
+    <mergeCell ref="A898:C898"/>
+    <mergeCell ref="A902:E902"/>
+    <mergeCell ref="A906:H906"/>
+    <mergeCell ref="A909:H909"/>
+    <mergeCell ref="A911:C911"/>
+    <mergeCell ref="A915:E915"/>
+    <mergeCell ref="A919:H919"/>
+    <mergeCell ref="A922:H922"/>
+    <mergeCell ref="A924:C924"/>
+    <mergeCell ref="A928:E928"/>
+    <mergeCell ref="A932:H932"/>
+    <mergeCell ref="A935:H935"/>
+    <mergeCell ref="A937:C937"/>
+    <mergeCell ref="A941:E941"/>
+    <mergeCell ref="A945:H945"/>
+    <mergeCell ref="A948:H948"/>
+    <mergeCell ref="A950:C950"/>
+    <mergeCell ref="A954:E954"/>
+    <mergeCell ref="A958:H958"/>
+    <mergeCell ref="A961:H961"/>
+    <mergeCell ref="A963:C963"/>
+    <mergeCell ref="A967:E967"/>
+    <mergeCell ref="A974:J974"/>
+    <mergeCell ref="F981:H981"/>
+    <mergeCell ref="A986:J986"/>
+    <mergeCell ref="F993:H993"/>
+    <mergeCell ref="A995:H995"/>
+    <mergeCell ref="A997:H997"/>
+    <mergeCell ref="A1000:H1000"/>
+    <mergeCell ref="A1002:C1002"/>
+    <mergeCell ref="A1006:E1006"/>
+    <mergeCell ref="A1010:H1010"/>
+    <mergeCell ref="A1013:H1013"/>
+    <mergeCell ref="A1015:C1015"/>
+    <mergeCell ref="A1019:E1019"/>
+    <mergeCell ref="A1023:H1023"/>
+    <mergeCell ref="A1026:H1026"/>
+    <mergeCell ref="A1028:C1028"/>
+    <mergeCell ref="A1032:E1032"/>
+    <mergeCell ref="A1036:H1036"/>
+    <mergeCell ref="A1039:H1039"/>
+    <mergeCell ref="A1041:C1041"/>
+    <mergeCell ref="A1045:E1045"/>
+    <mergeCell ref="A1049:H1049"/>
+    <mergeCell ref="A1052:H1052"/>
+    <mergeCell ref="A1054:C1054"/>
+    <mergeCell ref="A1058:E1058"/>
+    <mergeCell ref="A1062:H1062"/>
+    <mergeCell ref="A1065:H1065"/>
+    <mergeCell ref="A1067:C1067"/>
+    <mergeCell ref="A1071:E1071"/>
+    <mergeCell ref="A1075:H1075"/>
+    <mergeCell ref="A1078:H1078"/>
+    <mergeCell ref="A1080:C1080"/>
+    <mergeCell ref="A1084:E1084"/>
+    <mergeCell ref="A1088:H1088"/>
+    <mergeCell ref="A1091:H1091"/>
+    <mergeCell ref="A1093:C1093"/>
+    <mergeCell ref="A1097:E1097"/>
+    <mergeCell ref="A1101:H1101"/>
+    <mergeCell ref="A1104:H1104"/>
+    <mergeCell ref="A1106:C1106"/>
+    <mergeCell ref="A1110:E1110"/>
+    <mergeCell ref="A1114:H1114"/>
+    <mergeCell ref="A1117:H1117"/>
+    <mergeCell ref="A1119:C1119"/>
+    <mergeCell ref="A1123:E1123"/>
+    <mergeCell ref="A1127:H1127"/>
+    <mergeCell ref="A1130:H1130"/>
+    <mergeCell ref="A1132:C1132"/>
+    <mergeCell ref="A1136:E1136"/>
+    <mergeCell ref="A1140:H1140"/>
+    <mergeCell ref="A1143:H1143"/>
+    <mergeCell ref="A1145:C1145"/>
+    <mergeCell ref="A1149:E1149"/>
+    <mergeCell ref="A1153:H1153"/>
+    <mergeCell ref="A1156:H1156"/>
+    <mergeCell ref="A1158:C1158"/>
+    <mergeCell ref="A1162:E1162"/>
+    <mergeCell ref="A1166:H1166"/>
+    <mergeCell ref="A1169:H1169"/>
+    <mergeCell ref="A1171:C1171"/>
+    <mergeCell ref="A1175:E1175"/>
     <mergeCell ref="A1179:H1179"/>
-    <mergeCell ref="A1181:H1181"/>
-[...4 lines deleted...]
-    <mergeCell ref="F1204:H1204"/>
+    <mergeCell ref="A1182:H1182"/>
+    <mergeCell ref="A1184:C1184"/>
+    <mergeCell ref="A1188:E1188"/>
+    <mergeCell ref="A1195:J1195"/>
+    <mergeCell ref="F1202:H1202"/>
+    <mergeCell ref="A1204:H1204"/>
     <mergeCell ref="A1206:H1206"/>
-    <mergeCell ref="A1208:H1208"/>
-[...27 lines deleted...]
-    <mergeCell ref="F1320:H1320"/>
+    <mergeCell ref="A1209:H1209"/>
+    <mergeCell ref="A1211:C1211"/>
+    <mergeCell ref="A1215:E1215"/>
+    <mergeCell ref="A1222:J1222"/>
+    <mergeCell ref="F1229:H1229"/>
+    <mergeCell ref="A1231:H1231"/>
+    <mergeCell ref="A1233:H1233"/>
+    <mergeCell ref="A1236:H1236"/>
+    <mergeCell ref="A1238:C1238"/>
+    <mergeCell ref="A1242:E1242"/>
+    <mergeCell ref="A1246:H1246"/>
+    <mergeCell ref="A1249:H1249"/>
+    <mergeCell ref="A1251:C1251"/>
+    <mergeCell ref="A1255:E1255"/>
+    <mergeCell ref="A1259:H1259"/>
+    <mergeCell ref="A1262:H1262"/>
+    <mergeCell ref="A1264:C1264"/>
+    <mergeCell ref="A1268:E1268"/>
+    <mergeCell ref="A1272:H1272"/>
+    <mergeCell ref="A1275:H1275"/>
+    <mergeCell ref="A1277:C1277"/>
+    <mergeCell ref="A1281:E1281"/>
+    <mergeCell ref="A1285:H1285"/>
+    <mergeCell ref="A1288:H1288"/>
+    <mergeCell ref="A1290:C1290"/>
+    <mergeCell ref="A1299:E1299"/>
+    <mergeCell ref="A1311:J1311"/>
+    <mergeCell ref="F1318:H1318"/>
+    <mergeCell ref="A1320:H1320"/>
     <mergeCell ref="A1322:H1322"/>
-    <mergeCell ref="A1324:H1324"/>
-[...80 lines deleted...]
-    <mergeCell ref="F1594:H1594"/>
+    <mergeCell ref="A1325:H1325"/>
+    <mergeCell ref="A1327:C1327"/>
+    <mergeCell ref="A1331:E1331"/>
+    <mergeCell ref="A1338:J1338"/>
+    <mergeCell ref="F1345:H1345"/>
+    <mergeCell ref="A1347:H1347"/>
+    <mergeCell ref="A1349:H1349"/>
+    <mergeCell ref="A1352:H1352"/>
+    <mergeCell ref="A1354:C1354"/>
+    <mergeCell ref="A1358:E1358"/>
+    <mergeCell ref="A1362:H1362"/>
+    <mergeCell ref="A1365:H1365"/>
+    <mergeCell ref="A1367:C1367"/>
+    <mergeCell ref="A1371:E1371"/>
+    <mergeCell ref="A1375:H1375"/>
+    <mergeCell ref="A1378:H1378"/>
+    <mergeCell ref="A1380:C1380"/>
+    <mergeCell ref="A1384:E1384"/>
+    <mergeCell ref="A1388:H1388"/>
+    <mergeCell ref="A1391:H1391"/>
+    <mergeCell ref="A1393:C1393"/>
+    <mergeCell ref="A1397:E1397"/>
+    <mergeCell ref="A1401:H1401"/>
+    <mergeCell ref="A1404:H1404"/>
+    <mergeCell ref="A1406:C1406"/>
+    <mergeCell ref="A1410:E1410"/>
+    <mergeCell ref="A1414:H1414"/>
+    <mergeCell ref="A1417:H1417"/>
+    <mergeCell ref="A1419:C1419"/>
+    <mergeCell ref="A1423:E1423"/>
+    <mergeCell ref="A1427:H1427"/>
+    <mergeCell ref="A1430:H1430"/>
+    <mergeCell ref="A1432:C1432"/>
+    <mergeCell ref="A1436:E1436"/>
+    <mergeCell ref="A1440:H1440"/>
+    <mergeCell ref="A1443:H1443"/>
+    <mergeCell ref="A1445:C1445"/>
+    <mergeCell ref="A1449:E1449"/>
+    <mergeCell ref="A1453:H1453"/>
+    <mergeCell ref="A1456:H1456"/>
+    <mergeCell ref="A1458:C1458"/>
+    <mergeCell ref="A1462:E1462"/>
+    <mergeCell ref="A1466:H1466"/>
+    <mergeCell ref="A1469:H1469"/>
+    <mergeCell ref="A1471:C1471"/>
+    <mergeCell ref="A1475:E1475"/>
+    <mergeCell ref="A1479:H1479"/>
+    <mergeCell ref="A1482:H1482"/>
+    <mergeCell ref="A1484:C1484"/>
+    <mergeCell ref="A1488:E1488"/>
+    <mergeCell ref="A1492:H1492"/>
+    <mergeCell ref="A1495:H1495"/>
+    <mergeCell ref="A1497:C1497"/>
+    <mergeCell ref="A1501:E1501"/>
+    <mergeCell ref="A1505:H1505"/>
+    <mergeCell ref="A1508:H1508"/>
+    <mergeCell ref="A1510:C1510"/>
+    <mergeCell ref="A1514:E1514"/>
+    <mergeCell ref="A1518:H1518"/>
+    <mergeCell ref="A1521:H1521"/>
+    <mergeCell ref="A1523:C1523"/>
+    <mergeCell ref="A1527:E1527"/>
+    <mergeCell ref="A1531:H1531"/>
+    <mergeCell ref="A1534:H1534"/>
+    <mergeCell ref="A1536:C1536"/>
+    <mergeCell ref="A1540:E1540"/>
+    <mergeCell ref="A1544:H1544"/>
+    <mergeCell ref="A1547:H1547"/>
+    <mergeCell ref="A1549:C1549"/>
+    <mergeCell ref="A1553:E1553"/>
+    <mergeCell ref="A1557:H1557"/>
+    <mergeCell ref="A1560:H1560"/>
+    <mergeCell ref="A1562:C1562"/>
+    <mergeCell ref="A1566:E1566"/>
+    <mergeCell ref="A1570:H1570"/>
+    <mergeCell ref="A1573:H1573"/>
+    <mergeCell ref="A1575:C1575"/>
+    <mergeCell ref="A1579:E1579"/>
+    <mergeCell ref="A1583:H1583"/>
+    <mergeCell ref="A1586:H1586"/>
+    <mergeCell ref="A1588:C1588"/>
+    <mergeCell ref="A1592:E1592"/>
     <mergeCell ref="A1596:H1596"/>
-    <mergeCell ref="A1598:H1598"/>
-[...104 lines deleted...]
-    <mergeCell ref="F1946:H1946"/>
+    <mergeCell ref="A1599:H1599"/>
+    <mergeCell ref="A1601:C1601"/>
+    <mergeCell ref="A1605:E1605"/>
+    <mergeCell ref="A1612:J1612"/>
+    <mergeCell ref="F1619:H1619"/>
+    <mergeCell ref="A1621:H1621"/>
+    <mergeCell ref="A1623:H1623"/>
+    <mergeCell ref="A1626:H1626"/>
+    <mergeCell ref="A1628:C1628"/>
+    <mergeCell ref="A1632:E1632"/>
+    <mergeCell ref="A1636:H1636"/>
+    <mergeCell ref="A1639:H1639"/>
+    <mergeCell ref="A1641:C1641"/>
+    <mergeCell ref="A1645:E1645"/>
+    <mergeCell ref="A1649:H1649"/>
+    <mergeCell ref="A1652:H1652"/>
+    <mergeCell ref="A1654:C1654"/>
+    <mergeCell ref="A1658:E1658"/>
+    <mergeCell ref="A1662:H1662"/>
+    <mergeCell ref="A1665:H1665"/>
+    <mergeCell ref="A1667:C1667"/>
+    <mergeCell ref="A1671:E1671"/>
+    <mergeCell ref="A1675:H1675"/>
+    <mergeCell ref="A1678:H1678"/>
+    <mergeCell ref="A1680:C1680"/>
+    <mergeCell ref="A1684:E1684"/>
+    <mergeCell ref="A1688:H1688"/>
+    <mergeCell ref="A1691:H1691"/>
+    <mergeCell ref="A1693:C1693"/>
+    <mergeCell ref="A1697:E1697"/>
+    <mergeCell ref="A1701:H1701"/>
+    <mergeCell ref="A1704:H1704"/>
+    <mergeCell ref="A1706:C1706"/>
+    <mergeCell ref="A1710:E1710"/>
+    <mergeCell ref="A1714:H1714"/>
+    <mergeCell ref="A1717:H1717"/>
+    <mergeCell ref="A1719:C1719"/>
+    <mergeCell ref="A1723:E1723"/>
+    <mergeCell ref="A1727:H1727"/>
+    <mergeCell ref="A1730:H1730"/>
+    <mergeCell ref="A1732:C1732"/>
+    <mergeCell ref="A1736:E1736"/>
+    <mergeCell ref="A1740:H1740"/>
+    <mergeCell ref="A1743:H1743"/>
+    <mergeCell ref="A1745:C1745"/>
+    <mergeCell ref="A1749:E1749"/>
+    <mergeCell ref="A1753:H1753"/>
+    <mergeCell ref="A1756:H1756"/>
+    <mergeCell ref="A1758:C1758"/>
+    <mergeCell ref="A1762:E1762"/>
+    <mergeCell ref="A1766:H1766"/>
+    <mergeCell ref="A1769:H1769"/>
+    <mergeCell ref="A1771:C1771"/>
+    <mergeCell ref="A1775:E1775"/>
+    <mergeCell ref="A1779:H1779"/>
+    <mergeCell ref="A1782:H1782"/>
+    <mergeCell ref="A1784:C1784"/>
+    <mergeCell ref="A1788:E1788"/>
+    <mergeCell ref="A1792:H1792"/>
+    <mergeCell ref="A1795:H1795"/>
+    <mergeCell ref="A1797:C1797"/>
+    <mergeCell ref="A1801:E1801"/>
+    <mergeCell ref="A1805:H1805"/>
+    <mergeCell ref="A1808:H1808"/>
+    <mergeCell ref="A1810:C1810"/>
+    <mergeCell ref="A1814:E1814"/>
+    <mergeCell ref="A1818:H1818"/>
+    <mergeCell ref="A1821:H1821"/>
+    <mergeCell ref="A1823:C1823"/>
+    <mergeCell ref="A1827:E1827"/>
+    <mergeCell ref="A1831:H1831"/>
+    <mergeCell ref="A1834:H1834"/>
+    <mergeCell ref="A1836:C1836"/>
+    <mergeCell ref="A1840:E1840"/>
+    <mergeCell ref="A1844:H1844"/>
+    <mergeCell ref="A1847:H1847"/>
+    <mergeCell ref="A1849:C1849"/>
+    <mergeCell ref="A1853:E1853"/>
+    <mergeCell ref="A1857:H1857"/>
+    <mergeCell ref="A1860:H1860"/>
+    <mergeCell ref="A1862:C1862"/>
+    <mergeCell ref="A1866:E1866"/>
+    <mergeCell ref="A1870:H1870"/>
+    <mergeCell ref="A1873:H1873"/>
+    <mergeCell ref="A1875:C1875"/>
+    <mergeCell ref="A1879:E1879"/>
+    <mergeCell ref="A1883:H1883"/>
+    <mergeCell ref="A1886:H1886"/>
+    <mergeCell ref="A1888:C1888"/>
+    <mergeCell ref="A1892:E1892"/>
+    <mergeCell ref="A1896:H1896"/>
+    <mergeCell ref="A1899:H1899"/>
+    <mergeCell ref="A1901:C1901"/>
+    <mergeCell ref="A1905:E1905"/>
+    <mergeCell ref="A1909:H1909"/>
+    <mergeCell ref="A1912:H1912"/>
+    <mergeCell ref="A1914:C1914"/>
+    <mergeCell ref="A1918:E1918"/>
+    <mergeCell ref="A1922:H1922"/>
+    <mergeCell ref="A1925:H1925"/>
+    <mergeCell ref="A1927:C1927"/>
+    <mergeCell ref="A1931:E1931"/>
+    <mergeCell ref="A1935:H1935"/>
+    <mergeCell ref="A1938:H1938"/>
+    <mergeCell ref="A1940:C1940"/>
+    <mergeCell ref="A1944:E1944"/>
     <mergeCell ref="A1948:H1948"/>
-    <mergeCell ref="A1950:H1950"/>
-[...36 lines deleted...]
-    <mergeCell ref="F2077:H2077"/>
+    <mergeCell ref="A1951:H1951"/>
+    <mergeCell ref="A1953:C1953"/>
+    <mergeCell ref="A1957:E1957"/>
+    <mergeCell ref="A1964:J1964"/>
+    <mergeCell ref="F1971:H1971"/>
+    <mergeCell ref="A1973:H1973"/>
+    <mergeCell ref="A1975:H1975"/>
+    <mergeCell ref="A1978:H1978"/>
+    <mergeCell ref="A1980:C1980"/>
+    <mergeCell ref="A1984:E1984"/>
+    <mergeCell ref="A1988:H1988"/>
+    <mergeCell ref="A1991:H1991"/>
+    <mergeCell ref="A1993:C1993"/>
+    <mergeCell ref="A1997:E1997"/>
+    <mergeCell ref="A2001:H2001"/>
+    <mergeCell ref="A2004:H2004"/>
+    <mergeCell ref="A2006:C2006"/>
+    <mergeCell ref="A2010:E2010"/>
+    <mergeCell ref="A2014:H2014"/>
+    <mergeCell ref="A2017:H2017"/>
+    <mergeCell ref="A2019:C2019"/>
+    <mergeCell ref="A2023:E2023"/>
+    <mergeCell ref="A2027:H2027"/>
+    <mergeCell ref="A2030:H2030"/>
+    <mergeCell ref="A2032:C2032"/>
+    <mergeCell ref="A2036:E2036"/>
+    <mergeCell ref="A2040:H2040"/>
+    <mergeCell ref="A2043:H2043"/>
+    <mergeCell ref="A2045:C2045"/>
+    <mergeCell ref="A2049:E2049"/>
+    <mergeCell ref="A2053:H2053"/>
+    <mergeCell ref="A2056:H2056"/>
+    <mergeCell ref="A2058:C2058"/>
+    <mergeCell ref="A2062:E2062"/>
+    <mergeCell ref="A2066:H2066"/>
+    <mergeCell ref="A2069:H2069"/>
+    <mergeCell ref="A2071:C2071"/>
+    <mergeCell ref="A2075:E2075"/>
     <mergeCell ref="A2079:H2079"/>
-    <mergeCell ref="A2081:H2081"/>
-[...32 lines deleted...]
-    <mergeCell ref="F2195:H2195"/>
+    <mergeCell ref="A2082:H2082"/>
+    <mergeCell ref="A2084:C2084"/>
+    <mergeCell ref="A2088:E2088"/>
+    <mergeCell ref="A2095:J2095"/>
+    <mergeCell ref="F2102:H2102"/>
+    <mergeCell ref="A2104:H2104"/>
+    <mergeCell ref="A2106:H2106"/>
+    <mergeCell ref="A2109:H2109"/>
+    <mergeCell ref="A2111:C2111"/>
+    <mergeCell ref="A2115:E2115"/>
+    <mergeCell ref="A2119:H2119"/>
+    <mergeCell ref="A2122:H2122"/>
+    <mergeCell ref="A2124:C2124"/>
+    <mergeCell ref="A2128:E2128"/>
+    <mergeCell ref="A2132:H2132"/>
+    <mergeCell ref="A2135:H2135"/>
+    <mergeCell ref="A2137:C2137"/>
+    <mergeCell ref="A2141:E2141"/>
+    <mergeCell ref="A2145:H2145"/>
+    <mergeCell ref="A2148:H2148"/>
+    <mergeCell ref="A2150:C2150"/>
+    <mergeCell ref="A2154:E2154"/>
+    <mergeCell ref="A2158:H2158"/>
+    <mergeCell ref="A2161:H2161"/>
+    <mergeCell ref="A2163:C2163"/>
+    <mergeCell ref="A2167:E2167"/>
+    <mergeCell ref="A2171:H2171"/>
+    <mergeCell ref="A2174:H2174"/>
+    <mergeCell ref="A2176:C2176"/>
+    <mergeCell ref="A2180:E2180"/>
+    <mergeCell ref="A2184:H2184"/>
+    <mergeCell ref="A2187:H2187"/>
+    <mergeCell ref="A2189:C2189"/>
+    <mergeCell ref="A2193:E2193"/>
     <mergeCell ref="A2197:H2197"/>
-    <mergeCell ref="A2199:H2199"/>
-[...8 lines deleted...]
-    <mergeCell ref="F2235:H2235"/>
+    <mergeCell ref="A2200:H2200"/>
+    <mergeCell ref="A2202:C2202"/>
+    <mergeCell ref="A2206:E2206"/>
+    <mergeCell ref="A2213:J2213"/>
+    <mergeCell ref="F2220:H2220"/>
+    <mergeCell ref="A2222:H2222"/>
+    <mergeCell ref="A2224:H2224"/>
+    <mergeCell ref="A2227:H2227"/>
+    <mergeCell ref="A2229:C2229"/>
+    <mergeCell ref="A2233:E2233"/>
     <mergeCell ref="A2237:H2237"/>
-    <mergeCell ref="A2239:H2239"/>
-[...32 lines deleted...]
-    <mergeCell ref="F2353:H2353"/>
+    <mergeCell ref="A2240:H2240"/>
+    <mergeCell ref="A2242:C2242"/>
+    <mergeCell ref="A2246:E2246"/>
+    <mergeCell ref="A2253:J2253"/>
+    <mergeCell ref="F2260:H2260"/>
+    <mergeCell ref="A2262:H2262"/>
+    <mergeCell ref="A2264:H2264"/>
+    <mergeCell ref="A2267:H2267"/>
+    <mergeCell ref="A2269:C2269"/>
+    <mergeCell ref="A2273:E2273"/>
+    <mergeCell ref="A2277:H2277"/>
+    <mergeCell ref="A2280:H2280"/>
+    <mergeCell ref="A2282:C2282"/>
+    <mergeCell ref="A2286:E2286"/>
+    <mergeCell ref="A2290:H2290"/>
+    <mergeCell ref="A2293:H2293"/>
+    <mergeCell ref="A2295:C2295"/>
+    <mergeCell ref="A2299:E2299"/>
+    <mergeCell ref="A2303:H2303"/>
+    <mergeCell ref="A2306:H2306"/>
+    <mergeCell ref="A2308:C2308"/>
+    <mergeCell ref="A2312:E2312"/>
+    <mergeCell ref="A2316:H2316"/>
+    <mergeCell ref="A2319:H2319"/>
+    <mergeCell ref="A2321:C2321"/>
+    <mergeCell ref="A2325:E2325"/>
+    <mergeCell ref="A2329:H2329"/>
+    <mergeCell ref="A2332:H2332"/>
+    <mergeCell ref="A2334:C2334"/>
+    <mergeCell ref="A2338:E2338"/>
+    <mergeCell ref="A2342:H2342"/>
+    <mergeCell ref="A2345:H2345"/>
+    <mergeCell ref="A2347:C2347"/>
+    <mergeCell ref="A2351:E2351"/>
     <mergeCell ref="A2355:H2355"/>
-    <mergeCell ref="A2357:H2357"/>
-[...76 lines deleted...]
-    <mergeCell ref="F2614:H2614"/>
+    <mergeCell ref="A2358:H2358"/>
+    <mergeCell ref="A2360:C2360"/>
+    <mergeCell ref="A2364:E2364"/>
+    <mergeCell ref="A2371:J2371"/>
+    <mergeCell ref="F2378:H2378"/>
+    <mergeCell ref="A2380:H2380"/>
+    <mergeCell ref="A2382:H2382"/>
+    <mergeCell ref="A2385:H2385"/>
+    <mergeCell ref="A2387:C2387"/>
+    <mergeCell ref="A2391:E2391"/>
+    <mergeCell ref="A2395:H2395"/>
+    <mergeCell ref="A2398:H2398"/>
+    <mergeCell ref="A2400:C2400"/>
+    <mergeCell ref="A2404:E2404"/>
+    <mergeCell ref="A2408:H2408"/>
+    <mergeCell ref="A2411:H2411"/>
+    <mergeCell ref="A2413:C2413"/>
+    <mergeCell ref="A2417:E2417"/>
+    <mergeCell ref="A2421:H2421"/>
+    <mergeCell ref="A2424:H2424"/>
+    <mergeCell ref="A2426:C2426"/>
+    <mergeCell ref="A2430:E2430"/>
+    <mergeCell ref="A2434:H2434"/>
+    <mergeCell ref="A2437:H2437"/>
+    <mergeCell ref="A2439:C2439"/>
+    <mergeCell ref="A2443:E2443"/>
+    <mergeCell ref="A2447:H2447"/>
+    <mergeCell ref="A2450:H2450"/>
+    <mergeCell ref="A2452:C2452"/>
+    <mergeCell ref="A2456:E2456"/>
+    <mergeCell ref="A2460:H2460"/>
+    <mergeCell ref="A2463:H2463"/>
+    <mergeCell ref="A2465:C2465"/>
+    <mergeCell ref="A2469:E2469"/>
+    <mergeCell ref="A2473:H2473"/>
+    <mergeCell ref="A2476:H2476"/>
+    <mergeCell ref="A2478:C2478"/>
+    <mergeCell ref="A2482:E2482"/>
+    <mergeCell ref="A2486:H2486"/>
+    <mergeCell ref="A2489:H2489"/>
+    <mergeCell ref="A2491:C2491"/>
+    <mergeCell ref="A2495:E2495"/>
+    <mergeCell ref="A2499:H2499"/>
+    <mergeCell ref="A2502:H2502"/>
+    <mergeCell ref="A2504:C2504"/>
+    <mergeCell ref="A2508:E2508"/>
+    <mergeCell ref="A2512:H2512"/>
+    <mergeCell ref="A2515:H2515"/>
+    <mergeCell ref="A2517:C2517"/>
+    <mergeCell ref="A2521:E2521"/>
+    <mergeCell ref="A2525:H2525"/>
+    <mergeCell ref="A2528:H2528"/>
+    <mergeCell ref="A2530:C2530"/>
+    <mergeCell ref="A2534:E2534"/>
+    <mergeCell ref="A2538:H2538"/>
+    <mergeCell ref="A2541:H2541"/>
+    <mergeCell ref="A2543:C2543"/>
+    <mergeCell ref="A2547:E2547"/>
+    <mergeCell ref="A2551:H2551"/>
+    <mergeCell ref="A2554:H2554"/>
+    <mergeCell ref="A2556:C2556"/>
+    <mergeCell ref="A2560:E2560"/>
+    <mergeCell ref="A2564:H2564"/>
+    <mergeCell ref="A2567:H2567"/>
+    <mergeCell ref="A2569:C2569"/>
+    <mergeCell ref="A2573:E2573"/>
+    <mergeCell ref="A2577:H2577"/>
+    <mergeCell ref="A2580:H2580"/>
+    <mergeCell ref="A2582:C2582"/>
+    <mergeCell ref="A2586:E2586"/>
+    <mergeCell ref="A2590:H2590"/>
+    <mergeCell ref="A2593:H2593"/>
+    <mergeCell ref="A2595:C2595"/>
+    <mergeCell ref="A2599:E2599"/>
+    <mergeCell ref="A2603:H2603"/>
+    <mergeCell ref="A2606:H2606"/>
+    <mergeCell ref="A2608:C2608"/>
+    <mergeCell ref="A2612:E2612"/>
     <mergeCell ref="A2616:H2616"/>
-    <mergeCell ref="A2618:H2618"/>
-[...56 lines deleted...]
-    <mergeCell ref="F2810:H2810"/>
+    <mergeCell ref="A2619:H2619"/>
+    <mergeCell ref="A2621:C2621"/>
+    <mergeCell ref="A2625:E2625"/>
+    <mergeCell ref="A2632:J2632"/>
+    <mergeCell ref="F2639:H2639"/>
+    <mergeCell ref="A2641:H2641"/>
+    <mergeCell ref="A2643:H2643"/>
+    <mergeCell ref="A2646:H2646"/>
+    <mergeCell ref="A2648:C2648"/>
+    <mergeCell ref="A2652:E2652"/>
+    <mergeCell ref="A2656:H2656"/>
+    <mergeCell ref="A2659:H2659"/>
+    <mergeCell ref="A2661:C2661"/>
+    <mergeCell ref="A2665:E2665"/>
+    <mergeCell ref="A2669:H2669"/>
+    <mergeCell ref="A2672:H2672"/>
+    <mergeCell ref="A2674:C2674"/>
+    <mergeCell ref="A2678:E2678"/>
+    <mergeCell ref="A2682:H2682"/>
+    <mergeCell ref="A2685:H2685"/>
+    <mergeCell ref="A2687:C2687"/>
+    <mergeCell ref="A2691:E2691"/>
+    <mergeCell ref="A2695:H2695"/>
+    <mergeCell ref="A2698:H2698"/>
+    <mergeCell ref="A2700:C2700"/>
+    <mergeCell ref="A2704:E2704"/>
+    <mergeCell ref="A2708:H2708"/>
+    <mergeCell ref="A2711:H2711"/>
+    <mergeCell ref="A2713:C2713"/>
+    <mergeCell ref="A2717:E2717"/>
+    <mergeCell ref="A2721:H2721"/>
+    <mergeCell ref="A2724:H2724"/>
+    <mergeCell ref="A2726:C2726"/>
+    <mergeCell ref="A2730:E2730"/>
+    <mergeCell ref="A2734:H2734"/>
+    <mergeCell ref="A2737:H2737"/>
+    <mergeCell ref="A2739:C2739"/>
+    <mergeCell ref="A2743:E2743"/>
+    <mergeCell ref="A2747:H2747"/>
+    <mergeCell ref="A2750:H2750"/>
+    <mergeCell ref="A2752:C2752"/>
+    <mergeCell ref="A2756:E2756"/>
+    <mergeCell ref="A2760:H2760"/>
+    <mergeCell ref="A2763:H2763"/>
+    <mergeCell ref="A2765:C2765"/>
+    <mergeCell ref="A2769:E2769"/>
+    <mergeCell ref="A2773:H2773"/>
+    <mergeCell ref="A2776:H2776"/>
+    <mergeCell ref="A2778:C2778"/>
+    <mergeCell ref="A2782:E2782"/>
+    <mergeCell ref="A2786:H2786"/>
+    <mergeCell ref="A2789:H2789"/>
+    <mergeCell ref="A2791:C2791"/>
+    <mergeCell ref="A2795:E2795"/>
+    <mergeCell ref="A2799:H2799"/>
+    <mergeCell ref="A2802:H2802"/>
+    <mergeCell ref="A2804:C2804"/>
+    <mergeCell ref="A2808:E2808"/>
     <mergeCell ref="A2812:H2812"/>
-    <mergeCell ref="A2814:H2814"/>
-[...30 lines deleted...]
-    <mergeCell ref="A2914:E2914"/>
+    <mergeCell ref="A2815:H2815"/>
+    <mergeCell ref="A2817:C2817"/>
+    <mergeCell ref="A2821:E2821"/>
+    <mergeCell ref="A2828:J2828"/>
+    <mergeCell ref="F2835:H2835"/>
+    <mergeCell ref="A2837:H2837"/>
+    <mergeCell ref="A2839:H2839"/>
+    <mergeCell ref="A2842:H2842"/>
+    <mergeCell ref="A2844:C2844"/>
+    <mergeCell ref="A2848:E2848"/>
+    <mergeCell ref="A2852:H2852"/>
+    <mergeCell ref="A2855:H2855"/>
+    <mergeCell ref="A2857:C2857"/>
+    <mergeCell ref="A2861:E2861"/>
+    <mergeCell ref="A2865:H2865"/>
+    <mergeCell ref="A2868:H2868"/>
+    <mergeCell ref="A2870:C2870"/>
+    <mergeCell ref="A2874:E2874"/>
+    <mergeCell ref="A2878:H2878"/>
+    <mergeCell ref="A2881:H2881"/>
+    <mergeCell ref="A2883:C2883"/>
+    <mergeCell ref="A2887:E2887"/>
+    <mergeCell ref="A2891:H2891"/>
+    <mergeCell ref="A2894:H2894"/>
+    <mergeCell ref="A2896:C2896"/>
+    <mergeCell ref="A2900:E2900"/>
+    <mergeCell ref="A2904:H2904"/>
+    <mergeCell ref="A2907:H2907"/>
+    <mergeCell ref="A2909:C2909"/>
+    <mergeCell ref="A2913:E2913"/>
+    <mergeCell ref="A2917:H2917"/>
+    <mergeCell ref="A2920:H2920"/>
+    <mergeCell ref="A2922:C2922"/>
+    <mergeCell ref="A2926:E2926"/>
+    <mergeCell ref="A2930:H2930"/>
+    <mergeCell ref="A2933:H2933"/>
+    <mergeCell ref="A2935:C2935"/>
+    <mergeCell ref="A2939:E2939"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>