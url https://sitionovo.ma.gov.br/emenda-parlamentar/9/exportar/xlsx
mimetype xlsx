--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>EMENDA PARLAMENTAR — CLEBER VERDE — Nº 23880007/2025</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>CLEBER VERDE</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>23880007/2025</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -83,63 +83,63 @@
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Sitio Novo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 113.952,50</t>
+    <t>R$ 780.957,34</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
-    <t>11,4%</t>
+    <t>78,1%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>0568-1 / 47672-2</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>INCREMENTO DA MÉDIA E ALTA COMPLEXIDADE (MAC)</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000725013 | Data: 25/07/2025 | Vl. Empenhado: R$ 56.132,00 | Vl. Liquidado: R$ 56.132,00 | Vl. Pago: R$ 56.132,00</t>
   </si>
@@ -218,69 +218,300 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>Pago</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000725014 | Data: 25/07/2025 | Vl. Empenhado: R$ 24.829,00 | Vl. Liquidado: R$ 24.829,00 | Vl. Pago: R$ 24.829,00</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME ADESAO A ATA SRP N°003/2024 E CONTRATO N° 129/2024 - PRIMEIRO ADITIVO</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000725014 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 24.829,00</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000725014 (1 registro(s))</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº NE0000725015 | Data: 25/07/2025 | Vl. Empenhado: R$ 32.991,50 | Vl. Liquidado: R$ 32.991,50 | Vl. Pago: R$ 32.991,50</t>
   </si>
   <si>
     <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME ADESAO A ATA SRP N° 003/2024 E CONTRATO N° 129/2024 - PRIMEIRO ADITIVO.</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000725015 (1 registro(s))</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>R$ 32.991,50</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000725015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622015 | Data: 22/06/2026 | Vl. Empenhado: R$ 45.003,12 | Vl. Liquidado: R$ 45.003,12 | Vl. Pago: R$ 45.003,12</t>
+  </si>
+  <si>
+    <t>DISMA DISTRIBUIDORA MARANHÃO LTDA</t>
+  </si>
+  <si>
+    <t>46.336.879/0001-48</t>
+  </si>
+  <si>
+    <t>0010 / 4063</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>116/2025</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 033/2024 E ATA DE ADESÃO 002/2025 E 1° TERMO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 45.003,12</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622014 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.175,96 | Vl. Liquidado: R$ 42.175,96 | Vl. Pago: R$ 42.175,96</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.175,96</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622020 | Data: 22/06/2026 | Vl. Empenhado: R$ 37.080,32 | Vl. Liquidado: R$ 37.080,32 | Vl. Pago: R$ 37.080,32</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.080,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622018 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.210,72 | Vl. Liquidado: R$ 42.210,72 | Vl. Pago: R$ 42.210,72</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MATERIAIS HOSPITALARES PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 033/2024 E ATA DE ADESÃO 002/2025 E 1° TERMO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.210,72</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622019 | Data: 22/06/2026 | Vl. Empenhado: R$ 37.655,22 | Vl. Liquidado: R$ 37.655,22 | Vl. Pago: R$ 37.655,22</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 37.655,22</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622019 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622016 | Data: 22/06/2026 | Vl. Empenhado: R$ 34.347,10 | Vl. Liquidado: R$ 34.347,10 | Vl. Pago: R$ 34.347,10</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MATERIAIS AMBULATORIO PARA A MANUNTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 033/2024 E ATA DE ADESÃO 002/2025 E 1° TERMO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 34.347,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622017 | Data: 22/06/2026 | Vl. Empenhado: R$ 26.741,80 | Vl. Liquidado: R$ 26.741,80 | Vl. Pago: R$ 26.741,80</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 26.741,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622029 | Data: 22/06/2026 | Vl. Empenhado: R$ 47.348,00 | Vl. Liquidado: R$ 47.348,00 | Vl. Pago: R$ 47.348,00</t>
+  </si>
+  <si>
+    <t>123/2026</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A&amp;nbsp; AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A&amp;nbsp; ATA 007/2026 E CONTRATO 123/2026&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 47.348,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622029 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE00006220035 | Data: 22/06/2026 | Vl. Empenhado: R$ 45.219,00 | Vl. Liquidado: R$ 45.219,00 | Vl. Pago: R$ 45.219,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE00006220035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 45.219,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE00006220035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE00006220034 | Data: 22/06/2026 | Vl. Empenhado: R$ 48.566,50 | Vl. Liquidado: R$ 48.566,50 | Vl. Pago: R$ 48.566,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE00006220034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 48.566,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE00006220034 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622033 | Data: 22/06/2026 | Vl. Empenhado: R$ 50.081,00 | Vl. Liquidado: R$ 50.081,00 | Vl. Pago: R$ 50.081,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 50.081,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622033 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622036 | Data: 22/06/2026 | Vl. Empenhado: R$ 40.546,60 | Vl. Liquidado: R$ 40.546,60 | Vl. Pago: R$ 40.546,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.546,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622036 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622032 | Data: 22/06/2026 | Vl. Empenhado: R$ 38.016,00 | Vl. Liquidado: R$ 38.016,00 | Vl. Pago: R$ 38.016,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 38.016,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622032 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622031 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.686,00 | Vl. Liquidado: R$ 42.686,00 | Vl. Pago: R$ 42.686,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.686,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622031 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622030 | Data: 22/06/2026 | Vl. Empenhado: R$ 46.481,00 | Vl. Liquidado: R$ 46.481,00 | Vl. Pago: R$ 46.481,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 46.481,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622030 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622037 | Data: 22/06/2026 | Vl. Empenhado: R$ 42.846,50 | Vl. Liquidado: R$ 42.846,50 | Vl. Pago: R$ 42.846,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622037 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 42.846,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622037 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -667,54 +898,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D51" sqref="D51"/>
+      <selection activeCell="D259" sqref="D259"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
@@ -1106,56 +1337,56 @@
       </c>
       <c r="C37" t="s">
         <v>36</v>
       </c>
       <c r="D37" t="s">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>3607</v>
       </c>
       <c r="B38" t="s">
         <v>61</v>
       </c>
       <c r="C38" t="s">
         <v>44</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>66</v>
       </c>
       <c r="E38" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" t="s">
         <v>37</v>
       </c>
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41" t="s">
         <v>39</v>
       </c>
       <c r="E41" t="s">
         <v>40</v>
       </c>
@@ -1175,149 +1406,2581 @@
       </c>
       <c r="B42" t="s">
         <v>45</v>
       </c>
       <c r="C42" t="s">
         <v>46</v>
       </c>
       <c r="D42">
         <v>600</v>
       </c>
       <c r="E42" t="s">
         <v>47</v>
       </c>
       <c r="F42" t="s">
         <v>48</v>
       </c>
       <c r="G42" t="s">
         <v>49</v>
       </c>
       <c r="H42" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="7" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46" t="s">
         <v>54</v>
       </c>
       <c r="C46" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>11856</v>
       </c>
       <c r="B47" t="s">
+        <v>71</v>
+      </c>
+      <c r="C47" s="4" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50" t="s">
         <v>59</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>3611</v>
       </c>
       <c r="B51" t="s">
         <v>61</v>
       </c>
       <c r="C51" t="s">
         <v>44</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E51" t="s">
-        <v>68</v>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" t="s">
+        <v>37</v>
+      </c>
+      <c r="C54" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F54" t="s">
+        <v>41</v>
+      </c>
+      <c r="G54" t="s">
+        <v>42</v>
+      </c>
+      <c r="H54" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55" t="s">
+        <v>76</v>
+      </c>
+      <c r="C55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D55">
+        <v>600</v>
+      </c>
+      <c r="E55" t="s">
+        <v>77</v>
+      </c>
+      <c r="F55" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" t="s">
+        <v>79</v>
+      </c>
+      <c r="H55" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="6"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" t="s">
+        <v>54</v>
+      </c>
+      <c r="C59" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>1765</v>
+      </c>
+      <c r="B60" t="s">
+        <v>82</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62" s="8"/>
+      <c r="C62" s="8"/>
+      <c r="D62" s="8"/>
+      <c r="E62" s="8"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>3071</v>
+      </c>
+      <c r="B64" t="s">
+        <v>85</v>
+      </c>
+      <c r="C64" t="s">
+        <v>75</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E64" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" t="s">
+        <v>37</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" t="s">
+        <v>42</v>
+      </c>
+      <c r="H67" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>75</v>
+      </c>
+      <c r="B68" t="s">
+        <v>76</v>
+      </c>
+      <c r="C68" t="s">
+        <v>46</v>
+      </c>
+      <c r="D68">
+        <v>600</v>
+      </c>
+      <c r="E68" t="s">
+        <v>77</v>
+      </c>
+      <c r="F68" t="s">
+        <v>78</v>
+      </c>
+      <c r="G68" t="s">
+        <v>79</v>
+      </c>
+      <c r="H68" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B69" s="6"/>
+      <c r="C69" s="6"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="6"/>
+      <c r="F69" s="6"/>
+      <c r="G69" s="6"/>
+      <c r="H69" s="6"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>53</v>
+      </c>
+      <c r="B72" t="s">
+        <v>54</v>
+      </c>
+      <c r="C72" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>1760</v>
+      </c>
+      <c r="B73" t="s">
+        <v>82</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>58</v>
+      </c>
+      <c r="B76" t="s">
+        <v>59</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" t="s">
+        <v>25</v>
+      </c>
+      <c r="E76" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>3067</v>
+      </c>
+      <c r="B77" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" t="s">
+        <v>75</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E77" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" t="s">
+        <v>37</v>
+      </c>
+      <c r="C80" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80" t="s">
+        <v>39</v>
+      </c>
+      <c r="E80" t="s">
+        <v>40</v>
+      </c>
+      <c r="F80" t="s">
+        <v>41</v>
+      </c>
+      <c r="G80" t="s">
+        <v>42</v>
+      </c>
+      <c r="H80" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>75</v>
+      </c>
+      <c r="B81" t="s">
+        <v>76</v>
+      </c>
+      <c r="C81" t="s">
+        <v>46</v>
+      </c>
+      <c r="D81">
+        <v>600</v>
+      </c>
+      <c r="E81" t="s">
+        <v>77</v>
+      </c>
+      <c r="F81" t="s">
+        <v>78</v>
+      </c>
+      <c r="G81" t="s">
+        <v>79</v>
+      </c>
+      <c r="H81" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="G82" s="6"/>
+      <c r="H82" s="6"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B85" t="s">
+        <v>54</v>
+      </c>
+      <c r="C85" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>1758</v>
+      </c>
+      <c r="B86" t="s">
+        <v>82</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B88" s="8"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>58</v>
+      </c>
+      <c r="B89" t="s">
+        <v>59</v>
+      </c>
+      <c r="C89" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>3065</v>
+      </c>
+      <c r="B90" t="s">
+        <v>85</v>
+      </c>
+      <c r="C90" t="s">
+        <v>75</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E90" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>36</v>
+      </c>
+      <c r="B93" t="s">
+        <v>37</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" t="s">
+        <v>39</v>
+      </c>
+      <c r="E93" t="s">
+        <v>40</v>
+      </c>
+      <c r="F93" t="s">
+        <v>41</v>
+      </c>
+      <c r="G93" t="s">
+        <v>42</v>
+      </c>
+      <c r="H93" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>75</v>
+      </c>
+      <c r="B94" t="s">
+        <v>76</v>
+      </c>
+      <c r="C94" t="s">
+        <v>46</v>
+      </c>
+      <c r="D94">
+        <v>600</v>
+      </c>
+      <c r="E94" t="s">
+        <v>77</v>
+      </c>
+      <c r="F94" t="s">
+        <v>78</v>
+      </c>
+      <c r="G94" t="s">
+        <v>79</v>
+      </c>
+      <c r="H94" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="6"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>53</v>
+      </c>
+      <c r="B98" t="s">
+        <v>54</v>
+      </c>
+      <c r="C98" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>1759</v>
+      </c>
+      <c r="B99" t="s">
+        <v>82</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>58</v>
+      </c>
+      <c r="B102" t="s">
+        <v>59</v>
+      </c>
+      <c r="C102" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102" t="s">
+        <v>25</v>
+      </c>
+      <c r="E102" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>3066</v>
+      </c>
+      <c r="B103" t="s">
+        <v>85</v>
+      </c>
+      <c r="C103" t="s">
+        <v>75</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E103" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B105" s="3"/>
+      <c r="C105" s="3"/>
+      <c r="D105" s="3"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
+      <c r="H105" s="3"/>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>36</v>
+      </c>
+      <c r="B106" t="s">
+        <v>37</v>
+      </c>
+      <c r="C106" t="s">
+        <v>38</v>
+      </c>
+      <c r="D106" t="s">
+        <v>39</v>
+      </c>
+      <c r="E106" t="s">
+        <v>40</v>
+      </c>
+      <c r="F106" t="s">
+        <v>41</v>
+      </c>
+      <c r="G106" t="s">
+        <v>42</v>
+      </c>
+      <c r="H106" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>75</v>
+      </c>
+      <c r="B107" t="s">
+        <v>76</v>
+      </c>
+      <c r="C107" t="s">
+        <v>46</v>
+      </c>
+      <c r="D107">
+        <v>600</v>
+      </c>
+      <c r="E107" t="s">
+        <v>77</v>
+      </c>
+      <c r="F107" t="s">
+        <v>78</v>
+      </c>
+      <c r="G107" t="s">
+        <v>79</v>
+      </c>
+      <c r="H107" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+      <c r="G108" s="6"/>
+      <c r="H108" s="6"/>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>53</v>
+      </c>
+      <c r="B111" t="s">
+        <v>54</v>
+      </c>
+      <c r="C111" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>1764</v>
+      </c>
+      <c r="B112" t="s">
+        <v>82</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="8"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>58</v>
+      </c>
+      <c r="B115" t="s">
+        <v>59</v>
+      </c>
+      <c r="C115" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115" t="s">
+        <v>25</v>
+      </c>
+      <c r="E115" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>3070</v>
+      </c>
+      <c r="B116" t="s">
+        <v>85</v>
+      </c>
+      <c r="C116" t="s">
+        <v>75</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="E116" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B118" s="3"/>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>36</v>
+      </c>
+      <c r="B119" t="s">
+        <v>37</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119" t="s">
+        <v>39</v>
+      </c>
+      <c r="E119" t="s">
+        <v>40</v>
+      </c>
+      <c r="F119" t="s">
+        <v>41</v>
+      </c>
+      <c r="G119" t="s">
+        <v>42</v>
+      </c>
+      <c r="H119" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>75</v>
+      </c>
+      <c r="B120" t="s">
+        <v>76</v>
+      </c>
+      <c r="C120" t="s">
+        <v>46</v>
+      </c>
+      <c r="D120">
+        <v>600</v>
+      </c>
+      <c r="E120" t="s">
+        <v>77</v>
+      </c>
+      <c r="F120" t="s">
+        <v>78</v>
+      </c>
+      <c r="G120" t="s">
+        <v>79</v>
+      </c>
+      <c r="H120" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+      <c r="D121" s="6"/>
+      <c r="E121" s="6"/>
+      <c r="F121" s="6"/>
+      <c r="G121" s="6"/>
+      <c r="H121" s="6"/>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="7"/>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>53</v>
+      </c>
+      <c r="B124" t="s">
+        <v>54</v>
+      </c>
+      <c r="C124" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>1763</v>
+      </c>
+      <c r="B125" t="s">
+        <v>82</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B127" s="8"/>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8"/>
+      <c r="E127" s="8"/>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" t="s">
+        <v>59</v>
+      </c>
+      <c r="C128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D128" t="s">
+        <v>25</v>
+      </c>
+      <c r="E128" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>3069</v>
+      </c>
+      <c r="B129" t="s">
+        <v>85</v>
+      </c>
+      <c r="C129" t="s">
+        <v>75</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="E129" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B131" s="3"/>
+      <c r="C131" s="3"/>
+      <c r="D131" s="3"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>36</v>
+      </c>
+      <c r="B132" t="s">
+        <v>37</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132" t="s">
+        <v>39</v>
+      </c>
+      <c r="E132" t="s">
+        <v>40</v>
+      </c>
+      <c r="F132" t="s">
+        <v>41</v>
+      </c>
+      <c r="G132" t="s">
+        <v>42</v>
+      </c>
+      <c r="H132" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>75</v>
+      </c>
+      <c r="B133" t="s">
+        <v>76</v>
+      </c>
+      <c r="C133" t="s">
+        <v>46</v>
+      </c>
+      <c r="D133">
+        <v>600</v>
+      </c>
+      <c r="E133" t="s">
+        <v>77</v>
+      </c>
+      <c r="F133" t="s">
+        <v>78</v>
+      </c>
+      <c r="G133" t="s">
+        <v>79</v>
+      </c>
+      <c r="H133" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+      <c r="D134" s="6"/>
+      <c r="E134" s="6"/>
+      <c r="F134" s="6"/>
+      <c r="G134" s="6"/>
+      <c r="H134" s="6"/>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B136" s="7"/>
+      <c r="C136" s="7"/>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>53</v>
+      </c>
+      <c r="B137" t="s">
+        <v>54</v>
+      </c>
+      <c r="C137" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>1762</v>
+      </c>
+      <c r="B138" t="s">
+        <v>82</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B140" s="8"/>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>58</v>
+      </c>
+      <c r="B141" t="s">
+        <v>59</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141" t="s">
+        <v>25</v>
+      </c>
+      <c r="E141" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>3068</v>
+      </c>
+      <c r="B142" t="s">
+        <v>85</v>
+      </c>
+      <c r="C142" t="s">
+        <v>75</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E142" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3"/>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>36</v>
+      </c>
+      <c r="B145" t="s">
+        <v>37</v>
+      </c>
+      <c r="C145" t="s">
+        <v>38</v>
+      </c>
+      <c r="D145" t="s">
+        <v>39</v>
+      </c>
+      <c r="E145" t="s">
+        <v>40</v>
+      </c>
+      <c r="F145" t="s">
+        <v>41</v>
+      </c>
+      <c r="G145" t="s">
+        <v>42</v>
+      </c>
+      <c r="H145" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>75</v>
+      </c>
+      <c r="B146" t="s">
+        <v>76</v>
+      </c>
+      <c r="C146" t="s">
+        <v>46</v>
+      </c>
+      <c r="D146">
+        <v>600</v>
+      </c>
+      <c r="E146" t="s">
+        <v>77</v>
+      </c>
+      <c r="F146" t="s">
+        <v>78</v>
+      </c>
+      <c r="G146" t="s">
+        <v>113</v>
+      </c>
+      <c r="H146" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="6"/>
+      <c r="G147" s="6"/>
+      <c r="H147" s="6"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>53</v>
+      </c>
+      <c r="B150" t="s">
+        <v>54</v>
+      </c>
+      <c r="C150" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>1773</v>
+      </c>
+      <c r="B151" t="s">
+        <v>116</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>58</v>
+      </c>
+      <c r="B154" t="s">
+        <v>59</v>
+      </c>
+      <c r="C154" t="s">
+        <v>36</v>
+      </c>
+      <c r="D154" t="s">
+        <v>25</v>
+      </c>
+      <c r="E154" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>3099</v>
+      </c>
+      <c r="B155" t="s">
+        <v>119</v>
+      </c>
+      <c r="C155" t="s">
+        <v>75</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="E155" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B157" s="3"/>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>36</v>
+      </c>
+      <c r="B158" t="s">
+        <v>37</v>
+      </c>
+      <c r="C158" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158" t="s">
+        <v>39</v>
+      </c>
+      <c r="E158" t="s">
+        <v>40</v>
+      </c>
+      <c r="F158" t="s">
+        <v>41</v>
+      </c>
+      <c r="G158" t="s">
+        <v>42</v>
+      </c>
+      <c r="H158" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>75</v>
+      </c>
+      <c r="B159" t="s">
+        <v>76</v>
+      </c>
+      <c r="C159" t="s">
+        <v>46</v>
+      </c>
+      <c r="D159">
+        <v>600</v>
+      </c>
+      <c r="E159" t="s">
+        <v>77</v>
+      </c>
+      <c r="F159" t="s">
+        <v>78</v>
+      </c>
+      <c r="G159" t="s">
+        <v>113</v>
+      </c>
+      <c r="H159" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B160" s="6"/>
+      <c r="C160" s="6"/>
+      <c r="D160" s="6"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="6"/>
+      <c r="G160" s="6"/>
+      <c r="H160" s="6"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="7"/>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>53</v>
+      </c>
+      <c r="B163" t="s">
+        <v>54</v>
+      </c>
+      <c r="C163" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>1774</v>
+      </c>
+      <c r="B164" t="s">
+        <v>116</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>58</v>
+      </c>
+      <c r="B167" t="s">
+        <v>59</v>
+      </c>
+      <c r="C167" t="s">
+        <v>36</v>
+      </c>
+      <c r="D167" t="s">
+        <v>25</v>
+      </c>
+      <c r="E167" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>3100</v>
+      </c>
+      <c r="B168" t="s">
+        <v>119</v>
+      </c>
+      <c r="C168" t="s">
+        <v>75</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="E168" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B170" s="3"/>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>36</v>
+      </c>
+      <c r="B171" t="s">
+        <v>37</v>
+      </c>
+      <c r="C171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D171" t="s">
+        <v>39</v>
+      </c>
+      <c r="E171" t="s">
+        <v>40</v>
+      </c>
+      <c r="F171" t="s">
+        <v>41</v>
+      </c>
+      <c r="G171" t="s">
+        <v>42</v>
+      </c>
+      <c r="H171" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>75</v>
+      </c>
+      <c r="B172" t="s">
+        <v>76</v>
+      </c>
+      <c r="C172" t="s">
+        <v>46</v>
+      </c>
+      <c r="D172">
+        <v>600</v>
+      </c>
+      <c r="E172" t="s">
+        <v>77</v>
+      </c>
+      <c r="F172" t="s">
+        <v>78</v>
+      </c>
+      <c r="G172" t="s">
+        <v>113</v>
+      </c>
+      <c r="H172" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B173" s="6"/>
+      <c r="C173" s="6"/>
+      <c r="D173" s="6"/>
+      <c r="E173" s="6"/>
+      <c r="F173" s="6"/>
+      <c r="G173" s="6"/>
+      <c r="H173" s="6"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B175" s="7"/>
+      <c r="C175" s="7"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>53</v>
+      </c>
+      <c r="B176" t="s">
+        <v>54</v>
+      </c>
+      <c r="C176" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>1776</v>
+      </c>
+      <c r="B177" t="s">
+        <v>116</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>58</v>
+      </c>
+      <c r="B180" t="s">
+        <v>59</v>
+      </c>
+      <c r="C180" t="s">
+        <v>36</v>
+      </c>
+      <c r="D180" t="s">
+        <v>25</v>
+      </c>
+      <c r="E180" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>3101</v>
+      </c>
+      <c r="B181" t="s">
+        <v>119</v>
+      </c>
+      <c r="C181" t="s">
+        <v>75</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="E181" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
+      <c r="H183" s="3"/>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>36</v>
+      </c>
+      <c r="B184" t="s">
+        <v>37</v>
+      </c>
+      <c r="C184" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184" t="s">
+        <v>39</v>
+      </c>
+      <c r="E184" t="s">
+        <v>40</v>
+      </c>
+      <c r="F184" t="s">
+        <v>41</v>
+      </c>
+      <c r="G184" t="s">
+        <v>42</v>
+      </c>
+      <c r="H184" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>75</v>
+      </c>
+      <c r="B185" t="s">
+        <v>76</v>
+      </c>
+      <c r="C185" t="s">
+        <v>46</v>
+      </c>
+      <c r="D185">
+        <v>600</v>
+      </c>
+      <c r="E185" t="s">
+        <v>77</v>
+      </c>
+      <c r="F185" t="s">
+        <v>78</v>
+      </c>
+      <c r="G185" t="s">
+        <v>113</v>
+      </c>
+      <c r="H185" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="6"/>
+      <c r="G186" s="6"/>
+      <c r="H186" s="6"/>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B188" s="7"/>
+      <c r="C188" s="7"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>53</v>
+      </c>
+      <c r="B189" t="s">
+        <v>54</v>
+      </c>
+      <c r="C189" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>1778</v>
+      </c>
+      <c r="B190" t="s">
+        <v>116</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="B192" s="8"/>
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="8"/>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>58</v>
+      </c>
+      <c r="B193" t="s">
+        <v>59</v>
+      </c>
+      <c r="C193" t="s">
+        <v>36</v>
+      </c>
+      <c r="D193" t="s">
+        <v>25</v>
+      </c>
+      <c r="E193" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>3103</v>
+      </c>
+      <c r="B194" t="s">
+        <v>119</v>
+      </c>
+      <c r="C194" t="s">
+        <v>75</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="E194" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B196" s="3"/>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3"/>
+      <c r="E196" s="3"/>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
+      <c r="H196" s="3"/>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>36</v>
+      </c>
+      <c r="B197" t="s">
+        <v>37</v>
+      </c>
+      <c r="C197" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197" t="s">
+        <v>39</v>
+      </c>
+      <c r="E197" t="s">
+        <v>40</v>
+      </c>
+      <c r="F197" t="s">
+        <v>41</v>
+      </c>
+      <c r="G197" t="s">
+        <v>42</v>
+      </c>
+      <c r="H197" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>75</v>
+      </c>
+      <c r="B198" t="s">
+        <v>76</v>
+      </c>
+      <c r="C198" t="s">
+        <v>46</v>
+      </c>
+      <c r="D198">
+        <v>600</v>
+      </c>
+      <c r="E198" t="s">
+        <v>77</v>
+      </c>
+      <c r="F198" t="s">
+        <v>78</v>
+      </c>
+      <c r="G198" t="s">
+        <v>113</v>
+      </c>
+      <c r="H198" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B199" s="6"/>
+      <c r="C199" s="6"/>
+      <c r="D199" s="6"/>
+      <c r="E199" s="6"/>
+      <c r="F199" s="6"/>
+      <c r="G199" s="6"/>
+      <c r="H199" s="6"/>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B201" s="7"/>
+      <c r="C201" s="7"/>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>53</v>
+      </c>
+      <c r="B202" t="s">
+        <v>54</v>
+      </c>
+      <c r="C202" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>1779</v>
+      </c>
+      <c r="B203" t="s">
+        <v>116</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B205" s="8"/>
+      <c r="C205" s="8"/>
+      <c r="D205" s="8"/>
+      <c r="E205" s="8"/>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>58</v>
+      </c>
+      <c r="B206" t="s">
+        <v>59</v>
+      </c>
+      <c r="C206" t="s">
+        <v>36</v>
+      </c>
+      <c r="D206" t="s">
+        <v>25</v>
+      </c>
+      <c r="E206" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>3104</v>
+      </c>
+      <c r="B207" t="s">
+        <v>119</v>
+      </c>
+      <c r="C207" t="s">
+        <v>75</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="E207" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B209" s="3"/>
+      <c r="C209" s="3"/>
+      <c r="D209" s="3"/>
+      <c r="E209" s="3"/>
+      <c r="F209" s="3"/>
+      <c r="G209" s="3"/>
+      <c r="H209" s="3"/>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>36</v>
+      </c>
+      <c r="B210" t="s">
+        <v>37</v>
+      </c>
+      <c r="C210" t="s">
+        <v>38</v>
+      </c>
+      <c r="D210" t="s">
+        <v>39</v>
+      </c>
+      <c r="E210" t="s">
+        <v>40</v>
+      </c>
+      <c r="F210" t="s">
+        <v>41</v>
+      </c>
+      <c r="G210" t="s">
+        <v>42</v>
+      </c>
+      <c r="H210" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>75</v>
+      </c>
+      <c r="B211" t="s">
+        <v>76</v>
+      </c>
+      <c r="C211" t="s">
+        <v>46</v>
+      </c>
+      <c r="D211">
+        <v>600</v>
+      </c>
+      <c r="E211" t="s">
+        <v>77</v>
+      </c>
+      <c r="F211" t="s">
+        <v>78</v>
+      </c>
+      <c r="G211" t="s">
+        <v>113</v>
+      </c>
+      <c r="H211" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="6"/>
+      <c r="D212" s="6"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="6"/>
+      <c r="G212" s="6"/>
+      <c r="H212" s="6"/>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B214" s="7"/>
+      <c r="C214" s="7"/>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>53</v>
+      </c>
+      <c r="B215" t="s">
+        <v>54</v>
+      </c>
+      <c r="C215" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>1780</v>
+      </c>
+      <c r="B216" t="s">
+        <v>116</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B218" s="8"/>
+      <c r="C218" s="8"/>
+      <c r="D218" s="8"/>
+      <c r="E218" s="8"/>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>58</v>
+      </c>
+      <c r="B219" t="s">
+        <v>59</v>
+      </c>
+      <c r="C219" t="s">
+        <v>36</v>
+      </c>
+      <c r="D219" t="s">
+        <v>25</v>
+      </c>
+      <c r="E219" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>3106</v>
+      </c>
+      <c r="B220" t="s">
+        <v>119</v>
+      </c>
+      <c r="C220" t="s">
+        <v>75</v>
+      </c>
+      <c r="D220" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E220" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B222" s="3"/>
+      <c r="C222" s="3"/>
+      <c r="D222" s="3"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
+      <c r="H222" s="3"/>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>36</v>
+      </c>
+      <c r="B223" t="s">
+        <v>37</v>
+      </c>
+      <c r="C223" t="s">
+        <v>38</v>
+      </c>
+      <c r="D223" t="s">
+        <v>39</v>
+      </c>
+      <c r="E223" t="s">
+        <v>40</v>
+      </c>
+      <c r="F223" t="s">
+        <v>41</v>
+      </c>
+      <c r="G223" t="s">
+        <v>42</v>
+      </c>
+      <c r="H223" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>75</v>
+      </c>
+      <c r="B224" t="s">
+        <v>76</v>
+      </c>
+      <c r="C224" t="s">
+        <v>46</v>
+      </c>
+      <c r="D224">
+        <v>600</v>
+      </c>
+      <c r="E224" t="s">
+        <v>77</v>
+      </c>
+      <c r="F224" t="s">
+        <v>78</v>
+      </c>
+      <c r="G224" t="s">
+        <v>113</v>
+      </c>
+      <c r="H224" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B225" s="6"/>
+      <c r="C225" s="6"/>
+      <c r="D225" s="6"/>
+      <c r="E225" s="6"/>
+      <c r="F225" s="6"/>
+      <c r="G225" s="6"/>
+      <c r="H225" s="6"/>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B227" s="7"/>
+      <c r="C227" s="7"/>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>53</v>
+      </c>
+      <c r="B228" t="s">
+        <v>54</v>
+      </c>
+      <c r="C228" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>1783</v>
+      </c>
+      <c r="B229" t="s">
+        <v>116</v>
+      </c>
+      <c r="C229" s="4" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B231" s="8"/>
+      <c r="C231" s="8"/>
+      <c r="D231" s="8"/>
+      <c r="E231" s="8"/>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>58</v>
+      </c>
+      <c r="B232" t="s">
+        <v>59</v>
+      </c>
+      <c r="C232" t="s">
+        <v>36</v>
+      </c>
+      <c r="D232" t="s">
+        <v>25</v>
+      </c>
+      <c r="E232" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>3108</v>
+      </c>
+      <c r="B233" t="s">
+        <v>119</v>
+      </c>
+      <c r="C233" t="s">
+        <v>75</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="E233" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B235" s="3"/>
+      <c r="C235" s="3"/>
+      <c r="D235" s="3"/>
+      <c r="E235" s="3"/>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
+      <c r="H235" s="3"/>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>36</v>
+      </c>
+      <c r="B236" t="s">
+        <v>37</v>
+      </c>
+      <c r="C236" t="s">
+        <v>38</v>
+      </c>
+      <c r="D236" t="s">
+        <v>39</v>
+      </c>
+      <c r="E236" t="s">
+        <v>40</v>
+      </c>
+      <c r="F236" t="s">
+        <v>41</v>
+      </c>
+      <c r="G236" t="s">
+        <v>42</v>
+      </c>
+      <c r="H236" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>75</v>
+      </c>
+      <c r="B237" t="s">
+        <v>76</v>
+      </c>
+      <c r="C237" t="s">
+        <v>46</v>
+      </c>
+      <c r="D237">
+        <v>600</v>
+      </c>
+      <c r="E237" t="s">
+        <v>77</v>
+      </c>
+      <c r="F237" t="s">
+        <v>78</v>
+      </c>
+      <c r="G237" t="s">
+        <v>113</v>
+      </c>
+      <c r="H237" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B238" s="6"/>
+      <c r="C238" s="6"/>
+      <c r="D238" s="6"/>
+      <c r="E238" s="6"/>
+      <c r="F238" s="6"/>
+      <c r="G238" s="6"/>
+      <c r="H238" s="6"/>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B240" s="7"/>
+      <c r="C240" s="7"/>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>53</v>
+      </c>
+      <c r="B241" t="s">
+        <v>54</v>
+      </c>
+      <c r="C241" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>1785</v>
+      </c>
+      <c r="B242" t="s">
+        <v>116</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B244" s="8"/>
+      <c r="C244" s="8"/>
+      <c r="D244" s="8"/>
+      <c r="E244" s="8"/>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>58</v>
+      </c>
+      <c r="B245" t="s">
+        <v>59</v>
+      </c>
+      <c r="C245" t="s">
+        <v>36</v>
+      </c>
+      <c r="D245" t="s">
+        <v>25</v>
+      </c>
+      <c r="E245" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>3110</v>
+      </c>
+      <c r="B246" t="s">
+        <v>119</v>
+      </c>
+      <c r="C246" t="s">
+        <v>75</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E246" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B248" s="3"/>
+      <c r="C248" s="3"/>
+      <c r="D248" s="3"/>
+      <c r="E248" s="3"/>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
+      <c r="H248" s="3"/>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>36</v>
+      </c>
+      <c r="B249" t="s">
+        <v>37</v>
+      </c>
+      <c r="C249" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" t="s">
+        <v>39</v>
+      </c>
+      <c r="E249" t="s">
+        <v>40</v>
+      </c>
+      <c r="F249" t="s">
+        <v>41</v>
+      </c>
+      <c r="G249" t="s">
+        <v>42</v>
+      </c>
+      <c r="H249" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>75</v>
+      </c>
+      <c r="B250" t="s">
+        <v>76</v>
+      </c>
+      <c r="C250" t="s">
+        <v>46</v>
+      </c>
+      <c r="D250">
+        <v>600</v>
+      </c>
+      <c r="E250" t="s">
+        <v>77</v>
+      </c>
+      <c r="F250" t="s">
+        <v>78</v>
+      </c>
+      <c r="G250" t="s">
+        <v>113</v>
+      </c>
+      <c r="H250" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B251" s="6"/>
+      <c r="C251" s="6"/>
+      <c r="D251" s="6"/>
+      <c r="E251" s="6"/>
+      <c r="F251" s="6"/>
+      <c r="G251" s="6"/>
+      <c r="H251" s="6"/>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B253" s="7"/>
+      <c r="C253" s="7"/>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>53</v>
+      </c>
+      <c r="B254" t="s">
+        <v>54</v>
+      </c>
+      <c r="C254" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>1786</v>
+      </c>
+      <c r="B255" t="s">
+        <v>116</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="B257" s="8"/>
+      <c r="C257" s="8"/>
+      <c r="D257" s="8"/>
+      <c r="E257" s="8"/>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>58</v>
+      </c>
+      <c r="B258" t="s">
+        <v>59</v>
+      </c>
+      <c r="C258" t="s">
+        <v>36</v>
+      </c>
+      <c r="D258" t="s">
+        <v>25</v>
+      </c>
+      <c r="E258" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>3112</v>
+      </c>
+      <c r="B259" t="s">
+        <v>119</v>
+      </c>
+      <c r="C259" t="s">
+        <v>75</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E259" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A56:H56"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A108:H108"/>
+    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="A114:E114"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A123:C123"/>
+    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="A153:E153"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A162:C162"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A173:H173"/>
+    <mergeCell ref="A175:C175"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A186:H186"/>
+    <mergeCell ref="A188:C188"/>
+    <mergeCell ref="A192:E192"/>
+    <mergeCell ref="A196:H196"/>
+    <mergeCell ref="A199:H199"/>
+    <mergeCell ref="A201:C201"/>
+    <mergeCell ref="A205:E205"/>
+    <mergeCell ref="A209:H209"/>
+    <mergeCell ref="A212:H212"/>
+    <mergeCell ref="A214:C214"/>
+    <mergeCell ref="A218:E218"/>
+    <mergeCell ref="A222:H222"/>
+    <mergeCell ref="A225:H225"/>
+    <mergeCell ref="A227:C227"/>
+    <mergeCell ref="A231:E231"/>
+    <mergeCell ref="A235:H235"/>
+    <mergeCell ref="A238:H238"/>
+    <mergeCell ref="A240:C240"/>
+    <mergeCell ref="A244:E244"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A251:H251"/>
+    <mergeCell ref="A253:C253"/>
+    <mergeCell ref="A257:E257"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>