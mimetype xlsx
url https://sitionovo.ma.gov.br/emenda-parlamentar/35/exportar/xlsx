--- v0 (2026-08-04)
+++ v1 (2026-09-16)
@@ -12,204 +12,375 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...1 lines deleted...]
-    <t>EMENDA PARLAMENTAR — TIAGO FERNANDES — Nº 1254/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>EMENDA PARLAMENTAR — KEKÊ TEIXEIRA — Nº EPI.2026.06143/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
-    <t>TIAGO FERNANDES</t>
+    <t>KEKÊ TEIXEIRA</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
-    <t>1254/2026</t>
+    <t>EPI.2026.06143/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
-    <t>15/06/2026</t>
+    <t>02/07/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Estadual</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAÚDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SITIO NOVO</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
-    <t>R$ 1.000.000,00</t>
+    <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
-    <t>R$ 600.000,00</t>
+    <t>R$ 100.000,00</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 99.855,10</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>20,0%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>0568-1 / 49587-5</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Ampliar a oferta de Serviços Ambulatoriais e Hospitalares do Hospital Municipal Frei Alberto Beretta</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000828020 | Data: 28/08/2026 | Vl. Empenhado: R$ 49.732,60 | Vl. Liquidado: R$ 49.732,60 | Vl. Pago: R$ 49.732,60</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>DISMA DISTRIBUIDORA MARANHÃO LTDA</t>
+  </si>
+  <si>
+    <t>46.336.879/0001-48</t>
+  </si>
+  <si>
+    <t>33.90.30 - MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>0010 / 4063</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>123/2026</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...26 lines deleted...]
-    <t>Ampliar a oferta de Serviços Ambulatoriais e Hospitalares do Hospital Municipal Frei Alberto Beretta</t>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DO HOSPITAL MUNICIPAL, CONFORME PE 007/2026, ADESÃO A ATA 007/2026 E CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000828020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>R$ 49.732,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000828020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000828021 | Data: 28/08/2026 | Vl. Empenhado: R$ 50.122,50 | Vl. Liquidado: R$ 50.122,50 | Vl. Pago: R$ 50.122,50</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000828021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 50.122,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000828021 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13.5"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -475,196 +646,505 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16">
+        <v>710</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>2006</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>4279</v>
+      </c>
+      <c r="B25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" t="s">
+        <v>45</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" t="s">
+        <v>40</v>
+      </c>
+      <c r="E28" t="s">
+        <v>41</v>
+      </c>
+      <c r="F28" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" t="s">
+        <v>43</v>
+      </c>
+      <c r="H28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29">
+        <v>710</v>
+      </c>
+      <c r="E29" t="s">
+        <v>48</v>
+      </c>
+      <c r="F29" t="s">
+        <v>49</v>
+      </c>
+      <c r="G29" t="s">
+        <v>50</v>
+      </c>
+      <c r="H29" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>2007</v>
+      </c>
+      <c r="B34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="8"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="8"/>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>4280</v>
+      </c>
+      <c r="B38" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A36:E36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>