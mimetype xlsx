--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>EMENDA PARLAMENTAR — COMISSÃO DE SAÚDE — Nº 50410001/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>COMISSÃO DE SAÚDE</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>50410001/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -83,63 +83,63 @@
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SITIO NOVO</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 750.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
-    <t>R$ 341.222,10</t>
+    <t>R$ 373.957,65</t>
   </si>
   <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
-    <t>45,5%</t>
+    <t>49,9%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
     <t>0568-1 / 49450-X</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>INCREMENTO DA MÉDIA E ALTA COMPLEXIDADE (MAC)</t>
   </si>
   <si>
     <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000529063 | Data: 29/05/2026 | Vl. Empenhado: R$ 5.740,31 | Vl. Liquidado: R$ 5.740,31 | Vl. Pago: R$ 5.740,31</t>
   </si>
@@ -213,50 +213,68 @@
     <t>Nº OB</t>
   </si>
   <si>
     <t>Data Pagamento</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Pago</t>
   </si>
   <si>
     <t>EMPENHO Nº NE0000529064 | Data: 29/05/2026 | Vl. Empenhado: R$ 335.481,79 | Vl. Liquidado: R$ 335.481,79 | Vl. Pago: R$ 335.481,79</t>
   </si>
   <si>
     <t>Descrição:VALOR REFRENTE A PAGAMENTO DE SERVIDORES CONTRATADOS DO HOSPITAL MINICIPAL,(RECURSO EMENDA), MAIO&amp;nbsp; DE 2026</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO NE0000529064 (1 registro(s))</t>
   </si>
   <si>
     <t>R$ 335.481,79</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO NE0000529064 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000630113 | Data: 30/06/2026 | Vl. Empenhado: R$ 32.735,55 | Vl. Liquidado: R$ 32.735,55 | Vl. Pago: R$ 32.735,55</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFRENTE A PAGAMENTO DE SERVIDORES CONTRATADOS DO HOSPITAL rviiN,CIPAL, JUNHO DE 2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000630113 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 32.735,55</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000630113 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -643,54 +661,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D38" sqref="D38"/>
+      <selection activeCell="D51" sqref="D51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
@@ -1082,66 +1100,218 @@
       </c>
       <c r="C37" t="s">
         <v>36</v>
       </c>
       <c r="D37" t="s">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>2588</v>
       </c>
       <c r="B38" t="s">
         <v>55</v>
       </c>
       <c r="C38" t="s">
         <v>44</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>65</v>
       </c>
       <c r="E38" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" t="s">
+        <v>39</v>
+      </c>
+      <c r="E41" t="s">
+        <v>40</v>
+      </c>
+      <c r="F41" t="s">
+        <v>41</v>
+      </c>
+      <c r="G41" t="s">
+        <v>42</v>
+      </c>
+      <c r="H41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" t="s">
+        <v>46</v>
+      </c>
+      <c r="D42">
+        <v>600</v>
+      </c>
+      <c r="E42" t="s">
+        <v>47</v>
+      </c>
+      <c r="F42" t="s">
+        <v>48</v>
+      </c>
+      <c r="G42" t="s">
+        <v>48</v>
+      </c>
+      <c r="H42" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B47" t="s">
+        <v>70</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>3317</v>
+      </c>
+      <c r="B51" t="s">
+        <v>70</v>
+      </c>
+      <c r="C51" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E51" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A49:E49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>