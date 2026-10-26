--- v0 (2026-06-20)
+++ v1 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>EMENDA PARLAMENTAR — COMISSÃO DE SAÚDE — Nº 50410002/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>COMISSÃO DE SAÚDE</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>50410002/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -83,165 +83,324 @@
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SITIO NOVO</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 750.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 519.259,23</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>69,2%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>0568-1 / 49461-5</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>INCREMENTO AO PISO DA ATENÇÃO PRIMÁRIA</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000529066 | Data: 29/05/2026 | Vl. Empenhado: R$ 124.085,40 | Vl. Liquidado: R$ 124.085,40 | Vl. Pago: R$ 124.085,40</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO - UNIDADES BASICAS DE SAUDE/UBS</t>
+  </si>
+  <si>
+    <t>13.911.662/0001-65</t>
+  </si>
+  <si>
+    <t>FOLHA DE PAGAMENTO</t>
+  </si>
+  <si>
+    <t>0010 / 4127</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000529066 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>****</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
     <t>R$ 124.085,40</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...95 lines deleted...]
-    <t>PAGAMENTOS DO EMPENHO NE0000529066 (1 registro(s))</t>
+    <t>PAGAMENTOS DO EMPENHO NE0000529066 (2 registro(s))</t>
   </si>
   <si>
     <t>Nº OB</t>
   </si>
   <si>
     <t>Data Pagamento</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>02591</t>
   </si>
   <si>
+    <t>R$ 114.430,08</t>
+  </si>
+  <si>
     <t>Pago</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE INSS RETIDO</t>
+  </si>
+  <si>
+    <t>R$ 9.655,32</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000731081 | Data: 31/07/2026 | Vl. Empenhado: R$ 102.501,60 | Vl. Liquidado: R$ 102.501,60 | Vl. Pago: R$ 102.501,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000731081 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 102.501,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000731081 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 94.497,19</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.004,41</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000630115 | Data: 30/06/2026 | Vl. Empenhado: R$ 120.278,52 | Vl. Liquidado: R$ 120.278,52 | Vl. Pago: R$ 120.278,52</t>
+  </si>
+  <si>
+    <t>MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000630115 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 120.278,52</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000630115 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 110.975,35</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 9.303,17</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525015 | Data: 25/05/2026 | Vl. Empenhado: R$ 26.091,91 | Vl. Liquidado: R$ 26.091,91 | Vl. Pago: R$ 26.091,91</t>
+  </si>
+  <si>
+    <t>DISMA DISTRIBUIDORA MARANHÃO LTDA</t>
+  </si>
+  <si>
+    <t>46.336.879/0001-48</t>
+  </si>
+  <si>
+    <t>33.90.30 - MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>116/2025</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MATERIAIS ODONTOLOGICOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 033/2025, ATA DE ADESÃO 002/2025 E 1° TERMO DO ADITIVO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 26.091,91</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525016 | Data: 26/05/2026 | Vl. Empenhado: R$ 18.388,90 | Vl. Liquidado: R$ 18.388,90 | Vl. Pago: R$ 18.388,90</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 033/2025, ATA DE ADESÃO 002/2025 E 1° TERMO DO ADITIVO DO CONTRATO 116/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 18.388,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525017 | Data: 25/05/2026 | Vl. Empenhado: R$ 43.563,10 | Vl. Liquidado: R$ 43.563,10 | Vl. Pago: R$ 43.563,10</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUNTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 033/2025, ATA DE ADESÃO 002/2025 E 1° TERMO DO ADITIVO DO CONTRATO 116/2025 ITEM</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 43.563,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525017 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000525018 | Data: 25/05/2026 | Vl. Empenhado: R$ 40.084,30 | Vl. Liquidado: R$ 40.084,30 | Vl. Pago: R$ 40.084,30</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000525018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 40.084,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000525018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº NE0000622039 | Data: 22/06/2026 | Vl. Empenhado: R$ 44.265,50 | Vl. Liquidado: R$ 44.265,50 | Vl. Pago: R$ 44.265,50</t>
+  </si>
+  <si>
+    <t>Descrição:VALOR REFERENTE A AQUISIÇÃO DE MEDICAMENTOS PARA A MANUTENÇÃO DAS UNIDADES DE SAÚDE MUNICIPAL, CONFORME PE 007/2026, ATA DE ADESÃO 007/202 E 1° TERMO DO ADITIVO DO CONTRATO 123/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO NE0000622039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 44.265,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO NE0000622039 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -628,54 +787,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="D119" sqref="D119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
@@ -876,105 +1035,1220 @@
       <c r="A19" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>36</v>
       </c>
       <c r="D24" t="s">
         <v>25</v>
       </c>
       <c r="E24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="E25" t="s">
-        <v>61</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>2592</v>
+      </c>
+      <c r="B26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" t="s">
+        <v>41</v>
+      </c>
+      <c r="G29" t="s">
+        <v>42</v>
+      </c>
+      <c r="H29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30">
+        <v>600</v>
+      </c>
+      <c r="E30" t="s">
+        <v>47</v>
+      </c>
+      <c r="F30" t="s">
+        <v>48</v>
+      </c>
+      <c r="G30" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" t="s">
+        <v>59</v>
+      </c>
+      <c r="C38" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>3884</v>
+      </c>
+      <c r="B39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>3885</v>
+      </c>
+      <c r="B40" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" t="s">
+        <v>65</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E40" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" t="s">
+        <v>40</v>
+      </c>
+      <c r="F43" t="s">
+        <v>41</v>
+      </c>
+      <c r="G43" t="s">
+        <v>42</v>
+      </c>
+      <c r="H43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D44">
+        <v>600</v>
+      </c>
+      <c r="E44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44" t="s">
+        <v>48</v>
+      </c>
+      <c r="G44" t="s">
+        <v>48</v>
+      </c>
+      <c r="H44" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B51" s="8"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>58</v>
+      </c>
+      <c r="B52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>3320</v>
+      </c>
+      <c r="B53" t="s">
+        <v>78</v>
+      </c>
+      <c r="C53" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="E53" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>3469</v>
+      </c>
+      <c r="B54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C54" t="s">
+        <v>65</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E54" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B57" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" t="s">
+        <v>40</v>
+      </c>
+      <c r="F57" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" t="s">
+        <v>42</v>
+      </c>
+      <c r="H57" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58" t="s">
+        <v>86</v>
+      </c>
+      <c r="C58" t="s">
+        <v>87</v>
+      </c>
+      <c r="D58">
+        <v>600</v>
+      </c>
+      <c r="E58" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" t="s">
+        <v>48</v>
+      </c>
+      <c r="G58" t="s">
+        <v>88</v>
+      </c>
+      <c r="H58" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="6"/>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>52</v>
+      </c>
+      <c r="B62" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>1670</v>
+      </c>
+      <c r="B63" t="s">
+        <v>91</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>58</v>
+      </c>
+      <c r="B66" t="s">
+        <v>59</v>
+      </c>
+      <c r="C66" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>3389</v>
+      </c>
+      <c r="B67" t="s">
+        <v>94</v>
+      </c>
+      <c r="C67" t="s">
+        <v>85</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E67" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B69" s="3"/>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>36</v>
+      </c>
+      <c r="B70" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70" t="s">
+        <v>39</v>
+      </c>
+      <c r="E70" t="s">
+        <v>40</v>
+      </c>
+      <c r="F70" t="s">
+        <v>41</v>
+      </c>
+      <c r="G70" t="s">
+        <v>42</v>
+      </c>
+      <c r="H70" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B71" t="s">
+        <v>86</v>
+      </c>
+      <c r="C71" t="s">
+        <v>87</v>
+      </c>
+      <c r="D71">
+        <v>600</v>
+      </c>
+      <c r="E71" t="s">
+        <v>47</v>
+      </c>
+      <c r="F71" t="s">
+        <v>48</v>
+      </c>
+      <c r="G71" t="s">
+        <v>88</v>
+      </c>
+      <c r="H71" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="6"/>
+      <c r="C72" s="6"/>
+      <c r="D72" s="6"/>
+      <c r="E72" s="6"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="6"/>
+      <c r="H72" s="6"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" t="s">
+        <v>53</v>
+      </c>
+      <c r="C75" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>1674</v>
+      </c>
+      <c r="B76" t="s">
+        <v>91</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B78" s="8"/>
+      <c r="C78" s="8"/>
+      <c r="D78" s="8"/>
+      <c r="E78" s="8"/>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>58</v>
+      </c>
+      <c r="B79" t="s">
+        <v>59</v>
+      </c>
+      <c r="C79" t="s">
+        <v>36</v>
+      </c>
+      <c r="D79" t="s">
+        <v>25</v>
+      </c>
+      <c r="E79" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>3391</v>
+      </c>
+      <c r="B80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" t="s">
+        <v>85</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E80" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B82" s="3"/>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" t="s">
+        <v>37</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83" t="s">
+        <v>39</v>
+      </c>
+      <c r="E83" t="s">
+        <v>40</v>
+      </c>
+      <c r="F83" t="s">
+        <v>41</v>
+      </c>
+      <c r="G83" t="s">
+        <v>42</v>
+      </c>
+      <c r="H83" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>85</v>
+      </c>
+      <c r="B84" t="s">
+        <v>86</v>
+      </c>
+      <c r="C84" t="s">
+        <v>87</v>
+      </c>
+      <c r="D84">
+        <v>600</v>
+      </c>
+      <c r="E84" t="s">
+        <v>47</v>
+      </c>
+      <c r="F84" t="s">
+        <v>48</v>
+      </c>
+      <c r="G84" t="s">
+        <v>88</v>
+      </c>
+      <c r="H84" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="G85" s="6"/>
+      <c r="H85" s="6"/>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>52</v>
+      </c>
+      <c r="B88" t="s">
+        <v>53</v>
+      </c>
+      <c r="C88" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>1675</v>
+      </c>
+      <c r="B89" t="s">
+        <v>91</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B91" s="8"/>
+      <c r="C91" s="8"/>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>58</v>
+      </c>
+      <c r="B92" t="s">
+        <v>59</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92" t="s">
+        <v>25</v>
+      </c>
+      <c r="E92" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>3388</v>
+      </c>
+      <c r="B93" t="s">
+        <v>94</v>
+      </c>
+      <c r="C93" t="s">
+        <v>85</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E93" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="3"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>36</v>
+      </c>
+      <c r="B96" t="s">
+        <v>37</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96" t="s">
+        <v>39</v>
+      </c>
+      <c r="E96" t="s">
+        <v>40</v>
+      </c>
+      <c r="F96" t="s">
+        <v>41</v>
+      </c>
+      <c r="G96" t="s">
+        <v>42</v>
+      </c>
+      <c r="H96" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>85</v>
+      </c>
+      <c r="B97" t="s">
+        <v>86</v>
+      </c>
+      <c r="C97" t="s">
+        <v>87</v>
+      </c>
+      <c r="D97">
+        <v>600</v>
+      </c>
+      <c r="E97" t="s">
+        <v>47</v>
+      </c>
+      <c r="F97" t="s">
+        <v>48</v>
+      </c>
+      <c r="G97" t="s">
+        <v>88</v>
+      </c>
+      <c r="H97" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6"/>
+      <c r="F98" s="6"/>
+      <c r="G98" s="6"/>
+      <c r="H98" s="6"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B100" s="7"/>
+      <c r="C100" s="7"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>52</v>
+      </c>
+      <c r="B101" t="s">
+        <v>53</v>
+      </c>
+      <c r="C101" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>1671</v>
+      </c>
+      <c r="B102" t="s">
+        <v>91</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B104" s="8"/>
+      <c r="C104" s="8"/>
+      <c r="D104" s="8"/>
+      <c r="E104" s="8"/>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>58</v>
+      </c>
+      <c r="B105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C105" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>3390</v>
+      </c>
+      <c r="B106" t="s">
+        <v>94</v>
+      </c>
+      <c r="C106" t="s">
+        <v>85</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E106" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B108" s="3"/>
+      <c r="C108" s="3"/>
+      <c r="D108" s="3"/>
+      <c r="E108" s="3"/>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>36</v>
+      </c>
+      <c r="B109" t="s">
+        <v>37</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109" t="s">
+        <v>39</v>
+      </c>
+      <c r="E109" t="s">
+        <v>40</v>
+      </c>
+      <c r="F109" t="s">
+        <v>41</v>
+      </c>
+      <c r="G109" t="s">
+        <v>42</v>
+      </c>
+      <c r="H109" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>85</v>
+      </c>
+      <c r="B110" t="s">
+        <v>86</v>
+      </c>
+      <c r="C110" t="s">
+        <v>87</v>
+      </c>
+      <c r="D110">
+        <v>600</v>
+      </c>
+      <c r="E110" t="s">
+        <v>47</v>
+      </c>
+      <c r="F110" t="s">
+        <v>48</v>
+      </c>
+      <c r="G110" t="s">
+        <v>88</v>
+      </c>
+      <c r="H110" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B111" s="6"/>
+      <c r="C111" s="6"/>
+      <c r="D111" s="6"/>
+      <c r="E111" s="6"/>
+      <c r="F111" s="6"/>
+      <c r="G111" s="6"/>
+      <c r="H111" s="6"/>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B113" s="7"/>
+      <c r="C113" s="7"/>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>52</v>
+      </c>
+      <c r="B114" t="s">
+        <v>53</v>
+      </c>
+      <c r="C114" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>1782</v>
+      </c>
+      <c r="B115" t="s">
+        <v>112</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B117" s="8"/>
+      <c r="C117" s="8"/>
+      <c r="D117" s="8"/>
+      <c r="E117" s="8"/>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>58</v>
+      </c>
+      <c r="B118" t="s">
+        <v>59</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118" t="s">
+        <v>25</v>
+      </c>
+      <c r="E118" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>3387</v>
+      </c>
+      <c r="B119" t="s">
+        <v>94</v>
+      </c>
+      <c r="C119" t="s">
+        <v>85</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E119" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A31:H31"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="A56:H56"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A72:H72"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A78:E78"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A85:H85"/>
+    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="A91:E91"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A98:H98"/>
+    <mergeCell ref="A100:C100"/>
+    <mergeCell ref="A104:E104"/>
+    <mergeCell ref="A108:H108"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="A113:C113"/>
+    <mergeCell ref="A117:E117"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>